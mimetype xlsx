--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167babb34fb990f5dfadc09c5dd05031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e8e261bd0a225a180007d9b9f06e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d832dcaa75fdf82d4c5e5d6f33d9173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9de74e747ffc5cf75378d074dd9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac257295c49775a8bc29481a75c6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1e359a7099316d701f9ea19c7b516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b756cb4ea60b9e20f96e4dc32e492d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421020227fc46c649f4ee3eac4b9e3e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b81d3e714e28dcb1c1c2e40393d2a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963b34dc77c6c1a7178232ab31667d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30978af2e68fbbb03b4456fd4ea87111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df9e4a270b28d54d3af04b14aee1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a7951040a6f5c48608948f66798813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ff4d9ff9719f9d96749051efd8f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45399db78de8c0b7e44254bf33ffdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e7dedfdea827eef6f2e6c0a39b21716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d17ad0db33fb7fea4aa74f2bd92c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbff885baa83fe50116a237f872ae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb3f2e0a72c03ebbaa784fdf5f6a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae238ec72ed4d012dd5d3ff897f969220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ec54e8499ec8c68820745c28640421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c49da62b9e96a79a896f754244c2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71bc6a28e20c59cb12006d2e0855923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f14b8253bae99d08dba2f696de4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960dda0a1f9beee8dbea0700f1a6d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cbcb64ffbfc49d276d4e4a4d2c50426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0e631f3deb3916631eea61d866e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e830f21adaf18c8aa89bf242573128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75128528037738c5d9c1b79fead33029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4c3c7942fd6596e305cc289af28330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ab41ac382f1db1adaa20c7c4bfe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474baa74a96bf6928019b1d1f0a6e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3745c5b204fdeb359bb4582730e9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a6a5bcf35b18e0466d1ede22554734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb920fbf182f4c71561c117b1fc2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf5dc04d9d0a4998df14a53b2877a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d046b7e1a44f03cf8688fb4d3fea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17429f353eee107d161f4315743a3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6e5b9f4e0a83ede8e31bfcffc50a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0cccd7c90843e43774a2382fd5b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac994a3b253b893ebbc2b6f95ae8c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db9111309c665133feaf9465b1af542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265fbf2293f4b4631f263d483688f4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c794cded64684f6eb906fa3d8395d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ea60ea430eac04d92c65bf53d7b8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d53c2692bea6b268b2668cff96af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91845fae61bc357e920b1259a96208047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23676830a42aba7602f29bc2c21d17c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d91841e174a0e64295ce05b66704b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506833ce80dfde52c526608691e939050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9e5d383c7aa2a0ad68724832e84a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd9d179b7b6e3e191eb57b76795dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8b87bb088a75c972c166146704f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a2f1b860c81a6678c14afafcc381c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465f87d6651f2b37bcdd93e80c017d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe8a8924e3800407cc4d81c1ceaca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d67d1a0c23f86627fec75f86e1e2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4ddf09f0a65e76b95644485fbc5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f59fc0fc64beecf4b72da46c028759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7cef11c45c2d3b4b493fb1ed862ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a3a9e27717e79ec364de631888d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb99c366908bce88798839c48bd2e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531dd52a6b624c8e5ab6c5f4dec2f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e148f7655c5eb8fdd21db3c48665c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1201a2b34cdd5d22aa0db67832f5d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8b5b3ed48d0900728cd1be5aea4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49633768fe939f8e84a7578364ecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deaea32f85fd5d701b7c6735973db468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7336290a46cbd15ab03cc985e894d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7867694e7c180024dc14cc3470a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39006c0d993b4d6ea4f82c346b4000a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835215ae5e1030196fb71f0c4a0639972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b30c3b830153c6134665cd0d6455b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678713f49a65e2fd26b414eb7e5541b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df9ce40006b14470301fcd0a29b38c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7ac5c0100e0ea8b17a9261204df776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a423ccc0b87a91ba17dd94031fd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee795bf2d74528bcd9b99967f37119c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e17403f5f6201d9b9a7d1bcc99b83479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818dec774dac0de6d6623b526bcb2b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ca99cdb72a81d161229ba4b5040f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb717482b9737983a1b889da1d1c06182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecc6e20ee8cc88ec5bf277b34b438583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4b6b13645e1f44c31ba6c7737f6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa08fe6ba1bc2fbe5ccf68e34127eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc27e39f1a279e6f5c66736f5513c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b80042e5759da84abb026ff524d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0e07d07a27c8ccddae1bbfddf088388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd68e2e041934155dd6b852e5b59f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c249160145034a325a5b3773044a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76457eaf3a24fec13ff0165c1bb25f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec35218c99e9bbecb5445e198e744f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641d94f1c9a4554db4058fc8a1b325593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a608b4ff28dc1dc1d476747a90ef1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6147e6022b26d1e9577b992a782795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5607ded6699ac052a174a9fe2774f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f2af4ebfffbd5ab02452f2ba5bc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d6f39ffe729431b7c6e3a6850f69c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb657dd5096bdaec5d879cc7b0e83699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a70f640c19b9804b006cb9e752bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d4496f6ec53ecf42616c680c7457a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681194a834a209334990bf637496f41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e4f961d700ea5124a51d14667116103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c164b58613166a1da35b428133150a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a6ad46fed39cf801890159ce9a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05090f8300b54277c8da61469e6bf28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26bded750b9e312f5854192262112107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb4b2fe98990793f837ca099ad7d00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9aa638be270f1306457c57f7c5aec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336a5b620780f0c95e248d67872fcee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940a80a48766f293957d875682f520111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96a35effafe1594f920b701b5876d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c60111593d6e6651162fcc209736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656916c2b4829de34cf25b311bdc48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9221b56e46958f77bf8faeba4333115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5ba1bfcddd2bbda2159263833533116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5090c3614fdab1167881c4171267b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002971e2770a6ff38415420f09cd8f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc22907f0b3b74fafcd9545e90a79f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d609e0f56115ce761ef13971408a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68ea6253c9b6264e217c476952c41e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b000bbe9cc21d99cde2d152ed6c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf3e63cb571a7101fbb805947fe05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfabf941364abe7a98f9f5a86aaa27c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966459fce9c98faca7643fa9d7d11b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0d46346c4983f3716e4d9e1db304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efff5f3deed0bb2aedfa60aaf3ed95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678045203724ecc8944c2063c076ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c8e2d24a9dd12d24dbceb1090c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03e1b4c4de5e078015c145d71fef0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c564778b298b06b62005f42e27b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914286c05987f05c1ee3787f7ebc290b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9485530174a0558d4271f77aeca2aeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9ccb73486e7e394b752bf57bf6d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae4bd003ff922dbf6fe66f1cd0596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f05ca42e3085041983a68724c2cc47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e359e6324f41b9a0c286018799f073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440cf322f475e3b8fe351b58ddea701138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c3848664ce12c6703b653e97b8a10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45abdb9f6e8e9601ee3164f3c6f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70335b48d2784b43cab965b03da0894141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebfda52a6812c3f7d346f43ddf57b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cfbe7da9b5b57f7d5fdbc79f9f78c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05352cd65922014b4525489d0a97393e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3894f7397704e552f29859c1ca37d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2736178ce13de5149ba50051152c8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49145a65bf706f0ee8d9ca3b53ae880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf36e2a9324c43780544da6bf415cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6da1e9a982289b9eb10bbae4923f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ef5ebf1342306d9f7b814d6d2aac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9439dfe3c60444f68da548b8a5231a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bceb4549071afb7f8b56698c99d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e1aecb2d180a79e1051607d93b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e2259fbf1bc841894cb6f48bb7e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096a09bccfd809ef58edf0ed0f94c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00515f903a95d2fb6affa2d7f15080156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32993537b39504e8642c51f50e01b4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9fb40f48e60b9cbbc5a75b2be42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2cbe234b9c81c2c27dc5236138cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431365e5be972a615a5d3eb255e0df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b3adc22bca504b22b0be31c1430a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666851325319e084091502658ea47d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e1bfe27f1e36b205ad7cf133e615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d16d292181463519771765c63160164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8bb11ad580f393d061eeacf6d59b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84045c8f8b2c5ef456730170a1c32c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658cd9808358443c96575eded0f4403167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f19c8e71658ba66e72ad98b6e6b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9081de8e70cbf889a9438105e4d2d05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e02ff5d9d683840c720c93641af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d5a5515127b18d3834f91542baf60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d0f0909e5cfc2a5fb3a2028ae6da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5934145c9864e8475cdf404a4751173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3305a0f0f959b1f1baa35de58e0f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5973172435a4aef3e18cc164472123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc3e924e0ed5d3c8823cdea06e988176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44b1e5b30b0f9e82160d246f329c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64d6d8668b6e6a393bc126692ff8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d65cf40febfba60bfcd79308139de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22421ae0dd6b5bde0cacd409b74b2a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff933f49141069edd22dd31a009de66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c085bb34b494b5b880ebf6419aa4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f68cd9c8de5d37d5d9ef910b97e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67854dd9b3ba528faee773f236f086184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377f06fe2099d6ec4a79568f3f824f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c44b7e7b8bb22e3e65275008129b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e514a8c10dd745e1022fe61aca9837187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228689ec48215dffdcbdd6ec6af0b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b10b280e8c62162cda3c86ea8cdd2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ec835fa3897e3e3e8865b68b1c3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a402f85c92cd45535646e8ee627df4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242d2203ee7c54a721eeef6c2dbfa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7014cb790689df297cc55e6a4793830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207fc7d33fc1afdaceedaa9b39ad3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d434d794e23cc3cd8688cfdf7f288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5751d5a08015b86132ddaec5277fc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17354ff7cc30aa4c79a78cd8de89c8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6eed3a550bd0d08c9281496f0d89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7cd5faab5a00772602b5673899820199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeabfc144d3cfbe55e9f15014d0129200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac95a41e323928d2415dc9ed2aeedd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebe72a8a7f7edee913840de150404202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdac4a28d443e2a8bd03fb0f6b1062203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eae9b6029d0bdcdb06a612ded5a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9125687c7180dc7dd2fdc2b63c4ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ba3374df5721185f368ef3f36b729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa73e452bf250afcdbd8a6b55329f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f19c75a7e170d57b2d4f3ddba2b8c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6769e9d2c7016e6e0b92c9c64614bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc386ccfbcb326b098823cc1dc907210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38ffad69bf4aa68edfa439dffc7d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf4d97be68c9b4ab54d10f1964b04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2377174d310c5a7db102d58a2ed819213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df109e43e55af9af19f335d7b385bd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084eb3db5481e74454e0c3ffb5d185d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7820a8983ea4fcd85a40ee2e3ffaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4597f022c7d4fe07f09da75366fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da8af13cfae4d66a27716b85475f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bdf28ef1f34c909f7560736855a1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40634b421fb75d56ad499ffbfe45111220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1b3c1fc43d143e89dede72331ce02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba20e8190c0b5c7176aedd5bec903222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fba08f26914ed8840bd9ebcf1858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f59cb4c053b1d33445aa97b5769d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca440efa39c1cc5215176062e2270c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761db3903e74336f4bd8e915a656f84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c091ef652a47e5ef91390817dfc8d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4401f31dc27582098f8d4cb3bc10d74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf99f96ea0eef393b8da2680c63b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d7a13d4b128399f2242110804aaa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de3d2058b130ff339f4544da2713ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91220da7eb88bb13dbd40fe1e1dff0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a453becadfe9e37e73418bbd4d7b676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8965050eb74a9de9f5ac6c9b8d76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a3eabcbb755fa283dd20a7d2ec28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b849a24449006b717a04fa271534ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07bc29d633fae1cd8ace5de975f17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c55d66719b52a113d88a63dd4357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf39da66a7ea4c9dc87dc29d9591de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a5e497778125b1158e3d396e8cfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e198e24ba99b32d80220d4f6698f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d3a5aa59a086422ff4c25eb16b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f44e06a921e081ebd007ec8ad0b8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942df867e5639b99bb71f70e26f0ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942b922e4043df2747399cf8584460245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542fb9d817008d8cb340ef9e4c67e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38a32f32ba31e8d2aecdaac6fe770247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed72201b2bc5317374b32ec77bc818248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b36b87bfe58c750fe93d1e20b4bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8aa5c3bd71428fb155649b87a30f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1971fb1589570a0bb3a3717b27c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f6a7396f1d6c253e0126a42696c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd556fa76dc833c4bfdf548031b14f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd74e9611eba4d4f375fc4df0a7817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca27c6295aafd488118c04808f68c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9593335f5755342caa84726659dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac442228be6e7261b5361a78bbc0ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebe85dfb87460b1d8d4c1fb2319bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96c48b6cad933ceb1ba481a29d940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e147675e8e41cd9604f1c85c8c23af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613daa99da4111c29946ed0bb40f278261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad89c6009754b211d990020cca72a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf973cfee576c6d7deef9d04171ee76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33f1a9ca479d4c75403f342280b13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4911b42ed4eacc907b234e6a140b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def01697bba9923970cf65b1916a069266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075245366fc57faf4d752582197bcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe79effd102d7cb768d2419e27922e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f4ab443c6ab04fe577dd465f90c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f6f1d2819546286bea824b0503df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4d44e2b0f02063f4ff73085f84ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f7573c863d8ef98e57fb289f16877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e9fe8022233626ae06de86fd9368273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a624ecde69c777c5f7572f68da18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa23719ae68f1be99fec8d7ef3394275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75b123b7d966e509e59c861caef94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476129e4581796aaf6ad888efa09ec5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f445dd2c3ad236ffce770eddc087652278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56a91abbf342491be68c913ac367e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0975c8a8b76bf93672ac1129d55bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d2938ec88e0823ecd5155ddb684d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0210258890284a715d014be325ec69b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40956b28c08b0cd683ec1efc450fff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556192c03bcaad4285739046972abb60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3141ac5b349eec0293130a6dc145e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e10baa3f671cec96929353ae4f657286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976aa0924e2e9814f6131744aced579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355d65acc68b17896dc0263386d33b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb794351195ad5dc83e6a0652a01dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37085cc81b50af20257ea26f3391da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a392a6353d9eb18b20878dcaf9b4a15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba86dc282146b3b2c1000ea8341c3f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede493445bc502764c6bc162454d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37752760f3829cc713b6da29281273294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e1661e5612b7dd6898023e490670295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae040a4e91e4b61d1ab4c3373eeb5242296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73101b90ead417791b002471b6af9ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022bf9c94e66c1fca4c0f3d098ef7f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb3d09718920e82ff3e895a3bea27b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072e20692a914bff451e2422ad4659300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29c2abc464e94db96a20cce5e04c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd441f3cd6fa608d13195e5595e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465ecafbd3c87ca2d5fcc0615a48ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c3391cd172cd482886fee1b8ee83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491ad4322fc488dd3ac4a0129ccd79a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621282b4279cdc653016fb5bc7bc0fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ae797029bee9c9ae57909d1937df7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a430192cd5da81fed5f5a9bd28588a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a4ca29846107736e48a980705cbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea0a33c2e59011f18d0bdb06b37d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c71dd38d495eea7650847474f4c2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d75a3ff0aa8491acf9572cc88e1992312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863d3002081a2b256a9a393c74c13f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fc09e7ef7bde406c87686219e3e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b5e62ae02f304f59ecbe7e8a2a8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a3c037e5d913edcf41002a52affb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e528c138ab8246d1a56541c282bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d51264490459aca8c8236d48f731318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06936b3ca05e450cdc44250fa2df9fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d981c3569cc38ea8911814778d2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6d260c477a10337643b49248a89f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c959c60dd3e4f19073537207b90d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1a2ac24ea0aa8e3946c8188abffaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c691def6cbd04e96e433e6c799a2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427cec77b3acd6e7b90d3c2c6c40661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d121136a809a92663d829f836fafd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae19d4017395a8298bcf379c60b044327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3d079d917c54dfbbc2f6d2eda191328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba452434e46f8d62e8cfafb9d1c12b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604eb6e1f298cacab4cf58b31c6bfea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252604445f923445def87928484132b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8a4fbae6cfbbd28913bd2823fad12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29794ae0fb168e9c8e7dc32b91471333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c79336117a539dd2b6b78060c0a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ae35f27765677bd4015022776b6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a914c0603bfac643c4b22d1c2cf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76233fa2c63679274c68ebf52f508e10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eedb61a1ff5642e258915279a617f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89caf6795378c1c17b9f043261e268339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3a6a49cb90bf96ccf4b2c9e77799340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2c579db6ffb5dd00fb7099b16d8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fc6a985df916d78211415abc85b69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c673fe627a25aed978afb650cd86d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40c6c5ae643db209e63683a68ccd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7e53e3e3db758e465bd5837679ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645cce75fdaf305b82b2d6039b9a675346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be41be6837a7378305f5441b6c0700347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ce52d995590fcb30f010cbd46f8fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7460b4d7d473396fd8b1d915c29df20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738982de0b604da87fdd22e98fa1d002350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde039b27f1a71b0a43d922147bccc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f98084c13bdf068d2a7381dc21dff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f3d5d2f77d079eb35c783d2c158a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcefd530c28cbfb12ffc69108bfebc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116d2bc0be7fd553c3a88bc551bb79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13614fa0f6911fb68a45b554f64ad9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943feb789617a6979bf9babadbfd4ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e182902db54f910cd41729ebdc750358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2024a9d514bce93a98ee96afa6b9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005c5b6700b255eaa55e4790ec9b05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf7da504849da15da8f3303c9e9f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249e3f7c90138ac0a2e511f7928902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e417df077425c7174d5069baeafca4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067c4f429685f0d3ce1d38b6038cc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998139bd2d950fc3b0cf5680a07d20b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d041a4d7a930688562e944c1bf8de3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb054772d8f5e49703ef8e77edbe7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d0010b97bbf86a3bfb79623a4b65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06048e397c737fb2c9712aecec38a81d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5b15107f260e2fb23ae210a0d32e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f7721f3c685ce4c1a75b141fa0b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ba288dfc147ba95b681259d00356372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9a5317239b65c547849e0a2a66dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f78adb96f53f520c4c41ab889a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f5a4021eb9c9a4d0e2dc0923e8343375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bb0c641388118e24a6aaa0fb4b1ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e153fc3c4b625191f0269f37de7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835caad0b785c7253f9568e9b87cbab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a4655e586a1f37cf579ea3e4a963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785d5f14f5c2022bc84a491ca2e272380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355850f64b076d27bf8a830d243b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d608e60d886d1f258b1f1fa1c2fc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d2d1a90a5a235f3b1fdfd3111002383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778489781aa3cba7f5ce1ba96f8c7a26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118150fa9f258019d27c74278f2941d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce6a4eff2dbe80face833594aa7edc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde5e7ebc78754e49a4fa2678797fdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de676d5b40258e6d52877cb85400821388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef732ea8ca9fe58f15d2cba71e19f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d811c3ae8aa31ed50756a131a6e91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26cb67f66178e98cefd0efcc96286d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5624d6a5943c99ea1d09726513aefd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582aae75beff9030a2546709f7f454f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816aefc1fd6dbe05849914040fd5743394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ea5daa1de65f74a9bf99eec2ff8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c09e503b4b3b21b8ab0d3c466aac8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fb0e520ac09c001ccbcc8cb49281397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e84b690afe1a8676747af2ae41af05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f3ef9195fb801ec31ea50c6dd6e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b6ec0b7f95e7468e188283bfc869c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88eb1ff3516ebaada60c2598be652e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e93e224881021bb1fec173c89207402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16d60a8c94f3ea8461ebf77a30f00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31c36830fab3ba03443b2ca88b87bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c1a05bb7ee2fb304464955727991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe379979f05af00eff024c3ee90428c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9b1d0e67227a681195b9b99f52674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15377c4ebb95ce2a7bdf0d26163d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b100a83616c77310f3ea0534b8bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89abeaa4e9b7533677bcfa2edca6e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181c95ed487261ce64f03512332558d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0caaa1bee374d293142126beec02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fca40b7bcc907c58c4134cd4ff72b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414163b4229559067218672b99eb4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c890bde04590a2fb1c3644d07a27f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94165562aca152150d1aa01974d7e13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3215e3fff664827dbbfbc6710e20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca22fc31a55592674f271df4f748f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250f25f363ccdc334c8df70129046ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13e348dd71b8c5ccf7c0f6d8e6d7ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e850677735ae74b0571b16b4e4465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9803c741a18a43f2b586368fab538b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216930e3182fad4a4a4cc90b3322e03c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6863dccb16b55a2128d92ed8b583ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d1425eba13a3b6e0f201dedd7d1d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6f802cb048b79c5363f596057a096426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef8004e8ff8666b73e874dce0bce5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75bd16beced5b02a50b3cbf3eed6af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dfbd5a2f82f0645e3301b1490d07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db256756aac66a003a4cfb813dfa6c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644309dd49ed0702ec9c0ed9f5f29af0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e752fee2a736a0aaf0c46d5ca6963432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381020ea0a7087a99bf718827ef9f744433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be7806ecd78083b2678ef06db19d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7cb19a7663d784b3d431708ba4c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634973046b2e23a698559ab64c926e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effbee3cee97c80d92ba388c7a5ed00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba2a677c5e26057455aa00bd48341438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bde3c6357524db7037c4eff0e043c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb069432bbfb62776773f527894482440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5178829a54de8010e46bc4a6a5a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85e84d5a4bcf0bf9eac1e09d63575e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7427fb31c835f9fb23e58c63bbb8ec9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda290d961f3483ff14e959d2e5d324e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4dc97ec9dbf086cee0887d05f4de5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4245a898f49aea1497945c7da8f8b88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b256255083698093bfd0db9ed9edb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c4d540754c887dc90154b9312e3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746555b2e77dd4905fb3f5c20b24ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac92fded5be81394ec29a0e3823379450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b963f781f74259495860b7850b62f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5b6a8ca4ad8fff10f9880b3d3ccb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bde1e376d7dc0fc4fdec1680228ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc38e43df11af0f33b260a011a3579454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2397255eb2ee961998dfa2935e191455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f922b6a18e71c21eccf9d0dfa024b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887af01215ce65515bc40e866489eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f96e5197d65ea1ba7337aaefb442458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20a27f09c4cfe16278aaf3b54dddf8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d3d5f89f25b25ca1c1c80697b4aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01c00394c464b0b0ddd50e1a0a4094461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af496b2833261e231b36d3b86059c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154fabed0498af77d9dd94962ff156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f887a292bce843ce5b9d4319f0fa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aecaec113fbd7a0a42ebca6ce5c319465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e82ad77de4e6b0099b2dd1f1bf1aac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2e3c2a231ed63dcabd2f486707663467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f7971ac696c22701cb521df69045468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01f863fbb00c231a914e087c3096e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98400d668d218b9878b235e5a1cf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0876461eeda534a3f34062bcb663e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b1c248cfdaa371f260f8fcf482b56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e9f3c4cc2b538ed56648ef0797ac6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613025cb8d1b61cb8dfe2f2b07b79fe2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db106baf29ad57605f8a4fc3a97832475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2842f2d664ff901fd258137141bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bbbe297a7e87b7c1edd7a8da2c1ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490eb6e4ee7cabbcb3ef313e1405d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635e8f4e05396019ce21130160c78d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e8539ce81b9acd1aff7bc14642675480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444953a84f0e573f14753e9204acc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ecd5f90b609da2d2b77d3431da092482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675e2a3a21b0ff01820f1afc5c3da4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848911fee4a53962ff433ec6cc2736484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ceb317266b4b5500d275a59aae94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d757c5ec672c30692477f19465c92c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e739465fe289024672193a6c38ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a4096e4a38299f37f69ade315b6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacdff46ce620704167251dc2964efb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f39469139b382aa7bc7d9af724f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aad4c87196b81122681c037eed2fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c9a9d5acea3ed35b40cdddef4e5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0645a0fe770829e4b6feabbcb357c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6602c623bc5c67dacf7b762862815a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d322fba026256201ff6aaf7a327b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9d9008bb3f0c13edf95a8a942ca1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1bc00deac6cb69a65ccb77576712497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956097dc77cb012616479aef71c2c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22d2ec6c281948ddacb5cf4f73306499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac2e9a740597dfbd765b6e9eda267500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1788e581f4ff5a30b45791b687b22c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216141e5c4d1d5fe8132acbbe043396502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596db0fc39bda8fcf6b2f3dd11a6929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492779fd3dc7dd0f6d76b96f9a3d775f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be134dbef5cc6a7bed5423de9971e02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e8e2123018468aeaf8359660abb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d3e74c749819319698abd5a8ee2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e739da855fc5adec447e794c276db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ce76bf061f7cbb6a05d0f3e2bfeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bda87b5b9ec0f2ac68de0387b46e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09678aebc3cec2c6d77a6f4f84db6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a81aaa572d5dd9c27d017e37631e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05773df9ec17522791e868bb75a9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6a90e75251ab5856b84b5988ebea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa54be1711c37489ced857450da62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04baa371e711bedccffaefbc609ef6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3824a89424ba65c8c98840aab27b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c59bdbb879559f3efefaf1f19d9093518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055a29dc773b89be48dfd46814df84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921129474f4a049e7204d5e4f4dbd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa936df823772c8f83a39e5fd3e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11776e8d22c1a75aa4947d2d3d6d84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55ae5f0523f2cd7bf7131e6cfe115523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd646f0c1acc1b975ec52312a557d53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fef4e81af553692f24f08441441757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc753b2cc4c187f8416d27e02637c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda803b2b883505e497290bd3b6a69fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f070cda3a8054961c25d2b5e201443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b263e2ac77b1aba1facf0b0f8042529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5b8882bfda71e219273ff4ef2505530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688f2b9ba15f9a6bbcb9046f360e4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14efea4804a4be48e19412a8db83602532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad973ab99d9a621f20e3e177a4d248c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19bd35173d871eaa9442a284cbfdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f380ecc5cfb9e3d0f7ae27a633cc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bf12c9b48495e9a5da87ec396d8b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9a142d3b1f323b25bcef04503c5a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f662b84e6a6ce84751b83f93c2b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f8822c4870c3388273a2227de20dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da06c9300ed3bf43dea6510e47470540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6abefd7d2909e8dc535104ce0d54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb36ebf8e440f36c84d547494141a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c5e345dbf3963ffdb80979cb43854543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53786148e73640fdd662eff64d0c5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e82fb55435da6ed0df84c33349de3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993ec00a3be0da0ae609062479a666546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a359968c79ca4e58c724689475f1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c533737586e637d12fd82abd39c7e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cca6620583ae16b0e76d8b8b94412549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff09d0c55a2b116c7ab56b3c024cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9545fd97e5d6b99adfc51ec13528551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab1b3a6cf7e56e606c979eda0e700552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426155b01c6cc699b4d60a7a72135264553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc29fc39cb223bae0d7bcafef89cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12682bbd5afe58e32811b9262e03f6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032682272f7094b0104c015ee80a8a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6973b30dc5e8e022f65f55ae5664557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca35bafd5d90da36fbc0085bed3211558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1738cce3ed1127ff6473ca5b39b743559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4786c2a8cb6d0c4515c12ce8e3be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace220e20417531f491cd79d2266b3aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04be23bd9aa873fd41b3ebecc39efd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cadb754f524a545110a554f387e31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a0141593d88af535ff123d4010c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c92108be33076df91f0817fab68a9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561926852340514d43ceb9a9539d87eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43845b81ce046727dd08d5907c59f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6283835b4c7bde6dfdc5d4fdce85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a04d0361b88256979ccaac12ee906569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea15bb0aac1c22bdac1b7d278875c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5962bc82585534a08b77591d4687571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a280301f5a5117546d225ecc453455b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e74c89731d6a2ce5a0d27bb7f9f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03da9fd27c772bac2948a94ab668295574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200e0e8d4d5cd877844deb50034cb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4df1fd3d10646be3d9a75fbd55cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8331bfbd5df7d63f3cb2f44bed537577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd964ae4bc945701d79aac4c4accb38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5e2a402feb21d9acad0b19edd1ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba29087deafdf09ecfd962e0ee0f1b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eead465b72655cbea138f990b208e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d36ea3f10eba8a98979615fd0501582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b96ec7a42dd2a0e3396c99aecf4ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a8a58de21e353246b652a0d4ac7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cf45e7c80864a937d237ec57b740a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147108b0e5d69a57c2012b963f841c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2b93e45cd93c72bae1ddbae8f137587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523c82940b623849fb9bd189dfac86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be623584eb9723e666af06918493be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca18c5381848bd740663a656941b24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a7d358480092a9c01b1af90a79835591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce358c526658478338bdcbe75d2c21b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20f8adca16c17e3db332830cd227b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f36f4c5cb16f9ae04d438051ccb7ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0feb1e7739708764dbb32aca7c2a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb35c631b98af6f481da5bbb63caee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce991c018f851e4befaeb59f58dd82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c833929c1f94b11fa2ffde1b0bfab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767340d269578b36cbad8b2c44b1f74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1296b91251fbf82388d83d397eca9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55bc9cf16237b46282e99e4f1931af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03f48e24845cd18154b7f646e6c6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca9f08c8f313cdb0236aeddcede9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc78c441cda2aa6ecb82b30a9cf483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf53092b2073c887a3848cb7ce22e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202c0c641293dfa2f7f8125738801c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df107b15f80e1184579abaf225dc79aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7822870438df84d1d12a6f3f4474608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774350941c741e4feb9f8e8f2f8846e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147343cd265c03967982af213d14198610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332928284779d200ee1e2a556e36993611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78370657177fdcef84949255c3b1523612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750b09edd811bfddf049747ea3334e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780e910e8ce35663230f24142601b78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cbaab9d85102248389ebb6e3de3b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3480981d850bdc968b8949d73e799616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0936fa2ad4c833a85ad95b6abb224c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d57cf50ddaacd1226bf4c4cecb24a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc9da8c0e4ce5022a961122a00fb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa3d326c39b645d9dd11c3d441b954620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddf80541e5dc109c29d83549a8e3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93033ca8d6fac3fc649740954cbac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1633181b01b7a041dfea5c35d02912623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5472c88aa91e4bee073d9cde89bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594dfde33ff66d001321496ceef1bf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d412c098244f8e83d56053d77dac6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add498bf886be8f43dc1d7e4223d57b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3480e5fb8b9d2f61a6df546e8863b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6b10dc50473d7d1d18179f95a0a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd68d7f8852384f3fb2d510b6f0128630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33a19650645772277d73a4e1ef633631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed5881dbb5ca926bd9ad654d1a371c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b80a6fefd56a1cb4fe9ddaf2fbc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c04e33db0f4aa708ba4f117f0045b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c21eb7e2e0c25628f3186ef7cf830635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61bc99c36e4243901347097a15e5c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b747c620096f896bfba8a1163896a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8040c66a9b82dce9be26e16e5d4846638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc14d0ac20f04a4c5fdeb458e14ec4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86f61d682b5d1e801f0d42582f87f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a347be304529f55d5b70d52736bcd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3adb171602c0c4e1480854fa2821642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d9c31fa002714f582721b0ad374b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff87b6d3c39daf146c6f3e3da2e86c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5f1c5db0c4b6c708863f2710e0f5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4e92c642c47156596c9dda4422256646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa11722021f4ba6da97dac66b4554e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fa2c67516a077099bf2cc904f223648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff3ed67b385d2b1b6f0ec2659b5e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d765133439daf250be0a735c45eb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb2227b6610636b46619724cf7e4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e3f824c46fe44fb630fbe952063af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ccdc78d97ec219cec8c1152a3fa70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2588e15b097ce3403c23ed21687a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938890e9f6c1913a5fd58272ef883ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696039a15bfc5f7d5a7ca87cf60754656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5683ce602831791b118f7a87ab8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899d804f85d15feaac3e62fbbaf224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15706dfadebed42af9480cb9bd2967659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6b10a8bb059ac1675af101b37a4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7abd8bbef751a373b7e09d81745b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e33695aaa71690d91ca0d06c5f84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3392ae6cea71d9dfd94549822c2ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7248eed528704f0eafa0e303839e6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d36949f15ba5739cd845b8089280a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871258647c303506e30997a84039c2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040cb6292e47acd1f1e6e60d69c8726667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e51c77a27fba1800ab23ae3db14d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df9985747c4983131765ef6a811fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af0c370cedac969abd17e26da00e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fe17e6efcc748210c4f1591a42472671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaea886c2e49cf7de5fa452ca451090672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4886395c32b0dd960df80dfda70b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ce4f7a0345e4c749d94d1a2ba3926674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b3230f7710a77372734ea920b642675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accccd4dc21a6fbdbb1ee7684fd3ada3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec192aa3717ee1ef61283c99ffb42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffdbfe99bd93caf8598105c234a91b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd0c04a6cb13d594a3c70e540d7f51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c223d729bcbf7d383c23c4192193680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aba62c0a2af22c8d968b726a67338a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9ac794828ec745fd1289a0b686451682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ef324b3f7e0928b18ecfe9def1ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae9b11c3a76310aa17f82294b3ad6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89ed1cdd8e9ae2130d545a71e3e51e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b8b9c234a7573e9e8161e7f209e97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6d60dc025edaaa4b8ac29e084e37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e700818728aaa633081711afd0ec6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072da5c1d80679cfa6da3a91f6bbca9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152e9ad7e2757d54d3ea39777793ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28132d9ea0e51f96b2716c2a8f8f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3553fe40a8886115ac36aab9352048692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53686919aa136dbc092bc072bc0149693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168add8489eace7b26e3312e9745ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b359d14e538bf762b97e4119091b7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3950931406b7af838e7b9cfe605da9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1c2f7ea396755cddddeb3d5441362697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ffc90ca3daf4b155c84d3702c880698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019ce38dad4ff5b1cdd8344330ebe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9cafaab052f957bdc5302fc5188a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a201923858a6c46a5f21eab00ff50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08ec08e1a02dd0fa98def97a58b44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50f2bcce59df4b4d27d950b7d0602703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b57d2d06a4be80fa8ab4145e0b8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1d0a1c86a49093fe194d3bb464df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d7ffc0728ca72e99e8a9628de8e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b1d3675a64a27472b22a161557b73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a7ea957dbc41d210fbbe7e8965920708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154feadaa2f094041946bd7bbfaa5abf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59afcbff5724138dd9ca89b83452652710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeed2752aecb125b29033bffd8077d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745a78f4b3da4453fa63ddbd00c1f64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c12d8b4f9f59530a54fac6b4c0ced3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb53a859b285929aa9a6f35ca3a8dbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b52fae5ef58a336d23c73dd52e9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f449b6dfac1ba22021b758a114980716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3669b37adcb16abd393534f070a2fe7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb90910814919cd690aad5ae09ec8c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c1e78a9dff426c00746be3aae692719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abccad0e93ba083b7b8607eef9f5b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54501e47c6b2e7660f569ecd5939b23c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c499b1766172bfb45cb098c28bb2fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36b33715e90d3237254bcec2d2237723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49215f244800169c0b4761e01e6ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1633ec3fd916bf9eaf513fe16c031725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b6d2f4340ed51f90016131340d72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd973197116b0bf5bc1a4e986a8886727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf36c7f4df2a36fe3f8efc2e7d21f85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e722d810b2dc318c99f2a9cd9bfd95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ea1c87a09b8b35e004c12b2842d12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b7241ecebf2f26d637ba5bea671d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b74c0fe3e2eed2fe42e94f9cac212d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b98ad272fadc18404d74ea2cde61bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd96e55d8813966ccf49135a791d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03c823acd2db5796d7ba269f0f3772735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7fe345aeec090da8de7ad1ee9367736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a24bf460ee4ad0d33151a944d2be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9bec90b1686df339c9c5c7747e9d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8abb7f04bc22009a8492ffa72270c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734b072f02bf36bbe162baddc03236740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9637ee7ba91c11d957e29bf1ee02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12053116a5210c4fa7a1f425a950a3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db42b7a06db1e1254778cd72ecc366743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb31dc13d852016928e31d9bf846113744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a71ca320aec77951290b124500a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5483c75b55520d92242b84823e1fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea0b456f30f6917342576e0e6293b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a67d097d3be53c9531f385a3b09cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad2310dbdb8527ac65674bb8410149749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5333fb0c0071ed1fa18197571309750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70b0b8b098e79e52eb68862a7c6db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7af6362c8669087832ee550e40262752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aadae26f61a4f90829fe4e7e92f838753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9964a9ec007ea7da7d2168cdc5f541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac341b856ec8d548613abf565f70ccd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e132c2c9750d3ddc6a892f5c8b415756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6d7677e482617b58d7540c3a8d82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4ec3eed161fdcf4599a573131ab44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2de1a49ebb6387358a21299de470c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c20f7ee8095fe44928b1a348dff2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac121f00c0dc8e9e37a97ea3050ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e59aadfd3ec433f31d393ca25c8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a204e05a068f4453d31d15ed8a78e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f4c1b04cdcc9a1fe13e7df8ca8d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab9fe677f1fa1d824b1426cf6356896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e6cef6184dadaa6f1d30cb1fb37b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378373028e5bb00f30505970285bf998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84e5fa9d2d4883bc4a0df787916a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730135102e9934603e9e37c1db62e5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabdfc481dc26434264a393559ef52c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f30ecec78ade481101a3e603ea9e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db2d5595b6d36c8eee02af8405110c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ece91a81206a1ec7872ac6c7546514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb6a2821b3c9890723e8ed8cbb363415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52422c586f50abd54fd858b240a7b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb9ad165c2d146b5ab9bfcc222c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2f643fab7fa311615a6755a69a7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222da413f6deb9a4bbde3060455eb9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f168dfa92c1ceb5ce5b58b842594a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceb16d2597d884707a21289ee63d0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ddf7697bd1255776856ee076a9e6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f649020ff33fda8f79540763f029923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5711e1bc160e1519ca5d241259d3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f1a49e3b0caae972f79577267a3b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b38d6061a0e5337716031d93d87226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5404b01bd6c9f08cb64d06eb7f080427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1db90e37aebd9c1e01275e2075155228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1838690e0394966b1b9d72a7b936aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b00733dd0abf89cb71387a361cec7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769476f0031a5d67d43ff58b63f6d30531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd64e9356e8ef96b28912867499fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630cba9e8d4e857656bcf2c6ad69ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba031793b0645d1427806331d2f42534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f62371b95394166cb0c7ba0e97f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257863174808ccf32fca2b55f45a8d3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434070a8c4b38881373d95c52ce7736537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129cb67442008b5c86680fb083460438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dd249bb292841aa80af19a523c68f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c459cda14a516cdb9b2f8bbca02740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151dce81d61d59921c9276ce3bdf36b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00652d6e3381e4fc9c5b80fc845c3b4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4ad1b3b5db40e6a981cd021cac6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec052b1e70b1804d5587a08a8345544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79a2653f4ea2261958c2771e2d20e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99a8419ce1d66e213e4b8385990af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d1cf9bb664c4a7356a297322639447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835743907772df98c3a3cf15a15eb9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33211630b3db481843b63a74c7c3f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498ba994421c26456eb514c7a4f345250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c90cdefc559183961f0b314d0eb1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833279dff591c8b2e3c1593931979e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a9af4726c3adf7767e7f4fe21ed4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d72602114d2faaa72984490f82e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca404ceae670f8a789a7f3aa5e3e2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab07e4175e73c0e26b208636f435a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d0d1dc80940beb7f36ee8826344d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a8b82bac5f3ed5b1c5b215a34a3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd3e8a4ec21e1aa7cfef9c1a4955a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dafcc9859a5daf00e14cdefb41f5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72807cd9bf629eb8a7a58ac2aaeb7bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c6247a826d59dd14d092058861f6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f894ca906681a7622eb484e4169663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cdff22a6aa44755fd4075b0c1168764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef699dc269859bf387d9c6e9827d81665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d633704210b2074f20f0bcec4ccfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774d7e74433d8a3708636cb36f79bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1a4aa686547880de132f436fa7db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a1848a43a4f9c94ab3ec04ea4da969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503ebbeee452149873251c330b2ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ab3db8d1f83dce24731c7c742c5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9761c026d69268472016d847d386f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1aa3b91544e4ccd09cf0706d02b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a013b328cbd7c434e3833d9845293574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545017e215a2dd05d9ae2f791bfcaf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b28acc3ac0a35b14e8e05884c9a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191c75565eb50dc4c6686d4a0385a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd73ffe4c578e9ccd11e780dd6fcc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be991d55f8877f6cdaa74ca79aa2a92279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85ac8d9f6567e42e0f76d49ce1e3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a313eb3b6ff949ef2c4e3d83448473681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b52e6c297934242c993a56ea0c4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30789f6441e46cab83299b624977c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47decfd86c06f1998a70d22a825cd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2410a762f492fec963f90654fda2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc41ee8ed897cce9ab6ea68428dfdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f047cf2efa08c6299419c7772c30e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b111764ac4cf21764ef8b0343a8a62688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab29ce389f7575c20b48aa9a1e02de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bdbe831c9b33cce6396041eaf2be190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21d9aada5e1730b01e555bfb40a5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91031b51d3a91343ad0c56a79e24cf6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb9b5e3d42ff1c401665b08c3553f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc133c4bb348d00fa7b0dbacd0e0e8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877755af4647d9cf4435d6bcee68a4d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3821e2eb0d578f8f7f2310640f68f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e717e7ad5968ca565f72f5780f2f52997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202624a10aacab6565a6a4519152ebeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139619e6e6a1765bec010d17fda2f3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a2f7d12597e51890ccedb4746ab6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5c053b2cd50d6c93c0e28cffe7b65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096004579e27ec743eddbeb570214c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd993fe6c6916f8a590b03609cdf292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc38b92375d9618faf3411ef20d651104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955693c499c5c9e5017cfebd94e0dd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d12b1dcec848af5b4dbf523b2077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb4ca359ea4177b03e763ba472e91e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987c8ce9485de15ea96df3cf828f04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e08007673d345dba48de71dd96e7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055b5ebd0b52a46bc412d15140502a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6be43da698aefc2a58978a839304a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e12814d11d118dfbeac4a0a3c9d164112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb0b21d0c746f37f78d23910b4fba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bdff960c73b74e48ef1fcd73e0436114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73f3414553af7f73abc8840333571115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051b7f22bad5f36995629aac42072c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba66e4c5c41bfed5b883e0bdee65f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6204b392ea38a8bef39fe9e5a71a16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b2081fdf17ce074f9a30572d0a2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec517b91c656e2541cbe769ffb7a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0d2d899bfe99effed10015873fdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c150f77171ddfb0412b1e096929e16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a3cb3f4f3d002497269bde20053ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef30d7fc0584c9c318054b610e9caa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0508764352626309cca7196d03867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0a8f313d04a4a13c1d12604d2f34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e1399977ddc02f660c56cd9d59c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a11b67dded53ea0679e42d806e1cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2b57e6b67ea1a27692bed965ce38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c64946b66c44fb09edf97443916a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ce60dfdd669a7e591e90f313774d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed173e04ec2c5bdfa0e802420693e53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d154fb694bddafc8019799087b5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296522fa27807ee019e85de425edd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4731da4b28e362e63dafb14e037e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa2c2f7ae3ab37c529bab61c72032136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41fb68c05637ebfbbfbe09ab9329cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf715d380ea7852c854eb5d9b49fb1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a192bf23dce42095da6332c11361f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb495e44324afcba885cbc142b94c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762f7bb8e23d572703b2b6ef58ce7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e03bb912204f077357386a961431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a743f0403a1436bc115f2b263a3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540009674c491250d9b970da2631f75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52494ed39ba7aba4df9f2dfb707ff7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ed2ba93d77d0212018046a2222a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e8192a4c2c59cf63b142bee914dd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef9b111599663788905d32fda2afab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd3cdf27c167251a32e044ffe36fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f07b3023628298d7160b2de864b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d252fde70a1e5b9eae34a0511f86b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a2c50d514b1ed45f65b5cc485371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c32f48f61a3e0d86f879154c8d40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89a323499fa39907e7ca8aa9f4a87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb144cc6b711e818dc201b00b6e6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416bb44ec53ca74c2567352462737db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b06cd12f1b433db3aeebe7c752466b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ac1d419f88f49d7036d54880526f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1eec1296d9fbbadb3119dfded037159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b4b5c805df6856dac74f3f240305160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec9dd8bc0450d2c4bfb7157532f1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca07f9b7bafcba0b4f69d10a9f03f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb846ef919908b04bae0be96d8ce70d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcb241a07fc04e8c61691df27f289c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e888d11ff4fe027c6bcd9479d5b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f18d698b0cca05912b63bbc14c7d07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7d273688db4ce50003df93ac8798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429191b5d848cb9444acd6225983d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d310c8cb318ac692f76529e5a79afa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34cd99e6f2666855d25e0e2d47ac87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05c59b1fb01568c3788a3609b86f16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cc0fd8b6f8527b15994c63b9d592172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066523b51025f07fdd515ef1307057f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ec8f5aa3119cf4640dea5a707d85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5977ddc9efb8988d28213b5567025175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930991d346c7f3eae20c0e46ae5553aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fadb57bd2ebfbc94d8927d8d771fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3b1140ad2265fac6756704a1af16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17ba44a32de0f51c389339d226023179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb1bdd8789b063a326600a683988c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adab30fa7ab3bfaa8f73859eff531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce56aa9a2965f977e2de2e0f359b6c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fccf878277efa805ed713516b020d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5edeaa6bb2b864ec8746167c01bd57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14706b140a32379d1eec117a5e786185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee1152e4cb1ad10717bf35378f71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366d136f130bb5126849ec4cdaf1691187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f576cac9866f9f3fa95baaf7c765188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817252830625eebc65d14974023d4b4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a31caa1dd92ec6fa6adf4e4484662190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923088b04e858b87c6da4042b55379d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd838a9598132c2a6f3965d4cbef4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe1e5d141c35c8c6cd9527199b66aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d5930f10052fcd755d0288148bf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf58506f14ac858ac3aa7f7442ed6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7df5e20492fd8404623ce25d0224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a4ae4476899d31f136e17077f696197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca8f96f658aea8629d8fd69076f91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc844024125917f6a225a415e4f2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902203681a793da6f3c8204c169a1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06160ccf529f6270142270d4fed400e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ecc8bb14c0fecf984497bdf80e1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ee1b69ffbc16aa406a099ae4b604203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3038980ecedac01ae172bcbd5f92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0baa1a51abed10d86d8dbece742b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ef1fc59a656b797e7951f55d745c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e88a82a5b1191c3dab18a161cf62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fedf3ebe7f2c9d7c4f5fe402c34c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b413d65b139b5a1ac5357433d36eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a492907537cb41adeadb711aada60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423fe1cce0a0ad94c41215a51ca411d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a45d7be429d1a60431603edff195212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e0b28f5b2ee1d10d00d1a8990d22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a616da37f493791c403a94b395894e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628836828c22c5d41ce930d6ff768f4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f78744df993405402fbbffc9d1ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589e184e7fdc244aee04b28f1e091a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba300f18d04ac8ea0cfd5c7b47c1de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c8a8fec55ec55447b703e34617c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a0ab641ad81ce8557f3bd3b72e29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e560cb86718fbd6e165077c116caaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc60c7c5cf6d5b6b77605f4e25d5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6098b3c06aad8da20097a3cd44de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163382d44115a5e074a95bb59b512a0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6986d943b9f6bad408de091fc3a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256afacc5fbe99b4a130874d13f3ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb5ae5058c07c21e6bbad79fba6b3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f335d3e5c87c820fdc2761a1c35b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdda9edda54bf39081365781ef2b66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a61fc9657935fd82dab1a0ac56b879230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f221355d5d7a211e815bc9a790be2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f8f635a6bf21003aeeed6b7d35fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a582b8e3aa1182fba0306a226aac8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f98c772d4d57595bb6b6e8bc034ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32cdec220f4f0e7ccf5e4745454542235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82b692eec616de491616f2d7b697e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb021b56e61b7e7d7375ba8f447c68f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f262f9a8364ca4898c960875791e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabd69a63545571731c84b311b81c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69319d8f8d394f5bce3b4061f77d614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ebc1915d31bfa907ce57d7023fae9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c8433676dbc583030efb6e57ce8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592409daae7247f350403424b46a866a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11b7bed6f51dcf8accda177c07778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614b26029d290aa8c00a627216ec22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8bef8523d252d80020f04aa53a171246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353767d0bfef6e96b60d6db893849be8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaf5ead4a65b15cdedfe8c3dfc0ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0bbf735af1a5312ce0210f06fe230249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426e510c82de4bf7c722ce5fad724df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb957811c5c9919ee90755433df4d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631362e833efda8bfb5a04f83216c60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219309b6d3333b5a328a94e1840a964f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367014ea171a7674775e708d6619c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed6a6458f556926c02600a9928340255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced58d3b9b2fc825a85841e65c5af86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a39cb254888e6922d56e82527bf92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b8c71918563183a17b49e822bb291258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641ee2d03b604576cae59142627a75b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475c384b8579bfb7ccfa4e32375ffd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1cb8266764cfb924f74debd4a9fcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c234ac950a2b3dd473fd8a2cedf1a00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83404ea646fb28bc79b21727246ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05896e7a4bff825776f5fcf79283288264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c268144c374e9c71c789ae9b028af1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e74ab3ef0dbb9a13d2cc011c077a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35233a98f84c39df2577741b209a39de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ae09ab307a67626543df44eee3ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc7ceb45df26c8443d1b0ee7256c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870ea76d58fe7710e38340fe0725dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e024aa2df1051e4bfdb13e82922f79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298585195b396b177e373700c89ce188272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2bdb8c3d99ac860e7e3add189341273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d03024f4bf857881c1ce4c3af6d10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f833d98beaa77a27c97076552747275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f49c12e52bad6a6573c0e5413db8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e5bebe1d14e411976a90c88edac1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9816a36f9c940118d2056312526aaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edaf3c47bb572046cb183a9b25a6e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd5fa5fe18388ac2d3fcc6b4ccd744280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0be76bcb8396dd2710130f20b93bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe928f2c94865d010cd4303c90b5871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d2de10dec4833a6d6b2308d98fa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4291faf633d7896ff42f54aead0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b430f715dcb6915c20d2fff4c444b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb64761678a14589a547898eef1b6f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cba7736f25e042c8491578fde8b87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035b099c5f9bbde55ebc9841544083288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060404b9190d720f2608c733b652955289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f7f4cdf993b12cf241436d8915955290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1dc7aa13933183ae8d0a97d007e3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb58ab171d081bca80fd8aed28ca5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282578a455e089308b1e2aa2030a78b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c04a1e72a610e18374de3a3453d40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e9458db4fc033b4ad0c46e826aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81d2be23c89c5a76fc23abc5864d87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22071dbf1d121fe8582c0d1d40f398c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ee526ddda45432ca3ecfe4232406298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf159126d6bc9aff68862ed15d6cb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0d45cd25d32863a4ba6c2701eeeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f48c327eb5faa6ec023022222b37ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26f107987243dbe4506274ffa6214302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a947b5554651a2c449084fec1edeba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5665bf02a1d63dc95a4d92daf27d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef030129a59062e4b208df639d129a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccdcf48d39eb1e53792f8af7ae0104306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538627d16d8d2a2a20920dcebc7f7b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633221e5745fae2b56f3549b061adaff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811984fcaa2c318f3b9c5addaeffa5d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612ada1b67b5ab4e09a9c7ce9cd4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19595f3b18cf2b121f7c8f4333bffcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54a40df5dc554ae526705303b1c3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3afaca970ca428614f056ce833cab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e094871be170724c56983f4cb0c007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5667efdae06c880b2b27955d69a594315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a714e71038ce7150317aff96180e6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9564085050a21593b277077c0e54db1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0f1c2955647a163d5bf85e69c5f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc8eccd0f71671898fd9c9d0f4fc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1a70eee18e66235064203d2cc00c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea60324572ebf0b7c7a603967fd882321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58bd71164b5180c38f82c9b227350322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9484cc93f3bac080119b27623781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442ce39f2e47ea44b6a77ade92bfc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ec1a922d046ca24f7f04278b1f24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d45f0040f063fb8dc5d7ee7c84d83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b6de60e84e0b5d7129d678789796327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1a1a00a7f837ea993b71ac3ce7fd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b623d8408b23623720e97ca549e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5cf00b2cfd663873fc6a9a053327330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd188716795f83ecfbe0cfdaff94139a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c507b0a3902928ff76cf776d549bf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504c2b6e403ef57f39240f828ab6dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d41cfdbcdfa210b6113d480468bc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717112071cf6c225786ea35da54516335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496169b3575bac8fcb816fa96ff97645336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d26b4fc95f5b1f14baca123d7dc224337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa2e2d5f0356cecf3680c7c199b235338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bae3c6be2607d9ac63e9f7b1d6fbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab0be883d3091eb3bd37ee7feeebd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a0ff70b3334bee89d86ca16ed236341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7b105607a596f7010686f20daad9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3e7cb0ab4134da59e73a73cf389f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a61e440206e246f0243fd89150005344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255edaea996fb5cb893f5fa0816ec3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6dce7b5540082228239762d5ac21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa219aa3e0fcff5c50c4f048c8086d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28135b26ac8c2edb3140e629d714e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944a6780bb140b7766fffbb7cbbcef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c42d5999a91d780ec25ddd2280c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c423611672cbf3bcec509224a7217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9aded4dab63bb878be76a0889db1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ef22eff761f566828906f50801af4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7755b9b653211c15c7e84c4a0a22d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ef4a7d450e07cd146984cd0824c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f617fabb65c532fefa24776c4b8afa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569093c99fb2bfab50fea34e32288fe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cecff1daa53c4e7b52451e3f83bf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da16a8cde32b558d4c98b2317b7b06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c767856685345481fbcc616c90f746360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02484739264e2585642117220855ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0db77ad58ae0565b15787eb81a9a17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f06ef1db833b55088b4c8f31bd11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de071c5a4d0dcb858c87dd74da33b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16b97239fd941fb193f3ec6f78cab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d28d2a35847e59edff8607b21d43a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec719eef8baac21bae915ba33c368367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08bfcb359d0c99db82135b1eab64b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609895a219923155ff7cb8050716d71c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ebfa6e87dd7edc09b992a8ccfe295370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbab0165d2206723989b4a73a70dee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da961f54d39a6bd27af0c577a07cd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5683cc3721c6774d95aec98966e9902373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f276b9bc9234d2a4a6ce44a7ebce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04361c6cfcac6e107a157139d5d702dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b506ea5368c89d7ec2d4281fbef56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8f22453323efd15d336fa7e830f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae9b2c199a5a5101234db02c27950378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b213a148d54394730996cd14486ea2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76500e51e1b996477769e568e78c7c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc710d32ea5dbef9f28843de270c6e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af55e81caca0f97011d30b6cba48f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828308c4be2fc73121eebccf2ee38a9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c9a857b6e469568d0f1a9dc4cc11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb423e0508f6bb2355369deeb47825c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f0c83ebec00c48fb2829ae45e47a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077d4d82ea6cd9dec14112f0f6d5e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae2309ce84fcbfdc8ccb3d8d89162388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bde6aba5707522053645caeec70e39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329cda9ec579b531f02e7edf50a3bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510625aeb376fd10cfb02a02c66ed7fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a553d706f77e1b861b7e5b0af8d02ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba460a238f06665a349f53402e98e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22bb302d5a91f49a460b9af2e1ba4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed13f1444d0a51ca9bf7cc6cf358c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781f028d9cec6607dcc2e80bad4a64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd347d7a0c15c9f848583a5a9ca39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb7453f5e81f0af84a37a27cc5b34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9aea6380096639ef3b3c1e336ffa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218c3d123483f5dcb116f297344427400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c87fd00ae964e78e4401773d436d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cba0b631647eb25c651fb4958863402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a3331f686a9ff9f370821c9c04756403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a67fd080255542535de8471ae1e8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa5bdd458952ebb2ca8f3722f4c72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356287cc444e2e37fd5e366db959c697406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b073c20224735b7fc15c325ed45219407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277a58e7e93014d00e3b100a448a1ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e435b14a422d44b23cca7e4744c84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694aa71f7a35dd84377650c486805a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31207f04cf1e4f8178c13fe27ad0ec2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8debbcf10d73d8231a00864e8a4d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629485ab949267ff12acdc6415d0aef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42551b86325f280120b1db2dbe5f93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd280a3db3e5918b3cf6d16489fdbbbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a757c6a3d84d55eca8185d652f3a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c586753c994f2a0e630b467d5a3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fa06de0a51d9b2d6ec623f1451551418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5edb63b63e72682c36e563f61479419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19d8702bf4c3613372946f8562327f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca6bcf1b81d2ccb8a9a6e1110214d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8894df27f05fe36742d2598a2e2ed0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc953ad21e0c7af2ec04979581f5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81ad6b7e6e23b8b3f7379c637a633424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3dd9384c9a21f24c3e5e18a2a1c9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d271cd5bd3570699985c57d7328f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42131a821b46973216fd5d0279ec2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b4109400f3eec5fa4a40506ffdae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d0d0262266b9fc1730e6b7aa7958429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4837aec0301f934a0acc08aa8478131430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d327e691cc2e930a4c40a8ef4dd7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062bf881f37fe9d78f7d8fb32106ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d923ff04b8901ab20e259d938a91b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ee916f1fb35b05e7119e20004cfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888fe5a7422ed05e9191ab3eee906bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1203dc29365bf19c256f5499015152436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670e810a89fa15f497d93d7c72e1670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e03ad15159d9ee91e14594dbd90c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d12166f0df8eb91d18bb028d7eaa1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62e1a5ab7730b73977b65662736cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93760bc9c62d17552be12c4a3895eaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06bf5cf35b88460bf41377a540bbfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cff1b854f570298c2aef72f8e7dc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113c794b7e38a3216b448a22ac8fc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954420f11203976d2f2de00a0e02632445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2592f9dd04fe6edbd7a94d80fb208446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bbdef92cef3c6e8b04703d7e7c3ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ada2d50d3c67b3a399f0765906b4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44c2e44e30feb42b4abfbb1559db05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7739ca77bdd8b5019bbc3f44c5e859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c017be68c70cd05add221dd6497070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b7c42613347958a95bfe4792405b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6b03ac635a9f31535afa06e7f512453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4ffba737c6d4959c9cab44cb8a07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d68ca6f9caeeede3a291dd36c6f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547649e70a05a6c37ad8fdeadb72f313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069ff1a4968ebd61825267b95bebf9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e2bcbeee101e7cf5e3db42c9b5052458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea94de6441ed244b3db8f658f79270459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ae2796da3d8f4dcd7a1418bffda5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e61ad2e4380da14d1e6d09e21b7108461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2792b11dcf82907fbe234cceb531462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47893892cb12b89520fb09a5489e918463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452860b1756c0105956b81c097787f2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b257de26ababee23db15694117705465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c66fb1e54132f04677631dfdadcd27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fdafc7f07a3b468981061f82db2a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65fe302ec1705268efbf69efdb1de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e994bd0d46225a57d0a0baea8102469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bd36976ffa441cfc35b5f1b5400a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ad645e51225b26dc79ddeae15cfec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631c5667bbe4dedc19f7804b94e727472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffdd29dc542e7076b863e551d063cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a65b3cd650b70b3599401b51d76a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e7a573241e80c8517ae5e63744e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6c31ae1dd5f324473c282e1503d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf7ba521486f59f83620bef8ea9a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c195260a77b1f5ce06970f22d82faf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f0a73d05784434e50619cd4c40c6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6485fd95aa5dab9780b43e4962fe7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb54c174e3b315ec57fde41ff815ecb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dec33cb09d4f42840faaeb33de333a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21bfd6875b46da5c56bbbe69dbddd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd64cc696df2a5925c37f8eba3d13a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625980dbd0e07ccd248b41fa370fb75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dbe058c339ed85971d818e1b1ab00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311152d5f5a9118e0fddb86fb434328487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad1220c990fba0daf8ca145a69bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff69996901770d84db60bda5e34c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a332074b8cb0ca20a83b87593165b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22709c92c5d0f79aa5b6407e639e1f0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28a03726a9954780cfb0e25afc502492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee4794fc68c99f4a99416d070782e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a547c833a05c7a873ce57659f45921494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc0348090387883f1bb3849916831495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268127e225ea9f7e3416601966885d10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468af3a5d8025452df5e6a66c52f0e59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4280f8b2aabc3e43605d3d8d25551ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f112f1663925c7c3dd58578021cabb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0df598f1fe6e574caf693b1ebdcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7572594662b3cc39df855dbe426753501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba600dba87e1674665dcd9ce1c56be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c4d8bb05b1229a70fc5eb74ed29c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0256e8f0744898b652e67b5e52cb1c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b1c466f5688fe4a6559983f17e07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7056e232f0245af8b01821380b2a02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf5b158688d8c696b8551b67ff4bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9885ea1ab8c6b92f2ed8864131b6ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faea9cba292e8a20c4de5890c55469509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b719448913698a8ab0d03e43d83ed31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca811e3058b4f7dddd4f5e07d58ad71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c8c989054823a4077ca355b19cb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a88b8cd1e61ee891c0b74dd35f01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802aa0f2cfeb1165bb646e0ebbd2abd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eed2e7f694675963d36d4612409f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df81135bb1a0faf2ab3ab2cd8834a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7244a15d546b91c62d74a055c8e74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65472de09260e78ae1f0498a086945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb508338598096ff4d3ad1544b38c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9202fb4a57fce42179b584136fba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5833ab5a32fd931548eec032a3a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03962ed1b3b39254e9434d804339ee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dd7fb37f4aa0916a57e6c3d8ed16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05caa8cd57970fcb6f7f14c864ba64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c573fc0969dcedbd2848e1a5a742ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25d11503a41c2e6e5f44e5fdab167526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7984ca988386da98c47f946dc4300d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a450d41ec51e461f86dd686a1034528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac5330c3825d4a97b577ddd5603c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed8d949ed19ac48ee24298748d63e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a4c42c28e50031fe54ba40529676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4a01ed7922abd1b5c8c095799f28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefd43f212f8424910b40f1416f63b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec858dd660c6ae619413a3ceed94d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c501cc8a59e50914c2b951c4be88564535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920696ab4ecc7152c817f260032108536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72039fa7372b941268eff7f0e0b61bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c39a23682742530cdbafcdd546200538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a46e9c730b94a93e4f5a78f0ceedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d2e69c300682fc9f0bde9b4c66e10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ff6141ff1a98285f40abb712d766e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf6c01a514fb318028760a12c27282542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1502f53efeadc2307a1216fe9e9a76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf707a8bce6912a0889cd31be206a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a0d9f48c0537ab6c27b97cfee7f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c91adcd421c3876abdfa2d9fe3651546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235cbb99517c12d2a98b4f5c859404547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64184bc551f22008ccee366b08dbec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fec8b2308dc7d249f2c5dc500fe55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a8688700c856b4ac3f49f361d2a53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc178073df31e7791552a0b08e689551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034690588ec418bf0f5bd402af925a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ba6d890eead0b79244b852a9c7b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde1ac2280ef5984e694730cbc4296c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece0591781909f81d14cacf4b7ed246555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6aa2f8e28370137a44ad140141cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a30c1a1eae7a9f72b3431a123131ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79fc1cb055785e8ac71cedebf154b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8202edc060dc9a710b4d139385572559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78f9bd59359a363f205e681270c59b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b084f1fccc410baf280ff633f021561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b3454e19bd62050987517d2ecb58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3312d04cf859e6f996e3242b639e5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05c5d0691b58d25a4970f0028cd072564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791bab5c6b3d1cc5af2867eac208153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e88bbad4cc70a92fa51080dfcfc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935d035d31fe5794a4215bed960215567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94697b4008c7b63198340513dfa4fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a65d6497f344cfd31707b1cb3f95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab350854d276bec1247774dfd14034570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa31872d8d59630ce25be2dde789f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6394ddffdece0bcd37ec837c3fb76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201d6b66507eafb2909b54bdfb138e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e0d4f4bfed3be894fead8d36d4072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc88b597bb3b9226f641ca89bf419f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb4c6f021fab71453b3a83bae75e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5725f928a3fdfd12d3ebcd9943a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25235e6aead5d0885c7ff4fa4e644578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e750a50a4f22825e546586976e778e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621cddfa5cb2229ae11d6860d6519ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0582cf3c26d37b1b3c904077059f73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095e44e27115dff3810bcc822d04ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d55b7a3690912b3eaf75a190f0e225583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ccf624bbd11862577bf4f368e9da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0435f1a4890e48b0e0c79b90e0fad2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b12491a8d11255a1efbd235865382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688e1de585dea25d270c33cce5a88e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c667f46a7fcaa5f4e90b58df848d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e4827601bbd78f71ad4951914845589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76d65240e4049a59c15afd0f5aeb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431249db8a6a1de50bc200fa82a83642591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf37621eccbc9ccb359c2abdef955a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac83102c0b528ed396eda52611a022593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8b55a30563c4997f4cddf1f8c855594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbf92c8b8df2f881bc45aba414ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8ede640be6f2325959450537cf44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac0f6791bb48351f11ff856ab27090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a3e7f42720d753c97a19c6c7c339598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d348762ef32ffc47b552c50ad4399599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c4b336738eaa751f884440cce92d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3e989c8494fc2dd22fd3a81c6ae70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fbb9bf5d7b80cd671905b93d4f90d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794009be0f050c7d28948e23c0bf8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ceb6feaad02765a5650abff6cd986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ea6bc944ce75b2d37f0d6d7be857605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0decb3c8603830282e22af44c571b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9dd91dcabc4fac10379e96b1056ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3b6adc4005c85a23556974040d8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98344b190377071d5fd79bd1c4826a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6f0b3259cc8dabd4b21fc73282c67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baae6837840b06aeb905221fe6f75e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd1a5eabb27682a64b2657c9ee371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fcc4beb944fd666da7753d6b438ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169264b2bcce849a57e528ba03d395614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822843fa9e5cab94afa9d222616c7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720bae8a66efd4632d31053f1e208e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea153e6b0d01eabf47628ac41662211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded1f108d12fa57b9047fc9ae6b7d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21e6414b7f561ab11cf62b84f29e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7756a26a03b00dbea41f0f723ab45b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f38a95782a2a6cc573199d1f012b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe2020cc00593f3bef4ad8345b1d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5ebb96b3eef1bf7b3440cbd6e545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb0256558afc45ebb357afd43bc54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cc512c30852d78142686201968aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf2386050eebc65987d3d73f782b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642c79c29c868b55bc202172b81ce5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e6f51cf3e50435f27fce15d58e4d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa918e2e2343c419c2ba4eeb9db8ea6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf56db3b303e405eb42142f2d56c558630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95b3ccac885fb3a0752b70b5d05756631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce44c149947776aa948ff2bc8aaa2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd655c7b8e04148ed930a905e60fe1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb3e04b1f3184f93ac5d02da14a01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2f472570da7447a1997661bfac5b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08bd0a1bed81539c46fcba22d34774636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32317a195710b6c02de17fafecaca596637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a068f58eb028a04ccd94ab073d7543638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2c628e14644a278879cf655732a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ae58b52f015b3168243e834add72d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccdbd1f14954ebd7f035ade8527aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ff10474042759a2e301281ada279642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2247045a5b123e21faef668c07d756643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bd5c132cb7ed41fcc57f08032276644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6b0928a3670eb8e665f69a5e7157645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8494250b1278543ebf65095e10b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd31a45ac3ca1770d168d3fa4e0ff6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d387586fe6abe884c7d61dc3acc39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605da245fa96c930900421998365c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca037655d5ec2e13dcc026bf2d8f99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6306af1eee595f0bac3d91c7f91d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86668ca905e65a58782f8b92106a3a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529d784ed373778332a6ffefe22b95f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb943f1e243c046780964605b82345654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe05c5a9968b052ef3c35f18ac0bf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c14a43a5bb3d49cd95dbe91c21c65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739da7d28a3ac00033b041c736e81e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6cd3e1339de78ed43fc7b9561983c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce1650d7f87588bf77f475f0d439d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead714c7976d19bedced66e1a567270660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57dc0b50f5f9780129832841b7c20b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475bdb2688b7d90b1e1f413b2d48c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e06938ec2366f3bc9d0c8eeffe928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b7083419260f0d7b8d5b740d60007664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a6acd698eb72f46546c3fb7d8aef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796cae12b1be160d5f3562c72e574b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5efa74c5528bbc5fb1975ae5c499667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622cdc34cef21953fc65dd42814c714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2969848c9496906a3ce57ad20932762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de31873e8981e0ade7ff414b693bdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4014c4184a30167bce078df89bd4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57813d683636f5bf561f8a7824dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d7efaedacccf4b0c9cfda0ebb97b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e2bb0026410c3eec9c7d80933c2d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070c2eb7abbb8b7ebe0bc7518c978f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cfe88af8373697d7d6cfe65a6f74d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5feeeced894984321b8b95b4eb16b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61026fae6c4f0821b54cd2539c3fbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72fcb2dd0083f00e0a449217964e24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734924b392bd57f25087697a6a4de57a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34a7892c4bde2c874281039c9bab8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983ee7170cdddbb123c296a85661b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7947f9fbb9c5b8fb72a2d4014e12a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514860275e6fe4db10b39aed4943d6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc906bf01799bb4944bce020e5d4331685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54052aafe8668b7f91235e5d3e03cfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafdd0e1441a4add24130b124e88a97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0db2e7817a2fc6de86ecabb350c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd0d54a137412ca63e51c35ab3afb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951734c759350e6db225fe52979ff0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a85c02a6b695cd1ec042595601d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e349fc1c2e9d47643939fe9202a45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb06e2cc7e590c78e0fc97eda73fa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fe25baa765779cbc4b4869874195694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ae808c5611bb0df911e8c47a6233695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304648eface490e254e713596540864696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e583375858ab7a905d2161713fd28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1535a2fbfd72ad1ed01cd2ead3a33b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6e529219c918dec68575396ea042b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928646bb0bf01b5ddee4fb044bf85584700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516fe4f30a4d428db40f3b45cf0f61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f6ce598d90c0e7aa3c040dbed263d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e914de9177310c921adc527a3164703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a0fa2bbd9eed1a44af8b5a379e65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d1ec3c9c9de6b38e34b0355e3e23a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c5b81a991233aa7bbcef41029f67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665bcf40e257c41a37c2c1adce0e27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea093aff174b696d1abe60c2e42e50f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd49ac636180f6c4c6fb7b7b4b035e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a977c1a4fda8b76af552cadfb09dae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b67704b71dee0a3f19272c6e7a11c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54b49764375da8bccb1d879bb20ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e22a517de4757f27602c22203a5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb095e3c1ac4217c5900dac71c3ce6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea82f581b167b8a448525d666854fff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c109574676d8d6cf2944a40fc23d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503278f32cbfad29cac0d33d84ed800b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b57187a05d58f40817770fd2a7f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae35d40969056f752f2d4a889828d56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8ca4ffc7398925d4664d64e001d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54de018114397016db668c9f9a7322721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fefbf6379c89832589ef59e73c35ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56c90076f23c28fa7769fd9769272d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc75dd21e061db37e17c09927f973b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405fd84ac02131d51e9d40740ceee63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec5bc59cf1d827957724024bdb446c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34fb8ec2bb652912277b35120fd89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e228faae780f964130adf8b54911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02fc0f70e9d4443b0c822f8fc509c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceff2cb02c7fbf3bd1d6ef9a1970fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41b965307f61a73dcd66b119f2f39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b7ca8d7f88afac9ff6900f08109e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3d3649d8b6eccba0713ec7428773733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacab633dc5e24089b43b4598466703734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2857f95cf33a0bd780ef34ff98e94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee3a0515010c8589251ef2a941d16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b15a5e0a010637407f2ce732a005a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb681c435921b75ee9f199d29ec0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6263a4fc7f7015a88fb476f95af513739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4ac08bae3a9e6f389933ad1349fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236773c6bf3ff1aaa536a8cf95640c3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763640d08e32c59d830b3cbff2c048742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a5e1d9382a71cf0cbb2fc1096064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058372d867569ff157d03d95c821be0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cef01c559f94fb69f72b297bc2c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0223e2314604f295fb7c4b7f608718746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19203ed83ad15a97b157f87297b2d594747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ca3bccb97e05008acb30a4b12771748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f702a4ef0f18af3757508b325648e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419d2afafe00be90958c10b406f09b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce87f9fffffaa93cf245d2c52ed02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83006907ef03644ba3139c177fae1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbca65ee20d52459df7e52061e0558753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cfe31f8126b49e741894b57c41c41754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1501df4cb8cd6a6d51de42dc8e12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9de55a0791adee988120ec3669f8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d79e447ee8ae82a87ddbe47691ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20327fb77749137d54b6304c303d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71252368169ad287b2ba91a933b25dd7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>