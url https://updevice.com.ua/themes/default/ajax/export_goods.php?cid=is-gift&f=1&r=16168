--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eece525ab9dcf35afa18473c820c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8773d45585dc0cace79e9b40aedd45c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6213d01d996ef9a594ae1d725f9f4d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db06694a8f62b1d2de12a2c869bca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a765e4f3b29af32dc7a9ee0e463a995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728e4e1c0942056eaab18b038dd5d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca79085cc8431340542d2c92836e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d81f37c36b62c3c98c1792fcce5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc54679d09d5a33dbd61b4862fb899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be4cf0fd4b5ec8572ac24911b6c7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134713649e7413f956e2dcfc0dffd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3042ccbc7ceffc4ac6a9de84279912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe3fda0a6b9288dee2425365a41de513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b357dc2fea3893b69a2826899cfa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0280950738ff6671adefdfbdbc76a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb235ab601b482a130ca4fc5c7a543316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651e1a7337bbfec2bd2dd6d604812b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d07c3e7e678a86c5077924825c426618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269befd4d59edab7b677eb213728d5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a459127677469e34d7c7aebca668ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e90d73ee76dc42b880f5bca43c8ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d6a5ab751b99d20380f8cabe956422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0cd835bce292d0b4d5eeb12909c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e277292612ea9e8adfde71d0294d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639690e685cb41339b0a8309ea24193725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f69d4a6d5abe7bb644136e98a7d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce91110d55f68f3fe12289d09144527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584328079f0872f762227d7aecec2e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54523c42dc757e5eba1ff1bf2d01cd3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a76c47dd9a5765c9cd518ad3846c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3740b2990581b02f2d2988e119edc6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b6fef32f21b7a661ca229d07a209832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5adc5b8b508fe7e1332276063f0cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce505b68135b6840b7ba6ca9ef1cb8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc6de4b26d4fbc0f2ded7bd798e5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862e0b39f03ea5ef1ae8032bdbbb27336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a38b717e0311eb12f98219892c2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9141017709355169fbda839ba5f95938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807977b00ab199c4d5eb96139ebaf22839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c22d38f01b949c3eb960ad0bfb6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d0633da5a209d6a7d27273464a13541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcadcc21e302a873c46f08f3a5cabb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7d581feb3294f26aa40ff7e5050643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3b3afe338aad518277f216b7521544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3bb93378a1091080561011cc3534545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa988bf8f3d7892236bbd0ec61d6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ec876f342f5509bf5e423e944c8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9bb86fac9e1299bfc19377737d2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de680f770dddacd2233130bf55f06649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ab45172b5fb8852f0df45b55b94a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d5265d7a36a9868142bef71cb5fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225ef2a818a498634b64cf2707fc0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b256acc2fc4e06abc896ae830092753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471a349c5ba6a57b945831fddca30254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19567698c2f56b81a35a302b6a64bc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3524b029df1047e494c21ac091187856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d56fb138fc2402137383383bfeff9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ce06442b22f068c19c161ab3bde4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacdc391dca5eddfeb5db8cec3a507959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d2c218711f0bacb7a836bf82c5c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5211cc3d9628ded26039560de726361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80d0cb25f9f53aa05890857e3402462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00125d4e52a668509682659a33baf73963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe70a2c86541b502cb16db1cac76164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f1cc18fb875711c86dab92ffdf3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16822c42772698d6b4852ec2b325566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102179753be3c9a6d8539720a914c8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f818cf3226d1b827d69b8ea9388a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35741954b7be8521433b663bede29b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8cb6a692e683e21f9eaf758fa804070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae6efb2a6f57fcfe9fdc314f43d87471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036a0a1af1fa0320f66ee38011d4f2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e64f1e63510bada951bbad6320588e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132784bf00484fdf0efc5f4e67acd34d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e90318a31754791cd414521f6755c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e81ce14f6467346607a440d2ae37376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089bf9eb91792f7ca56dc73616f1d6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab466b992dda38f10dfec9a747c0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2d0d856c74ff5fd3b59fba9fd3c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2c4f833ca3b5a39fb7f2a44d87db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9caecbd4daa22ff38b4dd5413b245e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6003c9e890bc0dde2dcb7838c55d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c2e28965c5dec51dcbd2b66cb75c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49fc895593c93e6f2b8361e5c916984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74700bf711f59b4a06be53f1e35ee885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9872472c184527f4baf42c14f93d7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c72e9e7e0f9426be4ddb6e5a93b8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c1c462a9cda7a84726a3a5220476088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e4cc55cb659f39731b87641883ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d9e89dde168e26f0e9ead2dbbf33490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5ac071576b3a4e1415fc75d26bc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b309755695aa2a8a6a4170d649751fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e20317203db0d53161fafde6119b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2fab1270b285b27c46e98a3876a0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86985c28fd8f8fd5bdc979deb0ae3cd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7428c95b3e9b69b844f31c049bba2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f50e1ac4c5b52203adf36d1decd1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508fa1741c44b7922c62bb74952403998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87932306b37b444f6905707c5e036b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a10355c6440b8b48c12fe64cf049100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206df048fb10f8d35a4358afa704b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5226a22872f06f61aef7101f9e1965102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5395e553748c9d74c34db0cb6f3ffb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3fbaa4ec39770e89ed88c5c9d8cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320fcfa7c82a3165e01e0f7941ebe56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7329b04d033a16ee56e006a6c699e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105b9e979c1578cbc16511d769d457b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757fc98e6b57711c6fed50f8cab3e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8fb889ebe9084c13107892a1e817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7fbd16ec984488c4a171b0f4c03d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af29d5b92cb785bbff7524d6f4899111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50467282e40ba4ac372aa7b42707a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f230061f7f64ed59ddf9e37bf4c0256113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d81ae7a7801aaf82900432223b2f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78ed7bee44b61a9be95386cad5eaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3376ab600c056c9848748fb3eebd5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b370ea671a12aa0357fe14de542cd5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717362eaf955f038cf6426b142bca82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fd2b8dee59680e2d1917f692c23d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba97d9c2b5ea2a2177e7ab51724d2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1ee6ccb1bf11a01ef5e40364ea32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f7bba2a167df5809edd77a306f5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3662cce16625dd914110a2c59fc89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d80f5ecb8cc10f54595ec9f765a8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112b75d874eb68199159ceeee848d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c98c0a87ba44af7c8c829c0d779c93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8f0a1c221b6a79b988297cf54604127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc022b050585c9307c21042d7344cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad025787b61290f477f2c8fa714e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716aeb0e9c59f532b5735dbcb8cfe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f056c9d057e99ca97ebb683565d8f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545d4b8d6fcabb314ad91f067647a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5c47a29db31c116a5791bd3bf3eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c03f307146f122bf13eed4c70a0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ced0f29a5f2e4528f8e53da6441f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f7d2d3326e36fe10c2a2926cd487136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d8467b6d9b67e5e2b2f9a2f527a6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c1e38c9d57043acda1f1ac864ba00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067e8233e4593c46dad7dd63c0abd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1106e98f9446764938e2cf5008a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7224f303e3f60f5179bd4978b8d154141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4253b240327e0e7489fe5d6ee6b5f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354b121d6ce43353cd766b639b3346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359ef08b451baf81f0a38e03241b8bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc75415d951cadd288decc5298872cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f471e6462d5daead2f10392e5a3ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0fb1829a3861b2ff3cf4a9278b69b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e037143ec8502c8f2c276a314e9d4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89e0c528ceb5b8f3f178908797f8d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672409a127ffedf0a06f34481e7398150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7b37ca5edd0dc8fbc661a0b9bc1c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34470e5f5178adca57c9b1c2b9884c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5501c8f586de84803d3f9da45edff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8ef1c5bd9dfe8c61ddcb68e80ed0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319266f078279363fcaa1c7a2ae12f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0cd57e29bd3ac54508cdc832a596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f45efdd910ddf43b101dc03ad1ddac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7d92ed8c42d52559a3565b7dbca2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07ded5daf2837bc9d4bb7adecf760159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0f803ecc70089d252a120fc89811160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d208ce9d4db3ddd3683d5245d51c4eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21df131af26a7e05871869f2f886a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5965819015727d7f711a7cbcbf3395163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c56c8e8547684509c022f960d7c64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9dafcc1feca667f6327aef245b507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d6050f01911a5ac0d3f5de6be9af3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda29bd793b7161169696ef219de1ed3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb57e7a074f4baddd7d6563a79982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a1995d06b6d69c5f4235fdd487df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b8da53e2a7988472f03680883555d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba54d0f3a55e2329d5db8e91fb7d3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702ecf7a1fc29f1335f032346a7c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9bbaf2331a6928a7416024533d3df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b19fd71c844bcbc855d37c51a1ac7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360fe88f422b4248013096b65a60f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4eccdcb60450e99d605cb1c51cdcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19eccd7394b7a880bcf79767e12a0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165cd62bb6589cb962398614ffc259d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2f0ea3077b29cd0ab389c9d80fc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333254eaa80559f730f20273a6af616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6290e56d60df28eaea52660a246e632181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35903f00b9f3abd5ead8d3fb9140f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de26d2a32498788a7d818d74c18dcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1030b6e21627844f143224f78705455184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597eede6ad871bf8d655a0204fd1a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2696403a871e3e09e4d5f32277cb57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e7a5c3ef319dd9907784813c4dfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8320c4a30f942062cfdb8f562c0b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f024df96c8d99fe44f81e3a4e89c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87cec5fb55f39f1b3504f9e734f9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373e4b3baf5cdb739e97b51cb9f8e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494d42322798b4e9b4909782ded0d0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e4018a1eea03fce9d302918737e60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776eb488a2cc9ba45bf7ef54f55ab61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c30632fd889b85d5f6ecd0649610c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d357d4e4cb0d30e0c42d24cd6f8f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575066764a77be3274a08ed2cdf35523197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3bbff20c72a31983913b812dbf90e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c510d222c30fd6e64b1adf376607a51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da536b2fdbed7ee28622eec40e649d67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304e4c01c3cc5285484ec6b2f9dbb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f58e228e75ef34503329c3055d64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def5f293755ee50b449d5302f39c884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619193b744a0b7e575178a70369ab2bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623c85f9c91b88d54d5c70b534fb0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433fa0b21311a84c9c340590042de00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f0156623a232f789bfdf2f1188c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125baf6d921fc3c833693e9e352d817d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8827f3bc8f5dbeea25c265c5f75728209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3affd9e2598d2ca5ac609712470644d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33241ecd6394a070a80393b189ca5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3983c714421a4298399525bb5849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5d4b8258f9cd71791efc7ac0132f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a245d6f5b5d59b3125043373a89da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffc0db59ffa7ad745ebcd5473599e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34320e2634b24d6573ccebe96e48800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c56d0259f3b62ef81808da181d70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857df1f176d1cceab6fcf0dbc28ed20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d540bd6f46438733786e8ecb051669219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c1b79e0445627dccc984e51f23140220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff72363b518483eefa93e009afe8df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ab876d26e4213cd1e31399be36c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85be46bb7cb54cc2aa1111552f4e2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8af1439cdfe1febe4921176921139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebad434e94d231e79315a2a442d90a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d1e61c1c7a2c3826b57611e7c5e40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c6315255ffd9838cf715a103905f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f36edbac33b537bd1033b147e8e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87827281932b4b56f52df8575f8c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055442138e206d16f1d3c523a3cf17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0270682e21a33eb55c62623c7d7386231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7c2538908f6e89d6663cf6a1053f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f5b87736a31c37fbe50b5f5223ce7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385d315491b15eef25f00aac9fc788234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf4e9ab3e4e012bc74c9c48b7ef39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f856645820d417fd76c5dc20e0254236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979351f30474065201439195d9c7102237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e7abbccbd9ae5a920b84cc464c30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6eeecb205868e70c7098914df5b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79589766603e954ca492e527d17699240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebd797400862a2d36282fc15a545a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380e88c960f9c49e5d96963b38d8490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635ef598eea035d6989c0e57932938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f20ae1565ccdefd5d170c3671e715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28ae0fc3b2534a6ab0421106b9d2f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a210ad7bacd1dfe35a6e8624154e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d4e5e5d404e77667303ae9e84aa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca8881cb1574a421baade7fa1cd48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6c304dc58ceae7b60f78afe5e138249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ebef2a6dfcd783cedf305ede52c9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a53ebf73a0548d019186f64010984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5330cc9ea4b9b1c5991f34adab32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a945cdb4d327e6a90e7f6bf8f43108253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c98cf2454ff57b0132a85d14eaedb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70724dce8f8bcd5e22d999e21378c869255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b08b6da55042f9a837fc354d8cecfc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f693e6f6c8d34b18010cf88f1b217f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a12a4ef7f8d2bccb48ff873017320d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109dc3ff159aef5de397888ae51c7b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409cf54c4d4ebc9f7747446bbaceb66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999698472f5d732aaf1488aa4d5a2baa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488314b5ca2254ba5b1fc693f1c186d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb710a74c03bd4df4fa09861b32494d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1872d035545237db365b6a18d493d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da9e001780cd3f3622092814073764265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fb167bbfcf0f5a5a61c4d71f630c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098013d3fd0e9f1b2a36355707c27d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353331ffbb467e53838f2fefbc27202d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9afb0aa685d74b7d729989a98ce9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86bc0ab77d6bf69c15ce883d9b0283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5a46ab30e206c858d72d67043bf37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1ce2a827a388bb00d1556ac979de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4789cfc9b471f0194c9a4e5db4dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f529e98771b6bcb5190b855abebf3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7463cbd9e8d8a2dd8d1fa208e5c6280275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56e046dec9edc9019101cd0e007fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c290c348c5023fda3f1b448f582629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e42e0371b71ed3e53e3f9801069194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42d7354b6b363427f814efda6037e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35f5019b8d387abf1b66d18a345c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bb197651663ef825227a9174b8821281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519167ef6c80b33d9f5adac8c4d0616282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ac7511c6a9975b27a7ec82317691283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821fa4a731f736f0c9f8f1010d9322284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c928a3d659d8b21fb669f74ddc11bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4917aebc0fd4c8497e7c5c64dfce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed79574c57e2dadd78ca23f13dce2c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e67a1bee0d9a4ad5b6e836180a7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a03ac77e994712c45e0c1c99db89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a34766dcf8bb3c831d517851afa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfabd6cb1f568d0b2d344ea92c2508291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b87c5bf91883915ef4251bbf496d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f09922bb86b3e878e3dcca1c0777a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd5a62f4a0a0dd5ca7a010e3d844d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f7732ba20bf97c0c97d298baa17ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfdc29e3f3c14d8f3db1d14be1cf29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefc5c57824668526e415797bad37e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf585fb7a5fe98bcbff523b9c2c2111298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71119a396cc45aa4d204dfbb6efa686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9244c67d25bddccdd8336db3735bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe857a866a3fdda5f1cff82cedf2ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ac7a046e2dbc311b32874b284b5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e6dc5a0cf4026acf5973b5ae44d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7eee09e18c466de5b1727b9c6b6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efab132195634585a037f4f8f9519e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98a0cbf318c4a0588d210934076ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017719654b7a970ae82920343c4fdeb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c673e36cb4b3b3e49a23efc223881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023483e82ca0f045d74f1469310d66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f69789c2204db41cf2c418011fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85fb93effe3edd02dca22e6b30f6f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7301cc224fcd32fc8b12f0255c7497312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5141ac304c7f969e60dc7fd7a0608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21a89907e28be21da3eb3acfcdb435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c3ebf6bb69493e424f5a9487a82c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab944737b8a4f6507b4498ccc8c815316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f4fa8cc35dadeda78e138aeb85f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1c62d7718d6458f51407482c28c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0d1f7dfa00848491e159a084b845e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ef4eee0a302740a43569d76022168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41a45c235d453629c9b9ff85002fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0cdf5b3106332497da879853ed4a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc5df4332c387d54237f3ef560115323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f9a314ffafb0bec0771803243ac0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09af1fbc3a68b495bc42bdd358ae67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f143372b1a66aed25b397f3abad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8034d5570f60f45982263cb4692488327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1391ea8d3e1b6c84a363d6fb4b770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e495ebf39bc5dac3c65a5e3547ca6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72d0046da5a44527bca0bfaefef8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e4fabf7b6dcecf215840ff081123331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeeb791ac0e38b8f9d6ad1c31c860d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdd130943c1a07322af1738c36d62e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83120701b87759411e1676fe820597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba8ed16b714e6f7a93e97e06953f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d8db364ab1df8cfc55eb3e86873cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a8aa79e9eef6dd48e07a03a5955a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f81936363644ec402ade789934d9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbb8cf35b3e5990e64b22a768f49d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcbfdc8ed1814eb887219a8b856cb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12d8b5b43e2ba7014a65fad4b15fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b61291d3405f2b0d73106c2f41f70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1854cdb89b7d6d8191e2a865c3d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519446f138de71bff2398cdfc711f41d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca6a033e10cdedd338ad55bee2931345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984033d5a1db5db93d9b41a8a15f7018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971380117a2abba1544d267f05f12f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6fb28d2ff1ab22fc6cf463633614b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd62d1b97839ab2c9997b5f1c8d76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243263802d162621b5bfaa4eec8e819350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb117ddbc22e89c2ac23dbc0b9dbf5a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741043fc2c2fed223efb3fecd1c9ecd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66429c7bc1d587882ac10b8846918b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac44a79aa846a043e4424a32939e6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee704db392e9026326702c27a9e89b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b350ff6d3a33df87b9456cb9ad1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda67f11494bea1e627a12a92d3354a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff091b0b0b2c6227cc51b8e18253c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130520b6dac69ab87d279a1277c2a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192352a315f35d76c875c949434888ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e490f77f00034594444b4a023bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8161ed4a36438d286450c2d81a310362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127933d973b30d024f690d669f555fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee51809c111b15fb5d87f69d2a73c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa3e99eb50519f3a6d653e1026fb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342f5a143de6daebec2e87dc6ca7c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b295623defc8a93b3de8666cf918fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed3fb16f88e815398389c49fe0542368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670475a8497903857a4b2a927fe28396369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b61ee94251a80230230fcb563a5324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4202251d2315dc1752edee9684e1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b83281927421e0830e2b5d24e04f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fac4ec58e0a0aee3c5720063d20f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac4ed0e37eb91ca0818c6dfdc15526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91db7b15bc72c2aaf0449907bf0ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bee0b4e0c98e80998a227b1749218376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ae713c4ffa23af94fbebdcf4e309377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66af362d416942a001951591d58b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4912a78e7bb7e54b6aa639011c43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38be95027be79ea8f76b7b43d84ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c92ba3b0795e9d6bcfa23af618701381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d4f589abebcf04cf8b54987ce2ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848a629a6fabd1037cd5615e1cef43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f964e07b0e450ccaefe99136ba643c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dce2da9d74ce9c79aa6994981fcc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab2caf4a50acbae2fe3266c30853c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0f602ab7c61e570e83deadeb715e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528c944bc1e880971d3089ab0f5d58b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe831beb93febd8b2043827be05567389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e812211e65588812695d50c3cf865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71e282309214f7ed23f81c5476485c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fb88a43daca3567ef920c01e56a78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a8eff164a3dd00b91a6e8004f0dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4df27d7c89bff4d4ee6ea523b434394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab92b17cf597cb122132392f7106d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f70ac7c31a7cb98f97b8c8fbced9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d52e2646019c29cfeb0438f317322397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744059d523090cde59f4daefdbd3d3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84df4bb3411d1b144bafa2d646ce4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299610f4468b055ca41e76b3c115fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e7e240b3af4f56c652bfcc9d424c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17a7b0d1628226d0ec328ae28bec3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e25aca5392deb6eaa5d2e921238d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538aca60027aaa4f13b343618b2c7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59269538feb9eee81e93363c4bbc02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406edc2aca3f3dfa98be017d09f6b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54cf07aeeec25e4bb4e10a2558be7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3cfeea4465c84615ee8982df4dbde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b118c7734d24233cb21eb1c36d627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1c210fa506b8e92e2a158c669b29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890b015ccb40e5307a73a289e3867a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a13dd8a0547d6dd9de7dde27b98b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58bab117846936d8b1ff83b68789d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4200f4b1c950cddd88587bf8d028f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693f03748f7481d912526f1110ecce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c4afecf142ee2778ceb3f1bb554f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d81203efedb8d09f8f01ea00f4e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca358853e46684a1db5002eef3a3f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf91057dcc4359c57288c9823fa439419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf1b3532a0968a5512e78e73b8c048420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb548d2f5d133cdddcfdf897ade074ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1b3d0626a5490cb9078cd28ca6202422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fdb654625f3cf820662112bae97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709301c9e0bb24a263e1cc012459881d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9e0e3fa48200480f6fe67a3e4722425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b103874c7b7a9fa0afb4c87bf8ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff981656da1dfb8a2e53115107c57170427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552b2ae23d0c78b279263023b0389c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de28aea6580b468c52fe099d2bf8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa259f41e022bbffb58b33d77c4640430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f873903f2609b30d64049256ce5c1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca87ac158b605a83dae125f99168f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6cf7989b13c9ba399558636fe1614433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec13a6eb075ac9183ac8cd431edc22a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91783ea608685c3dde8e3f40f3970ea8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec49c0904b7950be5eb9c6fb7bc69a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0bed13c685f6128f0f2787274b47e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dac2ac52cf2a53ed8a32e45b45064438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac28b08fcd1490c39328b65c767b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8ecaa2ba8280563fe030a16277963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e87017f96270709413a292ab1ca3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b23155e45d5e4ea7fb4ea8c51b0a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589cd5c43ad56bc95638acb969bb195443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f966b48181ddbba86bec90f494e64de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2cc2d45ec847c2a9767a430f764f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e18987219053c19551946669a23c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04f08699646a6939fc51aebc9203c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd8e9d983f5febda423f8149df96e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eceab027bf1232e39502da2f6eb066449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a600b7ec726e4ff49ea5fe0679ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea7bb33cb79945eba75c872698c51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b10335faec4a13ffa472a9fb7ad6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515d0fc025598aced45815bd24b4b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e82a2a823f170e582d5f297e2cf8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412106ecdadfce5c367dc4f433d83855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b806cb50778336e789af7d350dba64e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3de15cab9b66bbf3c2c939fad1af5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627e77c593635417295bf3dbf67078458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a21682750670ce41e2e85150441b5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1622494032d576413cdefa7031b603460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a99c99ed7a4cf6227b029231357d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e23379d16f9521fbbf03fdc2e3761462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35c553663f7c7c8298d6d05d31aec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f613bbc2626b894df66ed76b823d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d16c43c70f7cfdafe4cafb5dccf41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a66ecd81915b3bd335f18d9fcffe0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc3e26b294fa8ff4027fb6418d7567467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc604cc6b728846966004ccd054ef34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6425fb3d61666a7311c343e353fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c397468db373af35e7bb6b0a76637f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758fddf876699ba25c4ce5e711b9cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552b81dc5203a9ec629bfd358ea51a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5bfc3862f73c730a392e546b880c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4bafcd49e63626424b10b85856723474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0542fcebe114859b29c61507a62b25e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed104863aa4f2b24366c0ba763bcdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e24ee9440c9fc4fd0e05dff5ff955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8403bc0adbe7bb3ce507c8d61637b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72a4d755453b7a9e74e4fd559bf629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6057e9cbcd1d94f9e1102a79000d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4336efdc1eb9a32f31985aff04326b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ef1344c7255fcad7c640d4dc8707482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a55dc52e14607a0026dc4638262bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36eaada541fa007b6b6ad0d902e4d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d9431af4c07828cc62bd8eb959d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253e42b8ca68a3288878989c1dcc11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff81cc1e0204928e987972a591df30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ffd9aecf0c77f90b960808d2d9b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f5cdb4af99787f888b13ddf38a63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b047d18bbd30f696b3d4cf51bd63f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694184c9a405c9bfb687a67ba79e52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334310d94359b8587f469a564164cda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9828b5adbf8a23f1ab8be97b004e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21df7c891e4fd870b199093a101da7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08767195874e2da87c6337a2e7669d28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e13c41fb66bbc36017d4fecfb44fba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d3c2328b9d6fcfcd4fff5977d6bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a06408a4ae09edb1dd72eb22f1c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee89c763a0e49afca032c32d53e87b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a33699cd29e8ada22fb2505cdb4158500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8ab84cbfb21f57aeaac34da275d6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1d6aba94830774292bf30795810e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c37c66f11a14ff2bfdf435b0ebc04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5ebcc9b215304698826eda158b5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc0093940dbdef4b1b6876cca67c48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be34a7631a19a60f9f98567af46ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f5671331992a50eaad03c6670f22f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6f3a1aaad3e9e42a26704be3aaa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c3dacf72ab8daf947b2413fb67f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff06c333f738cef49ae3786397852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c78523af3aaaad5ff76594a325c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c3e6877a3dfe9434c4cc77fb0b5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d305d19597405650ae8a0995b8da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33905fc9c1c534f7331184047b3e7de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea699041bc478ef9283844396eff4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa1b14dc8a7504e5de8fd5ff2e4ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd05130b33da56192da2fb511a0cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bdff7e8e81688e237b11fa2bd3dc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fe5b2ca445d175d1f3c2d54f3b90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b3d44f2a063e7d5a653b7433fb3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b822c417c7c125ed4e0e31690077a8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8fc7ba72be300c266293174cf9586522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b5882b97cf2ba7dd245928cc0cbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377487e29bccf445bd762302b44dd947524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d3d5563d944330386cfbe6cbb9fa3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c94c721f67ebc1743bbb7a1d6cc7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f9d9ced7406215e2b6d565ee70992527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dad9846cddd9698ee50b0c2f2ccbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b354436061ed07a223fe8f4d20bad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440956297c647790641a40934009367530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d724d7a7f86001f0155fad847dfad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ea57e3a8443db73e441c2e45a281532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f50a72dac50264a9274243cd13b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b5eb63a28cd49d8cfd2a2a8973e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff3e7beab9e25e7ed558393b094c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af48106f94f01a44b845abae8a085536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73acc14f017a177610268ad6947bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eab2d11410fa52e25404ccf4b7c8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb042160547f5c2eff1c62e93b22f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8dd59b67b4731b03571b031a0e2d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d70b0b8cc3c2d36684fc58cde2389541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b500c1e9a4cc6796ed467f14487a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b55771f02985a185324610acf7b10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae01f69c79758b6c4aa3de4773395b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a85ebfffe05c38adf733850c73ed8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fc58f3a226eb90c2e342a9f7c6810546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4fea9f8a00112c02ac3e2c1d5c69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa47f012d58c344efec8bc229a9ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd20c7362c9de6594f9bc0094144a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2567ca57291978adfeb9e7d08232550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ed8537f60f350cc000cc81586a1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d43ca28cc27886896227babd8fc6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079406328951c2fb3bd4a6cc5b28d7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96f4ad1ad17717c3f9070dedb18de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953150db71a77c4c5ea11bb1f5558bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b8b806bae7703535c1ebc104f9a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8d729c596e2897557b0401e31582557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc21409d48be8e6dbc58e4dccc99d13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39687a9956bda3b2621bffec4f0a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93e560bbe719c30e91a78df6bb819560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64a3c6c15cb727b53e8f6835b8117561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299fb4dedaf05823d9a63a221a7666a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad2219fdc026b5cadecd545070c511563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38650f7fa58febb56042f4f6dc0966b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e06ca1bfa180be030083ded5e836565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1adf756e2d373bbbb53f5dd4d2c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743eb0d54502326799fa9ff7fe30d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21910b99c27d71d615fec36fcc478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819da2c553a0f5f08d7f2b2140283fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b73809883f2efffcd8ea5a6c53f901570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c167465ab06b767409f3068d2179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0174213180229d35704ae957784b49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0819c77ab7e7ee56b7813f8aa6d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1b78c0ed696e1c64e879d694ce480574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf487024cf5f93f31156800cdf8583575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb47eeae89f54f07e7fbabe2d095f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd791494de84177f0d2615fab69da3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c7432266d38b0a7c3b1d0e3fc05e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf503c8751401438f9efe4ba03246b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84613c1fe88e1f012180a5b5267e96c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750bf13ec1595e68e46df492e719908581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df2b05937e6ad9bc87ebb4ae6ba3ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284d7a410d98f4f9900cc2e66e4ff03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a785430e1bd2f397019e01b85d946e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6c852bff57f8f6d867ce71450a00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a7622cc3d413747e80a545e0d224586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b86d28bad8c3d66e99b8b43d4b2b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57512d286dd137d713d847b7008499a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7bda92b6f7075ba9149f0b0797a6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6b61e86591821adb01b5c6e7d165590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d765ffefa4b958b8f1fc28c3e4b5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba6d1df3701f4c50b1e1189f65e85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e470405300eb20d4bc64da85bce0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b324ed2dc8e9bf6944219857cf957594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d3878abd27254c79d619570905c38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb70e598aef1f4e585207b0756014596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a161cd54f8d1c489b4be23b12d9e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8e085209f02db1bbcfeb3ab019e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c134b660e15926e90c9f0c50972e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155266c32803763d957f6b355b336500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f96e8501d74351956c9a62c62fafb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59e7b70eef4b84bc602beb0f663d2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baeaca02b5c1af4f245743a8b68e38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451013ad45832166ed177db41ca406604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e8cc4a3219043dc4025665ac4727d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64899ffbddf6d6eec972e4f9e3db7d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c674be8681bc559651fc8ec0863b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09511f2a01299dcc9b0cfc7c9beac8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252602d2c2ba24d34ba09acd7a4d9bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082cb34328ae96e115219139f0b52e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ad9d31e53d6406f64fb0c65c70f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960a4bd50618f1e5346bbe040b756d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852b82cb02d23090859bd728d9bac9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c8225d19c54386952f05ab8b8d1bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922562de4dbf89d7578241aa9aa2b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8fecd7de2ba9f29adb9659c949fd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8500cf6f92dd6885c79be90ad1acd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85a41ab16bcc71c26ab2d04c7f22ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d731ae980f9efa1aa27d228fa5d97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f11e950983e20781d609280b5eb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca11f88bc183da796acd7088db6a6ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31948360384f1c3a1fcc370fe3f028e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e47a4f988fe150ea091fd63f8ff1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8126915e44e0e24caef5d42b275c8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2162f8c5424a4b35079524ce986adb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c31ae2b141f3ce18a37a51c9acc97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9fddb337d013657a2523300bd53e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0fa97a1d34513d5f9d20f9296649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5d9768788c27605d23cf46827427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf682d012cf447d9d5d45de7297945630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c479d2697152b49c7ae46f61c14bc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d8dbb15a3dae0347a544859e2ea16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374580c9fb5c574b0bb4650887bb15a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc52139943ec20ff366ad2003cab38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486b28f1bc8ff6f92af44f0f899f550635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadedef332994d57425f3d4be1771e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d9079081ee20a229c59def2003d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ebf690faf9e7d8eeb02de10aa2c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee61281b10c1ad0928dc16f8f53e72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666eab6a1f5ad1dc1b03a75788d1be1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c381dda1fc29fa84b0e9023cd79bd94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e4d197b78bf5354b0c74d35bbbe9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaaa51ecc9e9c1f07fc088059739b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf121d37557e7add81ca60b07f4dd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463697821b91c0f25283952a6980eb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef58a5b1568f821833b0a5f0ae6d02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7d051ffb6a1e30596822301c82f42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e44a53aac034d266d16d61431718a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7c25ed8a69584d4a0deea98ed6cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92978adf4900bc72f434aad88d0945fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073eb53e45cae243fe9293494cb32c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96101ed3c200b5eae551d565016d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530cf83a85abb89fc8adbf06b5a672653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56e137d3d423b6b46df725cd65c961654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fb53b377bbfd16d92c00f7ba22a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ab155164d999604653f66792a672656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353e79972e5bb4525bd3ee1e782982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b30993c76f2238084ea0e79ea488658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c2bb70dbf0127c0ef8f36983387c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf35226805351d5d93eb5f51a56a15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4c88ca1f475abe481ed0dc341b39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b3fd3e8482036016d9499c3cf15a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c09cf846d2ad0d354f9e6a22bf7d21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d71bcea18022372b50fb4d072dfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e59a88ee946a306b4f4791472ab01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8bfb7599a5580f68188187f8364e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a60518eec5de162dd00457462768d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e493c8d12185373e1d4449971dabc2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5bba5c8937c842a04209aa3d681e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70365bb309f06bbb00b9c821f69f8b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20997c454878fe403ca593fdb9427b77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ff52a524bb6a4457443b135d587a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b6ea222591eca83fab4ffcd6b934673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1be0f1ff4eef4df340020e778c2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b02779da73513a54747f0865045d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d85f65c93023e4bcc5a2f6146a1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76034508ceb8b180c9a6f2939d7d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b531b1fcf844362afa75354e73b4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c085fbf65b0db21c1080a69f1de11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd10a07e912f21aa006692014c5d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c706aa7dcb5532c72ef49ea38fb1d19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc158fa266a3c3cb8804fa150d7064682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac272f6c329cb8147697af0c7452f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd2fd007b521182aef2491710ab394684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0923925b37e66e0432c3b74df1b97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4443d7ebcce2305e4ac7085e5d65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85501fcb3d0c42315341f828d431be23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeee1011f364f24c47d5346ae8a199688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb00d8b11eda8b78930e9dc2ff454a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7832f63c7ae4c46da6cb03eda3675690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb9f7976978c27801f515c3b233cc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daf232b96f8bbbb269d42648735d39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728676fc592bede1b61b7230d82d320693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d7b304f767a1aff0bd7d21fe26bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35563ccc96bbef7b8ecca060ccc227ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf51c44edb53900460002480e2a8e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7830855d548ab1979a8f3269656c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b46f25d00399e7a0c101c675642a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970af6e48f7aa512f73815221aca98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e372f6818abfca32afe1f9864018c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0f628370ff854256028f97486063701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6d746305ebfce65c18ae5a5a3b41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64567504ba8ab0f4a1fde53896da58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba1de6a7abe66590cc8a15a6a62ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a161360114cff16d84b338fe4cd27c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c730b860d73593f5b012bbbe31d172706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7496e9b87895b2c2d1062864010965e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d7bbd5b2407a09ddaef9ce391a33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660faf8e0f591386ead6760632b5f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f6c423e2ba0bbc3e77fa0eca268e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f6234bb4ad5978c4c825a1143a38d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191624621a672b7f6f9d2ac07304397712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6ee2d8bfacc2d67216a7da0d0cac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5839e8b6ee0ec681555a78853620714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c1336c5ff149cf1f47af007bd41c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfaf7a4851e36c0a3f9693a00382a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327242113ee42d25e6f15afbf11ec58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cf17123d1e62cc769ec4dc17a96f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344deebf66b541d608f0f8db9d531c7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86899d09f1fd842cfa5532cd8ced078720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edcae06806f5ee9fc480016e42d4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d5b5d1063783f0c9019f101081db6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7de802cc02bbd7572ecaee9dc6bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472480aa6748151d054be6178129b1b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2206a2a500ae07c3847f2d17a94616725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39732308ee9ad99e62d2966877ac98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fa9930719581af42cf4d9ad3757dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13089dd84023c66e489ae5e27376f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b243e2070cb2ebbad393e5a5b718d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09b4df12597916945719d24898d33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dbd94b7347d5b7bb47ea03a4f2fea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31035cfd5e242db04b2f244dc7cd07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad96a03f033807c22b557b25b4b7ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b554b4dff474165e9eaf940a34015734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e486f4b50a5125cb9e832cd4a4a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd7150c68af7cae71b346e769f3e42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56b52412b33c5abe65c0b43add2abe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258dbd276900ae76e0e1743b60f9b59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2af763b96b0f22f27b596eaaa72ec2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf60991df5476dc56fb8e333febdd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af618017e99c004485c9d350ee5496741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f2332be7ab7f6bf1636dd6c4d258742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403759f4640c2c6c26bbd955d226327743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db90af0b517c616790fdcad54ad77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f02a68cddc633ebd0621d86903521745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2894532b88b57cf23cb4ac43f11e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2a3ed2043a7c067a0c679b7f5427747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b942b5ba66bf2e868f72e1ebb01657748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ba968df9f5edf2b3ae9624fe67725749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff4c67c413de1b6ba2e9e6cd5e0cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39c89ed2ef3ee529f61d6794c8755751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f330183ce23a23800e813eafdfbe11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca6bbae7f54826dd93872e2c8cab5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794730284d592be16decf2498f9fbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a31ce23bf60c25a3c8fad0ab42a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c219370027b53882f04a5ae1be800a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948322e588d1262b0c4a5486d5079db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18f1ef1b135e2c9d468a6b2a585ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011773cc93ec0a4295720d16f9b9f2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7558139a461eedc45155dcd05a3851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9bc99352ea2e155d10652034191b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5595675e7ab1137d4675188daa2373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036c4944f1b5593fd83667d5ab9d9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e08ceb4f5346cfb404e0465ffa58a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b206c72bd30c4fbe527260ae30a22056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f27375cd2ad5dc66a99cb5789ea97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567aff53d37b7292bb8b4cfcc34bcf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1557f2b1cd8a6a0789fb82b27f5ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f099d816f8fdedbbdaec4fe20fec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a322919d114f8e2d35eeb8e39fee3cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f79b51808508b6c1b35216bda1e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fefffd00f0c5970821065c32c5b28413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488c18f2ee1d5f79d94048878f1166f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1439480ad1cf5613bb1b786a625f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ee8995186d328da60c82373161aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d48f9d17cab3c8f0e16792d661c6c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21dfcfbe0ec4a1b0e14a52ae22dc0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398dfda0b2391c3ea90db8d605a7b9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c46f6c89450de5fa07b4d19602325a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd53e1924c47b66acaf76339f803921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb86ac8ad6c65c20908ae4c79d44e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58158b8cdb0e3ffb58709a96494e437523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700655f7c3d02b2baa058239e6e21924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b79981247f03a29a68bb1f83b421425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c435c4db52139b48271b750d8515526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ebcec65607fb25a17e0ad2f405cf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7252a962667406916b024ad32f2a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3d087297eaa4e6ceb57e3dde345c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b296ba89c04e4fb12945ecc9ed5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d2100ca87b2e876715ad2de5fff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa56ef142478a9cce3a27634b3a710832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7800bdb2c818a2f276392923bd11d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42fe7f3019084424a6936a8799d7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80243e6728862f4151651948775475935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55f1703bfcf57e9d598fee9b0abe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9136d8bd6444082b6f6e3d44ce1e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300848e0f8e587e5d3b40e10310ef56e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96a58921e8ede0266cdc33707148a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8fee907bf27d8fd9591ddb44c3cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba44207f14eba01d2c74a203ab97e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428abb9ec77babecfe82c82191150742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946666345cea4ae15178e9ccfa86ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214471b5c3e4a3d3bf12672f6371e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac0f323801a36980a033d35f37f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff97e44caa025b1b224597927a49e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6059dba108f3f741b95c3bea612947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1eae28916d593e281817dca1c085c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21cb793acd62210c0bbf47e5ef934e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699ece62377417ce5aa3a372b4fbc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99026856a90ac2cd5b36ff4e54840f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab015dc202275dfca7b0090134323ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fd825f2dfa3dffe0d44e213a086153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ebd04c7ba6171b3e46b29be9f2c5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86833e5e0b99aa104afdc0d848ab8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e787c155b9bce59e8789d83709f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c674fea7474c1b9e5f0eb266799457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b1e2fff774b13d09ed9d3e60064b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbfd615cbaf0033aa8e010166b88cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdff13ce4956976412a1c4648e8e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8757eb31bd8f3d5914a931044d15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d02636b69d80174d6166f5bb2311662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1f64c0c6674733f3f471bad8f8b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770e861c52447c9362231b2cd85f0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346e01d156d0636f4d88b60ebf154ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7881d6e12010c335be996ada68b8e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f5186f6994ec4271d980694af5e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f39b603759aabae4db8ff423745868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a5483bbc34d7357b5fb9a760948c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c053362299fc55ad166182e5e483570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12605ae940d0341be26f0b31058bce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9186b947cbb95b2b6cddb7d90b70872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3de1934eba97dc9568cfde39708f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd721c3017714e58a13074ad5a99ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27752f3f05e0dc7461dafeb5c5dd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f712d5649adfdd89d14dd1b750147d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17530f5c865d1fc45cee05b873bbfed277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6f461d5e79c5407a967cc0f54f4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b29f689b29c9c1b6a5444ec17ff9a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9676fcde6e5571fcbe1dec03a750ac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c0da7b039e09652cfe0c718f965681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9317071bf9210178e11c8bc1c83382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab1f35a9e26ef4d83f0833f7453e5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c8d85753b35a9cd65cb96387bd6b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96684fd14019eae498eee61350c0dce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d19efebc83fab9240e85ffac517aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77d26f77815f0ed7acaece98e69cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc06417418b28bb1024d36dd0320b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ce2ba51e30c6f61937d041ac245289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4c8d49fb13cc1319717aff07315190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77761321c906e52635ddaa07f23a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea542c129b44a44325079c3e798c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aea03dc6d6657ede3ff5acadc827993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113fba12036238c8687ed231cfb51794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff636788ac50f1eb02f343d7bc72eb1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d025fe3e49ca5f31cd7cb381b93418c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b76155c21f9809da219f4ddc1ab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8001b45bbbafee1f15e97146da98e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd8f5b93edb7b46a38c55b1482a7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b833388783082b252aa20a2093dbb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ccaee610d76cd2086fd10f4ac7277101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457d19f5002ae1ee8d3438a36594e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af6bd5dd592845ac3c95e8242ec9e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929af303e2b25cd56c1521199199687104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c6d0889b4780eda54ba1767edccc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9730301e01c45c1008bf41d69510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbb4cb433e3c0ee07c79a13a64e3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e9b1e24514901355f0415c6858ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f0d63b59c0f3993da1e881289a518109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c0deff6e90a3dbbe98bcf63afb6dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4d94ae97c2b262a27a7eb548a640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a01501c83af2c0cc62629cf10eb94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26906409f2a8b749846d51445fb236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe9e345f9a33361b870421e0d288e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fd5b965ec8ae62a78a533a1f52b5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4304619b700625ad0fbfdaf85e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f17e10a796e59dc2131357b00e4d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480a8f7259693f1c40e5bf7b3cd346118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fac6aa33b2944b682ce79bc384f0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822db09edb01ded3d37c8ff11a971d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0df94ba89aa68ba07390796b0a996121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b656cdf8976206538c737c31ced6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa1dcc2d37c48ddd3d643870ef947d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a8b22010c2d696957b56945ed7bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd21fa94ce60e618405db3ba29ea11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925dc122eaa88a5f4e83acbebd57489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9bb9759a1c69aab7b89f52fdf078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820542ab80498b3b1c0b0794ac0732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678f5f8957d431ba696b1695427cb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40c05bfd9340ec2fe6e511a4f4fc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5c2fb42f1906782d07a23315b2e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0a71a7a71cd79268e723236008473132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945b24e1a9d7b1de6abed22e067f2a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58660e2e04376c283e9cf0267148dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab6c8e6e4d3e7d77d5836b55bc74b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba7993dd0356f04ba113c7c2e2334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d564b98dd90349c079aef134e0bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe4e678e94c37826e088590c35276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf19d609bc591568f931cc36545fce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3bd367d5dd5235795f2354d035a66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1dfdd24e785b7e63091fc855fa038141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6d0ff013ad63c62d7b98d8b1f8d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f68f49e06882ffdc7ac93c95b4278143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398853b24ed5dac87cda7a5f37eb96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f586860ceced715b6f59b90911b68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fe5d09ff7457afc7171a51e6cd425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63230f029be93f4fae111252d479fb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb36f03956275c0222992fc54f6fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034fd88cab6351d7f338363a72f0cfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3782c5c539b6fe9be9d1e66a4a589a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafcdf379fb179eed99ccab30362dd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba16869ef9c229c348cd7aaa096e0ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83941324954814d61e8c56d841d04a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac21b98eb80f314dc9b016ad448c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86607250440341bf259e6084f5d48bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7376869aa5432a55ce9fa585a18640156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536795985edf6de285f8785549c36f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9a47097b0ea247538951c100f23d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10131fe9c16fb3e15b50e3d13bc861159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927823052cf5f6be3aefd19e65f47a17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851364bb6b9ac0743afb14dc789ac0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb1e5e6e2e7f7e57e82ac013e629a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947dea2f1cf0c4b24f57a5c01e9463b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ef2c03c4bd77860e09f822b25adfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401289d62b42cc5c009ae4cf5bde669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689542840edd18684bd858a3a76beefd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f423c7cdeb7516ad6c61054f8833b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f36ebe1587e5e19d7cd19be60503cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb3a3a129dff82d886fe84c156a8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee480591341b37e93265b703f931830170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fd4de05da72dd4c330ee5674aa83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1a03c95fcaf028c6fa3d2ebec5fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b99acc8ded55afd409ff8d2e25a02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e7a04c5e98389f4004600f934358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f1c9ae53c74e378dc37d4f42b35b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ef2f3f369adaa21a487dfb49307f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406414e06f8124ec80baaae8c4fe904177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd6050d42a561141b09b9e400d894178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54427950116e92d1fdf07dfd8abb551a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380ff961dea57835952b4fbf48d2940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8181da7cd126f0e40d53b4eabfeeec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a13466e7452a0ad1951eca3f63ecc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ded77f46ae32f8e7f71e8c86569e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644eb479632854e0a4f8aefdedf2ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b4d57dcb4f8513ea73668bcb6c41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978de9dd574bdb3bc05ebd211b69271186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585716f11ca6a11e4d4acfa16d436e06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aaf1d7ac8b2eb41a8a0bbcb3c7b9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bca73dd7f1213d97e30acdf17d8c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1180d7d0d6ef4e2beae1eefb4c5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89961b3a1a408298f026ffe80d949e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1616fe61097d0f41f0bf3fb14490aa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7ab9bdeef945e93d18402f62c96b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df786cc0e01769754611956f6b08d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c38f88679d6ee79d49254bf52daa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69eae179fede7ab6b698cc514eebbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f86410297ed09098d6ccf7bd4a37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747fc9b9ad057b2c4bdf930a86326b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d363d5da720c72428f046e74e4e4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40445790ae014349b7d6fba8aff5bf37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee038fb1499928041211693b4ee0c95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cba842f6758bf00b52509ef1cd8a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440df469877f679128c0f0dacc23449203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c9093735666458bd41e4e28a1a00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73ed4331adf87fa15690cc1021fbbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418c8d3f92462a092238adc32a5fb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e7f9fb0a106f629bff307b28bea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b13b16f04f411d5e23e6a7001346208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95ee06487c051ce96103744ffd90e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235aee6545e3fdd0befaf76971fb99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdcf7f35c73afc56384358195e1c66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd4c398f0cb2ec742717e64eab9492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977d312204b8dd499c5ed3a1ab7013213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee3ea9a81dd73c7f4a441db5363a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a713b0c549f7131cfec404a75c61c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f949d9c81b00ba58c542ecb2ea91a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94135ab3b05412d904063c5c2cad126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe225b684cf20f1199190af7a3e3d4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464efef8cea270608408f1cdb95f64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8bd0740022a210e9eeca54a1f21b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752283c95c560c5b520b519b12b48e98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1773fd064312ca2fad1b0c4d979a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b49528a0bb861f8a382c70139bbc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8b024984b320b047fec1305fc64d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b60a0b3adbead0e778423aaa81fd5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc4995f97350ab27732444f4743dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067d265b098e791b18717670807e58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ae0544cba15fa42b54d2248c8882228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38519d40e5903f86db62097d6368aa28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bea7c782729811e11fcb6c7ce678e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c0b928865dc8ed55d928b54ef6e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002317871aae896303a0ca589fc20052232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25072d3daf5dde3a0edb72f4d8795f27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65986843fd2baa23925f27cf666f85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590cd9ab371926117bd12a63ec87f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56368531737f4e9bc52898968e6e55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ce683c63c166dae0301280eb4cf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773949d865095839dfcd63b1178a94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab1b84cdaa360a7388b8e144b883ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441718eafef0663f9a482324c0ec69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dde3618c0f3da2852c4bf663ba9ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e5ec876f47bd065180f7458827a25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8a1d918abd73c7d4018748bb1d7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7fc802d61e91c072a816589ec3d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5188e2ae88d6abe4f379758708ff7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5bd7662bb71aa08324d5d5063fc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8649bd5cacf54f3403bc2725e2fd3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d9bae513364c4f04256edcb8a8bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1336d7f3db4dca2e53ef3bdf70cea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9d9c58311d1b81a1ce3aa1dd2976250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51a8ec9c16440b73f18a5e5a67b90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749f9cc9af68ef4d808b703dfc167b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87f98e5a6b6a502bdf412b5570b33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b0235ef0bd7418c8b7b9ffa26c10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e709912e9eeae1f2ef9316caf6c07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de673dc7b7bbc0780d5ce63a389eed0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8558f1e9d87d4075052b3e1943076257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e4501bdae5126ee607874e236609c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee061a61ade65afcfd379e08e382a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d042b3f5b6cc470c6eca3d1e5357260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba196eddd3135b932f848554d91c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047f268e09b327cb76de6cc4398d02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668e423002558829395870a762d9a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9508eb292c154226cadb5e17d7de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f549f3930ecab050bfa00bed6554265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9fcfd469b3d3a166cbd0368fe0e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691048a6d20a1961da7513c99c0b9376267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ab3c528ce18af154003b5688c7c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f7751aca327af02cc44d27fe6ec2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9630383473deb9b9b308cf382758270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad7ed8e9ff7893cf3d57df2e21c782271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689178e0b39c7e238ff2951216b4a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb809875e3067976291b497d3eda06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd46f987d28163d0734161b7625be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b17e0b2772d7dd4700715f302b57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9387b37952017107b26fb9df5452bf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2ae8909fa2d039b2c1160c55d53a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb422866eae877bc516237fd70b021278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0e52bedf4dda7d58248ffd3608ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0461a11bcf64e74e941bbe599de90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb604a340ed4fea45baa3691220ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25118fc9d71181486892585a332df09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401745adf799e074bf66d7cde1aaeb5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285457a5c4157a3b9575dcb493bb40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d8a2d4439f99660242860aa25004285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d35c8c8802f1d64a7c5df268c758e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ad0201ac82e854cc2809b3351e436287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61a40493a71fb611821ccbf1fc04b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d58c74fb09968595bdec3c8b7df69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded2a16abc862135eab685d67c7d65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0077aaa6058b92ef52c35718a6d314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282de11494a0e352c18c6704a99be826292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ed8664093f26fbb4eb1c6783cf2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7aade1ac589a5570570a2c42450e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dc528b5c9c188f6e3e3cd01d8252e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3706f53d6e3313b6c7f3ddf93c1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f659500d664452d74169192c2003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a31aaab4e57680ae9dd86ece008ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc40c57c36697c6afff5c7a840c42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fa45917ec2b6d672ff563933c5740300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a8b26ab4c555e30c753eb568a150e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37d52a58384553374b4f6b3e83fa78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f6d22f35bf3a33feab735bac8ac51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5846ef4be11a6644c39bf6a03ed2dba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509cf6806ee3f519a4f706dac63578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0952e4a281777c593809dda9b51b1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116f2999f78ba3f2a0bcdeaf8ee2f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3bacc238042cb5d88e05cddc049d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f06807a97b5ea95fc2c2a3a0e8a73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d8811102f6754fc66231dd1c5b92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294fc80f94e1538b01f32a7b3471968311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c49c5e2d968de16db58bba1e548d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381f2dff755812c931c37dcaf3f12d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3fd8df49e5504977ed39b3832865d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda0251eb5834f53dcf9216b110497315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50444aa8a9cfa83c07785029a99577d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cc8e9bb3febd9ce465c5be6c7a90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318abe7f03869a791bd36dfd9571c5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95292ed607e2096e1caf8a13c77b8234319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2642e2eb0dde421a83e6700b09a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad738129c25dabbe5b39e78e20239bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bfbad2dff08644d60bc17cd479f83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088016b8ba4d9065dc00669d053a0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602b045a65ec0390b70b9f0215ebef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10dd2dc35c9046bdecaa579f5373a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681447b20eba06065b6fc100e7f1826326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9a856114f3bd3e9ce444a8300aef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561918c5d4925dac7025b4538690e318328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc74d8333dfdc2c5c7598aa1ea6276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd64ada36cb620c2c9df86748f3ea5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df613482d691da58aa5aaefbddf19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79165970bb0619c12612e16340d1a385332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe855a852dae1f180a235bfc89a7a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110526e25e49f4fbada28bd6efbfa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8909c3f069b3861553fff2b8e746e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c1df949075e3ca272b1fd5e867092336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600a1e0e9adb936b655b9f116320c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf95020a1c0702c3bfa679e125a2764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599b7c49080bb77901f57244b5a6c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98015dd99f245437807dd7c2895cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b74f180003b53a30222c91ed208a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9491d89e6a4420f514b13640f9867342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443774ed428a6f88c7ca84c38bbbe5ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad23b1a58223344ff8064a5cc3140a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3beb51acf6ed54a05784de4977d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde61de740a1bdf9e83cae0d11935da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dacc5d8f45401fa31318230e086133347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af5de3711e7ee438795e789e34290348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c52417e4e49953b0bf9e5e45c6bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1b978a46c6f5fd6987616ddf195ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ded8cb6a9a0d8c2a7a53d8ebd5112351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e30c2add4d15774efa9a016a43944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e000a95f2f197ff99afa5084db5e69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a093a4702b50675e3f6a1ab12b89c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e88c81344364c100ed4c3da865bf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce8d936b1efc5ec6f715e8d862c27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a24e11e986b2b42ceeefee71d2753357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfde3c3e54fa01c256c7fc352f5b3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf183b3b3f72557b6abbcec6b927a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e475ce32282271e7f8f8cc1c442e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c44507f168d8be8c42542d2b7aa90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11465179e5f7b59c5b4ffce6f77479af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b30b72886551c4ed96a36e66b32916363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52dd88eb73f2c0e40c86b20696adc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed5bf537d3dce24f9fee10fc28969365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a440694f9f8a1ac75a878df0d9882b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a74bf79a066a500cd338c4e8c0489367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf787a7840ce97ddaf633959dde871368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909fa9483dca5531a04babf568be125369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904cddab958f63dcaa32d585019194370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643ba7763ff062164a5cddeea691fce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c11c670774fa40e27ee2e4cd3632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf975abf512e0994363b781dffb0e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d489539f0ceeaa8438a4018eac332374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9eca86dda25263357fd88a7bb16ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40e4d5f47923ba80383c13085f141376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74ffc6219bb256360060aa855d605377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d7d5c73adc1709b7867f6f6842d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c8ac1114d78d02c4b8b93aaeeba6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b640802d218eda68d53247872c8a216380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87210d27c5f1e23c2dc858b5cee57a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec7fb8676c7ca9fc6dafbe7f532290382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1e5cb8469437650a6c1b5d7a6bc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fbec9cb1f041ea64f89b221f78860384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25020745f40130f61eaf1932cff5c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe99199b7b7da0d1e57c0d5398efc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44a495bbae99255814edf6e8f5999b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34fd86efdaf596a155cbfa9bf6f8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a877f4c2b522597343eafea6199fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f7bcc94e1b12b54a6fda5282ebac6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97cd07337d07f915c5324034a8778e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d1d3bc2b7755fcde60a1cc334561e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7903f8c35a903b8aacb350d0dfa2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e185093d0585b08dcb67a4b8b86551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865244a32a5fbedefc402e6a159f34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969726705a6d8a8ca5ac2f98f08a6d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c1f39c62a4ff4ce2c0e6a7b79d5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5f04be41af81465e4aec0a408e7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb5a4ce8dd538b0d8736df23ad749399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b289af35f60fb70f8435b3da9640d06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368241b3788c10b7df82c66ebe9a385c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d52a2bd0b74350d5fccead9cdf697402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34f627debb0be378ef2f78b3e94c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57c146aefe216b5a574bfb446e538e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49db4ef30659e0a1bf49553542daa73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ed2a33763d3138da481ba49ade76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2482527856e834adf25aa7b6b0f726b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7725754dad1e29f1d1aa880bdb73270408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18dab857db6346fac0e52421fbe7a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c452ebe7c6b824bbb551c90b0afa29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf4e3ce3ad57091352cb8198ee04e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61ac635336d1221beefd19e89b720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395785c58f76123969ff1490a3ba2f26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232571e235244c4eee006bc1fb15a92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3eb398128552b440e071418b88f3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f880cf62be80a4851f319d49ba44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffc717dc416371a900d4a36beaf790417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f68c78ad4028fca663f2fec551b3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e76b46344e242460963e7f7bf301d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa526ae6bc26733b7f824db61e861f88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19fac720141b723696bbfcc07b81b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85695001e4406396b76e3dc57f8f00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a52f2522d3dd8fe68d25f4f04c537c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66d5c10b1d7c0456abe0e2dbc4025424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14ccdcd63021d241aa4b4b38f5403425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b750a9d28ee4427ce7e8ea86ad2f32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5b3404443a5d31795c0dbb243576f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651d42f4baa59fb6ab5b494e3d638b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da41e4423c3e6478ea93ae19332240429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b111836651cfdbb0e81210be04e9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb248f98510ca26ccb601e054afcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9386bab916beffffd27e1fe9f28f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5493ed67e75ce1d1c334df3106b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ebe7e8e1f0f443c88b4b78b9bfad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bed4a19e8fc57f32cd331961e3227435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b8b7a18f060fd0c5ef8bf5d3bacf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4d0c0a37a8c7375a2722c85584334437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d5a7cb4f84e3e830632b18da8d912438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b3a9914248a69ea621eb68eae2a89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba67e2f4a2e20150b96f4fbf448305440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752eba3670b50fb1ab99d19e5282974441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb98a4593ddb277875ff099c64ce9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f638ceef7c0fed70e38bfa864822443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9ec89457be9dd07750263c8ccf98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950222083de6160be54cae4658fb23c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7264cc33024107dedb16fab2deb5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752cdd8d6f64f60eed608e87128c490447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145951f57fc6ada8e0eb3e902530ff1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6effba0e5e6ede0c8af04d6dcb78dbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c945d4e95efa47b8fb3ce8fb7831b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc902258df97247a88da3ec32a0cf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd2096804433632dfe383a89c9ca5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f9900b115b412334b9981314e319453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34100421d2816f9724142bfc454f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395e37fc208a807e23452d1a2d5b98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a8d479319999ffc7dd093079b24e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05fd4db8fa34c0a3dd1a174a55cc56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4122c3e85da6048290e30caeb997458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82067e0b7af2c7ee32cd0a85638ece1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7328d407513465df8369b644a9f65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b891a626a9c2c2f5b718b70707821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186efb3130e7214b12b0f536504f47c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5eda9f6dfbd5f0580cea2b90fa26a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91962357c1896d0e70d2a64523fecb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8d8275012739d1a847820ac72ff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def004ce6820b1bd695ab4c5c386ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54013771f7baa5f4cc26673cde1fbdb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff33e7c8950ac4e1e0d109d99dfb52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7727db00008602dba6d30110432dc94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00c344b4e3b5ba9c6a60dfe2c7edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b46a349b6b5a3c3ece1cd1d179c0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f870f434b69385c27ca886a85fe3f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8898cc27413d31f4a7c80308114e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74f41a66eff41dd188a3c22c460fe9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a737adeb510a033f8f6f6b23580ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c088a880c8e3fe458a6c3ecda78f74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d268133dba4dea0301b5e63c1fa78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22069f162bf78bc8c5582daca5b3ec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a8a21459120a99b43518d6c130e1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c96fc8f2a4e4c21764fdf7904063480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda25ef4a568dbb2b96857c08b038e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf14235e20311f1076adb69ff2926482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e1736bdf09365d6d3e533f176a6cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc81c10b02f179ba92810dcafdfe7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc2ccb115f0c853a86eb2713e9e73c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74269e253086e4ab44332ab350d3564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09b1710acd39e2f4314bd7a9013cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58ecc52833c026ec64e5322b09959488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f371b87b14161f71e9317aed473ac2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ada03af9571dd834485ca7e6d18b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d481efb20b74082464affe8b987f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b60d111242024e1deb857411d37e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc2f9334696da2cc27707774e7faf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55701789df1529093e07dcf55ed4f55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4870612bbb0853f1ddcf9e95100d7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17365cd6ac8e6e75a3b9f04eb5950be6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b384a3a26040d78ed6248084ab338497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c7b096f5a231a16d60b3ad02d154498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fbb85a0aeaf4ccb5ca2e00eff696499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf35ae930358e0464ce88a9a782531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdee2e731bdbf19f05c3a89eb53345501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fe3057a638a7f902f1f1cc158462b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3822eac2ad7f8bb572b8d912cc80c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae4c63727f8c77b5d458334e905ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f56eaa3bc74ce846062a7248846f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ecbecb92cfec6c90e4d16e245584e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324e7fbba46150e01292c8f87ee775507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a55c4ba7abee307af8ae96360db30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f5ec1983a30abfecd1f4f940cb8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcac5cb971a905b11d0f265dd697fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc978f1496da936b445f0b6fc99630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596996bb8dc003b273a21b4b3079f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1acab99b72382828385ac13a181fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1584b3515ed690473ba762da0fa9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c5dbc08e3e817dfe6f6ec3f5b0c31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497247074de9ed0e1d9bc7301199cc89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde40f88cd3850b332bf284f02114c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a9d8f87a267244bcb6fe944896e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c0d90e439119653358bd80dc66f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c87682addf881b157c04dc43f98daf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2aca04c68a859c0f06f0acd1aba4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea279397ac3902bf0aa810efc558e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc5d3c93757352fc4aed46b8b9b01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347823427a0ef5339516ae2075da1bbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf6c5e6f0ca3bd415e13bc6f4c051525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb65231f1c5d95a5185368adb80f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b531cbeebe2683bbfef6ae9d0988527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c749e4d2eac92800685fc2bc81f7836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2c5ea770a3f04e25817b4df5bc62a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96013a5d0ad0367eae66e4e4ac464bc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4622da600fcfb8ece147485fe53f24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc902c04bd829a53f62f0e5b585650a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81759cb297e2aab6306f04871a34c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fce41df44f980782143b474f6464f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be5542fbd707992dc16b6270b6728535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76076bd7208f0b62549a3c387ff792f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba10bb89c3393755d386112a8f5f86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2066ba888a4a7b188acc655ba4623c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb1a3fe2a2233c3826048802d1014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a20de5509a253afd53a417c587b98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674efe8d5c592a63dbb3f558cef5eef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0c98a70ef59f8d1ba20d98befcc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db742a30981216f1ee4efa8c5b7ed1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d8dcda14319d3ff003726ac937d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f05f7cda8ba659623d4567ce6367545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248e2e2a79f0303b502c3329805d48f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc3f20b00ada2bbfd4a9670dbe3e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ff8db28d81459966cde0209a659d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f0723f6125f69c797eeacad9a9b86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f26b8d1c7a75a9ca62aed0303678550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947def0b62eb563619fae37ea691f771551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570174b6c6893da348de953fcac2b16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf8f9a1b33d2894b1ab93690da5cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb16cb4e4f73395f144f7869a627aa1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9641d75df2abb53000ad7d824b9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bb80286e167b3cd5122f046b8d08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc60904a64aa87258bfeb7f091680fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb332bc5d8c1765c960fbea5019cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c27eee6709a8f15c4c61c411521f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776badd3bed65b6c290436db48e3bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc6a5c1a8551dee585bdef56dbf9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41029886abdb1e507654659b21833d71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ed4afeb07c6f033b3ff7fa4b2dcd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2f4fffb247c2f1ce1796dd7dc74e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c137c391d5278ace244eae2f87e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bd6d132df30ec1648f569af2d16d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe8e7ef2a5262e0b7d0b8571f52029567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a3d8bf663490a17d8214fd35a38f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae602cb638bdac1623b78ba4a99bfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdbd772bb75924e44a2d5725538aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387fb5ef202ce3d852c7beed27dd71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3690992b55ef4eb943415e3f4da80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2691053ced89374f216388680b17fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85169c6b121bfc274d3ee8307aaceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43c72cb404e6eac49ce2d75a062684575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743de36875ea01246a4e47002a30641576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7e53ff8d6235bdfb1d08d76bdbfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459191fabbfb7d59ef80ddb64690b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0962cb58eee72010c96517f2c4a4342579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e54f006e03083b3cbf84fb52ee5f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc581e79676133c2a6608f8488d601581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4b7507820f0feaa11ea5755a5508582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac81360d399a597b445260bac37117583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443258c320de92e431051f213ee65b12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d69b9a3782182562e5a33d71bc338585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f98101252a2c4295a70d9598c61a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574276bb7fa769a48df88e85795c588587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49061fddef013748812a66490127cd84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6e7ed986b42200aa99233da844f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4e535dccbd1276c605ebfb9a2dae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340311a30f5c55bac59a8221a6c0f0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d525259a520bd683c8f1919c53e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164294ad62e2266776b8bce3c66e3448593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e4980c91bb5145dbf8ae96ca89d12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494220f58654e4475478fca873068be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ed95d75fdc7c7b6c521088099576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720ecd9ab30847cbc8384e77046876597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed48a8cc643cdd365f4c1f54545e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8dde82b3d247a70d54154c83dde3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c681866413d75a604b0c56103349b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc07b7b6060d1e93ff6755680a0cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb848362b7d234094ac3e8c920f64e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b577d6d588d008661a56bcaa03958d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406123586479fc1655e92f59b1b14d77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b230e0f0e2bda933b23078e0e4572605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548b971d9e1ac9819a36953e4d2c455606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1869d010efacd39cf81d95ba3710607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a7b396714763b864984fc9e46d4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94f2a0751c08b6bda19be2e3aa7be1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e1dc094a36a88241b33f5e30f28bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c9c37a064ef530f5616c8673765e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26867677872481ecdab9201825e156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f411605f30557a6b73161731de5e60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3412b2a0f0142cdfb346183f46c931614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862444eedbf67d76d31b5dec72d61dc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2777ed15ebba51013652a6a7c6548a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c071bb4fd475eb1e11af2b1e5ace23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7a5c965d510edd8363cd1b62fbae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073d086269a84bb3c389856926f024619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27bc6486c4662fd2b18788731c065620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f780fcc5265f789c771a097c129f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97430d1a85f743c5ee15600212e1c299622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9bb6cfaf48d0fcf83f33c32874574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655dd13c5e9fc708a1186f7766a232d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a944c03795a49e2dbf89a1f28642ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b29096c198e1dee912ad047c3088b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56df428a639528e1bb099625bbce16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbe2941473fd472fb8ce865b68b04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778805705b9883dcc705dbc3db093a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171c97f70b83e39509dd68a3ab3610630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00581a7abba9556e331651f4e6490198631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf4b036b14824288ecb5dc5cb0946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973062c148f5a8152586bb7ed922886633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d75b357883b72da2b6b71e5ed3bf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887060d42864cac71f7fe777721e856635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421859eec959f55aa2e1b4b922c359636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b3b495bcab4eb95753c070a586ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea6000f7274d618a3f0a9df290627638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede73e8d8218681ea15d72a1f4bb075639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309694922978edec24ce8dd815db20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fe9806e71d56f9b194a967394edc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bab4623d8660cff585268cc1d0f34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc28995791e0379be851a23159394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d6c1727936f532f81dd721aa44d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509be3f36a5ec23b634a82b8adecae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d00ff461ebe2080c0de11b1871a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba3bfbd629ca0c64cda89652970d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0db448dbd831630105d168d1e582648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3a3ab413b83a6a072cbd36f020e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a013d23c48fcaf3fb7b2815a0b8d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120d61fd6d74a537450809e35dfe22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2183ce3e716c5f964a73d80e80494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9c849ab97d48011a6d4a597536bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd9fafe45988df98e76d3cd605327f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49377b75ea946355b6ef24361f7edf48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f71a32c6f11630ae2fb1afa86d6a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7014b48cd9755d9534d35c3af23d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496220c1b6fb4831fcaaaa65f77dd65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44992bf93d04b6979d5a50cf36596659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d0fcf021ff06416f4ad72b7457545660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d50e4fdec6c473034380c3a78bbe6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78425114d4e2f0c6ef2757bc342777662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704dc74887e1cbc02489d1ac9a402b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5d51b535754c2c26055df422206d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f8d4aa67975367f02b4b314b6eef4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe816f6f1d7109b77c924a515898c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8c31de24fccade26594abae06dbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b105137483ede8390fdb11886627db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1977b05a88a6f732611f0653b997669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93803d72611eeea592068e496fd0ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b79e4a47d79d33a034c2f914ca9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7101e06f592d7ebdeee529f97595672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ced3e52d15851d786e2a49d5e89c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba047f34cfc8e032e36e7486d353f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e700f245d7fe19ce817bbb6a19b1989675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1535fcfa6b63aaeb238e4f513dbb71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7289986b3365a7450db4ab42eb2874677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a28b6e74451bb5211f9e2c2867c89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448581aa1ab2273cd6f8257f35d33e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c41d088f9ccb23041d7cdb7ac5536680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdef5dc17fee7e43d23279bb80e73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a2fba2277fa4a8877259324879f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec02a6551198485c80966b9172c039d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c2a65b800896203484f1a4f973070684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240895cd6fc0c98661db4f0647bb2a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706567affe46dd5b5ee41447896197b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430af710e5f841f008938918d55f9dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c758a594b720537f6d65986deb27af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802193bec8526b58a090dde3d08b5ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddcdffef129885795b4f27aa141111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172770a29cef6da9d664790bb0a153691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f2de3d61e5e48eb34dbfc8b7a586692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a765054faa567fa5839709b3e196693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd270740ed9c9a5af72c3dcc12bcb931694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a58d22a52392b1bea8bc510ae77c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90996eee0dce2e0d538d0a9690c64bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7f36a9330e7da6b349579c80b80b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e16b1a14d9925d68019a3b982c14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8f48f76073172fdcd5371b31ca80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed636fda738fcee1021bf45bffae35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5127f16f4dd0198e60a2157061c8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd3dafba02a8e7648a664deb0e235702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123ebcbcfed9a76df247e4c754c1fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf8fc57b19de79156c16422c5cbde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92445f8d14405b742ab297dfe4f401705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0769ff7b2f8a12f38f3a115d3de0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d6e5caf1cb9c6ccef897f3f07229707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c902df95e9dfce7f91a168abc57fae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25260bc80f9d50f13cbcb4ed2a11d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9621e86a8cf5871b56ef586d4d3677710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e506a935f5886d3283894089dc5d236711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751736e0f2373cd5b75cea5b2c78fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea0c75eddae7d57d5191a1bb6523d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067bec3812324425a0b908d81af6d60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd8e6a769ba09566bdf871dfd3c96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ca570046f73c1a68d448f903ade0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3b069009f302c67064dbb78db952717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf982cb559605c59b26514fb2e36a83f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ac59c1b2a242fbea5738dc9a1f17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183418b5e96b7d61b62323cff95cbc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae43836bac55c8e9f121035e16a5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960fbc9827d8486790209ae9fd8a155722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804487309652e2db327e44f56b5231723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa50e1b9889c6f318701f5a54412b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278611eb3df5b76c388cfcb38f23ee8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd50012b5a7e81e3fa90b733e9ef62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d92445b465d156dfeedb436a0e011727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fafc558779fdf977e3c4459922ff63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c7cb485d5ccac4bdd6ce36e6727e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e19fa8c1567154bd43631a1e50566730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de5617b0f79a46382be350adf284d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e341d6dca3651993569d12a6c932732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5376efbf95b51c12e03eedd27643829733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3235573492df8cdfe5c90073b18960734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a053e5779d2c63f4d32cd822a38391735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca84198702a100d492755b6fc5112736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83d492225c7bf7670c75719b720c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acea5d901f2bd572a20679f7cf4f3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b128aa93c7743a3cb7765a432d8e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18213ef9419253ce88b1748b2c00e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7af7c73cd2f8aad2e5d1ebd70361741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fda5d0c259efe2c33d3dd464621b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9547c475945e50ce7f7cb05fc8ed5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b6a6c8cb59beb6b1e151c6b75478744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284a223f0669802061b6835c1d554f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753f5f940c0e659faa527b3d969cabc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff228e312c0cf2b265229a826ced592747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61ccd9c43f17019bf5bc147ded3798748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90cbefe2420033ffe3f6649cb5320d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2f1121f4d0126768a120bf423c3c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0425a0a451c4784f145cd88053c489751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ebe730c259b7b2c6ecc6edcac5281752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e189183aa7b0067e0ddb957d27e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a69bcb2be1fbd6cc8f474e1a8536754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3479de6f0d173fb9eb6e756ffa17b19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdec1165713e047c806d63e504b381756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb77f343db24e5aeffd9685a0df129757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3f2b1dcc16faabb33a6b01052ca1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52101af956a2a4e1e81d056793dce0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>