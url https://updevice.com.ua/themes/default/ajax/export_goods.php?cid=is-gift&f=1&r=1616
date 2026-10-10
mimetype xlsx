--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530496e2801063dff4a6a0cb0171fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c45eabc533cdd9a63a67124e97247c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62a931869762c8b5456917291b9cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e4932c17bccd8a4b4b7469af0c8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa40ae057c3a3bae09020c887eb905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187290fb0c9ffeee81bef15cc18beae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4397ee58fcf2a1f9c1f13fd006f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5495636ba6c4c659038d0d144455f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629bb96dfe368383fde419e8b326069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe21f6500130ae65232c08a0dc258010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30235dac1a8a2c5a08e619446b9ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2767ba620b987a815d5074b1d46d5ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ebe8ccc9e583fd6472cd0dc1b23413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d22e2aa047d63e184a20a9c2af26014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cacc2fd5f9e95c1c80e2853aaeed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8dc4e68467de258ef389291fa311d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a755b27030085b630d5c2f9b16bfe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c04c500328690d51fadfa726ae616e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c283ce23c242ff6641ecd79b98140419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d595329c434259f2dbff47ff934fdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd1a46260c490177d396a771a065821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac8333513ce1e7863b91d65452161722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe093d50692b86f0fa8ea0f383b57a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ade6a645c106e204fb8d48b599c87424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5a3d93534fe960cdae3d38d2218025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100568726dd951324da68b803383d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd5d79088090686081c821eb4217f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb70609789dbadd84b874515498da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a4f831b61b96d232fae00e87731429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0ff155c59b284a480a36d53abe7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13439dd87e6d282f01b044560dbb8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8bef8d635acaba9f116d7127d6b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2483930313a7da445ddec675836429c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f231763a13efd543c6860740840af334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74645b62f3083b8e41fbae208d00235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95c5e8a6f0e85c2a3a4928b58f7a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c11fd2a2117c3ffea6d7307c5f3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2fa88da978098897c214b2202ef238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ad54a499c4ce02447e661157d9f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c48ee335368ecc515a197cccc99d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40abcc266bc27ac55bdec73563ece541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac17b2b9c6a9002fb22e5db056f6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b39c0b37d1824163777691efb262c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90993ec746ba0f24a6e913bec87889c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb178a78c902a5387532d2bc8e7ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd0d125d439693c1fc454565abe09d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbff04807f6de76d7614d5f47543447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161fb57c6bf1578b8055d3d0851c23348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f300f3ddd749b492edb249052d7388f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac057ebb16bef7da377a8d927ae37e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b7a5f7bcf82abd34fd3bfbc5399151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1419d9cdfc0dd3113c62e15699c449a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b58988c1ebeb6c3f9958f59aa34d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf822b834b031e346c331d5dad2ccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86e585a7b4a2eec50cbdfb6d29cdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531eb3ae3f5b013233bb45f49a81c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdaaea8cd46332dd7802eaea51ba8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97467fd37b00f80a3d7a47ea29fe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d95cc89601a7bfcc0cd7a54111c0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d272a83080b6d0d99191ccef9b2be460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d3c12a4fcbbcd17cd3d9ed5acca1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9afa90311af9a2a6d68ed03618ba162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c22bb0b0b74b88acb594c07df19f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1284705e2c05bc4dd3de2deff33d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55e2b78646b420f421af79d8fb8edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe82691772ef1aba37c1064c9464166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ebddc692b54734134588331fbb7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0786ba26ea4449a6001119bf5155e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38fe6f0f28fc0ce138de91b3774ad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a5899379edcb9ca6501823ed58c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b4d20974c03ac9944176aa11b98971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513611abb0e209ed7eaa9ef83582e2c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df179b2b9dcb9f4ad7097eb9c5fc3ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e9b17b5a8f405b2c0b53350a98e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583909a251038700a9641b7e43c4b0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa859407eac8658da516deba06691376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1049d0719f48c908e66f96ff8312cb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6f234a714c632d2ea65ad9c390c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6400485db9f5d9ca89df2b7cf1785079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc22defaa59f6594139c10ceddd17c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ed15d0fc6021747627ad81c06b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ac13caa36d28e056e31b0076e3da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671160a7c24f5c006ffc593c38bcd7ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503371b205f55d6e71f4ab5ccad84bd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6add12c1ee6ea266a47c3c383c3ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c09d29e0e040c3eec411463b9b84e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec404749a3fbd5f5dcaa1bb3c67e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e929eb3e991b26394c30968b505ba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80730f0ac40b020071e464c06b71af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad460efc6f9e9e7e6ebc6bf40606b9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c56c1a0b4927b9be5f527cc3f070d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4fe0d63ba28de1bfe98fc9c573e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12001fb5ed1da176d179db004208493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0710bcfbee7597f9699e192a5d70894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cafa89c5bf6494e7602641802d21e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481280019379ddd11f9153ebd9794db996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db1d0466797942fef1f6cd8d2a836497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fa2d17ebdc3c260df11c0231c94898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e09a095d0ca52c36aa9f2bb7343f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65b71ed00ddb350c54d81855834d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac482aaed7b9a1566ac9159d46ce26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a98eafd880b8c107a49267951d2c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f68f0e42132d41de35531450a7ef1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4cecbf8cf170cf8fb1b137af212c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2493eed0ce110095af0e4942c5fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a367107974f3b9afe4e7a3b2817f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b2f14881b97d4886a33eb0890969107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad7f82b095e035e41dd900c0356f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bf17446b5d74d7fd07f67aec401a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7396624a20b1914782225014263bf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19835a8cbd47a41adcb3e3197bf93f98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d4a9635e7a970db3e0b6b10d9006b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d850b525d455364da95341968f7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22000cbd0d344730c492528048e93cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935bfe8c88523276fb4d35f1e88e227115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b9c9382e92b35c41c28ece040268116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f3801327dd0670ead39a01359ba6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49ad3da0def5e06b5e1382274bab21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47365c7383f31c5c8153e6d58966759119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23255c590ca64fec66ec7bbed518f48d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2baa1f0516f78901fda2f2879c37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf559ed0e1c97e5e43654ba5a65af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd902edd515933b369d7fd343cd21de2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4cb197cb43fb8b248e5fd408b53c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149984e4baff3053ea662becc9c147125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb828a0730c733edad4800d1255a1381126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c9536f9447ac24e7544cb2aaa26f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530d7229bad9f9c886a57716cde772128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bef6ad0706cb7eae2c34be71ff692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512ccdbba587376841093dda28aa9e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d540fc1eb703cbdecc422caa39b33b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12a777c05c5ee70199a4f50c1a3d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384f2d639157ef6d8f10e8e1bcaf3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed3ccd6c747241b02604c7f2be308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3fa402b01fe0bc90df6f34d21e00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec622eecbb99fe5c614ac58d8b11c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c90e44ec4531f4c696d101f285ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8744652f573451a2a07b9fde7159e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7866ce819dd482e7b0a918127788a91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b99ddff9c664a2a8bb667a235962140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998fd289a18634463d5af92be123c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e076a6860b60477728cf4e1e65831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8956c786fc995064a8de7e0dfb9ba3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7f0c114eecacb36cce45b46d7a28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581f16b7e992333a3e190714a880d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b263750f561ef731ff233707fcd4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00484d4b500a537a5a3343c02d3ef1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d055e91bff25df5af66f6677585e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d54e60579ee9d4b128066059f1237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00421cfb6515ee0acfd4c7de7c19cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8856face31ec8254c8d4c0589048263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e94ed06391db4725471211036fc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d499e4a55ff40d3ece8a31051d5fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213389aa1029314f5b8dcc89f363d54e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a650e2491f11c7b740dc0a0f6121155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434e741052f69d96aa6345ceadafb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919160ff30f1c1939cd444b4ed7d2c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1686909a747bca0d00296d384eeb70d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798e9387be8cbfca1b26d2e6032cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed3dd6995909d3eb82de3bcf9cbc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a835897900465c229e44fe174d5e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2ffba78c03ca119593bf03e4c645162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08eb726c4745449d48ac8c756e8873163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f5cd9f4591782550d470ca95474f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a9e455358a641dd169dc7aba857d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae9164d45797b51cf0286ddb80774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29080c69fc36a37e21dc07d9662a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21a31bf5f52bfe316dd218c362f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745bc4b046e2fbd75b769e1c025c0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd264b71d41e6ead86b013bc49865d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a854ab5884b79da1d19400032ebd3ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef284c8d48afd0d592e28b79c2615ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb503796cc32868d8042ac8646dd863b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adc2bfcb0aa5ebd03cccc0c3a8716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e68d4658926b38c142a8eae8387e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda392fd02ac98ae995dcd104d0d6970176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ba12caf98d3ec0aef8b3ac6e8dd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb8ccbc6d6f11d40a40f42ede80716178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812688d462f6476b4c32f020605ae48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd430091c63aabd595edb6622aea3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce113f82a67d8569f4a149a95a232b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0e36d096c10ec64beb356b0f228d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28feaf645b4f445f6eb381e7736430b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f47b5eb5956dc3bc25ac7445e599a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebf31506a6b22ad32fa6eb8b2e852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b282a345d8cf07e6076ce898f2a118186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffddbd567d8b13d382587d11c72448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c323abf686c36eb5e112b6711b9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd705e2ffdc2db8b770b790af8d47a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa40d5919b0c11a2e8145e794e743a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb33f89b8e24636016c98db05259b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61c5d8ab44c589788dfa5681dac30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f59c372ec4ff74ebd1e8ddbc76e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2a0aff6edfe187d91dd09e756f32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f1fe04778a05a0d9b3a58aefe9eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e4523400ab870de1e096916f9a8ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b954ae8ac372be82fb1cfad48be145b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b46023892d3b08ac42893253360a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2347cc8f4ff6ea79e5afca8ea9b8b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f4fad49061932ec35c8c4cbbde80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6eac545793d21f53b8d99603043e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a6e6f3477d8b07e0638052fafcf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d430a6e33dac2b95fb57bead4bef4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09248a100dd12935419b270e678c499204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1d972476a0b1cc67385f9cd509f10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dfe8edd1b13d427ddaaacea3df05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7c3a6103936bcb5a7bba273b89354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecce876dc16d390d9ab9279433f31e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc725fc56a39adb6c68866f32d75dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7707467f0b77c289e10c39fd916264210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b016be0f6638ab01facc8e44bba57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aff565e6cc48e213c761071fdbbf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fc880751205482d8eeace334542f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e3a112902bcfff2022ff5b8fd6318214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c6577273adda570343a50a0cdf945215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8a100920f4aa684386eb93678332216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a77806d67359379c5a39fa41a4b68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b07f2fd014a829b07f15e7fb4382218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8b6474b1d139402bf1d802cf6bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74fecf2c8d8813018faf832606908220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51034c30acae0fc27fcd9747e8a9ff2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ac147a9f2c579485925f96eddb53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ea0ccb082a69f01214fe4405a83a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcac731d9b2c62a7d2b437680b27a59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69885ad720c0ca93db4df74c6a7417d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa7d1d243633a0934295c45443b09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ead34986d9c6eb96b2e239f79cd80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7a860c94d1fd93407d7d917fadbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e3d5f99130691fa8d6d4eba3a0f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a97aea6bd7fa77a5bab160aab79d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106bd908438bbc5ed67c1841d9ce2d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a326fd4614cb620a1716d205c96fe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393744446109f5983b35744d9301ec4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624743d49e027594b1663c42922f0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8230c9d1f61882b00727cb6344a4d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc50c00992850d808aeb3e4d60c461236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bfb9f91a1be46209aecf1d7cb835c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f6854afe0066937c7b6c90f667540238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774488be68c425b77fc14d1655f907d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade443742636205c1c1ff975667761b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9160897f9b69c2d9b763b52e4c6d6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99c9ab8a3ef712a32e17c8a438363b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6644908405470aa2829b8e3eb715a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867a9c2f4294247ceda080ce391e83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f55a142070e7a17e55b4b8c6e599245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55974f593badc6c91282809e8d974b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b14b774b12a5617999b473321e533247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc995632287548237a6824c11d7992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9e443891c8f1d34913844d38da01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d534a5cbecbb9e5abed9a3962e3e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40380993bb27a971f2bda765d795659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12a364fb573bc6dfc34903e712348252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bcb46fa2d35477b647ce1b350fd0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e9128aeb5b2e4af8d547e46fccfca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de4b6d78ca809db69c4fc2fdbaa76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04d44d408beab7c7aff3699c0ad5af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3650f6e00d2ae672a367ad1cef15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f596763ed8efb1ac2ccc19b7080d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b6c0c24c06496f5c6a89cef98864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83bd100d4efdafb77c5c879219772c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b7c9b0b698adf8dd1b287bbaa745261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce759e29ca591c21f69a6f0805396917262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b337ac6b687fd13cd860258e717c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5cc427836f88eb4535c6999ddeb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63e440b201978e348b2712a035582265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caac687af5a59fd05de3fd85293dfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e86cfc9bf12fd687e23806c3d8fee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de11f2a039a356f51cadd32c5bf556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3709b47d842bc9bd1d0c47ce2204b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d254a1da637d9e13e880515d8841e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23727d6dc553d94f04c7c448bbfffac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257b9a08db8905a8d133cf70332832272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50759ff6523a75db537ae434ce714273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801811d96e0c3784b4b391c62848414274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c03f85e9d54d669605ae1e35a025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46c81af95e6ab8955856cfe56c2ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0cd30f8eb2566dca6bce7786bd8a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9375b06adc9e3700ec751574abb60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f694db4b1bd416fcc2b235df1e98f31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb95933be3eab0cc732c14165e050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457ea5c356f5fce599e4a56f49e4051281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984e745f16f827a7f53669fbf71e35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c2172528093159c0577402f55016283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a40a602d2cc4609b235985150547b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80499e165e879b39c824caf8c07bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99330605290c57093cbd2897d72ff24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ca3a2362aca4feeb3fb1e2477515287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2d1b36cb3f309030a9b3fc4902fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f523fc98cc6deb388b38aab24e6ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35314db3143704ca785cf83af27e2faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2992d6e85e6ff5dc33be8a47a8f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c8b98a6870c8ecd4a2f9353e80381292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2b8aaf12b81dca5ee6cd7b2105b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d7a5c8e527ced2768675df117c646294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee65bf029f2205c847609d845a67b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b5c42c4efda2c7dd6a8da8bcffd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586886ebae46ea541d78c995b15c22cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38bd13993a0f592945e22abefef3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e124385ccb4b29a285b84073942c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d856a3b351a7c90984844c05d64f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce361593837bdab276afcc49264a8b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c583102be5a37ffa56ac2a74ce50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df6fd3eb671a3024af60229cbe9b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0922e5832d342fc7c5122466db60959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d044baa3d32e8b28c77f3ce5ef3ea8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31ad1e32821ff0da9624241fcad32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d803f19139d0e66bbe9c250e0df224307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39394f6e157be9e9e722497e6e7a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bb846e8b00f4cd57d987ae7301a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebe57e9df4a51bb278a83253be0b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5c7c68a1a383d256f6986233af93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b875a84aa744a7de2193aba619e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121fa863bd6e3774524958620122537313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4b758eb57db0f1aa13fb80dd3027314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd798ed1ae766dcf27be4291e5028315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d144d97ae2a6d9dbbf42ddc95789b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23743b304f3a47d784f318bb1825eda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25cee66c48127f04eb91535d40627a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8beeb01a89fde0cd242dc20f93fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3584d179db84cccee2e9a8a12c7ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a1c23db5ca8271d02d1092ff976f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634f48a24e90d5bc276606f0e197ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4c54eb767485ec85ddaa712b5162323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c361005847a5007888f2f66ae9b528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47d2b94a082fba2e229d1f812f695325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea71c2eff72f691f863b111a20614f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7a3df21115cc8ec0949636644a6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a70c452e797dce743703154f413f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c63df44d06e7f4c65dd905186513ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae7584404cddb6319e9da659334f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01529585f697c4cb13dce4f726dea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ad338feb764586fd4043ca57f3016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d59b81ee27916ccb2f427f4238a231333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673d35131dd7c16c3bb41b613ddece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3581b8c1097ea4693cf55f1a01abc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a2c14949538f26ba522da7280df04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42d840adb469521deadea1b0becf8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2b9e631ad144e1f08e2723cc6c6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884450fb1a33b299af8fc9473b2ede3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9903bc34d100457cb83f195d3b01f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35b160f3069a3b66835403cecf5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ef7beda1ab44d84998e554ba6696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27460dde183903af2ce2faa189605dc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171ab00088b486815db833b4a20605344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8161b786dbe8660dcca4df10947e48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56773f8c55b0141ba714a5e383481b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401197730bf32c642bbcab9d93a4b5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53c1eb3c2d5c2b76dc69f5c38db60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383bc4a46392b242b00837d69252347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f63ed7a47da6a8f477e844a793281350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218bc769f162dca3369fc0ee89f0472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916996d7aa4939184c77fec59192fde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5052e12f34d765ecc65981154a4ff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867037d6f83ef2b117f150dab0d862c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4b4efdfca9a0690e160305ab1d95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c98ce6e75d89c8a2d307688177d378356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3081416bd4b3ffbc611d357c8c21d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffe123eb7233cc182c7dcedea0d75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bed8bd4890ca346f4f8f1a37a502359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2caa38271b1400a82d1d6497da84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d8c1dd08e61a77b444cbf591bfe2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd7f10546550a01ff4abff91b6be5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0998e3ee1fa48beac3f379947beb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13ace038d176dbd24219aa6ba203f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa24b287f781ed0f612e7a90acc965365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb16731035b846d2847940207188a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f6d472d120b69238c8fd664454986367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca3a8bd8e372ca945604997068166368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5029fa4b9570798a4efaa7e8fdfdcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35dc97ae48fba175c2401b8d7eb83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed93ae0b874d25cc3b2c3452495b95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07569b6451454bf5f78f8a061cf9674372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29883c9d3db380d5d1e0b01303d9dd76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbdd018a73803fe6390ff9278b6ce8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e36720eee187441fc317785159c78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f65fdcf2da71388c016cccd951987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ffdbfc36340b9a5337afceaef73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed8f7b8811b53e21d890240b9dfbba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047516182fa5a9bb7bfd0649bdd4d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912bca8150dfe31396bcf61e4893bcf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dcdaa729e46eb614e0ced6d5d38fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176beb1a6f2481d159fc2712f15b760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05b7b15330c3301097f14da4a66e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ce25df8ec23688a6c4aa83e60218384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c915f2b9703593e6db378a87405b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad712779557190e0d21ddc44ed9191386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065baaa25ca0f811a59c966488a01b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebb11d8bf73f903dac07368a2e802c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72c94c27b6c5cd03e603a4d558071389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35678b2781a990e63010bb75a6bb2bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf623a3e359b44195a33985202d1f74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb80ee41c8295d9e270a6c4a21c4c9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8c6bb32213d339669312b2ce38778393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58953625e20d2c0592fbc5db56baa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6f86588b326d837c3791c4e04e073395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92159c487d0214f5d8c54311901b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235c5c9274ab60196b0e7e8048ed45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f253363bb73a9032b555a0e5cae846398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21980fca6ccb4c0548f00c7e007eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61664458000e5a501a9a1fcf936094400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c853d8afb9b8a28cd470443554d46a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2046f98af5259fd2c494a9dbc458402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514fd1fcd2bb0316f7538966efb831b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e8ea05a1f3237b1be58503b028922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea688efca64328ded01e198c09cbbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674788da550661317a045eacb345d85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37605b82059a00dd5ed02473bedad4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d986fa367123d061082c10aea1c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e796d86ab43f2fa8fc7ea1017ab526d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7147102a65163ddc3553f053c71d104410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1d8f7cbd1b2134269f1b230b3aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4471b5d8a30d8a90aba6e8544d040f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b0b033c96240340d744095a5f754413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c8d42f964a9102c0d06dee89918b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6bcfb38031f2209170183cb04c8e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad647080b4a2301216e6d63babcb954416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1183fd5e94efb8393392cb924d4559417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527d92c4b74a7069025b9557b2545e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5fbfd24bc510f6b12c70ad93e8395419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a1ae9fbea71105650c12107cd2fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418228d5a31380817f30bde700cd6fde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90698bda09c6266111df90bdc2b6b5c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976affb807c317dbc079cc1ff5c398a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01f3c0065064dd5618c0e9859ec919424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fded9983eb10edfc9db582263eac14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f311bcdbc51c84ed738851d2d90a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff4ea18c4848fe033e65349775b0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375cc0792319ecc4d14e2c3f26119a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789108796d8c59901b5b61db2895d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafec814dd0bf89a480d23be99dfd7aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5854e053497d184af10640e6881dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8359a8cc1b2cad279919976ab05ebc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afbd5fe595eab68e4abe9a3b7d84e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae264e491cc32064c341168a071f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc22c9a521068b2a0d1846b086b3218435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd985fd91916772974dd76c616c4445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68877d342852b9c22dcc77353564483437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726aa70e3914e3c92f594aef5f0b80b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33402fe3ce5ef210a4f93378312ff76d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8f2c3e8509a7228848e4ecf0500a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e3ae4107b949e098ccd280493314e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de326e83d4f61aa274151300d11a68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3cd0fefd2a81de0689d48b73fd29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af162ef044821f8c7e84d409fc63082444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc14b4c886c24bdfc3658113ecd2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffa49e8ee584de20801026a6095406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122c793bc7b56ff0b186b5f1370da5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e2ebf12d8467f84cc0c3f5d24a562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5b34d738787c3531fcd12032e68f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed2b6d03bfb561821f96d62d7c26f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604d424b30ebd2046f38792968406f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bab0bd77088d0fb2905aef54562b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06b32ec518fcad004fac18fc11e25a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b48b5ddac8ade9f1ef98ab7df35767454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51905e6c8a7890d0b9e3ec09ee45034455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a73c5ee740d9f28412564bc22cf71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774bdd5bdf9dbf99da3b9ed9e388f6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e300b5be245145acc8994ca52aef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4736473715bee10cfd12a13a7414a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c19a883b32f5c8179b9a28f20b0fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321750b185260d43745a89b9cc535c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9650dd722880ebe5e7a995fe5fb8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d681764f87f15c9570cccbed1a714d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c1b923ddcde8b579e7439f302f92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96019c073be6e254fd63fbfdcde967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785dbf339513c75f60a24bfae25d8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbcf6c60fd554f6b69c00cdaf77280467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9634e28da47b15a2589a85693214468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2e4a6d1edcf601869b363807698e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00306db354516e5d2fd037452fd163470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81bb75457b5c398df43203b9719d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61058d94d9e99a0b3ce3668f8431d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e3b4372fa7188a8cc4a39a4601608473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8aa330c913695c1d82097c4b424c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781348720ff44264d7afa56da19f9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3f61bbc623e608fa44aed44441bbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5544e5088c14762c04acbd6f20304477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb3cb12d845d35214c69ca2e80984c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab998b88029e20f3d8e4ed0a9e8a5aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f517bdb5c7bbc1e7ca2c91c6888009480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6edd849bf26d641aabc52e2168f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626497abddb0f7cd87d78d253a2b5fb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92525750a54163f4efd1279fd445f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9241672188cf38b8d50f98536dd566484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9f946cbc9a2ef7c35876ca802c5a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0063fc69c450b6dcc9f650ad6f24cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298424a1c684a312d352f27d7dd87cb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764371ee0a877bf8f55cdf50eb80c543488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951362f48e198de4be527851679c3024489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d1d6ae2ec2567137b0ac5810d40f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7eb2dc3489c4d022a57dca8e885a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88beb5bd927d0a72a1aa09bcacd65c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7c69f3b8029597c5b0e1756a8347493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ea56423386a1ef21ce1944c4ab0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45e752b9e869b2b0f00760a1b708e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a18edbb6086fb3b085b75b671880496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d730f80c93b721527a0bea55bc7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc34a28619a4ad177a29eb6b0b1997498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa82037d93de040ded79fdd48beecd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675fc46c71ddfa8943776e60ec6300500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bc8ea24a7de282542c513c763e25e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335ad17137ec807058c658a88255479502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b6d8bfd6c4a8760f7bd61e84e5a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e50afbd15e027db326ee8408d44f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817cd28856227bda4f7b7a77e1d453b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38547e1b4e29b8c2f285a5b7a97ac9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c7be294bce2070fd54a258437b56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac55ebfe76653feb5bd5e0b3aaa28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a7a0c9f1854d5ff2918156cb97c8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404dbfbbdb583a02e33fb4325fef84a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ff5d3eb613f91132b9751b7467d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25e14cae8c128520345a8feb0ad6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757468b4cb31a99b00d3c213f76a8816513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73916f4a20dcfda678ba7838c77418514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde99e137705f7f4f4e5bd3a75a162515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3829c85d1130fd87c61a307a3fcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f916267b26d2c829c0e953a29bd55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f10a498da372c9c4489efb85c75a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e194d65d6a6378cd2ff7e18985fc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71930f4ac5b03f18d7b73cb5e2bc29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a56b6e9ef14257140dbadc3ba3234521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199005bc56694bf9a03d9775536c508f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901520f59aaf5f330361babe7bc096e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43db81e57f75ab69b7c73496793a6ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d3bfa9183dd44722ae9969330125525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116675d39ec514555288e81e6b1ce667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c752b07cd1726b7c433e68e16ca69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c02567523db5360addfdf44e6c32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e5d218a0fe6f6651c72a58311318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e79759aacd7269b35765afdff0b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aabb21590ee8a47e4091da95f71f98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601738f85a4798f71d1517de5a1826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612965ce249f15155d61c5de0a40996533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a805eba4066cce4ac7d4d9c86a409c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee632288b5e134a3324a6ab992213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444bb74338d0036972419a8d3d56748536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318d5ea503c459fbfd277c6e5e0b97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a312ff36ea0101c145b44c36ffc48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f7c999062d8c14683092f423edb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a200c250f323b2fc01660be0c89b54e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6a4ad9d0cf8aed15877ebc1d00aa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b648f125fb57781ba9cdf041353630542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5219fe739936e9bf45f3cdcaa4648543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc669cc4399507a0c33594c48474ab2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a916568a38ab9cc7d73b4c9142ac82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0ffec68222f0e8df1b18b0065164546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671dd73f8d59f7ad6c4213693c19980547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09784e247dd62d00477cbd473f022548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746088b97573d0cb9e357b845f57809549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcd5d924f537c18a3ccce13d3fbac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde67528b59b3e58d476b81f973606551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849cdee2fbb52246c038ce64c56f7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2afc187581a44fc468aded2985cc2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d8f72fa06009c65648ef0b447a06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c200259674b7f803e661f0e82a572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc182b36f16e57d5a2b2daeba26051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998adad4e5adee5ed6a7d40c6f1bc72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1741c2ce814982e6ab635493cb27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb2280ae75163b822d83771c9d4f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d76f45a70176858d7cb7b6066126d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0aaea1fc3e8563968ec3790ab171a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7198310326485343915a7edad016e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44155c1f4454771d537f24b8f10942563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9316caef65f9299f64bd770a57bf5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a3d9f6025a711a157f6ce5e271ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e714778f9227daccb28d0306f6f03a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8901febf4a422000768959ec9c4769567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8ce6eeef87fd09e5920116bd7123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16323ec6ac5e175807e78a3c2b87f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d693ed8fa99f737d5ff26bcadef61f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670a93ef8bd5958b7481007a4d0154571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c561b698d9384c5f69cdac674d4c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b211d1904aeb046808b8fb8cca264e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b383a3b6ad0d7f6fe4c86a9bf12816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ac70c87be928e3731201f20a5010575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8796a90b1271f4fabf2adfd1b3393576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ef2dcaa80552b4bd8ed9aa3a11f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b3ddc418bf750a8c6a2f23511fbb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269748ecfa7add0c045ba388b716e661579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752aee2554fbb9cea66699ad0f03256580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d65ba156af2f92f4cbe37c8bb5a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ab1ac901a9412338fe9dda6762f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed29369bf532945b1a8c3c11f74fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca50a5cc65cc01a39f172ddbed072584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440c846808b974f4e8a21f04d74154f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258f735a7115232b2f987693f2edfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f712b1f79ffe61561b53b1f244d96a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ec478acfb11934c2f6c08e0724b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018409453fc65d300bd4f6ca06bcb04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c2e8c80950c0ccc84b1eec35a608590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59e91f0116cb98a89b950054c5868591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8455d9ccc269ff3970363feb7ed9a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de605456ed1d8982389b1e8bb3b7b842593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd4af3af80f12e7ee8a7f24f7d3c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e060adaf9cacc2a331c3f73be4b784595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545112a4d41370f723cbe23eb09f3c5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ad61c9a5e396f200e1722102b93b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4b310e3a0058e17b3951c3e640a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b02ac6772b3a7181d2e4280376e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1c67aeb5e05881da58d503b26e43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1683860ae695d3af94c051345d94e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a4d67b8a710fdad76e5fc34af078602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29edd417355958eeef926f14aa025b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357b5c944b4164188ce71e920ab787604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffff0b2a26ddedc51fc3594b3eca01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0fc74cb4c7d45c8e6ae8f823ecf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616815edbe9ff8688d966878e58ccf35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af47254dc45b8a2118539d7b5935e3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e171b526785ca91578dfe8e5ea88b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d531d5888f983779fe04998e7a6228610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256f060fe48c13c9b11733b9b041b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1896c0c45fd4eecbbd01c03bee11aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e8875d8daf70f3712484cb6fd52f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cec4de797c13e11788fea45cc5f96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3feb17335862f828b7dcec5e68d27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10eeef42ba22c0b3c76414a05b580616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4945cf33a8fd9862b6f620284c6a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814e6a1c834009f0b2bb284fc3a534618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326599d54c8dcb479821596ce21e6f08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08d6b06524f877a9542b6aaedeb17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fbf831d25c825411015302af48338621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d046de88d152af081bc7d1c62117f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373cbdf359d330d0e9d15fd4a4da5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52c11ee382d831c8115142203f0a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adbd7427d7589e4bd7e71e1255da03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62733988a687e97a7e014244ae24fa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014631f227ef033e151fba9e2eabfa4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c826b6249f68e12964ebdc40adefdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1dd28eb2bf2b260d1115e4a4150b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b96e4c4113a6c97219703f68efdb94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d815ce7b466f2f75f1f6844bb460f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f3943aca8b4523d55521b8655b847632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90ab88863319ba38dc3e5bb9b649c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197929d51f92b741c6a6379d4d151be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d0568e24e4ae356e1db0703a1381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d998fe0f1e7297759c07f24406cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ebeced123de6792f7ae2a3916d15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2091b56eb350fe3a3e5b84b74441a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3cf89adb938fda97c0b07254807e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c0b47b795f462908297961805d887640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5baed540ad8134a2dccf89e5f28fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa687544cb4cbe2e5baeec32c1ba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413678e50aa3d2a7c0447ff48d6f348643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5dc8cb5e28063bfd9f6a88b855474644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655779f16cb858b41b8c66edc62eeeca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c69fe20274445acff347d713a963646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f826bc0b495891e89e8bcbd29f912e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7bdca41500b2a608cedb529b5633648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758937c7f9d5a8f32ee3f0468e752143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac618e8ba84a8886b99bcc33add87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b45ae38e513ec299efdb7eed8065d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed446c38f0742acbd229a690ca0d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42e0e046d2ecaa4864aa3eb4c2ab7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2cd58e13290c2b01b1963c728f46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807680c7db60e2d64e00aaf6882284f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f1b9d1a4e0a078f198be7b7ef3ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4ef343e216f93db552e157826f14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a02f2b020e6e4caa5b3b9363ad6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722ee8b7aa3bbbca122e500b11030b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fe7577c13b5f02feb447d803d3973660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8b69b202cd65416760470a091673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecad0a625baa5e52da73d2ba83492662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bffeee3677ec495b618746ea0d41b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b38ef5b074b8857be1eb9489faf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8f0ca3665a59707e68f36eb8529f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79973d3825e78e1e98c0660a46c07d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d30bd252bdd2e1c925a2cb34b2bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a9669883aa6cff426b1c3491bd0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ffe332d3f82905a5c58d700a807da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d633bfb56ad0dcd40dab6fd12c65e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66142f4a6abffd5d4f9551dc334a667e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2e8ae2e387c15fdb0b862a7783a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48ff2bd9a133c18b1fd218f168b161673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928955fd9734587d05fbaf9d76f48c8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6037959e5d51be7dc8ad2fd0ee7fb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b1eaa537238a186bdc9ef9fe1c6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63711c4061abf15583b6ff54a0e2f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a522a0325911018541b85917d9457e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde3c2f9450835dc43e1fffcf1abcbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cf9f664d8326fb472d88e1414ca1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138e92328e8f81128fdbc46d73f8a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb8add769c456fd7df1d977516024682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03f309c6a327bc9556fd475a1315e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd01d583451ffdac24b132e96fcf24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316c245b64a9d8b58c7b259af25bf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb47634a5c4d519c4665f63eb55ca97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d1d6c968c3e5c6c0f8e81bdfd860687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6af4be2fb6a821be264d5801818cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb167145a8196a305f791cc7f6d2dd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6dfc6586abb4badf391a4900e03e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148e15eff004a20567a50394fed3fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f8a05b04ea76ca714a96a56f0f74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96352d03606caa4931c42d7807bd042693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b9525119e32440c3aa5327faa49b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff10bbd3d3fd685b619d4833b38a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407f8d6611e1963d5784975dcfc183696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee849a99ee9172dd109c9a725024ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde349a633b7b795ad85b63bc82a4903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304c73c5d9c1a4e2a003cef6c6cf58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0069daee9b27d7e9220cb57cb65e2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa9452669c6219331e6c17e805cc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf32f45d69ebc89174986e4c767ac5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f9d92d221811ec473811f25681f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c00eac29fda8b4f290109c519da21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d80cd6cda25175bd95baebcf3f20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf51989be0aeb031eb9d797d1812e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd4cd6edae6824c00e3e0de861a97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42df6cca7ae570c8bf2a0e42f2f68e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36a149d990deccbca9a6fe24637e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b1b6703fe35ce09b46b638b7e05a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf337cc63380a56a447560150fa61c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe348207f4ed861d30b0de88037d25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e255973c18d8c60d94e738dbd9f104713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d352475b93c3635aa83022b319227c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91fa21fed0464b680c0257cf363d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020cd7875f0f2406117a652227c87ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b7a77dcb215f8b04aea065232dcbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed024964142519985ac843e5e85d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7b0a5376ced23a8ccbdbaf2d43199719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8831ba819919ff00686946ef9f32e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3132d9b4bf9b5d54e353cca33666b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d145e9f084227b1d5a093c47d6a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcf9ce02c7a72510437da8b26a394723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa9b5f31dd631b7370cf7302b0769c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac4c868c830654003a9ce334d221e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d01fdd9d9ccb4df345159786f6264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b170ac70b8ee8ed8d2aa6c46ba8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905fddafd05e338ed1fdc44184d4a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc3df26ded441f3cd86ba6cb725fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217067b6aa594ce8d10629e74faa61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b91b8059a0bd77c35911bb934ec8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7288d5673390f17249d20213065e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72fd148d03d0baabd4175efbf08e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff832f5828c064dcdca84a2bb05555734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96194f8afefab12450714883444706735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a80fb8cc27a65b5c3be03922adfc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1c53845a94156efe76f93789699b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0a442d0ddec99266edd9309e5a18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83cd918349f5fd7f4f777d1779ea8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c779a330d751e5b46d09ca65b346bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81ffe249c8028db14a342f511f9e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940efdae435e52c476717fa7714d522a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cf885c4fb1c9e82a937070d2b9ead743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82a21dcaaf9b4b524c2a7b6f48ce5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8cbd9e63f57b1ecc63db860de8cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaeeb8b1008c81760579d3e283ab41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52472cd70464b759cb967d9c2ef022e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb50f8073205ff3a3f8f3d965c4eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205a392753f3b7c76fd501b4356a7c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f45eb0ef4a3b7641fe2c985ef08a39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915682afea16a7089b7cba0b1e297adf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8343ebab43b60950690260c75db6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ab1cfdd1d9c3287a91489e755b37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d46597a6f9c10585222135d576a074754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be969b18bf1935bc6730cbefd143d48a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3da2e7d1d84330f416ab6470fa95c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc11a407dcf7f2bcb54eab2aca00d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73915fb63ffd2b03a948cf06b91a6e1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b646e79a8196f9b21be7b52094df9a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27292f55ea0046382e1d4db110279b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70e7fcf6a66ab57451398b0c1cd562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e3227b05380d7f646031ccc3732663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dac3508a8aea90ae8cefd25d5544f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446d4527c63617fe54cc1d824c56155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec1991ff52835df15f276f68c3e796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f9c99bb74db8f25364f26a9097aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787cf52f020b9f6bb78cb3807cb7b918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18ec30f96d7346b0967d71c3af31ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002e5d63d5b6c4337ab452898214cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e240be89a43c5945418aa4bdb88d64f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0428fb9f0cae2c4d1cd034d403d6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59882f40fa33e73105b8401b5ac8a30e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230361986fc65705f2690337abee68c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a0aa2e81a99f97371a84b090c4ab115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf1c74b1edcc6f92b623cdf29ff47a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd93838fe4384977172c0a2c17f7ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88804b2489999606143406f235a190ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf512a70092035e93ab44cf4cb176c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a265661303f6c0c43657850d0648c4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb69e15bf74b255a9b9b7bb2b31be921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f983b72c43b0c7cb17328606289a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d68d18af4c19a40cacf2d1675800623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35483eb3d61a95d561efdaeeaa1915d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b750d0e003584f1230f91df10374dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e687f6ba26089cc0af9262f6066626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce331f9d28d6561111faa493862ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654e91ce6e1fd7319e0c2aa60cbb7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff8d5198360b3af7072acb7ae94a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab6eb3d2a7fb99f7b71f448492f5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76355d5e980535a9d81281c0f8565f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc71f30bb6f4df0b963a37a242ba2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff71e93643734bbe88868a103a386e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc425c1e981d55c7439b143711580534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163247e67dc31b7847bf33fed1bcbff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca75663e97c3ded328c82a730ef8e1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614d9261166bc8ff8790dac97aef7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98cc22c184a0398d99babfc6cc4a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeefbc617c14812e6755fd60c56cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df007c38948bdfdf685cd6adf5c19c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b6dd757bf0d8b8e06b2bfa481aacb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff516a9b72deb29736bcf4c4756af142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be675301c15642d58498f621f538ad843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61e783d1d14ba262337bed25b0c0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca338612817a855b75bdbd709f051245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad528d9388c659613b4b4a104491646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836c51b96372be5422143713ea28c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399487c6e0a3afaa2edec5c6e328c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793d7a19974214970d6bdf2267421d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b6325fb106f1e50221e9bd50fc7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c18d3bd454afaef03fa9a38d6c7a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb73db6ea95aae1de75f3db353b3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b2b9d51c08d2f35242a066f0be4e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d87e7dc85780ef1f0532a9627e3af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf108d4dfdc98a9820e3ce7286230b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e19ddb500fc0790a666cee046f361c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adeb02a599a862fbb5e04eef65e12957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124dd6791471401e915c76709f4f8f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773233f6b7d77af3e22f2437641fff659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492615493bbd18017f8076c9bf10b5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141926551a1213df9830c7826e9aed3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732726ae8986ecfe32a3a1b2d4a0998562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116f1887f06e35f2d38d9e5d9df9c5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b439c0d1c8b1446e0fcc3d796ea32e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76567146d51d14399878a83c0f54d18765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175548f22d291ac7a1d2f9cc6e39c0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69a199046b0594cbae288bf928e5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2aeaff4641255c8c726a028e6223968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badd9f36d291d57e753671a581a05a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159864e6ca1e9144b4518a245c33272870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60ea77580bce1f3cebb695a68ab4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ac4ea4fbc95049c55b857b4cbc6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfbeab1bf4524a30291ad6f930df6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6636b20778e896c1f3d608810c86374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee726e9a78ae27c5006dd81cbf36d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df771d6dc59f4a587d17db5315d5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754bc5fe744b20e6de865108823c2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08154225483575fcb06e951c4cf6cd0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365dce53fd195d408a88bf94834117879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b7d9b833147b03b9e864c632f0f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c269cfac98a1dca5728e24f16995481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c04e8a69db46e6c8e52456cf0d795e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626f4f655efbcf5cd8545f1e53292483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f400807078cd0ea8ccb66040424c0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9e32ded85077b4db4ef5c1af048b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc820869d01c241df93234c4e426a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e5bd57b8584033e91c13de26c252f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b58d7b3b28c26c00b20e288a069ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce001ff629aed4c9081f5e6edc668c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e5cecac0cd5c1d92e19a062d7c4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f77cb304a3e36dbb6e899e6bf843691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee921b2c7f36d1e7ed1bbdd6274d7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975790c9c46834591e648c17ca1c7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f4d787e79716b043b853f2008c7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71fd4de91c51b30635a223751698b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aa7f3e146f6bbba4bb6351995edd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de9550e52b461bf8eb72c55edfb00b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe24d02dec99eaacdcd2d87bd6d3dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a6354439f455372dcb9ef96b70bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef40ec7436e0e5eb09c7c30fc4101100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd981e4d7da859965a7c1da962d2f2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9ccbd0209f14f25dda97aedb0e646102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15dca883218525452ce8c6e6d763aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71bcd2302544841999001e326ef137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f7589a96b088b81e5ab17d15d7d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e1b399947a9fc8c55b13135ef68e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a54084845b2f95183d0d76fb5d1e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d01c06d85998597a0b5857b8e2e60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186864eddd7847a177e680a05553842f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effefac64a370d61dbb84f91dc0c8d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222e5688ba07c807edde9c0adc18181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e9841200aad1b084960cf7683c2b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b497d77a1a6e3846335bfa1654c9c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301cddcd60fb522059c0795b0fc922114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685c66e416c01dbc3129f2ec7a3685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a1aa7c9c5c0600a0c13720855998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4df13af3d8b3b71ae4f50bb864cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0630d17f9deabc54657d7e4b1b32549118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440ca51e0a91781503c4e424638d4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93500102a53505e7af05d3159bde6594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec06e7342286f6caefa12c1c8ec0d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5258fbebdd7d45c2d68ba812127b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b0096f66f42adb738b88a93d626f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9784192e2af927cc672047090df4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8140a67bcb1ab1d348fa21ddff0e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e6c3f22d3ffcd85b77603c951b1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe472c9c423393fd7896e5d21a7178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b26fcfad04805be00f3e292d82b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021920a8aa6b3f815a25f486b9e8de3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa54905fa8aa911163e6fd5914834130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f12c40000ade410314f1e8b206e1eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2ac41e89761e0898997771b0e7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86f41d50aa15baa4c60c32d654258f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcaa2d3ef096cd241d65cba48145dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727d21881c5cc4c6e3e22e2d54009e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff36b0bc6099e544a106fe53c3ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37685c036955b69d79f8674f6ee8460f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bb1ba4e2ead7eca0a76d29a7d062c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a002be1b8ca5f5eb0ac347fcb243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981aeec5b8199412cf4a42b0bf438ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee85e84e0c54d5024858404e89acc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb42f8f8240b0bcd9af145c896c63de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d141aa60293483910ef314812e379143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91dcd9c8700cf0bd5466eba271b79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e688c2e688531c8ffd8afb2ae54e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489980f77f2c0dfb0cbea417b900e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784e0b91692e65b5207734943a65d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8952d061586f91edfc96a62929d0641148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c000cbbff29eb938390ca567acc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdde176c8a001dc4994ee80ca33c89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ef27383708656d031e6f10cc3be2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e68e40f3650b21cffb2fa239793c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016f8cdbb01a83682a2a4962e587fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ced24f97eb2c73a4e229a83efc9b20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b2c54fe2356e9729fae2dd58bc86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d94ef3e245ba6ff3ac01430482a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c736404e127ab4e92e7e884f539996157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aac96219ff4cc5a7d2b77da2654082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059abdac39437218cfe468160e180349159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283dd424d880209d0ea8b2db7722fb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed13bd498148cd56f98da628da86e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc220786697930a6f043a86fdb440d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b613e188dc01f78782583df8370fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b275daa2a8441debdd5c7b7efd4b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105fbf9eba71b757e74049bab856f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f2264596253a4e5efd7ade2610dc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eb187606f1e77cf6f3a6a16a42ffe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fe9519137524d6391bead29025fe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824ee401789bf2ccfad42d8cd47db5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb1e3f11b63eabaa12aca66bd10951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50313ee8cc3620d1fd9a56ede05742171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef50075cacb18827119e822bcc49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c288bfd61438a5a081e2210958c465173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7a6d6a05c9d8bc7713f63ff4d643174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75684428a0556d92988c89000fca906175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c63d17ab3be335de7853b1a7c487f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cd0af90b782244b13ff65b17aa57b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291bea14a26c194799724b96ec6840178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e6c257a11cfff8e68a9e14dda9c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503c29a1756fc4bdbc1969c1e2aa7ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326f293a4bca84b6d018ceb1a6bbd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d646d741ef96d9ea52373bd676e68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59ce05010f26d9944a162e19ab020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92632683de126162f3da912cc0f966da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d44d09e30ea24c763407aed302d6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d59915aa730ed450c3880453fb7c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa59082c712f3d25e9377e0251e36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84d8a5fd014d5e86d67a0305ad1c89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b8bbb788bcfec1bb46538384eba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebaf776d5f0ee055351ca8d02ca86d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b1a889353e2b29d3ef36ae10cd71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288a334dcb9902de43fe80c5faf1f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86cd7f6e7b70368ffb4700c60d2ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d87caf00e058763897eee61a61412194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0d22f108a25fd3b9f8a9a8c201991195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26a6dcbf0a43386e91b73f7e096f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455877339740ebe4abaf6cf2d9531e14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea711e9d792db46d54b6762cb48457198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e2d59e51952ce8fd90d055c23b2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577919bffdb320730e7a5fe9aa6f1bc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9492f7860ee2f0ed76041b8989c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9bca83b0abb1571f2a9ce0ac8093d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03852c7fc5a977500d2df38790daff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d5d854e1ac6c798439365d5b14cd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6698df15bca4e6605b669a719ae8ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9309389a54f6d8993416fba753fb93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d715312ad9b0d7a168559dcdf6feed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9482ba66452def8f863f732e7487208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610781bcf0d4d621136ef9ae727be71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3216d1f2459f2626598884881499f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63499994fe27748b6e36d978f5a33c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02ea367283e9d70b0ae046f4be5cad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25f5c6acd988e52ca198bee049f18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53ab133b3d7ae456bcb8fe7f59485214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76edc843c284a02d5f2adeb73e9faa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9bcc75e61e85cff2a8617dd07adff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf4ae68551eb5f4c6b6061b1e2db7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8bd189666a196e73463e5c7552a93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ba8b73181d82ddc2d04becd9e5db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553df70b52f50a0a624ee166128db34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1c1f2b04668da48b8c72ac8d859f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb37a06c74048c6774bbfd3648719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af8c7daec236453eef4a1f5759cf6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafb435744bbbdd53a6fe9fdde75ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d354754beed595139b2329a34184c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060708340bc184cd3bbf0c31cbf9e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcefda3d2f7e9e5dbd43fe723c5fc6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af7c25c4c80b72ee0a91bb7746bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b49677a64c2e344ebeffa227b57b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4409787a4ae9146a848e33940c652f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04908191c7af039912ed3663421bbcaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b1fd45b114806194a7724b6b9433232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d16157b0123b07bccf3ff37d8d3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12687636ccc7b8eb5fe57e36d1050234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284918bb7fc9d2af732eb1648740d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bef79ca9acbeb66fdb624226ab0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40866582aa994935a7f7861330f9cd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a82eb9252dea6a65e82453e27b68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c90a7a53bf010f7b55b605a05ae16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10e9fa7df31160286dd85c2d71424240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb4042d5c4beb4dc3fceb11346840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb332eeb44f8d2c259eab6349d20b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186373eb06b0bcb07f1d3008a4c29f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8e0ddeb928ab0101bc7d3675d84c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340624a8762555546888b907814b386245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9073358820cec59f806dcda072ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37c9949c7b4bb8e3c6222812aff2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da218b8f699e64b4af861e1dac0aefe3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918df2422541d2e0af8f5d23875147a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063df9fb0190eff1d5c3a03685192b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204053785312ea615126553142bf2447251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb773b18f5acbff788a5f6b433170d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973539477c173ec5a3f8d88d40289ca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989cb7d3185bddeb7f3352da12f65b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bcd2b59890849ddd6c5ec2ad9e11e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c1ce8ae21536b6816e63bdf62a11c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0dfa2a735b8785723d1470efda383257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26b4b6632c7e3b10e39aad6a29cbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95facae31c8167af794928d047fbe2ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfa74fdc2a13e3c3f938fc11b2983260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe83b614c9a4688a2b681fc944f575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa71d2e4d8c284f31fa835f00c6a83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adbd85d03dac26484c99f209fe366a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a296e4bd7102f9ade31452df652a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7947b5edb93a30fcebabbed983bcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc535b443fec9654bae2b3ff5eb4b32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053396b327cacf1c0ccaaaa5df9f72a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05734b2103c04cb219d41d8b15fe46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4ea3c113a4ff11a424f27f13f984e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c30c02b973d1fd45139d0ebd34b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a8ba339350e7eb7f6d76afc8b1739271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add81bf8c7f3d5885b4dc5b34fb564272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b313c896546a43f8c47b150125df2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aad8f1d7803a4fc39265a53265f4e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5562d722d12d4f00af20fbf33bf078275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4f67bb2374549a2dffe3c5dbd2fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb71851ebda4f3c0e0378a1c4820f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbc5d83362084dbad4941fce805ee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362255e64502f1937a7cdd5940efad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d46443840fa8e62b5d7a9128d5db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1afb07fc0f91c0d6dae6b71b864183281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891abc916495c4af023ac987fcc39e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc82aa5d2676c07f88c47685dc1d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991391122913954ac2a322622c3fda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60cf135ec5cc6016db4375bcbbca57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f447e6d873b7ed96f05ab8a8b2e26f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849cf9f9e11991f1f3900968abc65c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79018d6afc43e22bcb00180e43b5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26a9cbfafed8c2218f38c01f05eee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a493986a9ba62f271e1f1e56f1998290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69cee31e778816bca18708ed23c9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b13929c1fef148ac1c87b15d6ea4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345aa978f86773595d9a5dfafdbc0db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802559e31795829842137ddeb111726294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2347a8b6198fa7d9cb8bf2cad4c4af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cfd0cfc5a49e7c050ebd4b714266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0daa54bc94200640c725fe3f110aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ce6c196acc02d0d61475c1c0a44d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8ff8d6426b781a247216caeb3e16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05462a6a0242df88c6c6659abb1eeec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccdd2f09fc6b59594d375162ceb4f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295712d2fb0335e98297843685b577302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f1ce0d4a720c73baeaaaa7396336303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894d8febdf56472778120dea97afed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce20c1d78645aef20bf28cfb640f5ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fefd680bc082fda5a777f67d8a4da8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d749b731e21ca16bb8113cec647d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e09ffcf582ebdfe64d3ea82c3fbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d697f7352473e2eaf52c7cf86cc54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ebbd3869b874a13e1812dbf4a0d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492dd6b3cd19f13381f957bf5612c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63c8199545222d61f29e1a168ad7bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeecd1483e1d8c601bf7543c39bb175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1523e2ffaa81a641fa74d50953d27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239aff9c7cf4f16413d93c7aba5c19e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee204d3f16b250d2a2aa1ee055e5f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d252548d76a7bf856b11b12d9d44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418d275b81790f49fe1b6a0d39b17f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406da059ef27b73e6f1c0fe5e48ee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c4b2999a8f725803e89dcd3c8eab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b714baa05696d80e731a81574091b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594fc30070dd2ceab54895cd2b1723c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544fd2a1e1af33e8ab09c6fbab9402c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a648fa7b7a8415e4d0229a06ef6e4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d825898ce6276c182ac72804e7cc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146a6f70c08f4fe7808f1fc7c1b86e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95212ef41074dc776a0cfce157c1aa05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e2f9336c667f960710710a948095b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a36422ae74d85dd62457de0627c53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7c218506cba8c5ef63e7bc4ce5e32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277380b3dfe482ea6ee1cff71f8e17b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ad19a6e3d096eb6aa59acb03eeb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812efb285e8a5d21090da14f84415f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc519fcbfa78cb2df09a8b2576397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ccc24d795455d2c6a00eb26cebab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612a9c76235079f8caa130bd30049d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e92a35fb13119b88639ae380a851337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfce804e08d0a6c73d06d27afd4f15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bce179a43c8cc8b1a8cedc01187c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c70b861d9480702dc8677e74e879340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be07b48c8a93fb4dd4436095442865341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a92290044e042ed29d198595ab55eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5dfa98553444e86c0baaad0bb553343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146e1e0ec52583aa56bf4cbe145e546344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421728f14f0828f16b5255c58a2d4e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d4e6bcee4ff308639a6df548ef10d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3e7008686ebf039363c02627e9e6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90d548efb65d1cb6807a1d713ccef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e89979b88b8e47b88cc55d396b9ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bb6bca363e830633728c79e9ee15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88de52aac27316d97c02018b6c5134351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ccbafb223b0a4e8c2b2a829cec8be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207909ede8d1e2987964d8c4345e6614353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b86f2402f5ade15e94f2fddc4c3ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bb31750b52e0ca072b7fca38900a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b276351a1f645e22c8fee05ce2a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb88bb148481afc8f71fb19b8205700357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c898b55effd0b4eb64d5794127c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9dae97848f804cd4c93afebbf24df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de23da3b77deda3e88a93616bd322b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea456a85514e0639dec79b774feb45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adac2fb33702c561527925e2e29310362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d256b9ecbfc2c915958db24667af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695812666619565372f9b98612857c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce974e88d8df22257aa9fb9501335365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e063641ae1b9f78b14c718b70fb9fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce6e75763c2f1bb42105753378a87f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb99d594cdb08389a33fde869a31e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb66566ea1d37c9496dfa3d2a18b70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260f165507438bd55e1524c45673c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eef998b721352a388cab30b953ec2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e02c2ef0e05765b59d7658c0a3fe6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a7c891b988842ca4023bbd9f2138a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac91bb93d482ebb1606817549185d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfa079cb8ad28d29ad0af92a6a29b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e44acd312269bec59f801f775953a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a676a070bed3911148030a1b468d458377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd5ca34e406987ad65a9bb95e8da5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d49c333bfdb948aff7ac1029591d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceaac1ab7a3c77af5e4ae18dfa4292380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75addb31b963e7a302281d8e1de43a6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0822cef1a014d47b8334cd63ecf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cdb6b22c373c4c56d19281d84546383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac31b445887b5d585957a4b9cbdcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578bc45f99d70e912001224c70b59ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535ef862231a2d28e2dd34c990ccf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e8486314810ddf44d5252c9ceefd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac5a7259cdd505addb26c744e901a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f86f6421ed1ff09b3aada04ce3ba4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1d78edb0de47978f57933934722f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11892771859afd024874ab5e4b2232b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0239dfb3f127accc1052f08c55357b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b195359cc3c64643f956b3ccf24ef1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721edf2889eaa0a26288464b055ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c0ddfb330a14f6c68237aa6d70b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295afdd337bc67c556c0dc7fb6602263396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc640f1d0bca28a3251172292080667397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32dc3dbe14eed052046594205d82b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb476a067f4f22c8814613151afd994399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793af3f9dbb7f2dbec7f361fd3dac69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbae23f82c64e32a8b258e0f315d36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e504fa25155bff080381a8196d61b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ccf3085616e9d193e0f11e2c172bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0e43835b623a8d4b8e8d5c25f2d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32636bb7489f8c28967df6ab509f492405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83742043913564fe72fbce9560ab0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc79a5a12fef8a8a2d303645cca17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a7656a1a5bcbe5c178e05126822b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455526e5a52a722d2d2e0fee76511561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acfa40265555f23362db3732aa3248410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275158ec13d1cb602465d8d7d86bde3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989eea74a40f7300b0df41d4f10124412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9967dc9de67c0d1ce9c1445c6feea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a13c56be5c15b2814d877522bcc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769771146473af0502aaad1e0f1f74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bff72ca56d21c5e262aee408dcbae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a632abf3516f3ed2a596e66789259417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc1143b6fbb2255f49d641c9a7a50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f68cb5271da1bf8f154f365b60194419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f51b1ac97d6a5215012844281e02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb006a8a154e8a39c5115f4c7b5e54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df10671cc8d5cfb3581f12eaeb8be3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef2634a55b678217a584bb9dab10d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79e35af4e94aba8d6c8b5cc5552d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d8338d1a796922fbb7fedbc0c363425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae6a3887d369a0dfec5f75fac9b99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46e1e3a96a0c8ab86c3955692ce7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5f6219ce03481989fa1ee993a8f99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b906126c0e28a4c007f34674b70351d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c09cdc19cc1cf87622fee456e6a7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c42d39cd5d6886f1a913fd07d126cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15081af4d625802052da858bb7f13d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83faebc2c435977673bda12aac6ecf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292fdb454619c9c3588c05c224b140c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174cadd682bbbf351bdd86fae27bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66c301df31d9f71d6d4a31b079dbf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490708c30549926a5a2ba75b22b66ea2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76744d1cc4db55baf67fe3f9967e3cd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c556b2ee5b8194668dff052d44f46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423f1912564755b0aaa527d65670bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455377da089cdd836429df31d2aa675a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131810a491952e18891bf3368bc6486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e01acdb86290c71b24d2073496bf9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd63d887c2a420a8b3add3d151370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9de3f947c170fb22383443fff580a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00b881eb48bca9843221d3e3c2257446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ebe93173a8b9d9b6219be4cc1831447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9ed569517b256dd6bf3f3a1548d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd765840806a704d46c1ca41a359b73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3516e5456b1a5d08be6b1f3bd20e16c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877f726cb3e961a0525e90c2ac4b3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcef11d1ba2a5c3d837d5087834dca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb18cc63f24eef74ad3e5d168135d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e83d8b46d6af2824aa269b01d6bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f91ba4ffe9baab3ba5606217dc8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13c7ed5711744efd1a4b95c1596d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67326568ceee2ebff4e5d1f98004d21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72164a6d0796012b543ca460e0b85d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d107bd06df2bb94107372fd925e3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e912de898231bef8bb8ebec5b32eda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb03200a4b0487a524b7735f2dca05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e71f17eab5bb86380780654c4bda2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e1d35e9354072b3393d1bfa5354b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9c21aa26efbfa8e1a6a79d385249464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f44e2c8a90fb604d2bc66a0e1b89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0005fc75101b6d7b43d596e4d530466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b728cb02e068d6854ae7fe43a9d4b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c9f6e21906f2411e187e433a0a61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da9c0fbb51cdecd8fa1c97b6b02be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e603ba00033ca893a262aa8398b83d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3ef2037e7f31dade9902fb706eef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7d21fb95d86e8df56f5c3b3f90bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd282df5eeeba8a0609aef06a0d4884473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc6178af296995e0b5bed31940f03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f577327bd5cf253dca89250f7928475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793486e36683037eec2e0cdd1bc09e24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e3be245be88fa88012b3c5e6313c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec65c1eeddcc21f1949ae9aa96157478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3c6b93eeb553a666e87f062e965c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750e08802666e3c1bd0f8dfc1fa668480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea084a09bfa704663ab4fd3a2ccbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6db268a636da139d1ae124aebef4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d229af24b1fd9cc334effc3b0473483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f30eb0757b18b400f91bd0f924efb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f04376cf0f84b587284080264d17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98e7fa11ae5450ba30b2e3d6268f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab721e21ed45b13fbf68cdfc347b50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c00ed57e3e1a4a9379bd1c175ea28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62ee058dad7b2e1782fa425357f40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc45e79674ff003d0ca5c589ff05d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188189c3f740785c5c42b874922a331d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c782a62506c50ba977b7ec1a6d153492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773bf3bd6ae533ebc77837a10571a89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0f812cdf885d73096a3194bd0637494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd4af4b5f5f7a386aeb6fbf606fd37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e4a33b5f235c54f3bb44c26e51ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c88b7142c7a457f1df5103d537224497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd7ed14b972c700c5701980b503c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d53e909fff69f7cb5c8d34c33526499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ffa598bea4a599125defb4ea4927e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d1717a67f2ad1b07e8566c0d8500d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6ae7003143df3303ec7db3560900502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61699f41903eb1362e797a731229cb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef14ee09cf9d75f794f2e095393d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4095a83ed3adf055ee2665617e03ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ba005fa4e49ebd239b7147a7bec3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0dffd5bc8381a08ce6d7f7e6ece52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09156fc73dfb6423c6c7a1ce5365f990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c314761b0f60adb88b5bdf9ba0df8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e25674f6cfa1abc150aacb3b9ff51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c3c6417f8866cd7d5a732a453ef6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742a75c2bcf63f022941c791180510512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102acb8a1d8ef43d9f44335297e02e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b19f40b152b83b7a5e44b88995da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e023f7de07607ca38e8a9cf190d85d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51358590065372b07704ee81c9c481a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016fb6aab60e34388a54701c91f55cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a1a4894d7c1a08d5c6ae41f9692e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd73744392c0ea2d65581ee521790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0277161098bee3e67295ecf3a21f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a29086cd80d83ac00d17c699305df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfb74c23061d3f4f13c6a374368c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a7c70bef4ab4636f3e00ae48a52d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0bf023e5a102f7255e32e764d42ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008eac9e45298f5be3ebdf5cb1378ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4d1c4d0c8e7daaaba030e9f74232526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52eb1e9f910175b65f1876543f786527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e891b2d8620edf4dd8408e59ec83d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab78954703d9b9b986663c517cc179529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27211b6b82919cdaa05830c237a1e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a30286a828d83791c5fdf229ee78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269c41c43b5a4505534e42666c9afe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9893ad446ad7e155a5c1685aa1febb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca2563e12511cb00d2853a4bbe76f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7661428973a461af89c3192de687cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a20f744f283be419504350bf403a4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bbdea50b26d6d1be3687fa050145537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce7a7cc455922df68db28cbc49abe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7bdf1d9e7381379b2c3a1f25e16d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98764c30538ec9601538845b446158540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a900ade9293bbd2eb172472352e2b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fcd04450f718da2f3d916690987ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280a7405925eb651449137c600b27c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc702819f13d1b53b090c62fd0cc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6431a50760ab9a1433ae1b5f700e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b992036d9b8bd20081657dbb7d00d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f1bf3f53f45dea330800aba998477547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61e769b8f468fa6258c17fe6146a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a527394eb869a50d1af4984a67dcf04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a94c736d1577a6502d73ab47a3919550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e02e6110b750d591021e74834fc80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cbe8676f6f415ad76ae855de6fb3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b2ae1596b8674ffb5bd3a982c478553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145298aa5d2e7dd555c3b6fa8d73dbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7a8af1b0819dcf4b2bdc300a6832555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a80312bcb660b573ab1e30fda893556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925b561fd198e0933bafbf8da48d49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569117a5bb65fac53b8eb1520ffa825558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd019893bb649c5538bdf421740ddef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf54dfd3496d731f7f61bfb0cfcd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de48b2fabab7d60dde0b9e9f5613bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85377a4f746f9ad89602a522f0155d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12279d7b61526d7a2f1fb102108d76f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7edbaaefddc485b212d39084e730564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d540132ca6e02254a604aa51bc96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ba7b3aaf94dcaac331c3527b24bb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8bccbad6905085d72dcb1ee623d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb840d54a8d8e94922875c6c0b5f29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24578c21c01903d2378c825f618aa53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8e8e65b90fe2145183804508f8d85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18b3dbaf365c02b717ef58aafb755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eebb3b8685951aa7f5031fdb5f6861572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad8ecc456ce8edc69d02c492867db2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0f1b1d79f5f32b08d0a6f26e113a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ecfd2eab48a9be821aa81a34ecb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2dc6862a5c841272bb0865e2de93b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e07f5adb66825e06a5db62a57b83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae82e4eb452c23708914ed2b0f5030578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0d4f1646c3ebb8cace6a3fbcfd9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad8a1628c9d958cc1114338d1135ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1c5da2d4db9441301c8791fe383b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff94d16927cf84829b5552abb54ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f9c96027e2b05f84b69065b8ed264583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f0c3de6705d02be276616f723613584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b48b691d9be4a95f6fc7a783ce417585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d67fe043d4ee5b62d2b3a951b717586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59b0d3c3d61bee33aa5e81805ff61a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae1b365de7171a55b07a7f4d9b8686588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb28c5271e99fee116b2c00b26876589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241c93ad6d8a0b699b54ffb7741c299590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19664ec2873410c86c1baf98bc8d71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb226cda13902471cee4489fcfc03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846876dcdce5bdcfc7738643c4d476db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a69187357b4e025ae4a93f724e8b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dee3ab4bac40a9dbb3f0f456eac92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e57b9cab15f141f955e579d5047bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aea018f39368079c80dba36926ee2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456855a987af2f1aebd85121a86eed2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93884f4941324bcad7c69584b8ea8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd033bf31a397ecb3ecc2423212d8db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d5dcc66b448a8f05ad65ac72be32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906958f2117fda4448282b88cc10395602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb6628b95c387b39e532551e782659603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3239e9ead793f073c659435eab1d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72cf6ef6a5504bd9e9b82b036bfb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbfb496dc9abb5434e53b8cae2418606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442bf2320d659699de7419e4e7b241607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76b0628110e4e945406fbe21dc1e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8007af413cd183d91d4be15fb529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d149ce33aa20df96a54038405779610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d6ef706698323df53ec98a46770a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be39d3c8de217e561b28509ffd7fb7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126870bfa68af356d25e947324eae1d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c6ffacfd4ce0978f8f1e7e1e153a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600172f611b43ebb1fb00a9c73ae5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c29255f7927ce48cbb0a9ff3ac6f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e27726a8c4c128bff0a42c476bb72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9ea95a07e36af6e151d174733694618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb69a3c20faea6c3fa4aed0451efc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ff250983bd44db83f1601e4c6412620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc53bc037efa5fb28f2ce2d25b05d98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4237155cedddf71559349fcf7b6ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f18ffc6d840f7069652837e033057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50ccdeee5dbd8b451b44428a1be43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f266d2df2ad46cc8da3136083b31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fe5241d0f0d5f9a0e9e7ce2ebb8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bb8a0f9718516be7db675d83d261627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064000511d3b85e2c0a5bd6d95b5c546628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bc3a85284931578ec3db87602ffb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce17446fdce266e37ca727998b77fd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6164b88cdefb29d39d7ed7147adac8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b2d7c6badd39a5c8212227d2364b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886905834b0ced35a3455041d74b47b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc12fff2abc9252b9386d5f5ebcd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32cf741e55ec5695c1033fda58215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0718eb683d2249d3c13e63e0208f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076ae69be54d09ba9e61c14064f0e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a491ae678a4033761d79c3f67c7ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813c810f695b7b2e6c118260191881639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de306898ed1216381fcdb141b6848640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5781b4deabcda279ac06e67483505e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644870ab6bf8d3600ade296e714655f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e897ed26d426e3b964d5551318c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc80453eb9bfee51bcb7ed8978cbe7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105c663e88294edfa9983e7572088d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d901516c6bdb664516922fb7b0ad0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02581427774e985b65d8d79bf99483c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d0d08eced63723932a10f5d46eab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed189b167de75872906b9781e209e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc7eacf85d3e2e6758b5662f6e225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae4a234cd1d5494de080f633d30dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a72262edf6771684f48898edee12c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f65d6bde9126380a8c8acd942bad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa306cfaa19ec798bd546d73d3b0fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878998a0eac261713a74bb5093b6de70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577401d5936787b258e091d01058ed5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518873c220de86471fe5528b669adcfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525f0a01d94566ec5cbc264ff0e7d50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf47ae88cd448279d8cf6b4da66fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddeb29bf77bf962abdee9878fea181660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ab96e515cd157cdf3e9bc5209ebc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79965953b7bba22452046e78b2d985c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707299ac782eeff49be6ae5e8cce907663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e46f673e183add67f437320aaea3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5078eb61c40018ec071cd26ced4d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c222906e737c4a97240621705314666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20332f6a9759be0b5a978c47a558d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527e7ffbd920185d8684dcfc2fa014668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c81cb356ef80cdb7b329c42e86f0db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0de977a2d9cc8cb8088f5764f2943670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90c9f602bed73d3cd88bca6f5d9f26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcad6489d1359784646a776e7f64c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7202642bed03034d54079219f5cdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702956414f106a3b4dcb296e3b3640b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8d2829ca735e2b5ba61d92d21abc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10269fb5575ce36409ccb70e55bb85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e5bfe6c471ba78aa4a756e65f3583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6072af50147f7ebaf320f268d7d08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1d5161faee200108a5a45c1e77681679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404efae2dc4ebfc62c4e8f5d8aca85a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099e4870e296d794f4479189c0e1e04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124aba8eb48127721d7a5d3ce539a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d1010e51b8110c5778d9faed5cd09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0198c84d440e4c53d86b23a7c4bf9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba3bb8a86c7b0decdc10d1291bff2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60f040689c14d75f2dc4d9b8e1ac0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c76dde61634f1db61abd0a3fbd47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16003aaf1fdfa124867bb071a5cc86e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5989805e565df7c54670b1c7c28264689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d31bf7b60d19bc43a9c342420d511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdfb3f5d09ade022b1ddb54c92cba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b37cc10fa996f57888ea0299c1054692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffac0f4ebcb02f54af252ab1fde3ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf691cacdc49cbfe501741d3af187d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8643f04108f989ac1a82734cd8ba7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331e56c84dc1988858edf846098a56c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda27d1bedbf97e657e6bcdc7b885b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ddbe0f689685c026a0066d9a47eba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dce379da15585864601908ef72a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37459aad1b88494c2c1a35614fb1983700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7bc3b84bbc4ca59581e32e6ce2ec4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e310459f964bcb26b7f24db16e35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec6d12a20b5e743e35bf6e9e6e2a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6927cc05219f6b94bf846354e3e01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855502dac53f0005988c616d412c48c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3372b8c30796626a6334995641c59d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c902c4c991fe20e15d293e86c082d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e86aca3bb2655a9d38a24ec8787510708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac83f64acb861e9120fb6cefd301bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2b3f2a6ec19d25049d74e5fc0719710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3207583be6f8e321a102a7104bce2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99096aff9ae2ccfac35f6f773eb48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff257d906f3921d5d11863735c4b8330713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66365104cedd1ae68519a10337d952d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc9c8e48118d5717d6ee2f74b06b4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189c5b34e87d080c4bde2b588a15bb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6547b906bdf5f2eafa739e66792a2b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f064ce9d6df1982974b7eacb8804718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92dc93d9508426910784408c6bee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b0e6d142e41d714e6e43fe503385720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1633cad17b7b1de42df3082f7dee0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cdcde94ca6b715596fd33bfde80df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aac56fc5aff67e840f230910e602f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d1cbf4580c93fb515b340189e572724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e7f90d148c6321e870bc029ca216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a4d826e708983c396b9b3ad4a2a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5dcc7c1d44ab7d5b71fac83bb09b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ba1a29ab35766063706ec709de28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0b59c533a9259aeadd3d9422833b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec94fa3cb4011e200f4a4510e0a21c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f01832ee0953aee68a39eb4b762a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82ab42383bf8b3b341fd94192bae63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ecff2d7ac4a37a256712264764a42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddfa9d3ddf24b7c6fd0fd6c0f6c111734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600dc71d2d019723e0f1a2ecc972aa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260f1fd61658d57d978faaf4b95768736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de42f4700225ff8a9c9f1200c2e6f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7858872b7c82cc50a90cdf95115b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d062146506eacba89b96ba925967c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f3bbf69dafc2ac9fd6b21b212f34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b150983f5e9075e6dce217065ccb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f88781ee5e1f96210e57cbc6be49e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef4ee8d3c8feb8c4ddf9a48b1e73b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2e9cf67bb3ae4832606f2f5615bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dfec3fdcfe8eadcfea9ed6431e80a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8037eaa0bb4580be250bf9376818272746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3de6eb5aa7aceaa51f888200a3356747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ca9f0278e73b967e1819cdf9aec0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3a3dcd48fc75b7256e8b606d5edf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226f9599e7a25dcc58dc141029c694750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d003d8d4711bf199987c37599072b48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60bdf5e6c4d9693a84471db9f1af1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1fc47b0f8c5dc7093f8fe4c25d43c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b145d10e278fd4a602b8fe55a33d37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ce7188defdb66bb4e825398b909cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b2c8cb97c733d64a82cee2beb69f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3047bb359c2a55ab4f09877221297e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1214a41fcbf08791678f571fd45ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866a16203fa6ca25038147f3498124d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>