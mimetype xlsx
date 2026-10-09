--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7395181801fd01d88bbc1d75108caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23d8bf0fabd35a4bf00ba9b07b2be42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06219964a35120ae5cf800a7584ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97c7f5371c8db83d6241e12d843714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c46da66c762d191f9f806ed35cb745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4038e245d2e452e043e70b5a69d4bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af80d1b16cd52f1b869c23ac68be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f33547125c59eaad11fd81f3b67ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd1ff20bbf9d9daf01092f5733be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce23f1d831659dedf4f1ae33e9399510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40727c7e5f79963ed4e628764ffce011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030177b36e352b8345199ea3ba4180d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2771d2bad798fec5ab1f5ad2a0c8a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b697fd335b2db270611f8a8a6e28ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623cc33c2c9fe8f26303bb5fe595ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794adf1ca2ca753f38afb240049cd1d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df06466e6ae5071462ab1fa533776617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8722e9e031bded66dad6b6401d6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cd4e345b1c70f4efa09820568072319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437ee49e1f037d6a44afd4053f939520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6427e6a199e3c90bf6decb500130b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe23920fe0894742d333eacbbffc1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c650cfec75b013ed2dd27b34b196d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a43a1cf3966cda40bec82c00925fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db599b89e02f5cdf341e874d945636325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a720a8397f37d50cd31dd2fc4037c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b86f3b0c141e77f430945c2bf6a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9181d82983c9ff979ab671dfd1bccc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edfd41ef8dd9e44f300b31160db58329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7944360183ee48c5e2f7c022885b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229d1181aeff40ece716e6a7ada9ede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbca3db10d4405d20a30adf1e74fa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368a13afd91751f95ff1965a637e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fffe63ab21e33c77b7290d57a09934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b980955a895ba6a1861a84155f4df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f4c5996be940efe57e29c103241d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ac9ca0de9b83ff7dfdd2b6511f6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2df193366ab4fd5c25d2e95a916f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2482c63a1aa13801638127bc3fd2b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6b0634fbfc5f148cf800866a32ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f0a94f8bb259e4113cf0c699a018241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6029e0874aa3cfc510b1ae1e75a9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553fba454b9fbe9e94074fd31950ad643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b145fea8add734d3be7e0470d28f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0b5bcac36828655de7e3d8a0ab6b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b1c9ce00cb57287a5532372d21c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f50b01aa0eb6aa5add3d1957c0ddb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e46d8962aa8599634107da5644e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09c50d38f9b4080e0cb7a8a821c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5788696d3bb4a1bc622c3524affa4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19879178f002132dad89a2afd1b16d4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abeef6f8649bd2b4549d16bbc6c3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af05333e9f0115a5b37304021dd0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac778381eb5e073fbc01cf98cdc93fb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109fb023771d53bf8eaf01dd99d98e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f7e7df723b8010831d2a32f58a69356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c883b884cbceff1c81bb25541011857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675efa76434974922b153a01f9a1b7db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35e05178d49f283fe61aa8f9ec7c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5975e8d317ee599ca4b93ab351a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12568ba1bf1b23ce68c6fc0b5c302e0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022ad9b43e6b65e4e6c73b3df415e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78729a63f13d55887146914b08a6d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9f31ae444ca05c5f98e110ceb26364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3bea8ac0b54bea5510040827ca9a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f87374353be1cbcdf0c22147556de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cdc6217975920b1d7708e4cd3e7a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e51bcca4843a0988dda2a097cff668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a257f53fa57c224840ffff775ab7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102960a1e88cad13c84f2df93f70653a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59578700007f0e72e1bee9f199b8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81308c3953209df38643580729ae1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7c5c5ab74de3072cf5699bcb8a1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8960e39b142a6a7e3ca799e3a20774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa26af87a1906224d4279d1fc15263975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bacae8de751e18112f19d1a6cb8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968e657462fd34d452d5ed337c719577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d85d89a73338be48cd7ff65d35c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b136685ac8edbca863b81e5569fc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d68daf8791f72decc0820490a76ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908a981e4baf013db861b4301e611781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003fa2ef3c548b068d87ac3f8ecf3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa10c4ec680dd25d78e822acaa199b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb79cfb76d37e953456d91c49fa52884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cda760a876abaf198987adabd8af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b392819e65baf5b838801b87ae757086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867e66615e6194519f336cb1f6d5c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d12a86903ebc296d99914a05d61f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917756a7e4016d552097bb4c5eefbfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3ac4805cba31d60825d9e4c1f12690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7945e6e7d4a31ef27832904c372ad391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f62546971bbf31f79f39611114d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd36064e1ecaf78b8c0213959a886393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae6c16565b9914cfcd316214add1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c04a11e57693fee1d2dad052fb4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5141245842a5944bd46ad56aba1b2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527c6382f1a4841d0bd663d6e1cd3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc05c81bb79a42890e9a15b81a742998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214794de2cd1ee9be37016bde7f5c6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4dfd65b52e8843b83f27ce8ad150100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc92438cd037bc3641556455f76c16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b328a0075061be6461f47102855408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d5ade2979f4a94051bf8bfa54116e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf7ff5d4a6954f307837a72780e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec071a55f3533d72f282e8b26ae4988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fe0e7bf093a3f03ea3f4b8008c0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e57951e2df8fe8989e92c9b416f293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b859c2bbc7304c64ee7de3535239108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4260109a62517e3eb218f3231137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8897e4b4214c4a7f542e4a0218073110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf2a42736593c4c7b74496564bed66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5577aea6926cbbd4e63ec050e1080112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b4d5db7429845ecc13564d6bce20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c7791af0e72fcb8006165c894bf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de33cd86bb5b30bdd7020a6095b4a51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa1d6e4ad092e0f0a0f3a42e9e65dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0d618c61070cbe8654623f004792117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68dacf41b8d7447656c7acb27bf028118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f4a27109e0f42342495e3ea655c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844aa1dd1ede921c314c576e31c1287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f340c8eefa7e0a6009239eafe45de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00fe87b8f70cc78ddbfdab94aa6742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc097d12324bb0a80e81f65747906123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2c3c5667ae75244869a4e5232b24d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd332f3db4d72afaec748a5723eb6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810bef8b56ff9778da49647708cfc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e69e0420db1559851ef6aca26dac3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfeafb5bcf07e481762923dac42a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f242453fc6cbe1a09c2696f3beb45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d6345b9ee06f1c52ddaf7c12f3299130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254fcd579095f10d84ab498d6879f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318e871154b04624a783a7e86f5b0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf11b9c313f098db537edb5e96b4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f7e2c21affa42c3a682ef10ff227e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a529851e2afd0233a5600359bd75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f517d38683b534c0bf2371f0604a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c3f17d8afd89e0ed6270bc1abd36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a7179c8ed5d47759bff2fb32f85d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9926c41a9e17b5e5ce7786789056102139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b398ff2d1da3f84ec36035ba9738d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffee5c798d829112d255fab998f3a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba718a215cb315ecad079c56a9bbc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0cca0937454cc06fffda254d3fcce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880327cba4379c229f17c4e14b5368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f7f6cf300a1f382b0dd11f320b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ca4ff047590369d267ed268ed7a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b3237eb8b61c47fbb4061299e8ccb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c730334125ddc3c062c7b8502fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbab4f7d3ec14d8125677f69abaf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045375f3b242cadc1ebfc25e3b31b30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564bb36e657cf41e5f3a1ac0ffc7b0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ddafabeece4d458d5ed3f2b442cb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d426d27744cb8d61f46cfe013a1ce22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0dca4c4939a423071be3aa7094e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19312a5e495923bfc7639087635422d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65640ed571b600857b37e0ec414eada156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51960fc6e420e4b41e43c78e6bc6c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2064746e06ded98247205de4440692158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f95610d47e2d634bc78b7a65dcca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998fedc46403472bf4fba7e7741f63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da8a24f7da851ee5b9db103c9093c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6054e3a1fe37a0d7dbcb566d8cf79b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5542ba93b43f7417b20af7b26a412163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019122c897d790409fc6fdfb618737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd5d4a076fa50f9a39236bbbd2982e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe245e3629448d2554e45f9387f82af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b0edbea473976ce7ba4eb9c120d7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097b2adfff36b7a8cdc2bf20ce9899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d09f1761d719fa0799b0e113b3ca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b354bb808ef567fa53917b533d00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c37dc0bd3492009ebe4013cec373171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81139fe1fe0245e6dfda9048c197ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493e5cc24a2d2ce3e04d451656ba88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c722934c1051fb7ca7bbc5c453a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186647e6b89f51a7629e7f8aeaf8eb10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342b6a7a1e0e08d231ad32127c53b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e292dbdc3940983b4481d0d2fa4dc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83ada28c725994512d62eca2a46e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5905e63aaaa26fe76358edd1e337d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149676a11d160008a4c9769e92218a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc04822691302fe2d48e042a5b014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712a904dbe38e50a97eef94b9e66a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d248654b804a558cdedcf15ab4787183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8faf10b691790ef24e0d206a7149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6257862a959102e1d1512ccbb51b42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908285066ac13db4f3ea11e81c855bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192ff57b82f159cd75a766941e8fc1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3410b0ff6ab60a3f633824e76e03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb843deb96372de843739e36d27fb4e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bc8181c73536fcc8a1319b6172df6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d69d5179b723ba69ea6edc898c73a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0971a0ef643672855bfe8689548107192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866803c43e7eddfa7f1085de4d6037c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5200c915456714f358eaa4a3209a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65f6e36c68041ca9356aa2d8e2724195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a22327d1ce3256ddc3451d9c3d31f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88652c1d57466d2975c082cfd5a2a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff52224f2405e322ba450293ee0bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb62a62833f4e66718e24865aea9ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0de1b5bb4aed3cd149b9d056f1883200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622968db835bfcfe5b7beec44e07aa34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a6e474194e8f290998cd5dcee1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cf9badd9884d01b52036eb4c4d93f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735df12b20c62e21d7f7cf0797747a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8e99ef1648cf380315789b8ffdde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257581bfc888bffaaddd5a0fe22c70a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba88456e85e93b247ffdec0132cb30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00383f2675f6847b863781c883de6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2ca2a4e7a71410a0271d755853adc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fd59784ff4ee20de9d8aac5cfefb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19788dfd40e1384fda5817d343ab542211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049ceeba81d21d7914ad60bbab3d65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f71a09c69232fe66294672fa02c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e6d56834e36c8ae251127083ff3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cd5b0e123f3134d1412a730979264215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4cd733bce2152a18f7fcb55f99f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609cc621589517f541e31a31cbfc385217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c172ab5009886ebc65c319af45874b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490a783eb3c8ef0d12661b847df9598219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f954b4caefcbc8f01738d9b22f5f755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642c05066fac7bfe457432242117e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ae62e68bdecfc0acd9358d6411ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f3a52c27f0b62118a2bb736b3bee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b25d483ee1b3757aef2899376d4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7566746b7582e22a4c11980d41c4a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab4f2acddb452ddf2492a5591b392226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833bbf0ec6b04653423a61ef4cb332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f010f852ca6ac93a69de5dc2962164228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26768ed75f7902f5dea8597628d02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0f17e65876f6e71e55ccf406a5ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835275713134cc861731c6e771b6c17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d329c56aaeee1f060419d8e23036232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3299b6d06dc9612e3d70cd3190aa8f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fab552db342e2c6a4ef5f525d3d0b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf4e71c1e7068914618d8a69e83f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fe28a4b1f4e876f04d879a356763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afabdd8cf5b52b112b0082108b2473237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cbe51119de0c68b2337c0bc5696dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743da7f9e21bedccba5b9a3ada16a53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00913e85453b35f30470dea2e9999e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3124f99a9991cc381777a7bbfef5a91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa94936bc3bcb9641df067d929460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb1cc1bc52d0dd03a043c757fbd78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f5bbd43e24b279d9ab16b28342ddf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13c8f3cb1242582b4bb3a035885ebc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd11ecd2404c178fc0627504161b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7abe8102dcb19c3a1b7ea7b01c0cfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d9232472f991f8194db09cd9a892248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc991ae8808e1ab49b67188853a6cb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49a861fb1994a4852bae45fc67ef1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59374fc13fbee0ea1a5ffe223b58c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b7528a7ff395e611aff818a5ff0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e99f1e1167f0d97fad119c964dc75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae86d4ecc7fb2aaa3695fb0837241254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f72d443f442d46446e1d2d23022c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d403ff36baf5a141bb98034fc474df9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba79f2b62b58f8347f1729594f886257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405006d29733a540d52a3e95b027d8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c8998c8ea5417eee7fd343c52009259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec10893546b1f07551f566a66c4c44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8795e74948e13bd3c82b4e5a8831f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501169ba4d99f5a6531fc5be988c30f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45cc4ae6fa556282a681442bf3511b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba042ee3993321861b9edc0add42aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1abfe23986b9c7d83f87e91891b50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b418e427e0dcba8483c45d358188fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f95ed807081da6f55e2f3ab5eb67a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651b00d7fb9a0d07030aab1ead4cef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e44f07847b9ea767b88b765b7a47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dafb0a6d60263442959157dde30bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e737e3ee55bdc3ad44358ef2f26ffa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779848781d78c1fc2c003868961b1b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ace0233435df1d50c0b97e3e449ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e93335b505fd5d45547080a4d20b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480392fdb3abdde2c9f90d0f43333ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5bc8cdc1e650cb6c16a9bd33a656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194b7b8dcc481004315bc3549b1c2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d41a9464b8a611461d0a9bd8401dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba6d052af8380e51fd36e55ba1b0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ecc8121a161bcf920329e65f068d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80bee9b50e698c7c2764e981eb622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd15c78f68480424c301abcf64fe1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4964f8ce7e5a5e234824d85c08bbf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f099e647dff46601a8711bc9ad732c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729739ddffa86ba6292e89ca449ca6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d01723061af35ce63d0fb151a08d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce050c2749910219aa43e192be67610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f21dad039c809139386a0534e08ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d43fc876cfc2f7f44360da42fad86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e697dafc5b010a524b4f6c7ca3ffb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901274de30fcf4335ac0738ddfcd581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c78dc7368457664b8641726433a62c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c7c11dd3b7daf6c9daa59ee6a284293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257c026d1c6e185fdf6c41d56ae6cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8660041a92cd0751359c873e24901295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb412028ea28a2f2ed71612a3443d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c3baa28790f20c3904043ef37862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ac4ff12f3ca74464c62148b16325298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61c4c2cbd0177ce6cb80f893048ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4184badeaeed2f75e7e39a931c612300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d57d67a1e2bddafeb2b7e391581d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9609dfd1473983a89e399e86076686302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766907c6f1e57f1384bb956f81ce151303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39c692234d5fcfb8406589a6947c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8aa11bf5bd7810a084619f88b8ac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc1b45e47264dd7b72fef106655a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13774b957742695cc02a5f3d1cc2fb81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915004589e467f923efa4ec8944f5db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212ba65618f10a111822e49770c1d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f766bbe787c65cfd75daf9f24feff4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35356c462fb5d2b5fc8f9b0728c45fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf9fc6602bce2c972f41c3fec8a89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffbf27b9b048519e745e62fe03c1c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617b016af3c2074e28662ce6833403314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972e2a7f7adc28072782919bddaf61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725cb7dbebcfe4b2f74db11cf7daab8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8b3f5a81468499424733175e898c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df6853ee7e686043f1f725d64d3ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2a7f930cfc1cfcabb5ec75ceb4a7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af4e646e0257e541c86ef9639150b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b9596ac1ed763292aeda7e7f0cb34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de6819aa2298507dae1f7b9e6f1b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7265284ff3dada92b9204539e7a00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd08eea6c7c5ba50d80594fbae2d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa93ac672acf74185f0312f65fcbb40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd49bdc2eed15a490bc603d1a5095326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c6626e6693819596fe703c7618f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638451cd29f49252200243cdf80a20f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ba071c0a253474144b47e8186d412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a6d99a53ca789dfc84ecc97213f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4900667a8dda04ff3a54b071857d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b0c612cf935a6369e00c520b95000332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cbac3b91c757339752cf0b25f2c51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886b55db7fc4394b1fcce1f6ac618c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c14fb8b5e4c1ed110a67b08fb5f16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ae0474742d5c48fe1781038f9178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7de763f8fe75f92675920e0d4f6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ddfc861f2099042e5c9c3aa74189338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c646a88c08459bd4ce9b6c8e9931339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843857a2ee7a37fbf18663003e72dec5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c9658d46f2010382a96a2b3c75e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796f6ee4979264a0b6423dfe093772342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab1701e933854715e9e2be29d100b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d175205d021bd30a9eeca3c7bf459e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464f4b964ea132e1fc67d1f66c7fcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763bbfeeaae971a53ffafda17572df2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b03e72628cc6d8b39a9fd7a3609ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af3819a6b448cd65cdcc839158c65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b44b26294cb4dbcb4cb526464513d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef7a2db0ee45db1ca104c36404069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185ce2f91e9ad93ec0038f22723ae6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3cc1b69f4859c3990dc6c9fa0d868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7721a90b29d7fa4f5d53d2802e840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612fc68a49f362cfe1ea0045f29914b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3dd565f6e93af4889bd0de648c14f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfaf76777fe725994714b864b1f35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788bdaea0264fe982d6dae6d1a501c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45aabbb353340b7100c016a2f84c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540750e2ed7a2a1f757aca153152d22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764aeb0f40fd42ddd7dd80908a830d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacdb20ff1c333aa87faab6c8e37326361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a369a70df90940022c05059fa4e0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e54c4be43486ebf8fe45d9d72dbe09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ee5f59425e1ab9f66bc0fcf98587364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3bdb060b6f9ce809b5c5be144db08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4ba8c7b9fdc9c0f17853434cd4aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179e3b976cbba5e22f864265531310367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b30a7b03af6910caff18535d8f68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c72dffe085b78444a04baad4927ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51865ebf75233f62cde8cff6c2f33e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc88f296d8b28158a0936fef043d5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3255130de153dc26ad0e16b5b960372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5406cff6a1919ad546b3455da5d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480774e6dc6d5516e3d03280e8f0c51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26f2873a12877f4f5ab693b5dd19a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa55959c645f7ad3b8a35cba0c53b9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542dec7b6eb2951d0b06833e0469553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27bbbb8dc4d475380c79349c89e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ab2404690c346c6bae67cade411c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfecb90fac176b88910b40a3cc1faaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1fa4c52b6e4ba02828a01d3f131c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7191c8612c4ea989b53545db017f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9f350ab1c0bca16b382c3c6f996c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd523e67cb86b8864e88449b772c33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8effea053907f46bcdf5ff42e108385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569078ccbf2113f64d2c4bef314f573386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ab7ca444fd39b72824f725a60a20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64bde58fb3ce5ef8a0c1c987e885e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c902f7da8398b073c3121ee64744389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb781e6b510ea5f15cc40a01921327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f923e1d1d43e4d5e14ef1ffe24005f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21cfc75fbf64999be09787501b1973392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fa8bc537c9ff7f94e9e25d33af259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257ae5a99393bb32797d8c4dd5a5ed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0101816fd65480104872848980a2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d8776ea3410da1442c3863bbe342396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e5f1808071f130aaf496c757329cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d6be31404f041e3f720a2dbfeea8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b0352e92b131037ace55af7d6f5f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46da9eaf3acdc29ba57f5ad8b31e6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7baf499ece07d8da4bacb92c3047f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4b2a4a8cfdee25c6e7deb02137b82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179899ef8f3e6861756e49e010508d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbf4ae5129f9457b757c243444e8bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1845db4d4b1939b325c3112c8dfe31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a37b4a3e160732ad473ca519a5298406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1683a5693c1b9f3b636885ab00ff900407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932e5324393d8b261321c88532ecfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b44b38cd43ca36dd18fdf83ffd6bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7d714f6ac7922831a2cd447532ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc97de013323604b8946fbfa6b91d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779c08532f817aab9a40eb25573744412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207e44da876151ce67a03f2dcc15bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2be2a67c168f077879c5ce8e568d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42843c0348f5d99ee42dc2e9580220415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ebb825fcf3a1d31cb2603f4cde52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0194f959ad0db2107301b7d864a020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77061eb28152bea7f164667feec29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb2ed35c6dc6fe166c36301a6a645419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b9927671260d13e74471838acce6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8363af25cb8ed48b947f303df081ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f920926ee8ac7be8628d6ad3afe78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253aa94c1b4a1b125e46f420fc17338423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d00c9142500beaa218e881e1ede6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46cc939c742a82ad4ff482b8d0417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f549026777e8d20b34ae2fd09731f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52fdad2a9332bfad7355d07ac6666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9e99aa658cde7be91cd857d7b7c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bce72f349ce95dcc55a8604235dd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8959a87278ba755dfeb8e7fdcbd5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf48916d04309241d97830840f659d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ac72ec1fcfa7d47af50513383f53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172ef61d0869d509762c7eeadf7447433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24609b5677849d4efcac1fac2e765ea6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3d7db1c7c804c9e1c92b7a732b7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6345e638b1fd988597779831e7a2a7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501718aedc13f757bdff17f4b326b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2f1f2a1d0002fef6583794342d3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b7a12f7063e7852752bdb88ebe21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f164f143789fe2107bb69570791e92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7011d3fe5036be3c1380646c0bd04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7eb436ba164967992fd576c4b9286442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f2e989147b710f6544b62231abad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4844cd5be903a977a8db4bfda0eba07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51392c7f650a2e56fe9e31ea1a153df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ed21f05e71aa1fe590c427e81712a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df09d27d3307c506be46dbbfd20daa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811d2bebf869377201061153d51bb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d605dd29995840412ae568b4a22b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4343367dea1bbca475e53a3624dc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9513b5cb6d40df37868b77e38d2d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1b08e9d9638eb30b8d9e234b8f8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ec707c8504a71b0ca9cc27f185f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d145a856871e173f2c1c3ac8dd16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac0065dbe97530cf751ef8747ce11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988d766a800a79e2fa69bc6595abb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f787d7be99a549857c44a3d2c0b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd216a55bfc37b3c0832a797e27e8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087c83472d93a3d87db13ee2e49c50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212194690fc3c4495f42270f82d17dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fdcc36d13edf3505fc6cea878c8ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c163fb529ce8a73edf8333f8c01a1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c342411bb0a786bc571c1cf20c0ea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acb88001073a5cebbbc872f78698b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e982f3a1303037df7b22470f49ad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c59caed723361d9f3d3206c7b993c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d93e9bc0cb5e2b8984143502b0b5ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b21fd00a6ebf3d3c12cf3d19dbfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb97ee9c2fe15f628b0ea226a72b32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd63575ec022d9c3ae9244083858890470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42acc92bb2955aaa36f6f9faf7d9b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee179e28e314df36427f6e272334d0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9513f2e8ba638b4b1d71b9f3aefb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd65d2f50c1e09d8c54038aece1f5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aada83bb086d8fdd9252781f6e820475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a4447c81da7726768ad5ed7c08ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266ad6f8002a1435b7a4225189aab1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e8ecef5fe9fc968ad95470e27673478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6554b3c36cb83ec8dca8ca13204b554479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980cf50508c2c7ac65e4fd49847acba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759bd7b5f4d87af78931772b41ddd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988406c0e9b7af4cc12d2996183744482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9499eacff674f98991f5c5a03d074f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456899c3acc95e5ccbb8e35317a3bc96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52f13d61de0039bc48bda4119a6135485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08eb3709102ee52d851cffefdf30b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d677d4a83fa2942909ec12ac8512c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd4746cec28a5f458e3a02e4ca2e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad62445ca47a8594291e453b0cc3b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77932cd4d86729463192096a1f99879d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a83d2c171d064c95b8e85f17f990c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74eedcd6669e5aa217e70608e37be9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ffd65739c00d042b31600f477495493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204187273b21a07f77cfeba715d1e73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc285fe3cb1f1fc2e23fe1583d88fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf4e92e379370557122e0c4ce0c14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80768d55c94b8ef495a3e359810bd0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946dd3f5960b535e2114d27afccfba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d542935e69d5920916778426bfad65c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee4913c790f257d7955f503eabbc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4632db0357c9091f86d994f71e72cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8883919a00a05ba212ac1eea82e00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a97c2b5c594834e1dc24d9e1aef4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ca4802eb427840f2f72e9decd71a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c877b6d7ca0b453cc474ec9a67b97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc41575bd455ec4d420ed7f5ec890d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3762663dee0fc7f6d01b7ade7b0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6acda3630b80382e673b8072e7f30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e33350c557a52d82e79fbaa59111c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3a10349b2650f34eeb77e002eb6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8f82aab2602e2a4abe2612cf5cbaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b262a2bd42343030d4ff417d4f30b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c885730aa5c23ddaea291a2d10067d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355851698463663adf9bb0b6e82951d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc69142c434c459311e117446298fc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d339773639edacd0672c1bea34e76c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9891fea0b23909e7488c9c8ed44d9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b31f0f28bf67edc34fa8ba373348518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff9011a2f17bdafba5b5babffa709519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddbb4b1bf87f97122a251188288ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00bb438ab1300fc6632f96c4d6e0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f49419c0e44af41bce52e6ac4239522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c763a4dce09ae04975874be8be4c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f62d098d8387e7e8c7c8630ad3de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd9577201bf8b91d0e46458e5dc96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e6481e0ddbece33ed9399c6eec82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd44825b568246715f8199ce548872527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348a3d86f9b45ef2bb09e877b4c515528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550cbdba98e86304c463d70f2c8c97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b64ebc168e52759514c323cc022c1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770d5d0f108bfd1326dac74afdf60c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8b46775c5e7d8945e294ab3a700e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851280fe076627eefda73a4f01b1646533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a57ad0dd96df26219be57dae8d136534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b01e72f989e83c66d03948f04460a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0cd632153a68b1146028bec0d3a0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5f32906df951b692af84547534ea1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459a98b0daac6314e01a4182ae98b9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeab0e067fcd7b9bd5aa57abe58d074539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853440b48f4ea2388e646ce1637394540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3331fb396b7afed3c1ce15c03068b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e3b4baf1a482eef16151da85b961542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbfa3976f1eca39e831f3ce13979c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033edaab5d58d1d718937f37ad83f06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fbc51315b4ed951c1615ee6b1648545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb2e6487699e6271bbd02bb60ffd3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e897bd524166b9d5cbfc440de954547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95fdd395a689b2f4cdd1b162ab7d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5c89c6c2d5e1524255506e3ab13a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943f88838fca51b8b54e04fe1358f0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae7b452c1eb6278103d902a090855a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c059c243581d38d569bc591018e86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc71668cf0cd3c0fd186ce439f16f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819394ebebebc40be4adaad75748c9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29be3b38be0490c1cb3822e899edc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff37ff0b7857b79a6d2175809edde3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19702387a6c45230d38ad6b9eb13697557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfda9f2153e5f2eef4953924c9b42b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122cd33866af01d297ff7bbcac24c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5860da21b30c3651d383296fe80ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5424ac7a31936a07879257841cc821561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed643627703590fa5526b43afc216562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228429f60a51438c1cdc169b136a21ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1c134ed5e3101c108077e9ace0df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a55eff550d406a95e248635f4c90f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facc95d352086be830f5b4d7789dd25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12636dbd77d0e8011b8adf2457ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d5b9e2ce6a8ce52ae5917966063e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90304d8fdd7f0c4d2647254591c2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01046e8c2dfedeac97443cbdc5f5b7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9831ac0a5593b4c0aa23c1af2ee26a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cda0dce4be4f3a72724c49efe7c967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6251b52306ba81b29cc689184ea4ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54b603009b36ff69ef972841a24f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8bfed8296094a725b3a591d4d20ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434db4bdbe82a94690c1edb50efde70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7db9d8c4eccb5f5e38fab4dbc568b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3da1fdabd564bfeaef44ebad0d341578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c626b6ee1ce3b3211b239426acb20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f75b0e95efe485cb3317fbd8f0cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbacf01401c0cf70d64e9f42376faa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf1fa50b6c39373da9863188f13ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a826edb03a1decf3d72c1b8866974583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee3294a53ffc41e867eade6c80fd29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606bf35e8417b4b7d6719d7e7da62d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078a859e1af4bb0b4d526784b80f97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5266cfd1fafb9bbaef0e3cd8ee861d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b68a811b993f209e069335917dbdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e2ee20f9e8fd6eb65fe37fa9f75e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707b3899b1c3a03aa422223b10a1721590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f11c1cd9c77185053b317fa4feb54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60949c38f3e81dd823e8b8d9906786c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99247a333cfb4b0ae640bf69e65e8a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784979b858c7866f27d745f9a9fec46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797f0d123909a48f961c4e8d2d9ab4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8c2d8d8657afc3a86b9bc22672ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a565e4385687731dc308ae22d70e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc5ffd69cf847896b2c34c1f0c6f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbdb312d521766b6bbbaf08135a0ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe85b47b16ee67c8839fb3fde7fca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81362276eb70db39410c94b64b88a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2b0312247b1a92433f1a38360d7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637a061c4bf61ab21866d128fb6b73e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2f3645579413c799cb7408327dd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581a65464d71f4cd6cda467df9ff02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8badb14cd2e182d3efdcbea922588d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e8b860e85c12e4a16423fe8b259e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da26816e2cd64fb68237d144e5f9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ce3816470bad1d460615f248f9ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15aed934eaf936bfbc5d9c2b73bd9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2299e6ce2bad074f0c127b824b73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29fa0d3db0712ab9bc513a3905a10f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cefb2bc0443551bfcbc0eea22c2f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a07993aedc461db721cc82af12f67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e77d02b272a6e88c024587a8a939b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312625e5a22cc5cb184bd7a25ed095d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ca605dfe474bf95e51f5ee8420b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a31668f86e33624804ea29409e0cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2d3ddc7e7a298f053f3ed374e94d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb81f3bcf62782823a39f9238832b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e982453899d073fd678becf89b6d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8136477390f0448f17d9ee600ca833622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069626895f581a7d7aceca61ad541b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee940f105793c54aec9d03ddc009cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785a22bab8c0d1247cfe94e82b2e10a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c304acf8c18aaa7621a3f710bfe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0912b6481ae8c7f67e7ca9b9b7d28b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f60a797d0d916fb53ca88c29afaf3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a35bc09e5cd5286236cf73a392640629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96fc9f9cde6dd5c07229a58c5aebf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8435ce02c70db0ebcc46d613248b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d679923b1370227abe6285538f0e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b14bd4a88b020f08757371f73dcd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad854e15f984bff745c26cc2ed849634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb07a1394879b1e8c78e80c3e04639635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965277f5d35e582e02b2bfe3a072c90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd39fee3184c916b3adfa6d2fc4620637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4cfc538a44294486f945fa3e3a9ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28278d0e578aa09fb02b9a6b2cf87870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf926b5980884b24e8772c1abbeeed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca57180e75c6ec79a81c0b2f0d633f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62822fa758b0e94d3caff0d1646af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7fbf375a41a11e0be5a0e8fb444b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2197a1769b33a2afb543a3a9e1809f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f6012d780e643a685762ba364d21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b049ad9f66828751f7e475a38075f90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b298c002d251e81878b1b1b1b45e61b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399b0f27992ee11be27075eeb0b6795648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1772c2064e42c9aecda359e4264392649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a2e599129b4cf5da19c3664b421bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde1e93e867bd05c7136b9e71dbee6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba6ac5bbd6e4a139a446a3efde5b76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6062379c051baa5d5fcb0f9320250653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fdc22901251338bc67fadb9be3b23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294450f1c811c5c0a90155982ba5fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908905a1e24e59f0f6fcaf5b7fd9d6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295aa8e1197b1b2a5db354c5c99654e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6bd5d655ed1236e7f280675c541ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e8bf9947ee41e175a87976218a2f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2a6a4849bd6eabb6d1a95b7fb4c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2d690009f750d651611f1414122f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146a90012bd199adcc374a3ce3caa8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769650e68f267276d47bc4786a92c9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9008e2e7625576e0f0fe7e27883cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e94876308037c0a042c07d87ad7717665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664186c5316c145598abe2bbf36b702d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0ee01dea26e309934b14d8d4109b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f8dbd32d64736560efb23af00a75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072276ed56a66736ce7d0dc38f97c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922536f5daa421d16da621aa009f531670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba8e5e71f5b43d5199990e58f758d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df102cee90062e4e4d70be033dc7823672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459063b96c5a11454b1ebf1f9f2b3fcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0766bbe21ab93d1fdcfd878880e65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e61a840afb71687c880b4bfb5cfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9acb9043f6a77b4ea9507f9848c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d15ea57d2f5884f0f44df31fc1e8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adb5a38e29523dcb72640b560e250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f58ee7baf8febb0c6f753002dba7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928c1b3822aa60b6844a5da5c8731d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3158070510aa55fa6c5526e342563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fc9c8a4dab1de693a4b9def2c39b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a5d3f20bf9fe1919f3c50dfd578fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb96e8a4e3f659c05061e6c59da527684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2e90a75f9cde8963aa2252945857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d852b2bb0dfe4594ba86be88b66e4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1dafa5dd0cd8b935ca0698474a2a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33c6ce98f94e58491647e91e908c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42a432ddfbf5453a92ad6cd8437bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c9cccb7f4c6fba38068217780dec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e06245df4a4fc15e0e2258cdac56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263d3fd6b585badec9f165c29540b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064050bc3bdedfbe5d43a741c3fb17e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3164721080db72bf7b2569674cb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d08d44295b43720990792167ac5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620a1f696b991030583eaaa3b4fd2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a575623135c9b8b6aa820d113117f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca788e711edd4dd4f4cab457eb189698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485872bce266216b66d49bdf3a3ce6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd9dc8f04112eccebf1ae3c2ab9b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b46269399ef787690e524358ddf9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d05825836cc44f495d04e097aaba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c5fd9eb05ea6c1ad628980548c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa7098455b516799a0fa630eae00a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72416d85d9c6c60d58a68ada35f1bbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db95344ec001bc763bd789c934a865706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720ab0dcbd1ae768f5d0ead31339a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3c549d51f9fd93067e1327d81cbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b699a932f26eab95344e0a724beb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7fbde10d1e25df3e039653caf02a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28480369407b291b5c594502c042623711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca78e655ec3c2333ffd8440a16f444712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bf0f0e4203a4acd430cb3918809f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5988eb51fa16dc2d55da369b921d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38c2fa198984913eae84afebd8aa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5962d2b27fbba5dc431e745ddb705716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81e9e4356c0ce102cbe5c906cdb257717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329af66226d8d88ac48265706563d3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e9253349e0fa22fbd616de3fca5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeed0bd583d8f5663a8c3143fe39ed3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f3b5bd3152b26d4355c4305c9229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb96fabf6719d93f5884528605fb6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f58d81b42ce8e1a5f5caf0b7c1299723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66c3bd3552af70e8d115f6851913d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8219c250b4e0ce44e79fb631f7ef8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1405a3a949ef08691d4a18dda5dc50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3bec237c5892352c7b67982b8be42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb78fcb771ea6f8e3e54a20f71d74d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952e7d705f26e931480aa5bb1b09665729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc02340457e64013ea1e1de2d4cd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec98cbd1feb8c4e247e23d06cf97c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39071dd3a34bf9b1be6bc415f5205f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d076fe4384502cd3313e9b48466d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce19bfb52be67faaa3406e444d3c5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d21392df8a3ec509f6945bc325d758735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c6804e7929c04d1d00d17480cc16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f5c55ca2cffb5cd2764a3b5a04e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e31248681909edbe50229908a9e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54824efd7b8d8d6340a54c17749e6cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2daa43be7207320a55d3fcbebf086c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e932e8bff40b5ba08efd2a176d21a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23a69f9ebadb6286e7f2ab616f05f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1bd581f001ec456038ff24287088743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2c7d438a011d7573d781f23c71c35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7408acc7c45b95bedb5c5b0ca21ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bac2f93323a0ddfebb479e2785afe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58bb8991c9cdd52aaa36c37c47fab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0cb8dabd6ca05c9bc5e7989004408748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ed663e0a404de920f260d62f512da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9bfeec091fe249faf43da061f697b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c45d6109518a21d2549223e85d5b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6fce9a290eb40b19a1e10bf07c02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0381716c8b7e815eb5de8e7671d48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99b78c69f6bcef7df2959763bb8cb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725724bbd6ca5d30a70877a84badc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267aa477ebae6a07b33e5ffd20a0e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3011a500ab31015547bb27bc6c590757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc84a05b6703119b4492d2c7e28b3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535b4a6bdbd343114d99fcc48617f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe5a696787a6b3af127ccc53487041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903091556f6e69dc63d0bf921b4ee9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be18cc5be098a1bcbe00c2675c8343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4a50ea6c52667cd66020fc0503164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a908df4dac1ea3a95a2814d983bb77a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74667bdaf1a8de08f4eaf2b02783366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed4a4d18bdaf3a41708bed28b39dfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5be5e14cb05bd30738bfb7862acb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5bdeab5f24a54d2f988079b711b0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e21d9a3215478c813935c8616c93a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d1e8af928307260b23ade45bdd0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5b209586d6d2de95964abbacfe8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764761e504a3c6f3499693c10abee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec9b9b046731c85025df34778ee3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3ae21ead3ece56cc89a52489cc89c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f48b77f4a7986f495dd5bd42bce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1ac809560473efbf8d03610884ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4909ed98732c475fee43b2243f06a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb42b761ae9c307eef2622a3e826219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba9e2ac1b49cf5da766b11daa3e85d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8148c08d9a07812d7e3e92757e12f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2687e99aa5a178815c31c77f67b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962e98433a5fd044fc80c2a4d647be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf16ab88800cafaa759ea4e347a28824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291506ec605ae6b16055e1472fa2e4c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916667027bcd0cac934cd7bd04160ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ad4cd50f01ba62b6d021dceca16027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee18681f48ce90f089f065acf02e7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777cce9b00b410fce88562f20d670729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2382294d8201506d320d3c7a2c01e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105eccec38025dd5a3a12e708d1570231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a45e2dfd85654f5ed65b35e2ad30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98a47b36d7cce6209a179d52aa9a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d941a7874e13867aedca1e58fc4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ab02b9aa31c80facfe4fe1bc39b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1ce8aa79b797c8f39f552b66c401d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e3ebf4fb2b18b9ce2a7263cf7615b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279e78ad85232b8037b3dff602256a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce63715f619a77c30b36a090509dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f267e4fcb3aae82a6762895a6c7c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee633c6b0c355623f8f528b7e936141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f42612f3d30c9c16e4969805d83e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f72b67abd13160a776d9b48d47c0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7e7a703b7129e73d7a8fa421b7cbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bb443664409464038ac88df01ff845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225332e43c122b71c601481540fb739546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e4e93895d99b7961bf0ebad7fc6a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a75037447e440a16e92c9130a1497348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e00f5c37cc5d5fe8275420994e49e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570217842e1dc58c814c853df13772a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbdb68c11bd5c1d47498e9b470093551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a5c61896ad1e34380777c490f51b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679c1d2223656cda9409369c23a66d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b28f05f41aeeb21bc819345af05d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ded282be1926f0bd002c735963df955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093370c114178dc551ddd98e92eacea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385dce406aeed3b7506524f3baa73f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33528177a430e463a82f2204ccf35c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84314eef472e66956c518d4b9e2a463b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78111f799ddb44e3e06fd5509b2c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea5b56e98c7316fd970ee39254c22061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49c6ceca659ea1c3c3cb81fca702a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655421575db48623ee6c4233601c8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211812a5b73b40d500bd5e239d96d22364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac1f78d55bbfea2c9fd1b35974955b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6e0a111a794d203192011cb7845566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e9e7c35d7a6ff6b0a87b2025407c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d164d9d7cf0fb9b5fb5e1760972f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc72fafa395eb369feb47fbe520dbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec48ff2be984752f5827e8e13ccc1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a8970f28ed419f0daaee3236213771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bf3c5582ffb585b799ae415010a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5784bca699a5399fe92fba7664824773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496ddc95cedfd158359f0c21229523a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d79c426e1bec0ff6d8197671f5c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139cf8cf1ad0313237a904ab9a1fd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd8dce405a89ba6251c6c090e343f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb5bdbb50a94b61b2805c715b8846e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c291d5aed28efcda4892b168786979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231a8fd9a2e567ef272ea995e922b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd946ecc2d4c113bbdf82b1c0eec5f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee3886fab576602c0f8830885a26782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3039f33083474f72e3956018712a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8e8176325aa7830936517f1f16ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b15a2d3d3f5b2480f520dda6ada41585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c50232391992724353c23cd172d2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab4a4b3d3e96dc33419d30efcb09b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afac179427351e2ffd1743aad41ff788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce38e934c82f76a240f40e0b7b361cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa0cfdae464220b60f247add483ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951ee022b33f4b5e45bfb301bf5eda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cdfbb7ee5e2a5b7619ade4648790492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56bff3b5941a8a43726167c8d76f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658681f2256208ad11e3bb6757e26a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd1c92db10306b412498259e6060a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b15b764becc7f9abacd91361fc15496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388391876b36d7385e2e878f858ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a5a4f51d5f7cfc900a146520fc3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8cd5c7cf5415acb76a5d95b7b768b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a5649f16aa4bee92a622ce942c364100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70babd081739a8851984f0bf6d2bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454514bdd1bbf03530b5f2874e46ed78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6089978ff7f0e8d40d64cfc4c7f4d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1384851783ef000a0110859aac09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2359e5a8242503a667aef89a88773d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b14563e2d86dc4da02687453d5b7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd8f148cf5b3d62979e2f122bc1b1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919aaeef5b811272962df194a9e37b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45e239e92f117e4dfe6819bcc386d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e651fffab0044fef7c034c18a5efa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81176fb5f96291bc4cb552a44c84a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967bbc17ecdb293f40f004040eab88f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a1d662507ee4ef9d060a05458e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062fd47c1972bce4e81c0b7569567a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769e2b44f6c185003cb62b8bc7a5a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0ff7de2e4d883c9bb2fc34996f346116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f4bc13d9b3df17764c6da9c23f825117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60772ae938f8421cb0701fd7fe8b72f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64740bb4e8c9b6f84806c827d107e162119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd337c0b3924ba55156fdf95dbf16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b33c6df0f515eb2ea70a4ca7c4611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee7431d1c72409959a817710302e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03a26755d4d56e41420ff100af58e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90601d5d47e22d441c33d3f1a426b952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac531694e082d8499fdf69651c3ae2a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c8fcfba43709131824dd94fec28b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d28640b7a63abdccfedb20cb934c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26ac0e8e6890f2d398328f7051dda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22906e9ddcd20653a7ee925e4835122129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813b872c16747d777058feed60050b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ecd8ff3f0f3e9713ceb7bfc1a9ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46008ccb045dff37b83972df327743e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1e48e664d5be3c08e989bd883c60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aeadc37ee40f75c20221f7069a804134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c527ca3149c00921dd0a5bb545dd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7f04f855a5f8751e82f39e21f090136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14be75e8f0fe1f11fb08af45f54eb1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd2164cb284a3d3b99522a2107cba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1194dc7fbf42d186bc41d1d3c01210139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699cedd52cfd58b841616a52fe93245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e91e641b059bf9988ea485247e20d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a78d5d2c715632058b6989955b5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fdb08b5e69750f09f50df90b8718143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215f629a340786442a8a2586e6a453144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13b105122c0e394656c63a06dcd7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b06dbd5f1fc697c4d24fcbae88a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab0ce4c312121b2fa624248ca8225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb055095d9fa947e405b32c339a95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3697c9c0dc29336be80fcd33a2d687149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7eccc334f67efec84d2b903b81b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fe26b13c15f0eec0b12ae4c29ac1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15fa3bdf62d778f1be7b21ceb2941e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71e0eda829f5888fc62e1703bcc9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ffc41d717f00ec49e6826c52d0c3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627348c508269ca7411889d77bb64883155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e8332f50b6b0e686fce3bbb97fd1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b539cfb9657e8668b8c53e03dc04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc405091502c31bce7e57618132cda1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881610ac63fa44fcce00f9faf9be26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67715b4a9603e8bd923c36ecf9d60f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1adfbd685bccdfc706ce8f20faf369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd206ad78002a00b53980d6eb9dac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a0720ad9992b8fbec92f4648aaad9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd0de97e41234cb7de0f6c362376aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f1dcfa449d5d62dd7cd0f329a750165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44959e4c9a93d80ad2667f1d436ff04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962ea3e4ff3d3c824419366d12d303167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be681b0a9d8e8881f85c06d13df5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b374947e83588f1fc433f9b0b6159d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beedf118d172aa0a79e20f315ccd65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631435a821d46664f05fd6fb77c5e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaad580e30a18cb1ddfdf3e816775e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea33daecbd96b5f062fe9f30d28acf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbc78bbe3523a6c32fcdc3ce5aba9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc128adb6d7a6fd55b1868b2fc247c25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7fa148bbe2e659eb0f88fdc1fd1a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60c2c1f738e5ff7e044cc398ad3d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c0e53fc9ba91b9cd575d3c4969a3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b08b6332664570f74b0db9040397179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7ab2cb92457200fb8053665cdafd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a063d2b9595cb981e1814ba2da2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1399bd68684036dfde316a0069a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3156a77179beb8588cb21b60c00347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ca5c2906cff258de146e23355ab1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b1481332b411b2e9798225cf399b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650c04431467541015ee12fea067f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a2651eaa15d9bf94faea4f18a32da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442699d5b67a8540c9917ce5a2a5bea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac83b9c34fcd4385dbb68ffbb560a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefa9f421b6ad6845e9576623031b7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22526daa9c27b25d05b4215eb824410191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60735a211d784566cf21d073c58c9560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9e573c7b0e00ed3289b3c776af6c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c7b10f1beafc89983838ac52106e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee9965a809f1b1d77ab403999c30b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c08f3a23ce8f5ca50f5f45a899066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f991572816e106d1824bc1d9dd7da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f7bb3c75ce8680d6bfe3e3120cd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833603bd165befd2482bcce81b084b3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb74d28d5a1493b929bb63eb728413200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8edde4ea5088bef231e7071e5be9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e2132de6d4c213a72f24b746996e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d36b1f0b71651dd01e82e09376d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778667fa071253253da486c9e22ab4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c250167ff47bd7224157207353e838205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79d9ed8435fbcca79f0cf0d92f02f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6a9b2358314cb967f62e46cf71685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59f81660ae2ee7452c9da114603dcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff5eb22b18ede3b2b3eb97666666d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e385bc2ed47f9c7b1f469708910f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d4859b91d0b2876e4a0e0b3df64f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9e90175936bba0982e5556b42090a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b283760c9980b385958c1efa3a54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7b73fcef7e8d274bc5b7aa054cf15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ace55ca6fd2c21dfdb5fb8e8bfd1a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf754bfc8b68ac00be2e20c26bd8c4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d95b14f158ca4b3112c8ecc1decf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669863df42c7b87f635594571963b0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a0c8325bd96cbd559586eacb5926219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e87b818e26720bd41dc9f362cd6f17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736dc1fc5cdd4ac5723315dc3028b70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a647634f03a3ba31bd4d33ae1ddc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b3209125123a3932146d0776a669223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb6b9c080d854e051805a02dbdc9c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f34d0129aab3306bc87b22c06e6016225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925857fd20c1c90f639628d48c244cf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650567e20b5149387484c76ed8534a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9c7acb8efead9215b613d853a171228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f723633c46f39e50f20d82fb3d59e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc1dee85056aabaabc621a7c9a4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ed3edd09832bd17bf5fefb6dcb4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9037e33c2c61ad2700362272b5ee6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a6dfdc6499fde07b7f213593c177c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a047ce98f05c0cffed91d9d3aff7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0199a8a0326f8ca294f56d7da9ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e871fdfcc0f953f34e161e9951066236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b05cff2b2db758750dd5d317cd39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa5f28cf16c3249932148910e38267238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155c66695444d7f0ba4e9a62e267b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4353854c820b598c172aef296ea7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78b94db0cb42bf738c7347ab8f2ece241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e63421a57b1234b5a71add931840c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82946f41e2542307adc3697fa3749eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5e3eae716d650ee515f3251868fff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed2400eb4eff8faa2f94ff7780f93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a1ab145f9d9d9d41bd8f064f625c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6207d3c61d6047a533009c2677ded247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75bd0e243fae8d8ab7470e4f38e8d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f53416face7184d9e97fdb271416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc3b4466a939cfb67709d4ad04942e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add44bf2f52ef55ae52804629f398ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d05e7ec8ab6dbe2e8be825801f192252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a6ebe01fbf832c231eeacb5e5454253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d56c1aa536f632f65d16f84d3a5c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b7bd7f34a464dc3e2a08b90d5b4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfc6ffcd670bb820cf4271ed2d52a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e353d1a70fbdbb955a9f1f79a207257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569013bcf2537d5a618dbc2f787bd101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5054ea74aae8e27f077b20c3318d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209877b78458d7a8ed603dbcdc95238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4b3f32da570d29a072e466ded7e97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d20b0251bdb2a75cbf45a4dbed19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a8055529fdcf60e76bd284cba2bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5f2f8086c17e8c7b98eb28846064264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a21c68af61f9c41deea41d392f28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d15fcda9b7e69ee9681e17b33746a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf5dd59db6553ef0278209e5e33ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca244a993e84ae0ab9b2a5471cbddd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca1b2a464c14bda0662744ba03e51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f888b3052a3fe79c7b06082c80886270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fccaaf1435a1afd520b99b30b58ee4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab6bc4613e0bcc0ef523e8f567c3a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91dc1636be71309c258dd22f81a69d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb3c494c356382bd460bc943a80e17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227d1c7b8f26b4022e9a031a98c404275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900605c9b4b1adfbff1664aa8fb6836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e826ee02f6f1a40aa73fc26af692f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753548405c7ab584dca9fd25ff23d368278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413992ee748c913b3a47abfad3e3c927279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50198078a93c7424c754cdbf37a425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d117f45c18f0c99da949f9fbef0ed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeb62510c93e1f8a7ca48eb67d2892282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f265e4de76245b0f41ae76de0aa8d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb190ee886e4e1acf2044a20c42072284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c0e7c1355bffa50fef62c3402a254285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8876e7b243fa7e642f2cfc438e7359286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf215291a3e8556d2784b9a4ebfe7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78555be5367d758ce4c3123b8b6bb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140505d788992fff9fb12049f00048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e6b84af60058c8495d0b2f973d71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a7bfd85473973294edf0c9838429c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7f762ab08eb00a7acf3119862d1e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748608261d5a931e685f1f44d3cf036293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6962f02365ccb812606edd71e1c777f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bffd57dbb135a3fad5cc1b84045e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d2417e396620fa7ba7c1e38443861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d254eac5a56227b32273bd9f3da30b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774658199dd1246f02b0c775b930118298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058a501d862ec3c08928353f0ccb8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28db9716072e4beda5404f1b7a5241300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56649673544a89d2b27cf1dc72998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8db2f885ddcd62a811963976361da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81d394255c89a4aa86b714050c6a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd3330f0879d24137a6e0a8c74f0f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef9623291d063ad5695940d87d40ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c670a2b45c61c820e313bd0cebaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8fe7df0556d0626ed2fd396a945b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f94e48424617526118bf836a6ca8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336784b4f77ac559b0bb72a608f79443309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d38e37d5e9bc1746cc71ee60e7620310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4c8e4e3e6426b2bc78163852d080d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ad4dd5b19343133abe3ab68c093f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e407a2a44b2aa806f2ea0fef57a10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717b41a034a1edd9a9f8643796fa25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c94ace24251299057a6ab43870a7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac3222b3c7beeabb84d11b734a54b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6e684949de7e88b0804ca3f37f55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0dca3a148a3d671e25702fd7260f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728ca8083e072ad272d002171740cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830589fb1a11afccbd475c2a95b80d53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b0bab43ccf5f2b4a96e1bbd0a22e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a76ef46633b3c205c738552127c93e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c99e95a038448a94a9ebb36721dbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2014216d4795b1f0e28882e770aaa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637bd590b8201c7a3e0d61ec256517a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982649e71645d0f23e9eaba32f4226cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34a330f97c561558e3ccaf695ef2d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc1eb27979d3b241dff745ff1374d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976a415fbee01f0ce0e68fd7b976e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c0911f838ad44743614a5d8519c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61029e627aef7722c38cf5497f6b0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9e811281f7d8479530d5f1f1476e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da196b5a35319c7e338bb0fda7e15be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff9c5fd39217c5e9497dc62dcb1b07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4ede7ed45979fbd920f21b1e3e82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff84dc116c6b1579b2933cd33cf193336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaaf5493c59c43a52f8e12546a85b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d737adcaacb3a1d701ad54d3d341305338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9b6dc72957a6a0e06754c198d03d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78cdb43395a0c118458fa592d1c92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad09a67e12fbba2420b83f44c81747341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb28f0678bf8392fa060743b012b46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8305c92c5241d19eab332826606b26a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2ca23921d279884c33e0beb77722d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b00c5ac27a080716f8a4e32594693345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c4df618d559c48af538b151efeee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c9ff6d162d131e4cd2aaf2d5b147b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78496d71ead0edbfda5ba4bfa4e00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33f90870354029c9c849cba331d17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ea654acccb710ce3945331d140099350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc8827d761d353ceb06e6302740309351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442cf3d176a9e32eba0d3fa2e59860352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c324d8a67f15706ae960376c77dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40d2ae2cd851b42f0e5d4d8e3b36fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b3fbdca66bbdb026cabc3dcf41ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfdb0dc930cd8e02d05d56411e2222356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c00fdd7a8f00c7a95bd6c8c61ed4c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a7d1ca8d3fa14352e20d07e136c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd25f37d4c5d4a79ab1cc4926b6b9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a74e397f4e118e22c541587e2b86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f871707d3e7538ba911696a8fba753361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6345cf5adcd297cb774b60c8b0841362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a792c5754353bd3651f64c7af291c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456cadf3b6580f5b55910bda806b43f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0b451beda857d69b4ee380fab6be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0bb1df7c6a674d69d9d93d58f93b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb96ceb6569ef781776b5d21d8e5fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438838becab854f0612960efa11ad44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f76286cbc361ea67c795515ef00d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e9e2aa3ccb6238e09df361954eff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf905e283b2ad21790a8bb9b725a9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155f252495be6469fc7fb6326fca49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e56e12a445e9b2cca7f409020f8d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf318255a0d9d0816a5a5671fcd1354374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be71bcf36ad99900a4e5644422ca03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb509c8be0c19cde098186848b03a60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec291dcb6240e7db31315fd8815e1410377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4150ea7deb8339819f8204de18f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f1f9005f7c56f8bbfb22d0b2e3d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682e038b56cb66f7e95ae52bc549241380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df94406a392b3413bf6acca39e2c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd9b4112aca5b1593379e95e871c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea041b9e129dd6fb7158953f721fc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c22a0490c3f7aa889a67f2d1fc853384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d92c97ee3f555efaf86373006665c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9fc4cc05458172ecf7041035087e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f23756f7ecdeef25b997fd5335d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbd3e2c9ef336815b690c946c7838e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0418159aea0927309ec660afe283bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17de26bf521b305e0c45c7edc85c7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a59b63428d8bf55c91508696b321b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a7c31fe20a1c04f067346c9b6be4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce5a414e7436c396bb0ab9fbb2dfbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610053102a194f17a2d7e5f76b7bb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8de5d74beaf65e1ac68e0c0bd1905395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b0ec181ecb96d1dd983ec5b084ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971e9aed29e4da397ca5e74745f5ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88a20d390624847cd43f70de1327c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43f4ddbcda1a8c6f8bb97bb9a2241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab212a63f16cd9eb0e69b807d9ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afab2566b8f30bbd0e73ba9cb156029401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd896713796dfa8e02c1fdda96a5cbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cbfe68f42a3e901ab5be0d0b8d9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a60e2215851c138b832125361be92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1d9c46a3c012218a1c175c3af7da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85e1342ccea32c3299fad6e6b87fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0b0b747387432278ed02f9150cf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd19c3732fc78d910bdd3e179a0c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf9add98787c676e7e6c88ad9d20f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73c79b7aa6de22eb83465919f0889410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d391927d68843dac769255fba2cf5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55a05f7c86e208334d8a82c6eec5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6f351c5c60ffe8694d7169612098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c20b32071b463d550860c3933d17ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3366b6579de16220d2e24b49b9c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23735cbc031819b2f7033f30dd80605416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b091a7b9e57aae014d5a40c61e49f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5997baadde031cd826e7a6e2738cac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315750fc6f6a9b3e4d359ef433388370419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93176c30dcff7a69f4fe42dcf56ed97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0951c74be78d82f033a4ddf6a40b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a2cafee405b13cd1abe9986e6af6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c49accacdbadfabec827579623162423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93491b7aaa1569048c7c7f5558c056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f94b2fb2e6ead6794701e2f548b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0710adf87b7d2d29baabc86420c02d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1afeb41cddc3ef73256eb2ad5b797427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f3eea2845f122efca9a1b7c2aa13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf98edaffd674db1566d8ec1ea021429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfab2331cc78556a55b28033569cff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a698a111daaa912078e06a260a358a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08696263bda24a470e233b50d3ee82c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba01c5c05512f0254d66a6474bb6ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c59fe7f42f019e4a1c44288ce88f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aba3ce978ce67edca7c265bddaa43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1336ac2dfe5b0f510aff90b25bfb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c06c0f5e9b554cd2f9940a75b9fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a0d8118f84da3a34e7c20c96c5d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dec1f6d168d1094592d358f242d62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a693027c4e5b263bc9d471990d659440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdfad804d2923518f314a9354b0bbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb62830722422c0397f0778c78c711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab1cf00885819e3ab132274ad2f00f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34772a4ba8b73c929c6dfb6a5cbd1624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711f2873d0726b351b802fc7aded38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb253eadb77acc2b8009ab1849d748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed672b8c87b3631fc3fde350245bb791447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bbfc1a208af7f4db0b5cfe630163448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080074c861fded0a494ba29a5a297f70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87fad1282128e0dbeb9a0c70f7d4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79baadf5b7ec5d010d4d1a61d52f914451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186ac73fd7153d1bde4d34caf3e9f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf6689a71031d88ea6ccd4d82968e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bb13b5759fe235c099e2d1edb32c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6fb0c34c9c302f64330e25d1e7fa2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06950846129030b74a938d2e0b1443ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d554c2248e96b16a12301dfe013a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a118ca2aa7fe20aafd04388d662625458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10846f738613606d4d9b92479dbdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155d525ca84bf99c536885ec382210460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548fbcf686f64169da75ee9c39e6183461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588edb28eff887694558776100dcd58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7d3b8539bc39d6b633c279eddc214463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a350abb9188600dcd50565331c8df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da243c433ea548560727eb5c2ec3825465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da5265bea1527c9f02f71c1bf0ac6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347740d60430ef3dbfa5827debb7dd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463de02a9332a7b69a07b21739dd12b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb343202f42fad02c0d68d6ae67e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412038474be32e02d6db76781bcef0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e684282159d1058ede27af052d5ef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055abc45747f8e53207787cd2612e84e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74da6e5795838c62bfabc3d0144e892473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090cb8aaa564a4174805ff5de516dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f62bf7a8dd45859e804be733526cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c405c3f1774ea0131de767444357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827401b2b6c1db0966ff49084228556b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a3bae812b5874eed56b514c9c0d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb55a8172dbe74bba58578364464e17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb49a5f7ab5d9011eada1336fee57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c769d38a87662f5e2d08f9d1663c8d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b9331756e7e90a987a04ccfa1b7cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf091c3384e72313796747cce2362483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ff7d8a691ea1ea93317deb762e08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ae0a37bf62cbba2595e51af4dcfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0744ee7c6349b31f9c655ba28bdcd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb9c7434c32853fe3584acbab8ab9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eec36aecefa334710aabd8956dcbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1746e67c5f8cc4d82a427b5411f5174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7577d18bd8c0253cf2d11b3e59bc8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c68e85f0917cc8a18498106eabe5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5db29920858c79b749a00ed4e628e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556e438d5ba047f7c41a02fbc27e40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd082dfbc383f7c43db5cecf1ce09fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df838eb4dd8d77174e89422baac036495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355b0f0c504f5979a08d81bc3e3b9ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2146dc36b7a916041edae94f22c050497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc44df77d05789831d55a8bf40492f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2fbb29942ee6444b5fe91ceee8036499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4625a404a8e35a21c580e6a4c9351500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c51cd9dbabb5c16750cf93702390b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab5fd570db5b8cd49a2eb0e3aa3c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05af2412346af65e7a2904b9df8b88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53738870b50bf5203e22b310c7ad7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d31e1bbaf010edec885ada572cd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1909893421381a5c80c514a3fb80a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827565121c5acd19e3be6430b66b651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a21c885fdba196259d0d5fa4be0ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c93ba8c6c8659ecf571ccf10ceeb67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de805685c73f570148c7dfebae7020510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552862c426c25a3942435813ab0fd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5dc6d846fbb43b3919cfb3d00a200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5171f4a3dd043b63bcf90bed94d1b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6c2ae2bf252e62f0c7288250d6bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40ebe6a82aa1ef1bd50f7d59894a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c62c6e4e2fa6104b1e2d4f688ce5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4342737fd6c9073e7634c8d9d79a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e68b18661f9fce9f5d6b557b461167518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f6064b648b942957cbbc04530ec9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83a918486aeb049d1300b3110e707520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8143d60132eafc5fc8aa0159a9b931521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fcaab8f2df41835fd6755abb76725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f4d1df3a12436e87468801a3dad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de4fb1a08ecdfae1ce718c16b794f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc81eb8181e8c7f938c282d271a5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45e14a8a47152fec7e1b0c6426ebf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60ac50d7e3be2bfebde150f1eec87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de5f90d44bb148d9f62d598e37e8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b701b11687e936271f5593411528f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95dd5c992963f13d82c12028dd4e5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ed2e840ccbfbc70b6aea2be46e0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e04b555cb5a96405037dc7542ab30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed72b6f9304723c34274a9be181b287533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cdf76c505577c53839a0ff313acdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5131aeb8c34db65139406a684563a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7413b630ec3a2b88e53a712aeb59d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d61243625dbcd75448519f9e7dd8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd863f1ac56ace2bc512b3f83669a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb259dc84241ef2ea4fc0926c7f2154e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7538477be7e253521cf5ecaee14ecd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663501d475bc4b3a44d1e29baf9e84ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f4a841def9470d65a9b3c217a24b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0187d8dabbe2e222a3fb421b0613543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecdcf9a84b4931bf6371f0dfe1c8c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566597ac990b886daa2e7fd17c6e2268545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f1cf8e412460c4d1a073b3a78455546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d606e2b075e23e9669f5b3001112cee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225129387c95df9f488d15489eddd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b6cb7a1c8ae2b544bd6802e3e380549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933e37c3ee7c4cf9ce60f03f8096fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87420eee6cbe80bee436048f2f4d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf66c6dc4af313a0ef8c8b05b76e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187012a238683faa3979b5f5ad87faf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f55f274f4e2412a0c15644e3827e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076341ca62330682bb54507536747992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8115879c5358ec7feee5036ec1c6eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ade3212c9c3a49a5464ee01d4ef9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45828477a86689c344fa9b92a840bec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c30cde3ca67b0bf649515eac9dba2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb304c6a5080e5232cc0738a74211ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5ce81351ebd37e1c5a0e668591b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cacd763d79d5b2d991a91f2446bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23fb36f54555670811cb34cfe1a549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540440e23f057bf8bd5372c072e837a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c11c75fdcd3688f679f1c81108a382565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56df5182f4905cf15ebb56667c97ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8770fce14d67f59b641f012bd744c9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727d2528be7702626c2c997fcf5d60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e094c8e8a6e6e0ed3817489eb95db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f6335f19008ce9921539a05e27c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257cc0d9e422a956a58cc94902375f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be91d551eb6399cd9ef9e29653d7b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e240d84214f09ff14c26330bf398573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff8a698525c69ba106937a48a0955574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa636192dd37453f4120e3ec4fbe571575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e71085a4b328511fa745d18d8ce4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced8d0cb6960065861a0446b81ad6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34730515263ecda03a6455ccfab042f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137707516d4ee0076d9b432452d18c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99548386918e6300b82994c39557dee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e1af226c37498902fa2857578f8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d995aca6be7a888a7dc5795b8499582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aaa822ba8e260c16da2d0bf0659f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d088928042642b10e76b8bdda814584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ef5537e714d30a3327a5851872d44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7a8be3eb2ac85818804a8da6f849586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30af9b864e36d645c7eff1f5e9dce0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f66a6aa0e3f85b79307ad0319708588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15338d93886f176037f627e6248a04ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc04b4646251eb0c46046f2263cae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d06e5e87576812fef0a0a8a38e7d8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da948fa8f567833c4cb54727390d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839602a704eb08ef10612c3393eeaac7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f81631776d13ad5873883927b4623594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c59e6027a545f1748e69c079c6804595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a90ee99aa08cc76e5e55dbb23e25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc93130c113b1cbacb57f07ea705b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001faeda9ea300b07e6812ac8f1be2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8e44761ddbcf5e37c749ea91ecf34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800dd39f9ebbde839cc4dd37b4c4ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cf6b1858b0f07e82a5192d73c891e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb6c3d4238949afd85aa9391ddd7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2a10851ba8112d65bf38ccfd5e53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af76ef2893ffbd5bc5caac4659c294604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086cbee29e51f3354c0e868ddb440c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714af0d36a625094c85f876a75f4333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3546638160f3c90b06ea490b1f87ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a131e60b137dd59ab4daccaed380608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef0e69ee25f133dff42bee049a357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbdd729be39aa6ac97da79424d24de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa538b336878f5318877cf7c361a2f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b87f4a7d800a4ed0c3a2c7dc64cdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ec1f57b49c818e592bf1b22c42041613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2c5503b1088759bafa6aa8e02859614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c697b5df6ee7234cec5b66ea435e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44205155038f7f71c0336a9ee588bedf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa6ed3905cc8445b99120e923b53cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb414b75a05788b7262d0aa17604f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e837057dc7994cb6152bb25cf4ee30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceeed83b6fa625db916ea5e4570b5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b243bfd6033bb764ca89f7cc7190e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64f00a451c80a4dd4f3b02168c392622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bac3dcafc35231d44127366fd74db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebef70534be5fcd98723d8c0b065d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270075a51e43c3424a3263b4a277f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54fd7ee26fa81b353344bbbac172e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4294a4ba7f7090cc303ee1d35e426f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f3e193a57ec71d688a96ef988f230628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d6202201abcb661ec9581d14466b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a3a8eff261b8f074613fdddb5536630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30eadbee2c917828f1bf5e86390f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811992caab004fe29e4019feb8fb054632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd14b5c7341a69f4248c7810d6e617633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3d49be773fd2ae9f671a887107d80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5435d89ce2da11514f56e5e0b6d73e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2b94cd4958a16753a432d137b33b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eafbebce5653bb1fc6685f78273e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94abe746e2e8c5926428cb1fdf32fe8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972309505b3b14cb0b2e857dbf020809639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c66a3f151d0a81b7e54a9e4546e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623d13147d59fb853639e1034917a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cd3ccb683647d7b175fe5d8dc71e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d8a19bdc4f201493eb12feeeed93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50af49437f68766d06a56ffe1bf16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4888534b6b17bcc509b2b7a0031bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a07d91857c8019daae0c42e00295f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39612a2a6398966b7230df5a7b6d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d0926911835608d425c33f3f43bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c2a633d5c474692947113ed5975e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc1ebdb807ef8cacc144406982c50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd60a2e6f7f238e0b57c2beba5410651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28734543874cf7ac116955e3fc9a58b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ecc1112f5f448f0463676f03e4a29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a301331f3f971afdd0c8325a578e81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d80219ec2d80f12a484a88362cf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd265ce2c9d16cea5eb0f29a187f2cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ac373665575403ca043e24b46688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2ab3c164e48ef68cde87ee13dc61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43323c603d2916470fdacd4261e720659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c131f8aa8a6a21a5f6fd444a85647660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a2556fee6758b0fd4b10154c6a4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27dace50409c8ccdff6a38beaeb45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd94d8350538af3260d1f8ee0953b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55774d8da5bc8f43742ce21c609f13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79466da0227c52e5b88326581b29fdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df012e9c87ef36f446a510c110e3a25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9677b6ba8e2994b296db00ee8536b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3d19f1f47c6cb000c81f052b79e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7863b92639f3c2834c86c2fd477c611669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570554c504af62253ea6ee829ba4b10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab0e1eff959c523ece55c38cc9f255671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed674bbc2689caa2fddb53120f69ed5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84a37f7f03edc50b08b7c273852d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934bd929facfd074b4d66ad95c8571674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c39b959ed9ccb994f25587d92848a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a14f3394b0949750d09ea3830809676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed47662d8b0dc2c15f230cfac9fcee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc851f34f8d4665d42f59c12d54e1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d8409e9b9ffa032cbb9545a3405c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b76ffcbbf8d5c02864ff8e855210c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9eb7573d261fffef0895f030c8178681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63bfb11df9e115471d0c6eef6524f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e34a1bc79b88560ffb050baebdb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f6eba67cca52f1dc01bb7ba834d71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247143e158ee4746932e4a25e695472d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01343a30b929610fc73e626bbae28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470ab7773e4de2258ce1894ce12d09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af71e3d9b05c29f8396ef2ba09915688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c259715208bbcf29b4311736399ffd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21ed088f17f8648d4d6cd2abe5628690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822ab3cd140c9713271ccbc923c064691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bad2f95d297dc14539872de878143692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e7c8aa0d99f08bbc274c9ff1909a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0cceed5115c9bad9bcac30adbab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8696b0092ce77e924c7cb6e426ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf13a3309eec84397c795815cd14fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ed93da8faae175e3d19dfc4d8ae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0539c6b4a0e8530b88e12d1ecac9ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c4e8915faff4fd2eea45b2326157699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48a8e8694b18a91eee051baaedc7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a99ec58236e60e80ecef5e771e1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3571eff3422e7703154549955e3c18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06dbf2b6d81a02e44833a17f8604bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f007cb3b891776566814dc222ed95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f93ecf9b1b6c741b2e7bed9633531705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a2150662a978bc7f743f70219c5e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b1c735db0ffb99fb8946082d31d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf147a536a158383018e9357ed109c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92a1046422dc19a1a4871a0214394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9fce385986d61e2106fa94c6d7118710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091dd441ece0bdb08d64141ceae0feb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaf8bf9572263a4f2fb21c7cd5660b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46783e4a911c47a7c83eccc2d370f64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2a8b10a77d3107c960df2971a61c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd12e51799efc784054276850a6833715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d1c147635cfaf9d3c778839962d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb650b497cbdbbc2f7884f57b11445717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314255ed4dd9f5037e8e05b97bb679718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd6ee120b4b264a7b369e57eed6c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa910d8cd06b9ebc8485a130c07a3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab91699df8c73c73093cd34a6581452721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94599e7b94f89177ed825d8d70504722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee455ca5c75ec02beb6b5ea0d66d2527723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a718fca373e53515ea8a61121aad229724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc747b28ed54dd85be186b8db86e4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600f8c7f6a5a1ce83c418dc900bc37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df825e140efec07d5d79c0fd9950b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7beea6fcef6b98961dc55bc9bb28c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e40d01785a70bedbee3cf86a88d91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ada6cfbe75840cbf9df8bc645343e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17892b7ce638366b1c3d07bd61b9fe9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656e59711c3ac2f14dcd2c0dca18c26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb643d39342fc0b8696986d702891a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ad912b2a3b69e9edb21d9618d06f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a206b001beae667184f1dbb2e9c4d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6cb703db8a5737f6a394e90cd9d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b599b56d8a5f660c577860992db0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349aee350e56f9b17c6c8ddc1d47f0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cce7c055e73ceeb2df7f191e16184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff2e0e70a7b450da5414192738d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d427275b428f5d4130a3da03e7d26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bf9e96a0b9921b32958958da70620742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b176ec5eaaded433a95291dba210743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294d8b03bfcc77d1c3a4e56a8e2a008744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189e6e0479916c86619de0bcfa04663745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db2c5142a773dec4edca747971155746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056298f7691fa5393bb84efe616e96b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af738af76f4850cc3609cf73b1c72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750b1b093a03a5bc1ae14ef2f38bc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c68a6995237030536d7b7b1c4bf9a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df358d38c2beb6c54681eb26d6de706751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4d78e9e507a4925aee168fe3c84e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babcfa84ce03f80fc06a30cff62f367753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f2d55341673d612606ff003942b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd60b578945d3ece0d5b64d61a84a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ae5c6b0a62de5fd6795e1c593f48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ce8435005bbada43bc15f305beb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ab5e4beacdd1a065000fdf522d256758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0e7198875abddb384e0e9074f87b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>