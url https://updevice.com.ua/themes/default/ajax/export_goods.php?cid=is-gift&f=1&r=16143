--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa407ecce15a0cac303fac2e5b15121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d72eab27a012b69c1e3f9ad5511272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b4990e5e5492c71bdbbae45c893213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b79faa04d456635c111007bf2154ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7b10366c7337426467947165e42b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31500f0004b40a1b13f36c5c2ab104c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464e604354923fb1be446fa41bcd607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6af0f906e92c6c77096538b9aab778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6376ca274060d853e402d8b6c36f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006bf218f53dba022bd468bd482718610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52376d40341a35739f3d844f7a735f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7a94c452414cc1e5a25815933ae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3dda9889ac6aff8fb846d32a042b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48345c533c9443b7375ddbc7055ac3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad9f71cd6c512a554e9548c9017ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b42ab028cf868c0933fe45a5a61c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2bfa8c1a6d9ce265cc3f50c761c5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c883a256499a75d12a5e88ffff4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637bff28773705424bc9511c00b1e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ed2fcecb5807006a325743b98b5e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea5464583df1d076ce35712bdfd6ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9288c88799ce697f2d48060ff64622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe920ba9e221d95db3674e3895ec423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0f5d0840af2dc571985401bd231424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c36abe48d326c4c3fbdaffab611cb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f030fe62dd6e52f8e92fb3493da3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce99fc00896c9098ab5c939e841f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d91030f569a58588096904816a67128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e876d1022f8acd5916045329d09ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3092675d81331664e0df8531d005730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078ac9c9abf3f611559ad4918bcb1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104fea7b97da98f659aeadca1ed97cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c815882016cb7217f05ac01cd43ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7538d79eb529413fd206c73fbe9c4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25b9a4b1656d1efd48c5ff107fea835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1e59cf0fdcb5940eb08a70b801eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae1a7730ec834270508d9f7c5353537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f620390332d0f26a1bea2ad5a702838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43794d8158d20fc60f85fab7dd82a1af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80750149c077f8121be0f225c165e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e7801fa327041c6e9e769909c82a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700233891fdf2a9855d96a4f3e9d63ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1ecffb6c116890f92654a5702737d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea6dd33cc2ef0be602a884f788777444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130fb83e79e14994a2fcaaf7c70ee7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e4222060ca798d28ccb1defdae9df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420807ce16cfe5852e75e4d4b90bdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d06de6ff12827a10d6c776b01765548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904764f749aeebeceafd2a8ca19910c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878205c2d417f87f77592c14741858850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a172d9c94c51c952cdf6b4e98b9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364832065fa9a75c0d11b030e9fb1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54d0ac4c79f771a7c490c3eecf1a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc031027f266effa56f495b14983e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e34b111db7c083ddf88e26ffa9e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14972bbcafb798b8e7539e0c286f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9ccb92d6abea50bef4ba7533a781d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f4132d69bd47684f89893dd8bf4b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c6e7dc9d35201d0b58701f8a94f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b85b4c62d857bcef132f01394644d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe9bb88d78de0c532ffbae4377a3cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea79aab4b142a30761577efdaf4247f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090f4bd921eeab843b89693a7f2975a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf742272fea2ac05bdd817729c6b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766380a0aadf819457c2bd3cdd89b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156e8ee8a6f03677d283414130bb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2a253d31d19771d0b6b87c46a11367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f84198724a837f5b0a462014fa687868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc437800f049b005fae743792a6f1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75673f5e908f1d7016686fc5a9b5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b14ffd9c4b954ad137e3c3464097071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b4e92752614d2848a3f04e7c2d50572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6aff8e1ddf52e5c0d06f040715cd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b295ad39a220be8785ec7e34667f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ebf37f72c387a795d6fdebda612b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39252fd9065160f14fb3f6062809ddc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b16c10f1a037f62085f4179c5d7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17a4eba3f4b29414d2da0253d7a2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ddf0e733236da7e5180d2ba1fdfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad199f47db7d4eb3787d2a97937e50f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6fe3197fa62fc60f79c0d39103e0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0430d9815f94d700f90da16835497cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe57b3f5952c668fba62910ad8ab7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b71651698d003bd51ab5213cd458184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee80ce99ca2f5285ca9f7a2e923d4ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db613fced222a02898cabac416c85e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ec0f3a8d3683c046a084455f43dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1fc89aeafe11de2b80309c1ae21588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97156a627075fc6cb59e3c2f03d80489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491866698f7a818d9265ae3811075bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e648523d64385e91ca75d58f1e8fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c153d46c03ed5559a3ee2b7c23010a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88114a3dba2603d34c748baab1534793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da2be1548b4350d3156f8b91aa37ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c50250bdd017c03dbf177d9a90a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ab6d6a4e8aa8932d799bb47f294896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485687e9cf015c3fb829560a8e4256a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec662e68eb253020c1ab102ecbc530698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc61670dd9b719cf6a4b9a7495c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4df13c7f56efaebede55cc7f60a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6aad6c19236ff82c1fe1df118526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339951e08f81f380769b584b523fe45c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca81167bfde92e882095241200a0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436ec4e48023814d8a9d50df64ffe44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d937831cf331590dff36fc70d70493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c728374f728feb4965406fc61592a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da636191c14b4c16f8393719ee0bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa0555a8e3d5861ddc0b4a12508f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16811c435b790cc51e58f08ef481378109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afff20e9632fc44c406f9d8fd279d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac91d49f01994296119bfb1f69ae8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722d44aaa39487333df16fda5f77f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e028b227f324a02be0739b112440e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896e9c1d6591979cede8797f2a4e0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f37624c0aeac71ff8bd57bf80c3ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6d7d6b2eba5707a360b55ed46cf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f815459639944eaa97ebf27d2c199d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec71514aa7427b7df562d95f1d2e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6620785f0916c7372c2a59884156a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d186675b3f96200c80f5b1ad285a8fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb229505ec96125401d6ef0dc493739121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2351a99b8d1599fdb5c6de9f2c2ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e79200ae6870c32530996f6af244d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f06995ee1f8a9df9e95b9995f952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5f0f2ac4f8b968fdd786734c3c13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068ad0806fd1a322369a618b312e1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0eead622e7c6fa0b8818891a0818d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a0f55e1c1b9c84e79b7e962ac7ed9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe435316ff57194dc62fd3710585eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6720da99aa1d3d2fa75bebf239fcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e80a1be026e3e041bd4720af17d138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b905cac497d847569cd3698f9b18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e24f3856772268d474cb2812ce17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfa9aa99b4fa9147c6efd5ff26144a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461d9d23db2586ff45c0a3efd164c58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2153d70b0ece6875433d3fccb426ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aafa58358fa57f1f3ef7389fdfd44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397871c0e5431bb6ef21384984f005138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0173d37aa6446dc00363c62252d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3829f70106d48304ef3358c6e889cf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b757d2c543571a1413c2169759eb4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec72f89dce7c35e8782e4cd6cd4f39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e6a3410a5d3c67fb6922569e00125143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d78a45b1f0d290e0e09cbfdce617bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716257fdb63ed3f5c6e5fcd805d2712a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d24cacb32e3b8240efade1725ea7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534e0d8a62b3da46667d6fc2fc1292147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5250eb5d56c848c6391fdb65d8e52d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ee90bbac8a66565db8c4e66bd2328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237deaf2d9dee2b0c1d2bae8ad54f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb007ce61edb6df78af8fff227c26e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c91b3b357a7e1e992535e1b5b0d0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c95087e48a43b5d85ba5c414607d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1c252f0deacd2960d40342077ff3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a77c972b03feb63b755b44593f39e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859222b517cd6d8cee422eb9a7007b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cba9579529d6ec50151d8803d559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c7601376a6e2f166dc8d760e6096158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d848e64ad31015941ffad9cc2e88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c4f98ae6e8ebdb0e110f9a78c2a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc577c7e330c5f2d7cf5ac5e54aaa95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581dab73155b8be4bb5f210f1f73d29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e1724fc327c54589e77f5c4f46f4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3629490c0ea2bb5c7cf86dfd46e6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c869fcca9740cabe4ce211c77e1dbd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89793d7d5a67cd9180169cd69a198e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fdcfdd34a3c2e4cc3cad9b711b70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c770d8264c18a15793cc9edf6d81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a860ed805ee734c5900815b64916f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadafcd95c9fd9f3b996f668fa9b18a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b092086845b0e9eea0ee9f374e3f2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1242599accf337ec1fbcb45402da1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ef3661479b81ea137ecf706ef268173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba57fc1f07b9ec783bf1e7176bbff84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e7669f3091975a63c267ac30c5ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95469a39352183bf05a474bb432349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3696467749dfba9baf2e469d7e0ba0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195070e6f894ee0ced63ee4501d988b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116c544db2c796e2ac2ae5bb1adceb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deeea33f7d9111a0b3d09e8992eb75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971105cee0ca862e2804d158221bd86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7771069599b621eb4842475b1d7d23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55a286f01f34f21eb852838b855ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b7632dbcf52b4a1493e2d74cdc9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470b43987ebeb0de9cdbd712349ef1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9fea833090ec2250d943d614d3f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a106655bbcbce2d3a80c118de7ffa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea857f37d1cf29c509c29ee16f519e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283468dc244e7657f086ce047a7e279c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bbfba10e3cca0a4068d450a9e3114190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376b57eac3714f5bc306a3fab1135a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32000c1e3ad9166916536dfb52e8d93b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7cd227eccaf56552ae5a01c34eb87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83500b5cfa3909f3970ec43f7a070194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a68ff066697b37e989089d4e2fbdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c967d5497bdbd0fc5d4bd276eea1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3a0e2cd3259586b660b0c9285924197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1c6a75c6d4efc36cb46b171208aac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4155e36e3f7a73b34b2e1428e7abc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962fb1b649839e3048c6cd99d6f9fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05679c61ca6afba5c8e5f3115e70f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b341a2497c920dab26e37c98cbb627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6aacf37fac240729caf75144b9332203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea0a768cc45e4f6613c2f0be0b6e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869996c47487d9710767c10026ef8e0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3189ce848b4ec1220817fb41f7612d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210069dcb7d6305496b5412a83cd6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93afeb62e3ad046028221892b5e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0bd3877f74d0144e7964740104369209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd49f688e05fbe6c31a69bf140e33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411595e6dd46d55360e586f62baf09c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751585ab92d307d06e9fd2fd7ebf50ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca50e0b65596f858c3bd0fcdbb2b41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb546964f7cca44783e39ee87cff7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd5ac93894af5ad016b453f907c7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6980a04b6e721d72a5b4f1c25e77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085212a4c33a43ff9a317508cc7c6266217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e55b6bdb03d8d84652e877b747297218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d794f8fc509194eddf8a9d69c435e74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090baabf8d7b2db863ee27f62d64dcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d577e426279c3693ac5976c40859d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5dbe8daf92e82e1148edd0566a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186e4d91889022045905a8108127b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4dcbd239c9cd1d6d015c268f7e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf3e63fe9e4fff662d3c77bc9b481c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1c2cc930a6bc935c705897970dda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547cb2373d5b1b5eb477a22396b8b39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58af5457f8e5d5d994dc22410fc0a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e926d07e59bb5a705fec69906521da4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae841c7ff8884fc8aaa2e1a414d7dfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3347744096a9aa75d584ed621aac7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11385822d957600d2abb9dcd411d19e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3fe2b3b7df58bff7b5289de0b84f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c42559dc0b907de6d2f0eb84d723c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e1ccd419dcb94fb8e733547d53047235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce228205219fd37aa4b69c65df6f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f09bb4a1fb4e63940b96cb7a5fa9ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02afb4dd02e0853f17ee2b26398c054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914810547531c8400ca2c2d267d0fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549db567a67b43528398d09f17e4c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80eb6d3d90f10df26fdbade995db4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3541a36bcd566c7ab4e271d6cc4d89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc72508734de3101a9a2535ca9b3506243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786cbf04ecd6e1c41812ff518cea91f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9704af0b2778ee2792e51bff32ccf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00cdff122a9c06197ea3575371c62b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788c4d9f732ba49ac16a8dad08b10d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5381c73836b063896459a89e5d246248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367955f3c32ad701cf3b448c49d5a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64bc8718e15f7e26e7c9e41ba736c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f49f3b55e277b2ab1c430693340a31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e351573c4c72cdcdfaa1621e5ed0940252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c5200ceca3413e47abcf27d39a00e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255943e7de119d87ba921dfeba5ea22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cd6b617ebb5b83cbb1c53d45d2f7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057d349e7d4873f8224250a2e44e958256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea0e5be3dd261e9a119ed597177c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d6a0287468b2835599da2a207974258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45101b7fbf4bfdbc1bc6c1112bb4fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275221b27ccabda94c65dae364d946260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297beaebc7dfed7a294b0f2fa21ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315863ba6e46009e030859023a4feed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d72b80cec6afd1c381b6700409859263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456148b040824e6586a5a46076f9542264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e534a9afdaffc2c63e960a03a696265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3775c843cce99484237e3d199e23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfa250d1326249aa0ce0ba0716a3ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6cd508365f84e504120dfff392dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4600d984fef2118d7651a9292e3a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40d5167f4e3b751c0a4e65eb2000f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ed9038401ee8376a7dbb5467ab07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164bc40e40c04949ff707b4d5a605cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27d3a3156204c23bff3440896a3e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa98f3846d232468da339073a8f56c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1195fb5ab68e3f4e7df619bbbeff71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9c916ee31771b7dc644850af9bfe9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b84f3f18cae3f0c90bb341b8c17dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4b0868f1f79a9f33995cba2c65d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36b4527edf64e53e3d79f8f0b32861279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205508922e22f8d4cd6996b0f640667280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df118bb99223085b23985bf6aed741281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0f97bfa1e9a8c05e48d627bdabad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17aed083a4b66e3d919297fdff71e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22805dc3667127708b9145455c86b94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10969a18edcc8f13d208fd18262b2353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf138904088cf317adfabea240593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3272a392e500e03c25dae2692eb79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3770505f1fe52b318633ee6b4c7e1d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4c4c7b98c477605cc5cd5a8424dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3c752cac5aef8911b8937b2a0fc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd434b07d8b90f46792079b4c56f6e13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c7eda98c02963be5aa203009900b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04905db8cf7126552749b92408277c30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a20bea61d444a2b387779a1a6ef4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0ae2fa503dc1eeb6f56072d99ef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6189542549e7aef09f9b34131dc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443471916ad3992a2029ad83cca216c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed07fbba19dde65ad85d1b2bd9db7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae42417eafd5a1863cf6724a6386b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381828c6bdc3ee57a60d6f3a4e930ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97c3ce9d3588602c6f4e494395ae3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e01d92b8a07b587caac5c175d31ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aedf81c15e285e84e6ade44f6196e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eedf6f2b99eecbebacef56d6306cb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231f6667b0023fa89ecef559954217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674e63462d8f2ea860bbed8f51dba9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0eca482923bd37faf8c1db46d0597307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbaa58728b2682439a5ee1e53cdb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad8346b814bf4e1fb3dc3885f36bf4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b6e4747bf35d108273cecc9af6f61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea3720d21f3c9912aa7cdab9e5c704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562c76fd9172048866a678ea0ce610312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729163aea8303a5cc085310764a18f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f8f94dc0a604ba7670f4d530a0b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36809b4b19298819ceb13e4f35c7f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10e6a60044c5ce252e032b4f755e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d9c81b59f086e123fcf4173a5a50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b727eeae85a86bc51a6bafa216f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bdd0f00de4c19f325aa41f00806a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435885dc043076d6f9adcf061c5ab1da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcf9bcd3541b9c84274fb73f845bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ba355750e69747de5f861dc349e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572281ae6f93baee4805a0f48593263b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d3fd3d5820b19a9b7e3e0fe07848324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc363c3c4c9175bebcfa2a598e03e051325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6fb13b0fc4b32f44dfd871a6e4395326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa61a6ae147513d7fcafae06a898b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743760566fac1e1bb51eb0644f6caf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb566440fdf42b12aa20bed19dd4864329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da430788f1f86af24a4a230772b610a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0f0dec6d576aa458ee53c0fd31c76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d70877834099379870bd354ab3077332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba3169fa6924a09561459aa792296333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22bd982fa6ccb6175c8e5a74fc80ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf55db678d0e0887dcf017779de9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04778cf1e4952adcc0fd50ceb28531fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dd6a94ca41b5de6043a1d673ff689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059579489c945b51b823b6f4ccedd1f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87a30d9d13ef94787b58a9b1fc7d98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1609c094f75ace815e743495ff492340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6b24d32d28c7515a9a56d82cf078341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7444561300db5dfdbf2409e0214ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366553747cd3c45e46a02e4de2608050343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b684b79e58198579520b87fee9693344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2917b7af431693a230c2b70ef1e0fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8454d1083ad3537d12877c410a663d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ab4b258dc9a9dbc6e0596ad97057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6644acff681926e93801d41a898d715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ec0efdaf38b88d96d6052457f593349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022192f63f9856affffaa3e70029fea5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95c6c26bfd8305cf134450628c642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41643927e39545aa7a9dd05498a979352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25969e7bb1bf68bd7c3762b091d5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb077bd16a92b7920e049ed4f892ac0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b6d0a90d596c6b99b0a18bf272ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc90bea5090e46e846731fea02a517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56e0257991a5c16c3b7729ab6fa2dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd2c0073ffaa275e42aa44af9804a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a413d0c826151e22079948267d9ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5069e95ec4667283c777a69fe3c0f87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19adde5d6390099ad9c1ce2773c911361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25bf7b7acd7ccb3b58090ec9fb5b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01612fa42ebeb22e37314ec2c79f6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee453e676da6234863bc49fbc8b724364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f902c5c2f149d5439c87c79458470d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6fbcfdf2464087dd03f396eafb63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42dbcc117eb619a796dc85959e812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55b7471db05bbf337c0389c99ff33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1123aff27b95ed714c7e9b3ca5bd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbede6e88fa75aa3dc10770c498433370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c07e5477bf0698f2bed1ef1ad28b97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e44c82a4a12b60062f5501e376f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f396404f9bd2b4ff480557b9894dcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5962367ccfd1e566e5370782b53f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e4039913f7a4af736179125c10e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ca1fedd0a7e57af7298b1b628f83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5b5902908494c3e7fafd9dbfa301377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf338df4bc38e7630db89200daea8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120751091eab66a28715b8749e9a85ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963a942cefa3100b0f044d5e7a69190380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338527e06d52c9c5e737cb50ddeef120381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b7b81efdb35f136b8f4e546510273382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d806c43a1047d9278d0fe48ac7f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1bb10436b0db34ca95f95d9bda891384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bfc70916d95a70c912922187f543b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fe0f103c7b535bbbad19c1cf8207386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c73d4b1ae5b6c41febaab6b28f671387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58ff4066098a0b489983905eb0b02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8300399a332c8a3fab8cda4ddfaba9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10bae643f9ec865d66b0c6d95651fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828ee99da323bd29f63a32dca8ae0f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167f46102f62266a048f5dda8b07178392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d42e53db74f9b0204925b6b7d2c9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dee573988c44714fc14708167f29b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da41ead2b597c530ad448144a480dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3cf8bdf21c41bb7f416561daf67db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf35ec75c9e9b91b0736c5bb7ec69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e40118469fdee37c901ee44be0e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7f67f2011c40c3be0a217884a45a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151e95a07b8a258824b53dec1a0857400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270a66b9af263126bd6d3af53aa82b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505faf718940588f7ccdf2cff8da4fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34724433c90c00416dba2ce4438cfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086f04c99f0375de52b6b4ef2b20a73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae3888c04ff9572a99f5002684bdd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0b1feecfb177248f4f181c390f5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7477acc0fd861426bef1b377161f57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c59faf69051116c71b09323d400b21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1909735c22ee6cb6bd2230510995409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af47d986889fce83ee000d3e7dddd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd3f7e069ac6c5c1f5f71dd9eaa1cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48c835f200d4f194930c8a3529c53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d0d0167cb1532d87218bd6b2c152413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d2b3140b217f69db067cc6777c74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c3745e0fff72cb89cd89823992729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82fe440d58c8c8e5ee9822e720325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84baa4004dcccb93a744ecbc83e3ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abf26e0a1b9b7487aa9d2b392a3dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebcc589207b879742be3a90051f35f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3379491af400a0b6937a5b943177420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf2c84ff3169170ac9e5e197d2f77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646c1c998d4f4f939ea1ddc4a087fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc10bf68fd9ad3b72d607b1b123394423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e42a2b3f9b79f75f2cbdacd9c9cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc7c9fa537f24f8ff531b8fd7f854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b47e07c142bc751f331abf2ab763e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a0d1fdc0662acc599ad9beca7724427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8663a444c4fcc20d183a32a97273ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c9b1dfdb4dccdff51586cb4bf925429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6891fb3650c446d759a293c27bce76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e098455eb2868ffba50e84e97ee3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8cdc6e4201b28bf8a4d9e058a7a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428185a2c0469edd9ff616d667b7ae66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8aadd782fea9362d1c5854a502190434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca8fbe0ef2a753c8229cbe05b2ae8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa62b1df725e447300b4fd8ec556e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12922da018dd541fc4bb1ce906cf28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9292e3ce96c3c1b0a8e6d6b954116438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c4ad690d223c41a978e0be9b0d4be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10543ad404cc7f7c7ddf6823f112c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf4c6aa5e9bd6ee20ba2eaede546af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4702748797c13da5be0f2f9b7a0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f10ce0f266b90f2768630dbcef5528443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc427ee73b3a0cba894343c4cfc7e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651f20c79cb7396068d109c5a663a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710a496b54c8024879eddf46b7d544446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2cc2196d6709ddf8bcb5d1afdc2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9865093d9445a526414624ae530d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013925372ab2960f6480e92acc83401449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c90dad943adf6c6b8396a560a2897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843c3e0a926147fcc8601f61c26a356451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea442982141d7a1e9ee6a1b4ca6da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f8b24748c6b6bd2cfa576333384b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e5788fd7b051ae50f9d23acabc6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af04169f91f57c4180b64f3f3ba1e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d86eca0f1f0072a856157119d109456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399645d29da191b6ec1224064e4168a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84078f5283a916d3ab14e7937999d271458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663e79a050e678ed28328860251472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde27e6fc00b10afa9f96d1cb22815460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89214164fe452320a15f2ba0ebd4435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b15e27091a762bfb4a144b9b478e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b9a4683e9819fd99b30776b651e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76264b893eee271c5bbbb9f33c1be928464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141b09f7df0cea8e830daa09ec0738c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0466177f9f4d8bd8df3bd891a4f7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d02befcc2ddb61e40d5e5ad757405467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e0c6294d5ccdeec9dce79b2966f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560f16c7be957896725089934f1816b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf5fad8b92a654ccf0b9ccb10e80d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88aebfb86de8ce3d28624f466615c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8363e9080d1e1440b9f585fb3e27fae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c9ba90aa1cf27b8655f8e1b698e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b055253e7c4dcd2490bfaf208437474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3310afc54542cb1d94ed6984125d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c75551ef38eb8acc78724f4bdcf41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2228fd137b84144ef87f027f96635477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aae658ba50b18cd0a7a52a3629f09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befca476a68767e6c89ba34f799d31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18377371b573d2eb2ddb09f97d17a18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e402faa9912f64bbe3540ab5a718481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad715441f69bafed0cceecb22fc71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c58c75512edbe421853ec548aad9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafb9d4f1e82fa0c631f2d90c1717a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead9ef92a2e27f45bbf3c2475db93e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430066ce8e6ab76f41132809aeacf00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f620bccbe369fc10940d0d391cacd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92dec1bf028ac86f8c9bd7b2f9c75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b2f4c7fd1c14e15fe9d8662e1af3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483a1a137330d81272552bc1e7963b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee5920a76b99763760de10d98f739491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1370d78a6b89533fbcb3fd0f3b7b098492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d5293ec5db84f7c20a7650a96361493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af57476c04a530e84a4aa39d698c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ccbdce61f36c2912fc1521ed7346495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a191a953db9926e0f70b21d2c26f71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7c0a3cc212a55494e151c9a3c6a22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca8201632e91a3e54e2ad6e2d6dae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f864d6656842c71c5be18558cfce7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14315c35d7d5cfae818d1490c3ace61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbc80058f85dcd912c9fe1906dc7f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c130ed4dd7d897cd5049eb224253f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633babc50847f7ad2f34e45a5ac0a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72144396d5b648bc890352ba4d17ebe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb613f765ee377284eb01ed12afbf5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e63aad6144f0d99acbb8ba86f35f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ffddc768f7cafe509c0c5fa7fe18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395ed3140570810a9da73a88c9d958c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ddc8a5e2fba758615e0bb8d219d32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb307de371490506e7b13e3745c12101510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da6b98542d5aa1e4c2bac84aeb3d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f29553fa4bf206a46279efea027a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dc9e4073d047930808ce157632b27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20d7ae9885bcd25c70dcba625fc0d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751382ddeb98a63ff9afc302d7c3829f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609b4cfd6d58b36b80559720da2721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c8cc8d13559a903b4a148a982bb86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd741c1a7fd80255812d92c5492708b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21744778d4a36f0a38aa4764050e0d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175b4099027fd26ded75199ea7fb22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b714d0493925f69fd28178b1ddb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4bde7f073d6cd8747f028f48ae12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b645c2191faa3cff67188b9695531e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b97887db1f8af4c5a214eba93edf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3828c1fcdc81ab162ae3a25332aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe45c653e12144013fac024ed62a7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641806dfc47d8fd7a544f410acc5efd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920db20dcbea99732655c8ba150ecd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6167b0826d0fde14fdb0a0b1cbeff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f842e7237bfe7959384d7156e1d9f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7b41a3b76673e0e04f1b8fc1027e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069eeab032020a7defdf4d680b7a601532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e106a9f57b244be0b35f2be27d585533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203150db372545943e142f69e1c8ccea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b359a4c5c2a6fb7fc35d3da3415fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b800c94bb38694be8b26d9e86760536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c8bb7a363ac390714d00dc08c743537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdaff6b1a6a5355f9e6a3d413661d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae267633f7b137393db783ee5739142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc512c20953b1616891c30e713ea5064540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8910351a53c5a0274862fbff3624541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385b0d9e21a0e54fde14cb90239466542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db85d47e4fcfd875eb8d116b1277ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece13a2d7d499b90c81ddb452f1b507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a50f825525d3674903c2da2b002169545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67d4e31fee114466bb2a004cc4fe8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166d7843ff78dd885337668e8ba97b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ebe6f4a2e51810bc9e990011fcbad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe12092c98e91a8f1972f9418580072549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29c3528e43e8ecebc0e83eff6bcb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaad73c040258e08dbdc98709de1e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c0326cd6e58cd90a79af54e3ae21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cea51fb95b20e5ae14978cd8debf6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5e0608161fb9e4e3ca405d294455554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc7a6edf7aaac73d403d9895c1e5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517be1b7cf517ddd987c03a375b502a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49308b42226cd6b6cb8f84d53d67e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce5cd96aac04a7c22f335a8ee569b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0877eff6d251ea2e96a9626ce1f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff214f06bb77957ca5872a0cb99c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d6404f5cc0529f629ddef33279491561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d31a2ca2defa93b8bf76d5bffce5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a766864a270fe20859b3fa906ca4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358dc1d783fc632f44e5d37bdf0ba0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a252386aff9d538750a713d01d30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039834fc0e77482a4f9f41e3ac18025a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e91f393958615e7eaea97ef23b96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be34fb29359288b2b9e0b6a836b0d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48399da284c25189fbeca8fa0a276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1c4b5db19bc5d2bda830516ca48a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62224b76ff0764c1219459b0d321aac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649bf2b7277c21878ad7b86978c09aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e804075eb4b46f790ede7979dc760d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df9d3ccafe03d8f02c7bd3f423368574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b3b1699800cd58701b95cd69cc594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18504c6e80219b4d8ac307f5eb441f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aec46425d7781082f68097e25f09d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413411fc1e5bdfdec191f541b349f38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532758bcb9fc25200ccbec5298243d22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c600dc51b700b22f4943d1f566a6aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c99e684d40cbe5270c8ab02bca7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e8e8c83f78d97df2299582e0af87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8807d6b9c96a391e275e05458642583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f772440088c7a753e766fc24a7356584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c55078fbb1f159aea97050215c35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30cac1ab61b317cce8377778cceb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310146e0c0a48bf374c494e24f2086d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a755f3488de345e6f6a7932a158d33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bbcd9e46d17d7e1402853d506d69b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948884bc83b7d62127d9ef0420fbf53f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeee92ada2403c43f98e6b15243d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3778e89bb9adc6d7d861ded0c4b30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cacfda73b8259e3e07c69ed6a43a6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa248dedea68302771c9e1bca9354cad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13908e6dae16c64e81c60ba1ec9aaec5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cf169f98009c139af5749bd38181b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197449716480bc088281338d6a3effa1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85603542ba25058867cc447bd7f742598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5a56e43b3386e48625d08af1472a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d2392f55fe23bbb8e8b13980ab329600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d17dc6b9ea06afb7494cac8e8b317601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e7eec34ccdaacaf1ca8b8f909de6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41561f7c5f327df332ec16d5ff5614603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e007126ff4a35ca2168382ff7e7a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcfe61075cb910b1ec5b84a5103eaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7278a78e8a15707c166eccdaa364e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da35fccaed6b84c36848cedbec4f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f0bed670f77cc7fd3c78d6b454e03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b904106f0c8856a8cfbf5d428239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec57f943ac47fec35f2e1bf90bb24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b0b383c26a3bf897d3ec0bfa421d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c80e74442c0442ec4c1257d3330ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199356a86454edaf8fd91b9f5057281613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196b893609629997867640a0cb2f18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ccac7a18bdd6329ebb39faa91d44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289438fda6d2be7fec82ac2997cbbbdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51164eccc884e5f7906c3597b01040b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f04a00a51c4ced964055dee92ba2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11acdd5f538d5872bdc80856d0343a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938cae7fa55d259f14def904b5b702620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea818edb32f2c941d1f50353f84e8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3e57c284457fc59f888a535ce993622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d87ccbc9e84114afe7107033845e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2112826ba9d12889950928783ac62a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea3376c8f4e5509aa79161d7b735e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc965d87cb8162118b9079c65ba5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25590835779f30446333da4b32be7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b0a5f3612b0f533a46ed3abed08e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3cf50744cb44e4c4142f0c3756c61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c4c356c5b4e05abc72c6ef593507630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6404687deae865840c4ac38945afee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3d686626ca12609008b02dc99ece632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd8d376e6fd70b58cce2d37a705db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eccb542c03c3be2aebbba04c76674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842dc412d09c4b4e72b2d2c82f572c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151df3bb79e157c765d1fd54f49b860636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11176bce2e82588462d17cdfc272617637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69cbf3aff438f2aec37028d56de998638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d530d9a6924a51fbcdb9c4055a4cf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f07ac0c4b487cfca6d858ebbe22ca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f650e3a893043ec21aaa75d23d3476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531795417e1d244be321d21cb4923c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97e517d4c9d544c5e59252169cb0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e875963b7a2e00d891e81ece4737f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1beadd279b5e7472cdcb6f301562c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc33f8bc3051d4081ef5cfc621c4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb893cfec11b4c79a434607fb3eac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc4889e4ddde98ecb6926c57181ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d178f3a083b0808d1d44c6da24fc93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b1d1bc14578345aeb0866e5196c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d5122bbb0f8bb140cb2f991491faa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc01e01bae7f2a8bf1aa76031f4e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5988ab26b7ff60c77d81a80843c6ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ea75a66ac239555ddbe90fd57123654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ef75bd80cc3aadd21dcc24978944655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f1a42cea2554446f3d59879690bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b7cc6df3c2c1e63e7a3109654779657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418db4d0f1db327afad76056a81211e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7df53648d110e48dc97f76db2a28a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f23fb328265077aa75e4dd2f7494660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fef82f2aa00d66c2de4e2329c6518c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5d258213f345d924d206b3c32618662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17ffae43e81fbeb7a848e2d9a37e3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347271d4db193589539c3be980a361e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49139890b91ddd1dff4e269fbf92067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e0ed8ef157af451425bddc24f5f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddb9ed1b2bedf573c53bebc8edef29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f0aa2a5e90c7d011de1b112cc13b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0880ce2c6d0db91cac764834349519669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6019a12092e555ef8b20af60d6efb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7452d2c4e4fc2cb493a193a071338671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be64fab90620d3d55376861cae028a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d6100bcaae4ed72c6cbbbafba27b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e013dd67020d07345dfbbb99db6e09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9ad04e7e1dc91939f2b517b2c006675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ebc1bbc9aa6543f22001dcb8d0e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676723b3a1a00c87713ee8d6f42009a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794b6627d9e3b566d197ae9a79926a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900716649303a3ab63744bd8d3624bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deff1e72b5895a70c514649ee60cb10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f995ff035184a533ec7beae5f6832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7958b8d751c44818534e4325d917a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac303f214416fa2c3c522873155ee6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc8b5fc5a0ae9ab4b0e5181c7a002684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621cb1649fbbfe529d4241095a7582e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235de014b4e0fc26c3ff9f1e551d1d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443438c38ef826e3068b2c924c6aa52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c49083fda38604133cd78c3da57f75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b62a426a992a1af246291b5630053689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8a1c571632e50100f0c947091442690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a5dc273a60251e86356f501eefb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517057e5bc7756aa47da1cbb210713692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2fb86876d4b4efde5911d2ba5e39a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9d1ce629d104d9e508320b2fbaa0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a287eafc1fe13aeb3e7553ce870e9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d7f89484cc23c7afe14d20ccf180d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa23d6e6bd630103eca9d95ea904c65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb62aa02094de536caca98da8c34c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd738d14ff18d52f45191bb33458e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7c8005430f2d8ae99ba46dfd5c77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19456d70eeffdaca04ae62af7e34529701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af209375a48b7ea47b4f8604fce05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd30d14bc6765661c69f1cf24ede2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4ddc391b54600742dc34debe0ec63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119305bd1e6cf410767a1bf518b22487705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f7be57fb715a90c243927065cc03b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d80e45b2bb280602411069a35f5b55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61139971d3d85322843de152e47324708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45c329f95927be4401b8f5b29a1b26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e32cbcaaea6ce2617b52f3e3d677e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121304c6b48603d0b68a7f45633a5da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7dac1cf5342855aa1eede1a195e41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a5a3d15c3277eb6b92a32b69fa8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bec00f629d030694874c3d8120e53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43c604a3592f8cd5dc6f1c91652b48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd309a73fe6016410edd265cb6b54e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71157812a98f0c1dbec76d87a14af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908d9a8f197ac4c19b7426f1fbc6af1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437953ebb2c267cc81228b5ed5571978719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e3aea2f80656d788eece4b92ce63e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28865b7622c532ee2f4e6f0370ed43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee0747caf6a27fcda56b234e5de59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aab2b145bf914d80ddd0090a8c826723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775d5bcb71671c4e5cae58725f083d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542fe3a6662f1f7edeac1d55857f83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071b3caba9afa24b50114ac8edc3899726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ad89e5339e095a6e51e6fc750d4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97654e48ab2ad20246288e6b1683d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba169ba8f81828683ac8170381bdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a88c9bd890647796ef1676207c00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b9dbc7a75d14f0b7c08dd3559c213731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9ef14f8052ac30662527c3a4b17f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f7371837e7b97d33bcef2c2d354d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8aea2d25a902f9e6fe0f139f8c4a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968910a3c3bdcad8720f522d150c81aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb542dea30ac6480b188ea1d43a611736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fff5a03d5506f1fe06d13c05446f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892ec8d4aba689aca3118fdff42e3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b6d5f80cdd611087b0de637b3d5d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd74553e4fd92e5b139f7c1534eac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739449d80485126a6970dd7751e83472741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85db93059b43317de9dc3118e0772742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa9ceaea99b6b82eefccf78929e5ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc996ca459fcf05e4367870054857fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d50b27e7e7e81d75acbbf3441962745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68fabdd11153a0f983dd21cf4573c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a31804e07d288e079abeadbdad479d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530baa0e63424b807613f8593801474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca54759ea81916c724827b3b0073a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621d40dd7a01bae3d6af830ea11332750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1018dc2d6598adadaca372fff75491751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c943c8ca7ffc9868feb0672c4aed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011c1e3b1cdfb76aced606a98f1ce1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427117e547efae0d9881b284ab7006754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d77405e32363642202906285c065755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132270162a17b568a92dec297d0f39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7bb8297398cbf1cda76603dcd7033757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b89315b56245e224fbee0592d527f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba6ad3dd2350b4e63cf827da043bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384406a4ab491b9225397b317eccf761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdce1c84c008bfda9e8e90506061822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b266750381684623ea65771f4596b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7df2d2a21fb514513c4b3ef747d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8e72b3e8071f7a51469268cfb3d635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a347b2c87332014f42cf2738b0766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e6ba591a4cd820c1863a59b313e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96078b8e61b019373f44fff7fdf059e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e9c359dc4dd2fb39aae4b02891329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596106a7534d77917ef3f13d5736bab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15c396e9793c1b1df6280e582cdd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bcb66a3a798ddd2919b7412d07c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20d8a195397636b2ac30e2b9b7dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51e297034bb4020dc7e97bbf17cc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055941b168f1cd1aee0d535a13a66b5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac173a988d66d70ee44dded30e6f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd17af5566817253e968d708bb25117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b8aef491b46598d61723121258e4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7299f7acad2bbfed5d8911bcef871c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044716a0432b3905796cd27bccdfb8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bddc8c154bb1b47eb09ccfbcb750ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca525a7988dd8bf8b2e357775274dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9b1155c8ff9375d04ecca33b4a1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c66c48a74ff61464ad43e4960758124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb180c2ba9ebe342af9f134f4136125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da1e5586087b768b2ac2de8ef8c4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a0d307a01142a211c8bf5f662e9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e443f1aec8447ca1264de0dd1a50c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa4cf56d685e3911c0a8968b4582929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f473f79f24c1db4e82374c7f88de630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef7aeced9c1f7aa108feb06b19b1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263098f15e5e64584c5dfd6c7c540032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d17779f75692b78233e198f470ecc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc725dbfa2e8486202bf852b18fe41b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215b8bc9b19fb43392e47d3f8a8ae035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011e19f5c6ec62c2bafa7caba4c5c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb19a3766afe6af03d429ac76af47637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c0b44cc50d1431102d17c9167bd4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd5c43704e5c64f4faa2cf675286939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8de174a45d0fb5198c80952d1a3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021d06e65953c3d5b75b55898777ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e93378bd05604edf479ab0ce9c4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba434bebc30e571e799d970f15d99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a800eef7f94771058ec1e0849d26444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a178a1ebd68abf7e65735233412add445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b681bc75581c2f802f44e0a9fca8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba12482720bd8d35763044cd8b2e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c620c98f2f659582b8844286a78f4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373515851356c2688f4e94bd5893cfb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05546e724ea49ddce48a50908919f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692299f6f2816116b95a95bcece526751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d24a3910a8e1e15a3fa345379c1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb89b2f35b7fce7252acb9824e1efbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ff42f36a51fcab5a0322b2902ad1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc747542da0ca70951c2c12cf908f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30485948fc76e7d2aa9a961eb63898c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ff8ff043837e067da3530c88b13357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f63ca585fc5a1de425cbd8d8f387e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7c3155e24756c8562bdbdb9e3e5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0d74c50caf5e6729655b0c8a2a0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4682ac1bcfe12ec42a2199acfb09e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390df4867a7f62e5206f8121cb44113162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0b62f1cd0710c30420bfae304ace63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ec449fb3d6c546aab79fc259828364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb292daad11785e65499ebe5698c33f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4770f16e74a2bd7561ed5958d5b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5cef0b33e72c7ca248b76214a2b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c02fb5cbc51db84eb6015dae7f769368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb04c86655c6194d4caf647c53374569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6e67573d0ef0e05d1ae3bb56ebb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1387580a96f312658a95f9695fc1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b9ff839e51c7d117c74f31d690a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506e895bd2dbb43b553b51a13bbf8b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace46eebb610df3f27620477fccf4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5b665acb0db07727b142fd5f125d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31704675e5019ef338c9b49bed3a3af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae54a7908289b8f205358bd7d9228e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd8641a2a636dadedbe29fc4e8b2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7829c8b5fc17612d1f156b4167bf05379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f64d29bbf22fe146140c74a5c49480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c875036263f7870a72dd161eaac7ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f2c1a797a941824565e3be5cc4ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71077af7a286ef2a1c18884040a96d9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a987b8bef3336d183c984626f1ba4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f0d4f235e69b4f3c2a498a59cc41285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6fc496c649b36ff145c901ac47a9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e82fcc413e76a41c03149c44ca8d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dd79cc9ffd1cd0571e09d936ca44a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc598c8e06b2c3ba2e34baf447f89c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc005c77bd415baaea6a749e8d77a8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f613ea752269a6346a73d48021422e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa6a020fa597e66b7c1daca87cfc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b046c729793fdedd29c0648ea749c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f73642e17a6b58891cc2820b1d5f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524739ab79b2c2a189a8365a700348395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb86e5e9dd779017a7feadb3e6e99796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796295480fe5938506df96329701c3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac1538e064d53071c0068bc89167f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05491b1d3cdda35302092e4d7dda74399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f2711869f9a9574546c3ed5e711c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b1376b7987af20d4baa35e71c608101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6432f0aceccfc0012d92e169ad71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce07768edc151e0b051ac988e509a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab184a0637911335f914e151c2ba61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d42aed683532ea4d620b185ee8e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c38252ac57975b35ca21fc282dec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42064cb48e721389c17d11696681f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93111b7e30b0486326112f02adf081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93d9899de82d8e9d7c375b1c9caa0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea56d7192ec90af98feeed27284f9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba49fb3c125de6dea21797cc4503a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc20113ad8de3ca86ac01d8708ed5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c7564a1bd4d35e2f963759c3b42b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b48e621456f8f722d2b4e30f7260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a3fc55c645ee15ee79a3e2761ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba53e2fc649507f602c9ab3261c8fea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e7a590a6b0cbf9934807dddc8719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c67efbe0f61af4d6f9a9886216681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919dc9cfec804429957b78872c0605119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb14b3274826cceb1fc5dbb90bcbc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772acf9f596a5181daa3710aa35b42da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a8da1335a03950925c7d7ab1f807122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f35e820f6f522eae9b8278e59e82e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cd142b4f185be3016102619f554dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787450fb9d3a72a3be21e550e696a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979ab67327f63e456b5395293c6d0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455912268e0905ebd9ba1594522d59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125964fc76e29a48a99f5552d2801a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7373623cffe7f6bb1ee1faef0ce4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c0e0644cf17fd6b6c00d123c5e630130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e499a02945a94824ad462872894d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cdd13da04436c2beba165c05be73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a00a848ae9b070ca79caace1856370133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a252121c814e60012165c47989e23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48dd0d2e7034a7c0addea2729ec789135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e1fb513ea7ae43f26fd6f1804d91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340668b201876e766993546bc1ea36a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facff61697de477332ab7e37bdd6523d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc1c52aab2f147eead3cb7b399b70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc483f72b50b7034aa99c08cebd60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078e3bdc0f4158dd12089f9c442566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ff685ab306b14e0592713925ee6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c8c0e3b4a35716ce64f83a0c02e9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936587691c9633fdc104dba7381bb45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f66c5ef7d073abd7bec88b9b751bd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee326f3fd05ea1671dd05402eda80646146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f6f04539ed33432cc73760174dcf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe8e973bb85c6f41d5e5ac86dc7970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc26c4e52d6fc62bf97fa280193b8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b0914d7ba1d4ed831fb88d05da3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96911693a3ce71504c0137d4204503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49fc3975d6df2fabae8b97cc48948152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f19c86777574fa51208330bda9f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71eac64b77430b56ae62ae985f593a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf30f366c685245f1ef07939062311b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63332165c474b852ae11f58126afdd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b0988ffbf84cfdffd45d69afa23e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9988f8b97661b865a93ed14d2c0872158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d27fd3c5d61acec0a72db2d8416b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10570ba53fade719ddf5c5ca44df67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14248a64fbc30656cd2873bf00b11115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c4bc3693b44171a1ed4668dde301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41648ec7704b4748b8d07bf80c0468c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f34c91600828509ab28ae7df47d393164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4455d4083db70566cbd57847020257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a44cbabd8a8101198762e7e4e250a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe0357ba359ff95271d33c82a2aba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21977eeb0aa27b9be967dd3526193bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8511e884f724f8b15f5b49812727ec0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91099a0c6908b05dbc445931dcec7c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f484e15632f9b4812a468911cd11680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03e13bd9679c71c5d873e930bbb8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842ee2d56061dd2e980c15d7a6c6be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12402022bb1fedbe91235fc68c389174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432df9142601a3ddb5bc363b0c9fa03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e70a69f5088583378f518e9d3848d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f9816537eae7924dc883d01c425e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fec5ed5baac9a999bc9bcedeec106178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90452936998051a51015a89fac3d392b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061057db2761e9368c7efcc4244a2bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ce5c54b58f761048eb538365ee8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787756486b0c1e9af4a838c580abc9b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221db4f918d055a99f0e41cb9e415ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dff87538cddb9961463ccb1365dcc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6ee3ca7b15e9f56c314ce12506cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77758e280afc301939448eef4bd33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d8c167a9e9c352dc86d96e86c64e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09147e51e36683bea37fd6a84cf5a52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee78428956e36aa8c1aa177fd6ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7999a9320ddc7bf733c67aa82a861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f98bded11eda7f4424c27376883807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dddfe9e444fd097a968d652de0d4ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81e02b9eaf6ffcb28ca229c25774c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d156f5ceb2d1c968ebd65fcb33a003194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911030c9d3a5bf3074f112e9826654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b50023c2c5aea6d2963925b8a6746e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178842a1839f005cdd7cacb6ee0038197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274802bf1d80540d3b3bd0c332083ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed854611abaaafffd5ec4b342df97878199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff336a1eea87c5d2cc2c9aa207048a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f59c63591db1adce9ce3d9630dc275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fefe056e1648f59da9bb040474a1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e5233915711c78aa631b38257f60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8bd0170dcfc6c0a0cbadec3c0d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d340a1b770d05a1dce8e812e6c4d63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4a07f6fcfe1e4782f2921c81c256206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00583f6fdb6feba483306492d1e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5024f89f10e46ca76ce7bd9d355d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96fafc008c691c0883ba8cab472ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141303253ef5209cbe3e2cb1d72bf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0fc9ddc571c39e58d0d357f8f290211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508aceada45e73eac0379ef87acbf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f344ad15583ba844cde63230290eda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67b9ea6b604cd45d64f5fe5b09d1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb6d1b1c2b0de101f471f8dc3dc7ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268941f2659ec968682da23d8f41621d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8abf46e01ce61043a82b643e75ad70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4d8efc714b1ebb1c5dbadce11a23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e70ef89a779ca9d183089fd3e9754e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d8393ada6a2340fa21993f322097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c3b53b6b1294c9f45f0a70bb259a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c3bdf13be0d6ae2adec38630cdd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2d0445f2fff83ce9727429cabebf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b82d7320bb8f34cd01e2677a58a88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b460085df2cdc7e249cc9c69b25514225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fcbd671c5156f255fce792d1ce0e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e168221ca3cce792ba6a9c29bd73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cffdfc7d0c2eef5996cc40e5a5ae93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579fa46ae00fc39793a306bc7e01df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5851bf69e6e2b760300f80d7f55b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f552aadd04db95098fc21431b1024231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef982b840b74943180be666eff64b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4f5516ad26e5859d5cc96b719b92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497db899a3c531bc6114170844a6019234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e5dc14bf6a6eaac318a3ee84a195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131772124a00b0cf2e13cda7161e344236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73f9976a6ba74652e426392c67890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352b346fb255195ff42845d405e1d11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d7ac82c764da412a6cfc9a4fe33b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc9cf398be3f4151c2f88ebfeda38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5416a14edb771dbf8c7f401eca9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e172a7256ef0a96fe055cbecb6b7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df65f8a758a2ed9a25b5a114e9c612243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260c0680d41522b1c11e2256a1a1b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84b1cffb16c7bfa3737828672e59e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc186d328e384f8a35575952c9f4244246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d328e4386353effb9216f90049ec15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bada29a3dc2998edca85d40a70724248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c820159b7159cf13db32b8dc2d2d6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383c0966d3e42f01d9dcd6a6238648250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9d6a461e6b6095642a149bcbc65ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603cc3bf9b81c62f8393f6a42cc44e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aff1a3a20b9eb1cdaedd250775537253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08bcb1b56d89e2d34e12d4e87294f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f20d30a5b9a28f36c1fd016c614c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd2ef7207fe2aa42116cda11c286b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65714090046cb0e02a081cc1e86ed45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b5a686fdec1bcaee4a1a2130e6a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6046ac4cf1786ba6edc87f4374e345259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2e4f2cbed1e6c566c5a178b27c25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4cdb609415688762f4393edba6a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d72e44a7ef2523bfc1bcb5bd5651b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db022779794b48c83578b3d41425d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fa6dbfc0937afa8aa89e1b5632f3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a18b20d85e5aeeffc4ae76a8f4a115265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374eff148ef4b33d5940e46fc5170c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebb3d83b8a69079c9626a8b5f85ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e776c8c09a06691353cfb4fa2b59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badfc69bfec446715c0a62c0d5d0ce9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d9298834ff4c8dde6f335962f6b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6afa2ad8b94c979bae95e27bd1ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccb65dfa08da768d26cbc7bc2e777272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d3961009549310cf181d0a2cbbed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfbdf2aa84d4c01b3e9decf624aea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc3ff06bdcfc6940a41f597602255275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9394ce1c21a87d90ab161b00114ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b695a1202287f6f8c8579898b59e0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66b4793e312d2733a4eaec25fc3ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d9058d6089893f7799940d25e5c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55fb0726a477fb55f5851a32201be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd09d00d79363c7644966d6163a301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6928dea548b13ca8e5eaa8c852267282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694df1fadf12363fc3eb2f929733bb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f51e3a87b39a1c16d8f7d178d3855284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7ded43944448d6ce4cf2d1dc11d16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd4e906a6ae8528795ac57625713c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fc74b28cbc0eb1835951658e4c39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72775cd011563be294d55f8c9631eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befbb34cc6c8bf6be1319a16339d223289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e1445ba660e72c833295a8347e11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e6265287d274c8f8a60da4be5f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b084f1fa4dc55f5a9e3ccd9fde87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeedec9657a7fed6b3239472eeaf5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f6dce11522d54c4ad6a1bc1b52d46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9aba277e153c8354db936190cb567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a69996308b90ba849f8ad45e28e33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70929bb193510d3b2f500f25220099c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78982c829068495d9ee4938f34092d20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bbf25ab8272592b290cdc55247ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f303e2116878266c645a2ca7c79e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab875c57a1c3ec4fe675c33ebe30b6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb7ec0f1fe799db65d94c5427c9410302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278718685790b4ef0856f47beb9ef9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d33befa3e0d10b349c456073366f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedde709cf730e43dfafa6ac15603366305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aee5748ea06211995366011cf26b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd892388df2a9cc80a21a769e44dafb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59fe77066efc5a7f0c55d6013f9eea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a157dcf57eda04be7ff88852a4715a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca9f66d70c5fe0cc77913948a0f8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249d35f7a049f28f7749422e14ce9af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8e06a4795baa18242338680eca60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478416f268840fd89ecb18bd71bafd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b41cd89a6825de94b8f9aa352191cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea313357edc90bd2e6dde43b80fa565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975112e0bb68476ed670c6d895a87ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7dddf5bdf7d277176af472d12bdbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3af5e0e7d2287da7becbdb53c66cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ed2ec069eff37da275e6dbfdaf47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8a8781f55c01d5ee9a401765ead43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a22719305008d9a61e7980df761d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c007dbc8d0b443871319bc9de1a3fbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b4ea3786b3e6076654a5fb0ba7afb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080454316b7c513242ebcbcda9fcee34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87031bacf2f96f9a32d459a975948325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e888f18c0d174a240ff17d5db50cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be90d3dabd0837503106aa456d1b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b747c975d33b6cf9cdc5832a9c1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6fe1621a13136b906c391174f822329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c9daf9ae4cc95c9331afc83e70849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188cd6f1080bb20c9ac68e24be9aa5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e415b010c11d4169786fedd7fb1a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9688bbc0a011ea4f51df75f0ef4b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95d626248da4bfe2531b1ca4f95eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600961ea28b65c53f648629f1e90453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94da376f4d5019cb572186f34fd733336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d47ae8cdd7f338765b41e8c7b10c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721bf625106cf9b5f7d1c75cf28da35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf956c4403585e88ed59fe3c96757339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbe656b55d32958167cb89f7b563a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae31f10b4b671938612ebaa853b460341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c65e71e4d50092e8ff0ae61ab5ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d012fe306b2c4e5e1560814efc00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826534fcf0daedb74dd7577873510f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79ea98bf6598b8a55f5bd76e4b6a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7057703b63ab34852acd891e57b56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a52314911a8799182e2f948e6621e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9030d6099ac43094659a59dc9c3d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52e73f73040f8dfa56bd8dfcd2f07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb24b09f2de4f1a9e533f20221c001350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b9635286205600d02144a8143d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f715789fb1cf2c760c9ba7ea0bd9c1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dae4b6edc0e64415f12b5fa204725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94205d02fd9af7d13bdb2a737f6de75c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a5736efca2d51149fc676aefd2196355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04949c836d65358c61369d84b5804356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890daa595629988406ad65749664b5c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc76d5ef035441fbac1ea538c5239358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca69707b1350915739c36493373632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e25cbc69e9f1762b1ba5a6bcda4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621db7a7b7d07c77d611bc4e31d90263361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25321e640eab9596282db486b659b50f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf067f3da6f41cab3a198145f3fcaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaebce706068f965d25f19e27b178ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761fdf5d8268e6532df1da0eb3f2bdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d37a29984d6c4eb5bc4f875d680c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cf3144566094ec25c2dac36dec55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf183d29a180b1998555406c4df9cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981c019dad6707a89932f41c9e1b19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009007a56e5946a470be91c6a5d9f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6995b2971237f1446b7c740f593b48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc934182115ccaebe1fc59a365906b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e2d0087e5faed519a316075f97bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc174661c88701264cc13f209ca61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d4090ce73bfeafb618fa5bcc1098d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9080d6f8158c64d5c4e0ea8cb1dcd36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed22731a5118aa3a7da9ff68628e76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe85b7c525914efca4780ac6814cfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e468d69f00a47509f701eb02e19ec1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d228e145bc7a613e18dd1cf28287b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554488d9847a30c29fff966b294114e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c025a67110b1ff1463be59bce80299382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e36af5f459406300472b33f8e07793383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de01557d8b086897d7e0e99a7fe79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb11c1d668ac48c7177f503094cc7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3ac666e1c68006d615a94dc2046e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617f9f739e4bd24488028d5796d7476387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe1955cf440cdde4ad72775d87085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4a7ff2c3814f9c051f6d6a589504d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb719f72ec1b7ac6180828d47a34c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e6d2085bc91a85e9b9f91f679aa2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467ace9b3702781ffb12f8e381697e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccc207bde54324757ec1afc992308393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59f52b5f74f254854cfbfa7fd1b47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479526f4e6137b8c4d0222d7478ea146395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25b44c08729fde7aaf06e77120765e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c73cb29444a6e9d5b813892e6169c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290da2f16a9f84bb3f57ee335c410b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fe535683983ae0bc3e14bf93da71b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981da6946395d7d733e5df2d66a3f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543422205de5622ad63392fb542b63f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c8dad5a2bb1ac3b1994a15353ccb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65f464d0b677c2d0231db4fa1f859403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f66923204d957ac6b416456689e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57208cf37e77abc431d771b59e7f07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec41a396cecb7acfbdb0cfafcd6c14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd509f69002a4f76682181a7bb848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dc6f143801f98048ba3a03aef4bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eab3a4c4528cb0bd76157ac0237c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836fd0bbd25b5b83edddc321aa2e9ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645ffa5288be58569c4a5b0af0cf1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637692034a2a014e076bfa78cc0d49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4522ab692009e9a554c0d5c95edec7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840792dd4810da19aa4eb392e2fd0db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f5f27c3741adb9084cfb026df007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954f8e1219d23681db93892bb3e63a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e123d28560492dff7ae27772c797417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ae88703508c6cb82290bea89ff811418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2913dd02045a0d4162d29f9a5adcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f71b3e18b62164ee2536d7a3e70d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e3aba7e45dede4765b4a286e5b1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e001543785ac403096b8ba3a49c6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab285a1df5b2becd1cffdd41d6622e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd077592b525f09bb0f2d8db8ce711e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c76261f3671a68d26d39649ea326425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1aa158910e4f94ea0b4b5f08f0e67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef813dd8966600cae3bb3497842ad0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ec09a79a56f27b22b634c0762d1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e7249a5288454f1db8684e127628429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed86463665d0d9a14e1187aa97d6c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61c099452e0f126141c599611ca30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57f680a7bf97773a8404650d008f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739244461900e4e9935ca240843d64c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2859520aa61544f64258902c2d52210434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef07fef1f7a6a15753896b97a12edd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46cfb8f49a102771cca4ebc0a2860436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a2b2179c484fa82c9d77d31d2c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96bf630b2385cbda2b22a02081d29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78474cdb3ef8157ac3ce3023fbb94c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea51fb9bcf32360651a4fe6f93f5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a4d3f109566b4dc5a75d579e08b6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb647dd5961a76ef81f0712f8ed17db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6140eb77fe97fd5a8ffca17328dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c2914ba8e39b8d092e5da90f4b2c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6105612b2504b833d778c9ca93cda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbf93d5b70de936b03d7314ed4ae10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb5f5092a55411770f4b53f650d19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab315d393c1d0cafb7155b56c50b7e7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb336944fce674a5655225ec45493d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d878d048cf6656ada68c40222afbc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532456d3cbb126e42c1f52d41d95dc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908778d4a28701e34d842826ceee9b51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33848dc0ee9163b684ac76137ad06f31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da284946744d0faa1b6b7b500f164b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596a3856696db03b2048f605c25e04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0ce20cf1e3a98022fe89d4424f26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ca3811e974f15888287e765d67802457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19325d1c98588375e0dce26a8b8da1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefb4eaeb9acd091986cfd5490ef617459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbed2c880476cb1c1bad4f39dd84d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfad5dc6e9c0e1cb4d7f76e624ff2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6d0997baccecae34d0b3a12b8416462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f9fc9b52166d148246a0dadddc4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28670ce9256f4968c59c12f1f4e5e43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a76d05f7f737e481c7f35cb0f4ffe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb91917ea489341abdc9071f7b95b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db6fd709486016ad39512eedc4659467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef804e60e9e60666f9f9e73789f4af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb0d9876216d7b2b07777dabdc6cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2978dad6351f404298a669fe17968470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c062b382df0e462db83f6265dfb13f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89684429deea33cb9409f2a5f711a1f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3770e16f846f70f99da2964b793985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea7043d6ded7af0b826dbef9f220a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb98039c88f027cb453242cf5a0ea9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1127fda05bd57f21ba69fc279d5f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198174db5b74a58f9b2bc57140d59ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba512ae9198e44422071bd732e9c3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331edc4baa043202c23f1fc6c1bb03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fe995dd33e315a9f576fd936c377f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee5e2ddb2502224c612a08f2dd39b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc469a40709a86f724cdcb46c832bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0666e088d3a42af428d3015bf0dcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dff27e9403c95f6690a8932467f01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b60062c8b3af7001907ad5910b326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479d91aa57a412efd41a95f38b0b5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded14ad65bb1cac6458300a9c2ce8d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c1f38760a5a8adacf58f2d2153fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69afb4d1a0201e3d2606e4f3f77b07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64debf5f0ee596c9501822ca2f2f16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f342156176c36a0b4fb41b9209b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac0b1d49aa97b6bff82e98d54a1f5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c0fd7006ac4349cd779d1f2114a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32ab76b91c5f79b28019c6410dfb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c17b5d82a8321ba13288eb830a430495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b60d9604d071a15980b238fdc2a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56280a62ab521ae49fb0e9efa59fa64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549cf06d2c578e4aa203fae7afcc29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d568d0f40ee755960e7e601d72101499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04516bac969d671e28a8e2875af8e50c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75afd4424aaead2a5928d0bf48520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3defaeb53389e9f0846b731b6b7a119502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb094bc395ee0319aebbfc35c8fb9a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada8847f0ac9a3b57bedab4e50c87f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d03352df843eb19b07a8543d9d7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1803cb8f5face8e1bfa8f46571551d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a364d01f680f878f797463fefdf0fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a18c2afb29c843a53757b54d9d744b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec86aee2c2f271b2d144987636373509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc9e924589726a6f94aa95a9f905a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6231272182474cddf0c1cf497aed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aab1fb9f027a794172a6430367bf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8425cfd9457df276c0dcacc8b2a964513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6608160fbe82ffcf69c2018f69a492514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adbf406cf78e33ff7530cc32cbe6b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6d764546a92bd09f6b75e5e03fe4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1cb2749d45b3dc9ed214dc9a930b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab26bdb1f272af88e661deea9ce80c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b1154df48747483026bbec7218da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e883b561737bcc9256b0b27c242d4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e624c00c67075dbdd7079eee7d40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c44e7082a781ad8a5e080da388db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9217e587554fa15e3f212423bb185b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b6a6ccafad6c2a4e60eedc6e51f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac886de764a71df2d8adb17aa0192af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066e246e53316737d85af31cacc0c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43794c7cf83150aaca177a2f971d154d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a9f3b28bfe8bf3458d00c0b9f2dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fe3935fea08b76e68d7855a57733529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f1a93d8d5bd9c965ec5ba0c58392530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78dea80e451cd42e66f66122ae4096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4cc61bd7b75817d6890be9aa8031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e30be15870536037430c2a46a2282533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daea4d62b810a379c24d88a7a1864d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ead9d927d6979575064cd5f64af2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75556af2f431fd5465b0aa8ec719a1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a1e69420b0493f11fed2c582e6ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd09f6be7b0105e15cb969ccb7f2d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892193e6231f178b2032fe5d11e9734539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538917720b794beb4df5ec4b3c39e7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51251c19f74d5a5be6bac0ade40fb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9157b7c82eb12289cac18a9ea5cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146c37e0a2183f6715ae207a12808d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1008d0894827615d0e3508aebd0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea34e4b0aafb18921d87fd66b9264b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4179565d7e95ef2b9e70d31903d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8493e76f35c3c9daf39168620e985c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412371433c17c5a97164e34975fdf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca651ca9ea94b42161038239975d2c03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfa1a8b8195ed3f0abf1a0f96936d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72a96e09ecf3e9739c4591c53c7cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af03a905eadcf867931fc1378c00b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6aabf46822c35b93c04a7221a2fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac9fc128bd3330d4161431d2ea204554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c03a6900f53b2403e905f3069ba3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f8f4e154573e698fcc4afceb9bdb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec67e4eda12a39a3d4579483faeaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af32c7af553827eb9355c0f8449af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797c16b238bc256bfc5aa5ec2c9694559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9502a1e5030f763d8145aca46400560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0345ac4916705820069b2dc83d5bbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390efcd0f563e97cc3cd1fbe4fb01eb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c704664c95bd8286b6f1284f78577563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10840c21af5af056a8b28d4ddc88995564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87067d6cabfd05aea43f712dcd72fef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b12708aa17ba35ce6849bb3b50512566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7acbc342c4287af7b2392d5d772b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca143bb45fc1649c80794b0af54b4f48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1caabe0903f7fae59a406d43ac7302569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14644d9a399943367c911db90626f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15536fbf6b51b5ba67a579cbe5773f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b957424f6fc5322ef412435a2186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab6a0a693555526606b0881da3822b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7b24727824495cd785f39f45d734574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d577b83d4142c102b12c1f58e913e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80025f2185fe52c702b0d3d98a2c465a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02991f551d7ef861a9538a3d376c6316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794effa43382e1362d44a3e0d6dfeb54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1b62538e38e84fd2c3c74ea0654f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8706ef05529b05f17ab8bf471bd91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d03247dcc6d25c81de6001164ab1cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da013632c18b361f57659371447d81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c569a05a89eecab4f8a3202df64b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f205b425edd457bdb2523e98e8533fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcfcbc15407e8576445d53f1e7eb35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548fb689e765c6d896051c2d8ae7e29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e49a8f21e6f713de3e5ad0996976587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becf090701fb6bb983f42b475b93ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ccb368a6c2cad90f05a9544588a49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2543bf4efba414b593c74ca70411e48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce230b0a26c9f06134c7c12aa9f86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a3303c6a18d43b9b5a92a7901c758592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f87d1af7095549cfdf56ebaa59cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2e1d650eb901e74cbe90b64c403d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00275f8c23acd17561548f2789bd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4030a40c9fa043dde1c12c9b7819f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fef5ea2128e1b75c81c555842cf6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42bdfcf444f207b98de3a6e27c719598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea759a444809c927631dcbce1ffd30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207968cbd4cfa0b8e39c49274d0c5509600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258950b2ac78a265bc5136a075c2c34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a06b986553372b17ef0a4f610aa89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8a0b13f03a4d6dd45abaf60c8598603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236e4da4dadff237149952de11c9f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5e6860c9db329ea87b91a786cb875605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256365143336c85ba2942cb1f3daa72d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd7ce3a4c2994e2b4da0db5bbafed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde14ca5dfd47cb18f9295b785ac96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86067ac370b6cd26cb6061c2606f29e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489e07c46bb7a1e9164955347ce3cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6242b0e4a5e7909752141164533a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c30463cb11555fbae109baf248d00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63821924d9365049f4098f7a9f09e24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd3b4fb92dac61310a3772143f7ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8171986df88074f2b40ecb1ac98c576615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c03858aba5ed256e74a7c43c07901d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1445b0045ae4c310732440f6552ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03868898431a636b0c4704c042b400cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5f762967b82ef42831a57b3744383619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984afada45f9a4be5ed35aea57bfb326620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d588d86b60844eaf103cff0a5fcbe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522756de5ce4a35bc7f205736439c3cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5cfbc031fbb2aef9c5e5122555db4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d3edd9c20f33172b003dab5aed04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65dddc4869fe793fbdc4327b40f83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919a1247d8a8bfd43ef16b4a90199d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a554a985102f21b14de02c56b460d86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f852c8e83722188cc32040e00d914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad01f410f115da5eaa0bea9461eae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c1dfb1b83cc30b92e6b7acaee0b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acf2d312c22f9e1bb386737cb9a81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249349144cf7b26ffda01a302fcf9aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e096d9b200e3d70776141b8716a882633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f0c18338a77914b8553a80040a22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479910e78fa51b1a6b3ea25e7951674a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cb720d465dea28bd1dab5359e64e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc00d3b08b4afdeb330f425f42a649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d310a65c6a8e5c6a24fe6d7208970638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba94e434b0dc79138ee7920779c341639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717132bc95cb30ce76a71253aaf99c80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c903cd5e6e63fd84fb6847414baac3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be793dc673204b530e5a015e54f6362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fab1bf495d9b7506f4fe61f6c0768643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75aeed97b2c2e655d1644a21b3b300644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d481a7ccb6218e9c2309a38fd8bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0153d3398702af5cb4c963639103c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74762b8351b128e289d7bede34c669f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597b4f6f2a0442f04ef273610d22b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bcda9b00288e4e2dec9f7c06da6e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21c02272db49cc0a320512e11c7ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354272ce33857bcf1ad567a788c75cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38152533d62033b1aea6d73eff7ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545c54e94130a9090e1bddc3b0f1fa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d5adbc49932dc83b093c0bc5ee77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f427129661ed3ace965e952bda447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c21e222cd9f9b4db68fbaeead9b85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e220350ce5c24322bd6cf4688693f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3ad012803f67be8788cbe61dac86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0511628f8fe45007c0d191049c58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301495589771cc97639f67d623f027660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff3898f800b598b73803e4cfe71ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5add1be37c4986feff8368377b7675662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470458dcef038b6518b992e7aef34f07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a89c5ff86bc4ea47f3b73e1863ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb632fd6a68ac2d64ecfb27bd5d5270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fab549c3d6f12fe7097253791680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199774e91a1bc377aeecdc53aa954d02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c02497b10923745893fd8dd4216a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb398d977db8a83dd57a8f733d2b50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dfe924010b93bdb541943f1c37975670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737aa8851277a55135eb05bbb936fd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b591db980b0f6e81433d4c230ab8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73263fd78b828983bc7946606ee760fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f2ad182ca034f25f06a2caa62e72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b082d01ac8360dd979cb3d3af8df24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ba397856646f2c8d716dd313ec2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ed3f1227e0bf490bf29397d5ac42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abd9991b1531acd934302dd666d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05655d147bb33db705d06635cbe0ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271fbf0526b722245707c019615a9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2e3a9c9176e537343612f2c188ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60185df353fc25f8ee5e2becd636720682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324624d7c786a2c2114343ac3f0973683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a2f88e0067103ff6fb760abe20337684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abced9dad4716b269adaa85c35c7398685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee885cd835c7d040b4534106340e90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84928a730dcf1d5d9abcd369fbd6615f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef326573d22706901b73201cba4e586688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434ea8055210f37fcff560e40dfba5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d57c4b7bb18847636cc48b096e4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0ada49d3e1896685461f891fe3c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0407ca7c90c54da6a5cd8da1ef832a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e427cb749b195f2c7b8aae440b1b04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a38a96862e844b90c2bf44638b91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319809c2a44fca2f071cfb993e9b88e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b23c9c09984143d60dd14e11c5f8d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60258105fef9d7e77771420c52886808697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4d835f9028457a9a1d4430616bb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3c60972c26684640acfc012603ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147fc563666b4eb268a37da2eeb5aaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eadc8b6195bdfffb85ef16b7b508e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c50574b2ba2e62552c101ebe7aba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65b0e880693c7418d3d7864e18d4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706627aff20047c8209ffa75876a29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3679fd82c7550d3ee15df94564d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b30b970c6d12fac97fa3f0f76e37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b4a1f9ab0eceaf719a31c6880bbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18020928f0ef3d59b1429f22291abc8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c45d40252c689243adb999b3cc257709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da9c6ff0088c33964ce9894a71c8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e279e544c4cbee012afabb4e0ac223f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed03fc7029784b2eebbc9d42f17ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df82385cb6f5c1096673d7abdeb067713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c44b6cc10923f7d76a8a2b7635d7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179f542bf1f3012e979e8d2ebf0fcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b7f9f7b963312bf5adce397b9949d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee721a3395c5c30fbf407ed34df8fc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07036172e7a7ae92bdb775daaaa148718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365c57a122f72534ed2170e08e5ae8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637e19e46c8a563b0b804006db5e7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d8564710fe990344f4e1332fea9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4890ea048fd3cc72ada1100bb63b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597232696fcb8249670d98abefe5a98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a94cd1d46dbc58808be83d27f3560724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7ca74a025cc51c783d7a5e6881fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70c8c40cfff572d9d4e3b4ce10d23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d2512fa3b54582cd71921e96b133727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623406c05bbb5818dda9eaa9dd1432a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de22974ba9109d3c001397916a9d16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786c1dc5dc1e97b534e6c5a7a72e27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177966fec918e65b1acdf97e3aba4769731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8875c39243a032689a2501ff08c89a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d6e8dbb938ad39e6b087785406ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5f557e18ba97630e54ee66cdd737734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed567b41e6cc9cd46b96df9d1cf9a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25a4048f3a6c61997ac652af2beaed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d8f2e41a7e4bdcfe17275fef2538737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a969802f9c1a2578c4551b5af343738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dcfcb056feb466f9df99aea2202ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea2d38fc694bae8dd3d3968a50a52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ccc5fa03077585dff6eefdb77ce2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16861214cb794ca86726ebda40d421742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe6abe4e8afa87413621e0f6db705743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d349097b2dab9ba45a377e629bd4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60c4b3531a3d0a358f1ab861376fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b785a31d0c19110ed73c4f7e37d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797935d25f7bf0acfaa97f98e52890c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec62bef2d55fa163f7ca8729065158748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9ff8a63920babb8d54405aa5ea802749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746f0334b71e836c2fea51ae03e90f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04a2f1b7b5764ac67c0221f1fa951751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0b7bb266902ad1f826a880607fd8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f42682009e6e99eb1890346edcb6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371821b2bfd3e7500c3c3c2c3494c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0252687e4e1b1ff31e9a25049aef0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3d5e062fb97f316f577c42390ecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e77df245b74b4ea2164e258d752ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b000e5339956215186212cb7feee6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415c387b922c8964ce766db9dbde69a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>