--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b204f9b28632524d597f8e56559631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e208f2be38505955332149e737b1eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937bf06b19046bc2c40ac556aaa28c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c8331953f71f51f996145c0eb34f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d086455e1487138f952957f742acf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cf1c09d45ab2757a95ddb67e82736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e254f1fe7d9a09dd2286d25a5ae9ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9cf4effee0f506c7514aabc5c0e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a6db41c185a3c6be3c8ad9d7af049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b3aa86ec739d4fa4e6e694b29464610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b675aef343736989b606276d1e9c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc09600168c136ae642543d9d14eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4ff227eee008abb6bff6688201b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31e65aa4b62f7ecfd7dbf3bddec0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01bd90cf2abc75b7d2805db57dcec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2dc359b11e23003030de4554c902316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62caceb13ff7914d9c15e08f5bb6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b1288c3149a0e60a116269de0c3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a684d0f8f077befffb227738be12519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf00786d8e589be7fffd9ca249aa8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc5fd07be0dc4fee8768739fb135a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31552832916d6e5dd994e197a7ca6d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1222f0f652fc222dd223cc5e05f876b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d81312269966f08cdf716115539ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd805b48ea5c5b6640b95b7a3e06ff625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff888eceba3672996ca506865e5d4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097b76266d10ba251b956da3934a3a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5d6455fe6df32e4b1b6cc4fc250528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda52f8f394000896faa22df4ac8ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277251a05d949d050b3a8389f3d6f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026226f51a5dd1711b74a0586745019231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373022bcb5b1066064551da1063b2b3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb59bda297ecd39a4f8f6fcb1a8ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c0ce58af103712d6631e8f95df8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69688c6075ac45294b337a7c80bf9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706be64990d80d4b5f06c1037d9c0d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40d1b51089ad18b6d9f0fc9f9666137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fdc5a61f8195a4b295f396f46ca6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe82f78e37e4a7788bc7920af248c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2a2892d6a4db0e8ab5e72523fc2eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b21e657bcfa2254bf184ce32b1c3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd301f35b3b6d1338228942b0956bbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd0ba0acfc2633e1951a75ea95556a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31cc22dc4ab1d30a69b4c5fea7fdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389aeb788c235aa213f31a72e2a1d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49121dcbaba886655c2db7ce2ad3add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d6882c8125871b149e26679d266de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05338432ae8d2321945e12dd5972c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347590c3d741717b7e9a74e41ae52f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c6255c3c972204bbc54251e3bc2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e432b912f941443dbdc371d3b52351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d0793e4483608e1619e4f140f13e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc877c5115d605f1964763651fe6c0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd29b64b2de27774db21a027ee18d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2927c7081da9418dc2311a3c45e87a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ece82c626a7d8872490c39d2c90ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033a7b37f633890209c8269c8e43f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e3e23581f4773b4e34dcbc71656658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee46d097b7c9a0a6e26f6600d08ce259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1461b08f4fc969cf3bebc1c2b3d2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a557f3d10c0dce1367107e907dc8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63df87e519788215085cc3e23bb0a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab85cfc09fea7d25f8ab80f81398363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e138b676669f7714205182cb4a0cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1733f06186b0bb92324098d72b7a8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f474da4ca1056768561022c569b0eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207bc813cf951dafd220ecca0790fae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207197d56769d3c6ad6061a495fc88b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9069bfe884ee9cb209e54659ff1b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4291fdb4b8490bc6487adca2fcef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a75f485f7b98bb2d3415ed2b135671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797210f648287a9468876d17f207124272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04600ca2f12a78feba37027723466af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dcdf13ff50e0209c91c2853d371f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d385cff1e53830a2fb82455dd36fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6445442d5c29021fda507ca613e1ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7ec95ab409a86e34668c5c19535177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0129613d18a774742e02de50b2fe9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fbb3051206480771c318b9a75717c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92866029263fd3de7c6e038497783480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd8eefc7fd1af85ba89f713100395381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cfd22c5136f5165385a8c544a2a7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803321fc14f895281bd3e025418471a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7a75cfe0eae1c4b6332b4a707a62f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db68084d4dd4386326aafcaccb2f5e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b03da9968ab58141d46dc862328b7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e32f03bc5b08fdaffc618d7a56c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3acd6765134e9531cca773871229d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aef38f8a6a238a6045000a9636a3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246f598b1e09b10b0c6ac765ebfd0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fbe11a08ec72cbe341f1c721de4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b28321f9949e084265916852069d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2704252ed4725f498a107cb833c1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602d9a9b88cede8cdfd3ae4a241d9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240f125d29f186696b32e0929dc6ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044824a806a168e9917c002430bbc7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14053a42b70ca44b1aff14fc515f2ed897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fccc44960b7fbe796e40036d2db04998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3f904afb35967d28250f8e238f8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee1e653af98843c18b27fe7a1c7c77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480681d3578d4c81405bc55b81131b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715757e182fe9e90acccee6555e7964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd0f31fcc8abc2f929504e3f6fd107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb49a28bcf5b37a4468384504e5c39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114349c2b809bf731e45861425eda85a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111494a868348e79690b165a07c0cc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64049cc02157ed5bd77043df46590f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44c667045af2142c161b95fe43e4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f51f3c0c15ea767b54a0e3b39d0ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc069f3aad6d718fefe1035cdd4550110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039245ef2504ec0e1aee6bc5634ddfeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb6597a8bff017cd82ae5a6568f9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ebca59f0ec257fb4258249a441092113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe959b9c61b52d675b44f5a85e690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf5884cc2e370bbf1c83c67f6735b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45824583be1836c589684e1356a78a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7f961f9fb83fd786cfda2fb62c88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11941dbfc58b6bef113f37d1c4757a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a4844d14eb0803a135d92f31c511a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294073c59474c7b88ce489395f9e22ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad5cb287c7f4a824a8f0f85186906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b90d9ad7dd1afbeb3a7e23ff35d30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5317551122ef187bcc0b9215f64f9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2022f2d33daab0296de1546c2cbdbf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f6d6795cc0cb2a5960ef8a20adaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e686ab66fb8b09cc13bcc788eea7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07069dc840b1060e797cb27757edda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406720230cff1dd3d75150c15063cb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a05a0fb0542fa6f5a9f5bf7157323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08eb173d64fbb9b48de4e43dee0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e972b2bd60ae83c0db637a34a5796c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785ac0c159fd19904cea23ffd91f60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeedbe0f419a394b1d08febbd2f13ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0373e70c5120c7ca3915015f5719134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9053f62df818fe414bc63ffb80c9f90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc686681bbc7b98123c961b433446cc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0e6f21c17c3923884c0cda1132c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37afaaadf0135e1c0986e370aba0ff9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5713b05c0e43f64de075383088c299139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3cd93da6bc8f0d9c0f580d7f58f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796111a4fb806192cefe0ed9ebf5b179141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6debaac210b1c86df61e6d275d2b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b0306d8f25256df00b00dbdb25ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c897307ff24de9d2865097c3d160c78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c04bb94bdb074a266fb7c98b90646d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4018874ab813dfc91278930e6d7f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783d845ff2cd1fa185a66f7c97e95c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f14044c9011395cb9564f835a00b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e4975e4bf8d8a3180c45a77c8644149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b049274a1428a1fd2306b23e64a8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe69d583bcba8c2f3e4e690c1d9aa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e1e3859f9acf5b35bb36ecbc9ba1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93317eca7b29eb27f6f7fb4d82e2a64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb04fcd878529f29a7f14642609d69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244b62b9e80e9c74410c3c99dee68d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd986cfa6596cb576108f13f6d5540a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36f0ace9dadf8adbecfab41bd4d6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c85953630a06878fd9bd1d1f665a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433e840540abf8aaac69e8037254e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209286c44f9468612dace923b27fbe82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ee1947eaa775ffc8b828a59b50e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d9d8493c4ac5a9b69fde0ca55c827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0ef4d77385c2f221fdf4734c2e919163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71635c06a62b2be1df1201e6d6456164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e7550bbd55e7cfbdf0ca98ec0350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe680e5be1d997b65c11a7a4d3fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1019fd6a786197c7cf71f228d15b66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b5691c811662d7508ed2ee0ea3dda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb6b20126cb07bd4403cc53e39f63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d23dba3331ba873a9767c8557f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0cbccd4ab6575ee49b34c084567b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426406a76ec87acb2547f883ae2d498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e75d413ec6fc9d19733dcc4b69040173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec21f3c7fef3835c60ae5e9c5dbb89b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cfafdfe67ec81d51daf79636288fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f22a6f1ed57973b7906b780729490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa572bab6d0ea60bca95e270aac55e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731facec54d8bb14f97083a722a8695f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10562c920354e159f9cb9803d041e06d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f6a8149d4faa520a5961b6de8dd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0c516633a5200a66e40fd59daec2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38fc9205bdd25b6f1923e754aa1c58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da1b48c896413551cecca3de722647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd18fa564884d5558503679b8b4cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583d0a9a1d70b1f0dd37c9efa2ddd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3758b874f88e6fdc9a42b3ef0b84b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494fd8fafd6d85d48e8dd95043eab7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb367455d198a00f7ce9e040b346e1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2ec54e35f4385e8d3f2efe773848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189887757a9f12e36a63733c44cf7450190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ce064f7cd716fa8371bf62069989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307378f40509ed6507449af688a0b2b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3788507c2ed375908c5baa321d347c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc12748ca24aefaac2daff43718fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1e0d6bd2bf2d53bceb9be654dea6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ae2b9d2b0ebc9167a0e4a24eff1e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f50d2af2388deebdf82532c605f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449ca24e630f1d2730ac0f0acd0489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c288039a35c4a66bc044f8a4b7ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412628688ec964cae2e36686b62fad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae4fad941e77d44a7eba51b6609d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc704321ab4c6a8a7e439a94e55af0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3496ac36241e0f883ca3f6999677203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186080f456666735eecacd547d59411204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634abea80e67a0f9203e5dc1ce2235205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e15d2a20a623867c3aa526fa752a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4a40ac6eee9dffa8ff48ba7f4290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5fe83fa6fcb0296de9e371c938bcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f55d8039cd98005587ecd61dd940209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea208dc21ed4ea17dbcd304f0aa9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e88519a03c1b071bfe2e66e6cbe07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d374a608152b2a8de0a5f3d4d4ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134900d6f9328e022c2f9da8492f8418213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff8cd908e807f47c96cf486f91c6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa61f25c7c4cfaa3e353e26616f289c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8f9f33a08ba5cd626a95f1909208c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee73cbd8751f21bc31082745cc22b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a769ef7cc9ef746b06547d73b10cfc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dc6a8ad386d223f924d5e41a079fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7995955b9acf8ede16207e69be204220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb4539237c8d1b03a2159f573051e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece976b36cd218438988454a5f0c463222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1f9cc7b24af4fab395f7bd2bff6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea48e99731bb7f64cb2e05bc30980f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b88c9e881e916a1cf148f651fd34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec1919ac6c36d995d93d72d0e9f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69448eafd7058d0a11557cc27ebe958227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb245eb9c815d8abeb1b28747e93b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d34e9c82a907548560f01e121d1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5474a7d52cddb8a0c04b77c2bb805a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5679cad0668dbd7be76066de90e3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0d77a798250f4f4cf16feca316d64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b12f6fd65a7dfb2312107ba4c07a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d40ee397e8c806594429ca62cff92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3e8d908bd01c5914a23f7123abe75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a159730527f551e5d3a9bc7351d1b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5b1c3384eff96f350a9998f29263237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e3c1c43b240535d83a7f13e4382c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cfe0f675e0401bd37ed525c7938fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0a4e28e9a2f9b53fae474b2f630f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef01300180b097f5b838722cbe52d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0493891b8c7cbf701229c89c126a4e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0040de0a49de8bb307a61b7bbbb36c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10f0c0801eb722d8b97751117cb12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b8d5ba0a4a9349f4008a78b2721a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c2fdf9a91de5d17ffca7f6b90739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c88c2ab3a49b77c87476a5de668d35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726096dc8756839783ddde56cbed41f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd04203e8f79e5d621410f31baedc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea4fe457c766abbd7123324dd0ee1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068305881335c4c5c86b01bef3eb5016251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7d279a0f2ee34b57fc1f507e2862252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88272a72a26c4608ebcf88e884307253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2c4e4ae5706bd25e6d5bbd1f0f4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b63625e86e1caf1baaf45b53dcea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8ed37e1a676757e5147ebd3f891b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e0dcfc3e4105d8f2ce3d99c82cc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb7215b048b6dec2f3a97351138b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a98c04486625daf2314bfc0373da1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354263e6a3749d703d3cd9a3ebcc5af5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6f4302ea8df3718131a2b47978af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b642f540dd92cd8bf90a9e01f5ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e40eb4ee246236576b709da04c41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a018524a98850e4c9b3ad8b26ce5c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd974541215a0e6abd15e463e0ff28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4ab290921afc1063941edd60ee7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb487a1980fb70e135f5d451afcf8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c91bbaace9f91c0e75cdcabaea5501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6dc646142d13ff32d5c62761da79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff456624f1444a5e391bd84e75ad6e5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7085b55fd5bb953444c49749c6fcf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8093a9e157876e11293f365b31e353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff2370e2beb8baa6265afae87a1de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbabc7fbf16e28e39efa9d87b3b4a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2561b83c6846f56794035f708b652275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d143fb33cac6135569cb118c9ebdb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89c4557e6d13ef4af17c360ad1da6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5689f90d583b98a2c11a92a0a23e5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4298b1cd8303baea52c51c498b17b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be29efad6bc43a7394a2482cc003d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b93f0a0ca8a1bd6799c697a370ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781e4b7ab95eebd0d2656402882c2aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5aa24822c2e8a448b7114a196d53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465985b5531af98f65d154801a5fca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a1bed8998a3fb2a079a765e47eda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e8f1a2fd976e6dbfa4f2008578508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c086d9895403861b20b03514cb69c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96655e26f0b5d7c318b45cafcaddd7f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e330fb824bc34bb6cc724d2a0e64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9877b3ac44c03f0755131666f2c93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800aa862535c7516898ff7784076f33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c40b1de14a3e582dd37f3e97e38a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90bdeb59028efc36cda84183141048293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d23cd84e9c221dfbb0b4b78bcd86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf3a14dfd61632de96005dd81149d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170a56e2ce0afbb44181ee0344a835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2144d737fcfd8bee2393c1ef0b61a3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49eba0eef28aa0df65835e95a92623298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77da5bde73ed69fef889df8aae4ae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917713299b8804ab20f421a049d49f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f65eeea2e7c46ad389db58a9bc0ed7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11adc0f378e95c6edbaa082d9c16e44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1e73202f105378f5d9f49ec9d93a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ed8d798e11b3ece6d89504bb7d9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a760ebcf653bf997288f1851ee6f2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccae1b5cf5e271956b8e78bbef5fc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418517587649d9de29f285d09a1e07a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc314d21f26ac9ff37f10d468919a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3af48ae61fd865b7a62e3708224eda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d5e232897620c89063ecc06060a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62968a00f87b4583db7d496adea1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e060358301403958cb449b6d05ccf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea64330605fa2b94fcc5ccd3e7365313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee31341370341dfb922ad593f83f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cae08abbe1fea663477b317c94f7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea23031d6df3d3dee467388da4263316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550b0bf158ab68f113b90e2524499d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee76c2a66aaf759da63fca08fe81d5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac19d8aaa552ed00520dbee6e5842d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42ff955c2226790e51245dda3b5e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb2cbee3328057f8cf6704e2c3cea8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3d717220b3874c4a5955a3db2170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24fdb2c6c2bcdae8ca8f30883a29e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9508fe68b0a995bedaebba5cc851c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98523fe74af87b137f9894ed84f59b98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec444e4dce8e867a6409ed7ddc9e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b50c5f8975c76b5c08d77abc62ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a68790e7f6ed79b7887ed954f068328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c290747a7c0a00d6d9da703d80b307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ee40573d8bb30aaf338563242628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf1b4f0b54c8bfe8c0320485b20f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415241269829240799de478d344596d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e9dac77e98ead960bc71c5528e83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217f457608f7ab18b81fef33984b7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3042853b7ffba4854fe3a15bb6fb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a22f7edf4399a080cf16cdb87bd1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10295ee06803cd19360c04dc9ddc3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c49baf72164326d7f6fa73905491338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76976a32413273d21ac545c1db89252a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3079462f69a114f17605a713ca59340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6c286c17cf7bef16260ec0d3f547341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc878c0b23fb5ce1f6e12fc529254674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c1f0f9c4579fdc475fff18127193343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e475f20190cf2956cbcf7fd62f3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a071f07104753332f0778eedffcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75fbb266f1e2b30852a3533c207a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085310f333e3a0205f5f0af0dae91d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968458a6c57f729cbfb25e73b72a0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01e5bc1b0e82e9e0786ea48a88da5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0831e3a2cb2900f4732902a759743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad92e7765a16e76f54a4659a154c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef42ea0ad1e14aea0578344a601108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fa1ecd546b7d36e5161f602f3ca3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1382a514211464609a8cc2128f9452354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b02cae8c4c1f8ca8c80196e15d5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d82eee680c29ab66449ff03fe3f59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dffb56f7e99856d80d81f033761953357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285bcc91e02c333c9f3330aa2340b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c78cd524885aeca5c2a7e1a5b239359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1455619d40246053c6decb8aaf6a89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a65025d2c2672932effbd233d2e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7703c98d60c30e0f5a8148779fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14eaa18de31e14b798a2bd61498c7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d705937245bccc56ba6a54afc04972364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22314e0505cbfaa09ff32355f3044e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a8444bd711e8f8d98ec9dd6f57ff3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e8566721eb72dedd60ba52867c01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8f7a617fb4be52c37395f13f56b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da6bec14743078cbd823d538446b91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756118565780ecb5dc79230ebdbf446370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306b9d11a9b4d691eeba29a3278eb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df7c904bb724410d825a067edc12e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f83116031b1b2c90cb7a4d5d122d71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c181a5a13673e9b4d343290b1e72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba4876f9f26d5ff79122156d6c3d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f3eada742136b98c7cd5da9d189a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0936d63dbaa898b271da492896f0cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d1c1dee18cacbd0d981dc31ef5fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676f9e987bd2bc1661bb5265dd095f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d5d50220086c59da51aeaad47367380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc565c162e4c09a32f4ea53e4988b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b525071d506376e31f64be8eae9eb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563fc592bc46697ad6ae1c4ebab66d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61287342c71f6a914e5d4d7cd61304384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007b9b26c621a9fecd7f244c532175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8608334762c340aeaa62e3baf754a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54888590553d600aa42f50d03da1afd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40100f0eb1b4078aa1778af1c59bf13a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd2a6d2b1bba74d40d0ea8fd6e023389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93b8158c276a32a4e8087175fff0f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7de893ee9206b53ffc28034296172391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c27dfc8544549bb6cc567caf9981c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455003f1d6c611a3735f112b65aecc75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7926e7107a2dbbcee54b1fea23b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eee33ba4a80065702c6464345578e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6b002baefbc43eeff4add1f05116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347832372cd491d64f8c12e0b2fe94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5139ad44bea3b4d55bbb39245be40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab442bc60730b58841d5a03221e0985399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a400a4859e8fbe3be2071b6c9896400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33192d7c322af3956561b2a26131b22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a90a35596b654810b7c5594c7368b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4e6220fc0da616c767b84c2ed8c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0db9e14789cfc928b8c88a90fafe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e89d0cc9535c77b94c5a1aa235311405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0abe111f749633b4a9a28ba47dde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d5389b5e9a171f852a2471a79ef52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537162c066edac3f43aa9dfc16ab65e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c047b9c6050d54195b8454fe8e6433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e9e6d6a20a70250a4b72153b6261410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d79d1c757cc352ecfdd0147560a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3d1e37c7727c2689cde91835c0aed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e302c43c7670593716375d9ed4233413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5505bb0eff7338f27e7112cdd6f73ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeca5167e52706f9f016624f3a4522415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19172b6d6a573781d8537586d9d88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec774844dccbe2834ab070ace2189c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548755f0ee099deb055bc23e0c94602418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8abd923ea82b16847f21717b624a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672bff97600cc34811e199a199c02c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab25c1dd901c0fa4ca6edb9f9c7c6bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438b52e5954546fde8e5b951274aef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd81559a41efcbf6c98000fb716135423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d316c874a3b3994fd7728b3ce5da543424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd581b2720308ab1dee3d21e2daec54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf56dfe04794f70443f8a87e92e67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca25b6479dda840220385f709571e99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1e99f9cd3eaf638912a48a4e32e6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce5b6445ce710e1176789451ac056429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f7c579302aa311fdfb2168429988430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762790aa5d5f189c6a4f376d23b4572431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df92af8b86f42c827095a72712605432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13512f38815ca4a2ccfa1247d52c7d65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47593005ef70022a265f9c8f023cb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c19adaebd6e46b1da269bcbdf1a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf06b72d03ef5a38a41e60bd462b99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f479b344a0a17133fdf9c9a27d0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9c2f24fe8f6dbfa30841c61e013c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39158a08a4a14fde2108c03904dc54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d19f8cc0fc108c0c6b881479295a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5cd5946629de24ea2ea44c42f7f39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b87c99915f7e24131db6f11633d15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf24192a6c2f1a138de1eeebc03008443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933079389a4e6d62e782372f8fdefd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb85ab2a53972ec0031e932664228e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b41689e6305811525aa9018e1102d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8dbd14734db58f37b900bde34363447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258b40dc3d6ef884e964af1f9f83399448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac58ef49b8a1339849d6007ddc9ac2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a7e20d55439da29a0aa7a656f4f7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b637b969498362bf6ff0aafa77a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc57ac98ccd3ab9aed264fd2af08d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1834dbf70a4c5532b2d405d04b9b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e30eeca304a64a512327306767235454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edd9a3b7b822d1ec797848cbc2cb50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a35d8def7a752686000265a26f66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500363a2676e4aa24db5372dec1ef4c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43fe5eb62ebb7f5c410370f4c3717458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527618b5088bbc21332585caaba646459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81881219b8b75069b899fb0fccdbbabb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6fa7c334a5eb2cd0ee410683655df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b877b37fa00da23b6977bbfb8290462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec0408d581fa68c81809d88376ed0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7deee4bf9066e04fa6f488328f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc744cd02a09b8b21244ddba82ab709465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d8eec5ee7b0b554ec922691e5d93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec00d5b2f7248c3c7cadd90f182c80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e043c43cd493bc106067a9d7030047468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a943184f4ac5a2456d4ca842839d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab55f3157a0afeb9adeb4067c7251b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe1eba845d6c0b797c08391125c57c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b75d0dd36950488b5fa7850ec664472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba84c814f5e5842fb09a65e9e0b6fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c62b215f9c2063e6af3636eb938e97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f816e5b8cedb1b0b3e8545c08ddb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a3adf78cd9ec06840d6594cb4954476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25380f914c0eda81b4c862a07c0495477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74444fd332c0ccf83f532e02c1bc99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09c9c6fe3f3e482afb18395a972dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd2d79dd1ffe190c51f941091dfd52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2d9d0ed4d02ee7bfa8f7f959182d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b6ef219079edbd3409b2585eee40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab9fd794b48fd85b4b32afe4ea9e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811767db33ba20c6441466bbfb15e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b4fb7dd8f245355b1aec9b14fcaae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9add765236f78baeda79cfa016ffe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ff56e1f3a0c3e6a073e2bee309bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc561169211d7a109b8410e0664b83e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636628f1700d17dedb0c743342d2ae2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6a826f60b96df4244573543c57ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf729a176924069523fc1559e8e6faf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b87d9362f9437e39857dae53d3330492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b66ace39311e7b077f3273f6862f47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63825c971c7e08681a77ed15ce51d9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b036895d27c4482d677e4ca9f4c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bbd836da6d27f8aa6d50384010510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96de58409f89136691b664a45c8bdf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b9f29a829e7f23292c2a2390a936498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965eb4ffb1e1dedb76d6c81080ca2fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d616fcca0b4f6c86e03ce5f5cbad1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122c857dfb090f3b0903569762ae8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf54bc8ddae0e42d7bfc1867799bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49635131616d8707be404ab47c1ed254503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92d81c9b8ea55933a991d647061be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912714554f48b3e613a38462d7f85c87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196beb553a2774bb1e5de4f26cd202506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc98bdfcc94eb25d6e4eaf945dba6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87678bad88005bd43a8ff74b58999508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45552537a6facb042f0ebb6d9b1db0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbac3eab6f5bf41e834f824ff1b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a016164509174309c7884770a9a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bbcca795ff83516dc52261f414ead512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd09b17cc47d4138797d6191854c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26385c4eeb85e016d9d75a9c1c4acdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c3d2dc087cc00e32d0192eafa2ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34274294ea439d6db054e5f28bff938e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d57459a6f298a9fca5aaff294ff9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94840c1a6f56deca89bd8f59493aa554518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571aca1703e8304ae9947f0b3f6bb7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b669176de004234abc810e419d4ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275143c9044ae979dd9d9351676430d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8e140edc21a9151c0a085049b941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b37de340e50bb044219849d0e4df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b412e3570e2c4882703ee31b8abc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407e2e24f9fa423c42c3738a4beacad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554fbc9ecbed7f85b31b8d1ebcb439526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30826db1a6fdf0a081460f5cfe4a14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae2f6939be0205df215353d01e4b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784f4ccb30bf77750e6fabcdcbc093529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddba0403f59f7c5f96a0c408908a824530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1d9b46fd277e21b9c27c30ada61f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d9b254c9ec9467657254d5f0e925d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5025cbefccb5409aeb0687ec70194533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63debcc8995b43a07d6d35145ba1fc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9474c228c91f586dc35cb075d6db6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b44f5826723eadda95d3ca4833877d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67040d4413dffe4ec4835d453f9a967537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb78df5ea234025cc894f2aa81c4522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f5c7b533e73deff7838d5e1e56af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658a642a99d85b57fa323bfe589016540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e339ddb82a53782917d61ad007ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47775f487a0c585235f1f3a17e543f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8621c46dd0b1524a63f6308ccdf2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8728375e1a7f208cf8d3a831882bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c51b54372ac08debbca2f81bb2436545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6b44cddf907e87cb95b3f6ee5541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1fffdda5820374d24aff584613de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099194611b4b9bc310b01c20ae88eff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320dd5b5f45dd35c8f7a5475465dc7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e908e26dfb20f8ca2dd75a0c40ec5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645bd7483baeb69a9d5d8c4bc7ee92a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc84af28104f93d3508e193a0327948552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c32d8505ae9caa7815f09a9f06f4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b88cb202a63fa8a9d32fd582e0043f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5dcb74a2c61ebea0ccb95dd12ca78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b487a3477790509f7945a65e87f815556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450313d25c7f2bdc21c059f5f354a8a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee193d4e9a3157a9b8da06d6b94f8ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549b0246f7d42d522fb60b7ced26ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216ffd7873e6a16d59133545e4212d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662204e8013f595ad03b41c076f35a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5372e6cfde7ccc5a7003ad65733f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ec065e70c7068d71f611e493e6c32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b1029c5e401fda88b04a6951389e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c1f33a94d0c3e53bc90304588688565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b153b4b755e762069f044e36a87e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922798bf1d90d5c0a95a88c81e3a8068567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e50037a6109e67016866a95d017a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f5335956773c2c5e95d0c001cd8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e851ee93aad13bc6ccfe2e12a11c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2755f870a125fcca78006eaaab8f141571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ceee81f716ef9f4344cd8cbe37bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700508de3cfc13fb2762fa665373aba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd928b827c7b230d51f87ded3f7f752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc10ec66e2ffe0a38e3c35fe74e4de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b055ce44af060e3a97c64730783fa8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a49592995b77b1e8b1909df14f7a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830a226b99f1dcce772d45f0143804578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436479ae6ac48abca0e1bc2cb211b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ea3d9a60dc9ee010f28feebad4ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81702ec1308da9c6c65172fe1b9b00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b4a0a7cd6236eb1901682ee25e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e09faebcd50ffae2d685c6d26ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed80f639c9e3a99495ee1ea41902c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a2e1523050b15a0671546ce5977a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0855381c03702119508dc99dc6b4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3a7bc73ac6cdd120fd8d5a748950587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ffb44fc44f41669ecf1d21812479588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9d563369fb0e31f7a8293d3f8f7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8766de84a1b7fc53661d65477124590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3d59fdde58f2e8f92dbcad0b2ce1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d541535252ca5cb70936fee0fbf3f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3e3e16813df405d7ee03458fea846593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f719eb5c7df2ce740dcd854861415594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2209f767f5a2904823471b80b0523595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b8f881891283466fc229f6b52b27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9825e16e7d917dc84ef527df6b3170597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bf08b45b9537fe1d8133abf459a85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ead2ab8ced4773e5daad96177ca5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465f7f8a11ad691216c2f83a32babd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e82447216566ae5bd1b5e2d315f84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9dc16158ec67719e9e1316505a274602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216124e668c7875bddc201b2ebc1c0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb86624deb2fec20dea5b2305e8d72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719e1a0982482870e75db347f3fb37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7862264c647c64151dcfa5c8b33ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12092268ecefe2ef4e467ff936605bc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa2d073c35d038690a32faccfe13e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36880f1ff21a5ba16e4eb843330770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7fb9467a45ce9f55d88cb8fe3420610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c20c63b63e49f86496205a635bc10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014bcf612bb28a80bafc77516b9cd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be379cf3eee07e9626b8853e877ce3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f74301d74fe0960d3f71812b5d649614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a67508dab4610c3194a9aa20543f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71292fcaab3e3401c0a54a41c1a5b728616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de00b699a854a99e3e2a28afb6f71c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaec75affbb2dbd6f9385fdb548158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31235db70d170a67f2814fec9a3d7a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e167623ff515e63f4e937be3f2ccff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016caf2d85c7338f2be5b6ae187984ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a1ce66ffa45a4dabb81d77f8777a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed0d7d5121e1a29ddf3f5694d0747623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfaedd6e493d16f19a1b303706d99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106c8aebfd654623b5410e20367f89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253876d3524b840b6f05058d04987d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f20e69a3753efe1a61beec9989d73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb3a07f1780600305e6656e4158a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938569739f3284412838653f6f635922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1ac48ce022f2ec8339544e59a275630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03733ba21e726bdb6885bcdb24241a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fb3c3afabccb00a4ff8e72317437b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301791b339795847fd44a1e5deca1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f99b4759df98891ac73af1478c141634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a51d6919d27595684e69bc491d7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3381397dabf151dc5579430c174f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffca5901b2ce3c82841ddd3f59b60f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef6ad62315fe65b8da0a35e07428ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306f8176740e08b296ae690d2379ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b0a0c389018b1e01fa9f96baa97b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5da3d7846736c7b69c6738070a686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8f02ed4659deec60e895b548d44e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25f65bda8f0630c3dcc858630c2ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857028c3df78dbce3e435b71109e2ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06655ae7b080f2cf6dcac134758c77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d1b84687d18d49af03142300de6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c81b6c79055d422fbb68c6f52f3936647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114785102c8665b697e3dedb35a84f50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c8227a1e8bafbbc75640a0b1c93d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b35ee494e3b038844d674036e3670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5fc54b50650e89f3cececb3e4d803651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ceb8d8a59e357d55c9ffe71cfacf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24f7cbe4349ac675b02b7f8b6496f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b252d4636588621922e943881312654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ff0816e4ac2f8f4c73bd9acc9388655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785da3f6de8173ce5e9c5df2adab6dc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b326c991ac0e0424d1556cb171407657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9a4c9ab11b2d4cfd5742e92bde8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df65b8544d9015c95d34c03a8a6e9ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883998a05d3c2928bb39b1ee71619069660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f33a926d99bff33a991adffd34cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0543f5df6c2d33e2778a3b74f085c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3068701bc9ed035aae97ef4896b4b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b087cf8606e946fdb760c2b873665664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae8c8399f18da5192e2cb05f46288f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c92b9eadd4b50e3f88740b89ba4d23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e901008d640ea239a7b1deda57238c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a9ada95f5213f62adc2706e7aef2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55ce9296f28f26fc278e80e697c57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7390c846705e3748c6f417cdc0cb1a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485641f8d69bece422df1a7f52da7ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb80c996646ba8de5ce9939111a885672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32caee0c03d137e0170725d1aba60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a296e5a56a57cc87d8a82c1dcab7e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a4f8e9795b7fad1ce69255653aefd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b4206631d9e99bb54ee8774826d6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9bf1b4f061b8eb476e5a14395f64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904cea4ba9f728238594f6d4d5d099678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f8717b4409c4b90e2b492ee1dcc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc8703c1127720ae6f089e5d7b552d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bba12408a6ee8658a6a8a0cdfb6137681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9ae691034d1c2297b3b39aa25c51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e83d95cedc1f2d83719a52f791528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b781e2985b61abc8373077f99b86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21015a81db53172edc240e00d1999685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433bb854e23f9f88c89d39ab1e2ece686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa3fa68889a7129395bb1c4a19226687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb416f9f17f1b6889597151803217f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d14f9f0d7d0dcd607993b6dff7cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c52cec4d0225d9f7fa365229a715690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937214aafe067ce8bc50f5f999a4276691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060029b3bab2b16946c841a6ca2651f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145db083249c273f31681f68b8007f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939370c35544a5632ebe5746e36f59e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706a6272386dec59c1950a348e723c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a1a43f3ac5e7903373e3007ece64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ccdda763d557c3a59ad93752d65f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa2eb2574c3f627d942364da8217c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd475f4ce1b5e4e835fc23b015fc91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c80e8df1a8c8f306c6836fa2c80eaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb75f1bd58ae90f83628f08cba99ec5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3fdafe6b2e7bf5f2817e6ea5252a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1854b17d699a581d50f7b840fb9bce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d7f2fe786699f345acf0b0fbf2bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8e64ea47c1ea02c8be5044df50b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8811f03bf7f79c81c296365624e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531474864b93b30dc6459050eca1e58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc9f706c71fadb1a4bc3f6d65dc72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838cb8ae56d908185741000ceb6e45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390827f22381e77ebd9b81ff8a9204e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b86238d2e627cb29f4253077affff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94abc28545924b676251ca8eacdde5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28659f41088fda7ad5bcba19c284bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043b9218d30fddd5ebe6f2b915dc0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899453f95c654e8acb3a80f51213b4e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49331bff5d415400ce257fa88168c24a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd980e428793e6e14c7b74a375a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85116896c50b337573c026df240f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5526846a5302bb6ca8bdbdf559ecaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64fc236cb8484367658edfe9331ab8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea2297a5fb673b93b681164832c52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf664898f255f38a0b2fbe5ad6d1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb76bb7173e5438926580b915ae5df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179b14071cd6a7cbc90a090e15068f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e66396ee2f7c4e1a190db6d5afbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639b93c59bf2c26a3a8353dfbca698726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece490dc60bceb0008abb354015c34c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ed8b96fc3e1a7128707b16514791728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d25d8c7eb390ab18e6033bc03b432729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361067466b32cc85db2cecbb4d9af9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f48ef3d294c9d1ac9387b5add31ad1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cae89d2647edbbf3351bc042131c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a963912d1f8f9c5eb25c5d15a715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b99910e444a4bc4fc31ff2006518734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678b516d204414f90ebf682b85225d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a1b81ccd7fa76207d31234782cb43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea428dea205813f51f7b2a56c3172737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbea6bebc5bdf64b7367360bf0e3ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d7c0ce9ae72e60de26bccdff83560739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346afdce6a3614232fe9177bc0f991740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b9a320dfbea6ce0437225b0bb078741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec035721afa5ad0165f25251b4d628c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1425e85cf01e0d4b4218ed80b25d5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17856c946186b03f5d224d1aeb3c94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c77c6cfe0b052ea777e471ccc33d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad03e3d30c2b55fca6b4978f3a17b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b803c41d78e5fc70901b288306f101747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63307d1aebe008d3068ec5e2a34de4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b9d57051b98f55978d37ee0230907749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f0e1b79004e5d6d5b40f6668a84d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede715bcbf7e8c7fe9130007f473255d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d639d783ac7deec82b73852d4c7df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b446f2286eb33165457d5c57d96a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248af6d04e790f71f1c558119cb15e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eec61dad66a237d13f3e965d8ff7d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3d0a92de67faabcb6fc5c9db182d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a3433788db46b0d981c139ceb6437757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554190f1595f894e9759f79c09787a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e681ee1bc23bd99a534f0905c7afc55759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3804b0c5613275a7336026360c666b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcd4b8b0c06bd072bf51c7261345e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff760565c632d06695110ee2dcb1a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d0591dc9dc523eca12eea56233914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db30757dba3473f05052238f42f1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d7cd5d87b786afb15da03d493aee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f425a28845afeb77455c3503380da37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54068d038d81da4cc2a53f491ca4028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120c61a575acb0ead90924fc0fcdf09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02577faac80f731b6aac1d6374a283610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275308c34fd894bdb235a73dd1d88a9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118c8ea96f894a9e4229a7651fac30512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd56f3408d836f64482ee885036f1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db0556deecc3acfd86bc4c56dd51414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062cc9c61a2c3b24c4bda1aeb1c21ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5ebd1de128c5e1cbe5222c359543f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e1ae9d6df03c619fccc70b30cdc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcedfefd0c85ec4b65a6bc2e66b77518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d2ed1ea51cbd863a356d587d7c29d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b78adf12de7b58258742342200ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab81da75e98f3b4f329f938d3d1dec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325ddcaa98b675970c06c90120362e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea8a89048e1ebba0c14a54a196cea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce28e716ed847b42f5283c69735fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284c1f1667a7d77caaa78dcce9be49025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe74ec9cdf968e2a4fc2a5fe10966326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0054b36c5923910e2027c2b01ed6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324c1eda036d89d6f76d0018404fc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdf9d200d934edf18d7ad9b520a5f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f98c3958a42531836fc25f93297030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91545ff5ed352c16dac58291a0c2f8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1067dc71494099d88dfed67066d7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb28705f24af5ea22424db2a17e08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fd00cead2acf251e82477e6ebb24134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302d7e212f5619cc2c77d8d153c91635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edd75b638523b589045b64aadecc8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a162241c87e84dfa42036d23131f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf219361a7b1b1fe4341ed728a83338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef029ea8393998cbd3c66c899bcb1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0bb02312892481cc7db85e43e498940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22cd95eccde57446c9e5fa0820946941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9306f73c1ab05e801e9c17945e4b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6ab00e2b278d366e4a42fdb444f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790deb028cd32854932cdd64f3cfa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882df000c19d1da15ad0e9c14f73e3eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2c43c33e0675e49c84968bed556846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e172d6c922b1f1b21e5dd2101ad72b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002127e9cc84b7d86b7ace5d5137b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11187d6af66a9dffd93923e2c462c4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc804fbd5d0b95a000cd9c93ca7ab550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215846b37fcb53566e829d58110758251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4e901973b4f192ce3610c740d56fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346accc901869faed476d1f7220b0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9b98a73aa98f7f6ff30384e07b78654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4c35f64d35f1209eee20a544378f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8623266ab8f4ef0a3b781d12ff56e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494c93dd05bd4b7a39be85e8aee26e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ebf30365b2bb59fa29b996eaa04658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e366b68212bedcfef2e26c8c36e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81ca2f243268d138c3f8ce8d2e0b5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe09af51ed80757beca7499d75a526d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935a39d40b0b0772abdd5fc0eb011cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c717225abb6cb3a3a14d0ad819b29163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539e12ca04d423aea5d4fe3da4dcbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b4b9ec911665de8181a42a5dfd1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f9967df4be2d7d4fcd5c5d3cb43f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff066aedf80ce61ce149804f0cc486b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426d36475298bde75bb6ec5898a44568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e409cdcb9444dbcf68d99ab7cf3dab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20d8988d435e9e5409a0d80f419c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df3a3642b10f80aed745d2018ff6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a53fd889d1c88b2777d364c4d5eac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee814dddbbf514a335c452da33218a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ea24a97e1b318bdb0303cf827baa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dae78d7372ee74c0d008818f73b5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510d99ddf701db510531ad2e7ba409176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51824ca3c7de6f8ee105d9e951b0f6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f8091751059df8bafbdce352400a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bdc987ad566aa4c6dbfeb53935fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c43ca8b6e805976253adf3d46bf7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388f268925eecd9533497bc099d93281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a4015da93890375bc9519a742823d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc46db7b36d0fd0eaf1634025b94f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35aa702a276da222c26810082c084384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37609aad25d2a448b24d9baf4169085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0bb66fa8e1e20168d01755506414e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e803239ee4e6518f717880dd421387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe2517e1decc01ae19984da3b150588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95ba75b7852343652788f6c0fa61e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497c6b59c8ca91ba8b13e0ffcc08cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa0b750105f1eda561de2c570e05c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0c7b9072b8d9fc7f24ceb0327ddc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf7621e8ad6afc386cc2a30662fe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbaaf3a0e4c5e58ada674edd8a4aee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392b097057ce3585935e1b85a3fd2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da276dcb3087a7caec0999d0a04052796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ecad7dbf73a5ddab36ff6c1aefa9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d165afcff2e34339c0649df5d12da598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8590c7c16fc4b60ae77f80cf20a1ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ecf3d71631e1be9e7ccd3845b1ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bef5dd4fba8036017a010513fc3a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e538ac7709524647b7cb51cc0696102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00bf51688dfcd86a23a69132099a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d7705c289c1026dde350f01a20c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f6af01e0d7f1e400bc0b03ac7081e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5bfc42d4991d339536639f5a6aec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136cc3988dcb237016f5f712ed68de4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc32d898824e49156eb843d8904fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1afb2194587f3ef4fdd58c5e35d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b6c702da928f50ed1116cc6e24c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a035c8743f6b2d49abc09a49a0c26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b93bdc202ef8314846ca3ff5d1ba0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f43c9a21a590a2a89ebfa53d83e68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3423d18f0bd49ce41ff0bb108d6766114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab958175bc155a201fc72c1271b56c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947a4fa4884a815057b1673ea76b17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ce75e9d4e07de469455d3edf3496117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853fc74fac13e6978f242f877688647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041dd9aee7134102659aa104c71a9dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459be8438af1bcd63cc710fe02db205120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a3f99c408644854ab9f53b0bbb6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8d3bf4588053169619aed2d9cb62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf2e8a0b720e5dbaa847f266a2901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106075d7e7b708a5179437eb6570a7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50f8dceaaba1480fcc96b704229d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f40878b69dbddbf8795a8269e78b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da9dccbd0456b730109cb1dbe6501127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db864f1b7bee490bac23d76ef4d0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa12b44a508f18ab2c0fb54a7b4e3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c363a097d7ee4b3bf08f909037e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ff3487f741314d921d46769c921a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1f2a491e071c139c751538c77147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d1cbdb562dcdf48f6a519d1e1f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa31cc4ac39a9d1dd72a2020fb227f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f123c2637d2899d11e216f216d72c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0187b3f5d720b27f1b6ea28be11284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5527c9980a95822754dd0d667a3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ba252022d84da644e53d135ac1e49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082300a4ea8af80b02ede94e2f1874139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeeddf4d3efc3161b7e1500f445ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382f47caf59fc14c810f8cf9aa1731141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3982a8149f5d07ef8edeedabf6df7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff89ebdba53f45fa3171231d38233bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe8b0d20ddfe3db78e424ec854f477144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fac66259765efcc162181ff85e96b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e4ff7c33276a28a2e4118786acd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe40f73b64db9a78e35cb7384e587e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df3ceb1042f83a6e796fdb4c98e19f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7ad8859f02558c86273aa0cc4a03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833bd883e63465a713b1b35550da3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef9e5c8ed582db3b53beee459680c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bc61b03793d13e5298601d42895a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88068bffe32c9a6bfcd233f0efd0809f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b3e4538aca6ef697a4fbb9d4d92e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6ff6c263c1d8be24921ce4c189a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47411b1ad08ef3e894ccc6b428f100ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf4b6768ef140cfeb2255dd6fde67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a6ab589a80f10e5c9cb2825b3b78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b980c6286e14e7cf967c5b3258cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6f7a5ecc54208785c243bcab922d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee11fc9fba417d4e118f95c07602110161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29242c006fe27874e876c6b0972bc06f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5deddb783636495aa7a85bcc5ce35b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9edb7e4cbc8c4607e0795d8a0ff84e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f5b5440c8c6d18761f5c92b01ff5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4475415286606eb9081a48a877f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06c3fa1aae88ff2c3663e2b962594167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136c9aaf73afddeef5bf3e9a908757168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bb2b64680542926f8178bcd39107f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e499c7b3a64abf02445761b1080c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1bbdf513f676f473a5fe4c9c8df6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb12f544c92b611cee234fc69de39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab26518665a9a05196efff16e0b77ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343e267fe852330ee6422ea09ae3f0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a825091738b7f81ddc1f47b249420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841deb17857914e72ec97085e70c4c08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6502bc55bd6a6160caa1ab11f331d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cccbdcb5d478a04ba1878511e8484178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0ac9376d4d4f014366d373b767f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad9118bcd046243dbad2f6cec4d26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e7f6c754daf8a8d72561a3cdd71a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6fc1c435eadfd5eba4e228cde0c57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4497643be4b639ffc4e757a2f8cd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ecdb127a9701175fe9814cc171c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d36f349ed5c197f999a4f220b6fb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44394e919db8527c4c9cadbdb9c667bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8425a34d34e391d9eca73ffafeb79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f12cf72d3aa67d48a6864f0658b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb30139a17615ba7e830e68599091d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd27590f62f7dc1a62d0e04e16c63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab81c2d5489ba1bf996931a55b1bac9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be45a17f35374b32190f83ca4c888bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190c0f8ccc7242e34a169bc8e089d19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654e18814ea1ff4b72f4176ce1952d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d681aa57f828f5220e2fb8c767dac69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594cf7f7c29455f52548a402f7e749196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab16b1dd1c10778a8007df994e8cbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b29310604cfa6bb5666d76faa9db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af886818e2390681ec1c924d0c789ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f0e6435fd4fdad25435db6476a1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189f23570e5f570053a20cfbb691e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5dd370027a8f16edb54c004ecc0f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284336d61911253653490c53b24b6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ed84524eec74661d0c2925463e1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a732071250d134093816d591b3d3e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5558d562625bbd3673b74f9c22f076a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abcf68d2202c2c93ad2c85648e3470207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb9ecca6c7c16757d2742bee3566c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143110ec7cee5a1f3b0c0595a196c27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9ee14e99bd54d4eb5b5b5e27baf8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8887acf37a27d4d719984558a877b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4ec539428d0d35d34b07873c216e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ed00c6e9e1b4b5d332c7e270d30e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf25ca8b15a0135f0cb137a65df3e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b3980a9a348bd46896e668a35680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99a4df33991b79bb8c6e313c8ca03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e453ae3cbdeb99dbcdfbe5fde11fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b6fdc2cdda62d77dc434509b86d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c652528a336e42da09e4131dbd56c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e377b0f229ac92c120709deffb1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76a3d2bc2328c1883d30b1a12dac1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b91ecd3cf1078ab1b4eeb2ca564511222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f180edac55f0d30b5c14489e283742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e334fb90e4487e33bc26b8b8cc4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b273f88d89de9774bef037e2407132225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3cd0d06801b1037a5701b2ddf216a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a7c1791e0089383364a5c69d522a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8061a40241e5f05f0235b4af4b842e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacd712ef32a179551b7fbc6fedf22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d4b5c54fb7c3335cbd60431c97291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3573921aa9d21379a23c0081f390b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f687509e66d3cc06bf3224306d574d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661eb6943093118790714a28385d920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042af113cc86da9313dd999bce9076a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2ce73b6da49264154e4ba8d35aae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf5d7f1c6784b24f5349b41b0be10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38423f3857e496908526daa6ec0cfffa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585efa039692202384e436990545ae9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaffbc1a13d8f86f98561db8e71944239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e98bc53551ca8d31a06b549722894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4179e9a5bc8524e793a7273b0dfa4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4e2a6aba5dd58647e2ab0bcbf0cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bbea90f67b77019405b1594015661243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d21acc51a4e5fb92ff6997de311a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a578db7f9ae8fe86bfa84bcd4212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac5f7f559a8272c6cad7657611890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2babd0d6b443840633dbd6f0d607247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977eadc25688722867129cf3be41ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a837671d21ca1c92b039d51e1b34f8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae8faace1b33ed29d52e50a671cf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af13a945fb8cceb1a366856a2d2ea6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7075a46e38ac7620155806ccf2b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a364a7d6e5e28a056ae58b4646f7cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5702cf2a767eef9fb35976cb7865f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec6aadbfe8e1be351cffcc997a98b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69bcf090065af28f36e91d19e009af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996b69122fbbcf7a0541d2b86fd191257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d71b757e086b24e27464a7d6df035b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c41233f0d5af9c29d10a38b67fe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ca3e44ab788ac536ac2ebb6ff741260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2eee650c230555ced6d70b13d16ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fbcf0695914dff5f6fa10d38ec55d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b757dcd227445737965e68e91d9fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731909063af113c60dbf8c0e1eedb23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863679634406ae465fd2c641f6c3e70c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b0101ec0d3d89e4f4e1765c48177266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13a40f408037a03b3af171dd88790267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13200674fa06384a828bf6640c0c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09145cfe43112f6a9dca592aa766d45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8209959fa5a368ab0ea63e4d9d4db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80ecf643dfdc476622e810e5fb949271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ec52cbdb9e10367a9bb89ed7b87d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe80d74dc4c5b03ce9158726af5a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028ccf432aa3038ba697420dd92329b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0bff3bbe95bb72831801e5e141e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093d02bd94fb392c2d7b21944780e0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b57c153148f13f0f3412e0b59d1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c74b3d43aa7f90835accaf7578c7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f77f55a150eba358b579c1d4df0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea14c87ab24056414530feb5cd04a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e60427bd2fc5f1323b35eff274d5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0858189d392f29fa3406a5587c95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273ab0923cd630d113f2d04d657e79a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcde4e3e06a775b04b1ca79f1f0e559284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99610713a0d3dbcdc4f3b545de54f7de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b3b7fd5dbdebb727304f1396187b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41b2f019445f475f14d4b443b52e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8fc30c219f2e84a26967be172acc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba07e46302d8de24c71e20f08ad33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d55dbd0719845e5393c5a660251c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb389f6203d87eb8b76fb4ce5c5749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd82064754f8b737674e6e97a2d7f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61883981dd99ed912f5b8fc3382c68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d686636f3b131acc361bb5abf8d0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3428ae9620afee63b0f0267154f5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745248310fb95324aa8513a6fbfa18fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c0642a4ed21b7b6bbe316216cc42d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37586c6c3582df8526ff6da2d4ff1ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419cc96ac9e45f4c8a3e042bf9c892299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccc0978329580c915a1d3ba0a47ef3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b25bc5b2ed94aa8ed8de32360801301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f011cae14726bcb5160d3ae1d0bb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d24309e97e69c44cbd7077f467d3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f063eeb8cfbd1a3b14f5579661a6e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c13545802d9a8e3b46ba4f91fe9ce3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e33aba392b64887264ea7f92725c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2921c03daabaccaa6edcfed45285a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2cb82b71570f8ee1e381962c69e80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb79e744dd7b55425838a2eabd61932309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c0d7b7feb9900453c8a4053921b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7d38f906e34e30a6384d6d70bb59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a9ac1e8e43c9d60cd8df3e75506e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf766817775d195be447a32ed88186313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96b4c22c6ce3d16e61e5588353a0f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344116aeb0c2db1eedd001b37e402a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620f75a3396d4cfe6a854e98bac089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424a54d347178ca9357ea68299e80ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed458f538057527bb2bda8adbc12a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405e49bb8bf19ab80fee6990897b4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7003f01499bcf67fc2506f486e9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf3bbb5a3788e8f61f526ff3a0a29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c8486f989046595aed37fd954cdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86cfe42129a1f18ade25606da698f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb0838da6b0c308ee085ada9438ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784675ae233c9352b33434137fa72f6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f89bc13be387e272403fc159a382326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8130bdee9eefb0050f4a23f56e35f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e013b4b55d8708f09a47e17cf904f4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a77a271e1eec0fd9202c2a6402871329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44479cd40734bbfd12046b13756701330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d508e2571115c0d66e96360d49895e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06ce816aaa4432c30675e02c22c99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca18342d73e47ae99c26f4395ab6b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412b18b14a2ff4496b9786a48ea9a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b8996ecaab6fb4a646870a0b9543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee8b4af4f2b08f04781f7556111571336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7183e42b755337dc3b2faaa67df30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80934e5f877e2bc5518b693f7b0b9636338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df37632fc0701831b47d42fa1c375339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75193d4686d87d7ba2c8ffd4f237bd28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca7b4c9cb17c479f4659cbf5756b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9073e2511bb43b59c437845073a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00ae804c10535058c4fb30194c3e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de4f3baeb34cfb86722f9b5a44b88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580180795947aeb5c552b673af81ea0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382ef2dafb21e53be1c91e04ea68f5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e408dfeb0bd8c39c5b310febd19015347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e505c8f766737b69214f60e6ad0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad1098b7f25c577e0b0db61944c242349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5cc9aac3aaf5eb0963ce8472febb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d1f090bbe21f29a8548ebf83b7cc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65451778528b2ee01f2a14e9271191a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3c895762ae596a7aec8aba4aa416353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257460d11bcf24c7d6c9cc0249522058354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ac58ef598b4b5bf225e94292fa200355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a0cfb10eb02af963c3172761c935356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e8655840dedeba4245f874a7596d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f4c23f6fbdc495eaaae14590e539358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7c9a07bade6efd73d334051d572f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6236c25a86df5c0634498454e8414ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317227996800552d4d22dcc4009dc6f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867fec543f91a2e8fad8a94a291590362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072395ef09b8385c37f91c4229d87e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603479857dfae008c4263e6c5d3c399e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa7050a26ee3a147c3207164efbb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c014c1d9cea0fbe34453878e6d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f7a0a59a8a57c070d13fb5c6a5056367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67440a7c7d59377346b9e6e41bfc8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e08b02862618310e109c72e364c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b222d73ee8f320735e8d07cb8909370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b988288b2030d0f6f85bd9df9b4bf3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf4e01bd6fb1c16973e1440ca3076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0101716c2af63f975f5da918112a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d844b90d0382eac0415a6b270911374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bcae6dbd4f2f0100b7d3ccbb5e6e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5dc68a33fa652a0aaa93b005a438e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804a043f26890916972a1ad61fdde9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593065112224762f54b11f120e6688f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5050388f9cebedd8bce567ec6609379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715040c03fe058c6a569f6070bbbb49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5f6e742c048517e5f2d433befb1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b3233956150e0f21dde9d2fe7825382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5495075932c26bce5072390562e7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a5cd679605ae9a0ef8412c832d2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2e23221642e0fcf185b001d527a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220560957efab309c4017ed4ad82f64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5260b1dd9dc7b264369fac3ddc9e65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec895bbc7491315b1b82e245bf8b3f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de4035fe4c73d27a9b71c6480091b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e303f2518ac5268b2eedf52f19f96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f4a5c65ec6cb270a232d8c0d1f86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd04e647536e797fe77147b9838146392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bdc49ca2eb244afcf7e1a90a74311393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a3fc72dbd54954b9e62cdb882fa09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c9c9d8b655f75558b6232e6abfd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb22c61202f5ce23cf2b9d32d8e86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb0bf346bed27664efbb84dd8d3b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ee4acb79dd6f535fdda657bb207a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedeff5277abd18f234b0e9ac6b8188399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640622ea01a920e3b4a15fede1cd2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4726b855ace14b926981782014d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2e9f006fa1bdb49d8c9b4ced9aab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f28da8b67a948f2ebf800270b447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b77799d20a55396db97104f469948404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e6e4e7f1d1809beaa36e3db60ce27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed023e10947af8e6416719d56d037406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffd08df5f3034327841b4f7793243d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc84390b4ae22a85564ac942eea7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c7ad88db0bd302aaaae896cc0167409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782e5e7d1b050b1583d761fd9faeb04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5581b3a17b850831895674c666719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39b8b3366cb9d44af6af5e64dd6ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db805688fd6cc291166cd8fcaf449fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f28eeb6455c0537b99a821f29c7cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2c759a72322ee70336a863c287472415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9920d34280159e4daafb3e0a8220416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ee0ebe5f7e71aae7149fedb45edb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8844e9b24b78a2d3959e2c9a679e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f47b019ebdec361fbad00cad0d1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb45f0bf55a6302780d4a8e0cd25d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107627ee4caf1f7254a71fd4943fa6a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5dca7cf36623ef05813e8975dcdc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d867870e07d93947e628e8d75403ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c22b8a19b5b768fb15e3661d5c3f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b45c9ee12a9192090bdc59f4ac04b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339ab68237fb33aa527585c61d66043426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428992792fa8486596057a3ea3a14cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ae233a2ade922da993794ec210b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80dca9979e6d4d7dfccf3162902938429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d902b8ac5007ae7cdcf132f1d4f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d9acab8b7137d77c7f2278fea1d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0bde9a3e7bd690bddc47c41b707eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90241a7b833cde7c5bfa914c046dec9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e99024b47e012c9b3cef0d8a4c6f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062aa85a4dcd79a87b96874a12e90f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ff7a2b252e4b52eb80ae9169c0a10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed156621cf609c2a7cbe34a956b2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7cde137fa5fb734cae0b24b81a222438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b4df7f2bd593331d2dc6c95881e75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610700027621cbc8ae56bd0e39a1917440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9272187d038021372f8327e27eec8df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db3a4d582d9ef48672baef41386db1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c339e8ecab221e71edcf144e3a24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8bc7ae36111d324a6e1c5ebd1def7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352caafa6d86381ad6d5588e5b229b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b72f30115513778f4908cc456ede9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa57fa28e9f9e441daec32ba72e5e84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224ff30d35dd95f8606c45354edf5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271bfa87c595e42f86c7d0958f59d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449106ec2c9f6424e688b3bb63eb09b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5062b2f627922a9cf90dd9f23779b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39882b882600c0f2e524eb6826577f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc6abcd480790827cc920751adc37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc449d6ac9c1477e105fc780c04083f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e63b462cb11fe7421969823ea47e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a9c8947c826f7f68bffa69b8adaa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dce3e3b865144a036f26b2cc9e73a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45153efda782a7b4095b24a1ffee3b6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a47769112d52063ef6f8e63caa8b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720ee09793852a499eb386e3b85f08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9647d17e899c1ef0c1d2d6e1d5f0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f3ec3115bcd3118f372b11ba7062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993b69f415a92e72432cf039243158463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6bf21f8c25b9d2eeac22f2329f6b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3899b7b435f63f4e38033717fd5e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf9bbf117d7d133dc11899483dfcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1bd5e217b3289bbc982bd9b0c0e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6a327937ead497e11586d3084525468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd39ae244ea96c85591ebb0d91f832469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630442c2532947d1f666fe2a052be54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da055e56b5c40135ac015ecef8ef0ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a556a6f1e7dc9a7f3f20a9d51d678472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144cd8a2584d451443e808d8cf6dc68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609797a07a1ff18665dc5f2cc18b9cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41598281ec8404025f73629eaed29b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3e87f7def60bd7d6ad34bc4d0838476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96837d564f796a3a380710737e7791477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687f1e7c791fbbc3014144691d59d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707cfe0b4626d19aaae26580844ee0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819ba325c35d3158e88c72e4d6f5f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae6e14c4e5bb7b220e0831953732e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0698dd967596c663db55907b85e5d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478618ae8fad1056dbacdcba3ec59687483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a83be4ad0a56c049573bda60b47f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71841d3e9b6f821c1d0ef7c269c211ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a776366de0e49e90342515eeec0966486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963771fc8d966e910b37b926c03b7ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61d54110a8173d4ba84d41f0186b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d262fd18d9a9b468e83de6385f8fb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59b6e9d2cc9c1e2132c7aaa741829490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee28015f31c852a79d433e0674996491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef65d24b29ea611ea8bcd9e3e3e5fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed17a5a97d12c7baaee7ffbc595f46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1e2b430822af953e3d3f8d2a457aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2d01ca2b4a907cb9bc36d3bbdcdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cd16b0674eb5abeb5633a68941402496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756080279da31c78fafc8cca53f9951497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df4d18a11e0e5c69b3e68bd71b8622498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5eaf4f280d0489e284cbd6c09817499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d5e4abbe7af9606992fb6001ded9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66139b033b3ce1304e09a5636ccc926501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdead9f88af88649d867bc96b6f32b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47b35074a38de4e97d8d1e5f0c8f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cb8ad752d81e11e013d0bd53cdb3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2dc7996771b38b7136b0c50609f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828be4c5a85d51da72a35caf504311b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0827a9f430507b191724437821366c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4faf7fb347bb6ddd86d835cac91cd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad9cbaa91c807f8cdfbe54de4f279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e66265e2f5f67e9c8d755f57b1cb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d45fd1f2d35d0d31bb5c93673d576511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc88900a7f2c6d9a797f1286d731a6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1155607048888bbdf57118ca389fbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fcf88c94a92c35a2bbc532f7dad2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4ef149f3394d170c46e1867fc224515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb15d1328d2bf48ce6f6d77beddc5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73383d605a5812be6508920492e049517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a75c24444e560b8c048430799a3ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc38350f1f7936c832f029315d7c13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8686086f0654e4859550a37decd7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700738e62249bbfb6e34e9f998b84c19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dddaa7d6014b0ea9483694ba73ac6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d1b74e0ea3fd1a7e7fdbad726213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a15d168ec67f98ba2f00a30ee781b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4f4ff908f38121dc85074169a9486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9440329e86e889196c64de40b7d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e34df66647a1ab40f6326f9f8e2ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d65226771208f5c5777ec2bcf1e56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59745f216d37ceb70229ea42776d0e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e57ba180bd55c255c1ac0c8cf2b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c5625e39623f45719fe5c7dabedc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b748b3330e1e07ebd1f1854d1ea7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393828bac3a428afb9fd820aa6687803533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5374d66aeb128bd2d28e720a7409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6816394904db240d6ef239ca23787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975329d473775c39ac90a8d9a39395f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a0dda663b7860ee10a39fbab694e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b989016a56fc7f42c918b02f788ca6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651dc8709a73eb5ce7b45c12a6e9865539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d77d60e22c5dda9afbd974718b22f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d97d27ee7de042ebb4e1d6c8d5b771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48640f87b32699eb9a05e14919a2a89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b82510c0a7310c918a5e7ba80d0807543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158bc7c9a17dec39d7a2bb75eef941544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e914597077940e651abffa4fde49bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ff1a91268c073705edefeef9a9a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80331bd2e6170edd5264691a0da09b3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795133bb0ba90578dd145f4843c5a9af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323401c8effda5b1e6018cf36633892549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c56ccb01e814a5eb012ee3e1972e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58174c7d32a301cdd21f9642a29db05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15b2c2830371ee92d994c2f81ca7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9744c92ed5f7f1217ce81bddf0301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57514dd00d9c2b60612b59cb49f7e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a431626fe973b7a885924e09cd69b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc18ef8c9b315e62d415a1045110633556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77efa816e4b5faed7f4763f5ed3263557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3890dffb41462529f071aed55656d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b313d7352eb39ef71b65c642f7a05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0ac20543f3846b8c9958cb5e7ac8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53052755a9d5a990356299ebeafea0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a53c5aaaef0ed5584be318db7da33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6bdd579b0f31ffb2c37134023f6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166677750bd46d0f3dd1a0ead7ae704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceefbd362c742510173ee4faf2bce97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5df91fe90afd0ee38366b71362c78d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a0c59be5987bbfb6fe375fba1226567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a2e999df7c5d487f24fb977f72e74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b143c85ba8a80ebb53858cf0eb1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994457e4deb51f760fc256f82ee7f238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca4ba3cdb4e6484b9b9857f280c844571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94d679ddeaf26f5575e65c0068dcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6ea9d08f880fd7dbcb920f99229d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a3ba2688443b3547a8478c8dfc914574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480ba2aca9fdce06beadcd22991fdcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc9819001e5d5b0cba894efb1a140a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614eca21e2863a62a7dabafc523103d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a21b64be1ebfe67fe9554976b85e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b764ea5f5d856b21929379b0fc29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3d6b80ae3a5d4abf78240edf0c269580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6ee625e2203da77d25f57379b199581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1281ea50c130c6ccd14dc45e7d75bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb544de882b6b6c112563ab2b56b7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d18299775d1e126c54057468e2835584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af241f8ee0b3da52b772fc63694fd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ddc7287dd6ec6b99b5cdc1955ab7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301fe6dce7292e3f73e497bd9d8e661587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7e2108a1ccae8376cdd64e46add8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4e3f3c30e0a53ce018de6c3574d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069af51fcc96b29e1ba7c5d0b2da63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecf9a08d7505cf6319b94c430cc60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6f2fc6160212a44fe2c208020628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbef67f81e9febfbc3cc2a5359be2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fcb38e3a5c23c0da76cfd3b22ecf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959299b6dd35dda228cfb8ee27443d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f29c224f5f304cd72e8f5c00f1fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aab08a614964c851e109f6fd5b5c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d791d83f4af14fa2185f973fc89a37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4d4975bdfb88c6f54bab84ba57e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667e401cb7bfeb679e5912b5041300600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f30d2c4a42b37d97a51c3022299e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58fcc4d6fca41619aeb8215f38406602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efebc25270bee969ec811eaca57ea8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3333f1ef4555947d8145ddcb4e1212604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548218954be2a159e21fd2f87552bec9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3082bc0347749d19773816816970b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71df366be36307851eae7070c57d22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0707a461ec924ea99b21198f7c80e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e70a74e6e7d40595797c474e551ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf51748314607c83830c83d06acb18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f1d6bc01d114b48c3838c23c3f26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d607d8dbd444dc2912a69f24c7fd3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a87eb65031a6190e00d4fedbe2f336613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df97617f0b8128a0e64f73767989d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f2c2dd494354834db485d02447fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3cdeda3f7c3e74532fca45776a6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e5a549aacd977bb5adce95dd1080617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac781a6ade4fa8472147ca3506174b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534e717bd70eba3d26839f1090ca7f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600f58fddc7c3a7cc533591fd4d002620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd11224d416e79c953ca583c40d55b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df514ef365946d09cd3d41cabdd736c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696174d6dba6d26dcba0e22fbcfce34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb6ed902f19b5212d8a93244ad3af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa4e019ae5bde44b89e963fe82cf70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402539b38776d8974622b29185c48dfb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d139cacd69d1e9d8b55077b88c33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3817b51472423e1327d4f08581020a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367db3fb0163a654f647d0e477b5f42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299d73376530d069709bbf611527ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1ce1d0141f69f5e5b65cb370a008631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5485bb0a76781b9a8d1df93681976a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee74b61b8d77ded8a3d813517498fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc94a2cdc2466a76c67616b9cbc436634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240415e4779ed874cd7548f8cd1eff3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27bf7b78095a6a8aceea5bbde14757636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868911fda38ebdf5bc9c5d27fb91a77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df54b6a8ef1c54c3c6927a38617c98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76949ab9a6b1488c62a8df0aed3ef4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cddbac4495b211406d28a5b445955640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa923cf3b2c7e57c0195b82a9802bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec138197e3b4b8a9260ce50dac8586d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1efbd4e82228b366ddf6f8bea6a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6288a9fbbb77bf57c85771b44e95e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc9b58162d48c0cf2b0b2194e3d0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172808625756961128bc9f72beb743646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b095abdfa7c2d341db05940cc7eb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0d786e68d2d04d685e91e6040c78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b236e3ce2a6ee14f57337b22164774649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801466f8ec2baba5344a4b3a520efbca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c2bbc8405aa3791d281c953757d41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd3637272f22eebb37af1b348a48ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93070d02b41f168b9e8f2d0658d63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63a6a0c8a1e15f5a387c26fde9cd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972a34d43033c4df4e2c4bb68b46adf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d485668300a647e2ee709eaf9f19f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6b0849af1674bf7ed20f694349b74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d6b86796cc9f9ed070047821f862658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272277f443689fd3c9d94f9abc8d169d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57aa0a0492faeeb22e86e29b50e70b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f2af08f5c01afe7de818e4d63a93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f9250d4e046ec85f961cd313ff72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa61096c60449043355a6f042716bfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a7e141d9b2b7ad3ad0ba3a4dcbe02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aad94232324c83e7ce679350f6394f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1b11b2ac3c55abc2ae2f7b2d2700b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d194a76b494e5794f2c2431df137667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f69508995dd0b462ed8744b64e4c7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db43141dc5f2ac9b44505b44b3faf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774c463911b3f2454027cd34c0963f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3d3040fb2851804121e25d8195c6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301e4e65f2faf837f19d919f1801ea9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b4247eb9806c7b92f41fcc99fcac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84790d278be0ccf3f54cd228cac1e0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0264c3b2664978605f6c0d93ad37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed95b4f2d16ff50d2909e2557a46390676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a281383aa46d4b0638b3e9d3ce931b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0904876737a784c8c529f79917b37e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb0edba8f184e204b79f9d9801e7a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fb13870878da838a67152120db24a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15177b7f733eb5b93da056e00790bd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05ec27667e323eeebf832c368f066682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae883fc97e8ff6ac1c1f675e136e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5b46f7a7761d14ac6704be2efd1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba3402281a1f8da02f971c1b475286685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d71ce7eaeece879587a3204f313e64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0189d7214ae87d3687bf5a67fb5f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d3d5e77a21498446ddf8e60cd174688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f66c58860d18bf1b38b06c9a2ccba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac3e852c8116bd4e303fcda79bfa8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a329156a2ffe542878f710241faa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff604d101770760d88548f024fc53a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3175b114b7484aa5601ff116ee5f04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e40266fbf62cf640121c7975de0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9cc752072768cff2d83f4d9e37a97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8616ae5947f7c84a3852b0df0d131696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c765e04e8c60905279f5f9169661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576b7d183c017affddb181a8cd67d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1d4df76c6fed4610bfcc82af69184699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f769985c314d033b8bfb94e186ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf714f0c4acc5174a64ce83530b028701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67e89d92aa1fc9df653a169d645390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd465e39f577e45ed7d90539e3f49b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97158582f2d27a9899222d800ddfa96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4248fd9948eaddbaa8df4ad899d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3476c9c41d9e26048e7ee962aeda45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031c38e6a68cd7d5d98648b60f3708707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832b2945e4e23d38bf59b2c68b484df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb77f2a5a530d061227d194d1258f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f47fbc717440feeab3d099fc0a709710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d36e14e58d3d46c729717403b6820711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d93705f020c5680e47dd15cc255a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52a50e8b7ada32a70285cd05ca1fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8451bab93e1841a446994680a94f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541ed497fc2e799822b34ad08af2de7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe7b96bd8f31ef68a1f8fc2c088ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e796ad06f159d4e65c8898f7714c17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368cf1156c62eea1f7360b9d0e6492c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1df969c6c142e4e93e25e1b7800c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d206114694d1261bb4bf6e6ba2c08f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42d3e576dda0a21ac2c97d7110628721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752cad824982c689b0fcee3d3bab75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa03d9fd8a65c4609bab04026bace60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3075e2dd74ce7d3e0ee8f29fbbb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937af1f9537be8d3982d44c53512d98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e6d5b23e8720f98cf690c2b1fba57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5006b5b5997b2d360138af2e78d671727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0da72117842681183b38965e27ef9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf7d703c595034d3b61b3e6b68b6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e216011c0dce57661d2b97f0cc0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ce68b9c061d0bd114f9dfc4379a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc34247d3b34d0f308c79209cb5330732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f239ebba6879bc85dc7896c72f03d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb23f198308321ad10354e910b4574734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a52093aec309f325b972ed657161735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c18198c9f8eb65180f2b094d237b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c447f4752fbc38328780d5e582943737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c82170aa5436411aa84ef42a0417f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c8392b87e06732853a7665597274d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf5b0b50e78257a502e4ce85468c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35cb09be95367b69a7d7cb544b80fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56a982c189a9b8f16b30b63c88f50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be289eecf7036979d16402ad106321d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e416b030aeee0d53cc3c9424bd3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d18f367c778cbc97e7cb5e90bb694745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8226583442a7068d568c7d2104f28a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26353bf170e34619e8e31d4cb53ca06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f030dbecc0e70c0b325a6a470596a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af1b571e1fac03cb1686d38d6cce93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c69aee5dfd5b60d7b00347f052d54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5104dc8f7ec008a66ed972b93dcdfed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec00fd863174be3675aac3f97714cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039adf865c4500029bec93f94e46f15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b68c2324abe9c474d42d58b0a0264754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeee15e86e20d7f3566d6416df2fe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8191a4ba6f70443723a4a549975074756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b65b61df628c3c1c3bb6db8c0523757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5692b72fce7aa816d96baadd4b6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915dbc1e07c8e2ea317f68f4a891977759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>