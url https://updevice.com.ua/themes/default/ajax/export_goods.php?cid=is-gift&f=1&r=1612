--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdd2ab576b4fdf99e520248a723a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dca12fd356f5dceedde0d9f8301462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7362c13d4ebe2c6c97604efb53a9fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cfea595ecdd22ccfee1d1d11815104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6c3e635e7d2f757087037a7361115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1d064cf2f52d50512ba4b198106876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e1f5b55d1cb59e0c5b22b5f651347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab6221b119b87b1470426f0429acfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de3303c0abd7e5da5eeeaa5e606af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c502e3328c65f31195cea512105ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323f1410e1688d73f6e87b26bc854411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cf5bf60b35bfbd3198288c259394912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef12fdab08014cb9616e59fa838b8b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f42bf8aaff72b10574d7fa0b8122a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ef09c52f07325ac19b2b364ca48215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4596a29e2da7392e4fb037cbf4764d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79662803aa4780ff8fc29c0aff6c4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e04aba5c10dbde9c3e6af4d1a17318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c330ba13c3bc15ce064bc3bdaf0d23119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ef2aa482f5ef2f9c21262b6b6679720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1384970974d0905624cc4b2b15d4fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8323b40fdd201133f55eab67d06c16e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6461435f1fa037712a6ba759a6d5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c8887b74a5f29504bf8ee7fc7b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fae735785436e7b27de86823f7f2ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c7e9006534f9ba3b78fe2b679e82726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236417c620ebcc83ed3f9548189330927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f406d77e3f57ce0c8ec28e0e73d8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725696c973421e8de9006f87085163d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f79180c443b52e7efb419affc63ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df4c0425ab33d7e92a7eece67e42731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bea9945108ba96d56858b0cbb21bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b9a17ef82d5dce184cceb5aa167b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b3383395302efa0ccd4fef2e4ab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e16ae83259aba36bbf009f0a6af1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5cc13a941cfb4e71d2d59d6a8b6b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c43458e5496a9275f47d53a191454e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9455ae5e64a7477959d5bcf0a2d9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be46f5315a03f41cb38234f54a1d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8896d3ff37e2b659ca00d5233076a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b9c2480ec2f1af72e3d27c6f192f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631ca329212e4c22814886a08197d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58d3135ab13a06ae35ef7fce2946e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f3fb6ef04c776a5c2c453bd347a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce541b1e3e09fcb9a736019453e0fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4647e641e0eca541f0dbed9ccea40246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f0efcf48906661f2832590e8f19047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9525ed49ecc785f52859864cdb09d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0bd186c8bf21d2e92c9055fd7edd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f38ba888ed2bd9d7ed3617d4182d9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56e9a7a9e81fa2437008e22b0e5f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5560f1715911d818e40995cd8777252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c45e47567ff2a7b7dc5cf82184dc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58205484303338efa77f1a549e63754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdec65db1b6c8355ffc89796deefd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689b0ff176876fa149f0ab9985dc5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a985815457e232f67e55e23a6d89b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ca2d0be9f44ed595d10e772aae6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df044302f8c96b13de5dbdb06b8eac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6cca2cd5d98277aceb172825228df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f862dc3ef9bb5a259ae1f321cdf1e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa8d94d6fef2729065d9999b9d8f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d0211599225a2408a2290f83301963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b15a64943adbcc5db92e1bcb83a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e260adb1ed792679b6aab4edb5ad5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7bf493d5938f5130e56cd2d5636766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff043c34afc8b4affa92d20c5eeb25a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104989d38acf1a32028f333ccfee056268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbf8077ba275dc103be7f8527ece8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c35181b269b746595a2f39e67b1b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44aee579cc91d38dfac2e67125c1ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c5ae39946f0074f5de47e9c157bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e813b6f0964f6a3bb7e14b6d015873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ea16df28e2b7dbde2f2b9f09d96474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a69f0191de25cc8b0df8412d094f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb52126f824bb79496e170d00efda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114ae37a37741987a9ffc5f18fb616377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879c6c085fafd582f52131acb8269e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564d7795bca303ecdc2875f12713d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219993d550326084d7d01d2902ad7b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb581bb7e16be86e25b81f77a5ec36481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc8a826bde36d26c0a1f14bb51cf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec6bea058f3533dc5b992ccbf43a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd70a018e068e50b35f04681da79084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635facc9ad0bdc2b4cc84c3c109b58d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6090f37c5aba2c5b0cfd6d1d645c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ce8d3e454e39eba4c17f96f60828387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd08b1c8ecf2d80e57b7c18577e4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c92336dbbe06f0c81e6243720f54c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a7dc90cd917f2847267774f7867e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69110edc47c40f31dd4036920a0c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c468f9a8e90b5761ca7dec4b70ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a27e1308d02ee4e346898090713b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709398560a0af91d57dd1af78ac1bf5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb4a4ad16e861988d66244821a275f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc95b90428d528edabb31139f8b562796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279ba9c3cdfdeaaf07e082eb82f6a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac9027a298a3ef85b2c4967d99fe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc6c5b4ee042c8f6c9b4995e21b48e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf002ed3afbee866c1e3f0d1bbffe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068f2b00659a80c5a0efd8a051bb48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620198528102a8253c4d6ef69b5bcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c0dfd755c4dc1d83118b04c98538103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b1dabe57669fac09b3f42f879be6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484376c3ca109920d638f7f17404858105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71ad87df9011d3929765bd8bf0bc5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103873242a045473771674a8f8e861f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e579dd80ea2cff1da922181007a13f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85402a4406a0a3be71e8b6fb4a40b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb65ca37ffd81deadbad5f7f070382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a75107b3528fa53f940e378a5d71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba86a6c7f0ed674aef7198fed9df1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d276bb1c4ec6de18392a46837f6fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0ad073319e84f178e2c4b9049ac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca56600bba3b74454f067a87826138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99388a3ada6c794b454252215c23b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e2daa66793238f7b06b3fe8ba600a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124dfe6c83f04d0430b20e3396491ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d451179aaabd9da12763396971b28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb0b5f8ba485c7ac2a6f58e53390f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc71690234f5bd0202d78fcec11b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ff65869fa5e20b235bcd933f5465122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c043be4fc2632e05476fe62c1a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bef09caa48dec484f2545300d83b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee6035ab46e618764f8e83b5cb847125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c03fb2f096b80532f158410db1a14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0499c24fa5309fecb0ab542a2eaaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca51f4210fc7ca451c035f8a74b61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fda0d8fde1be48af0714b09bd8c9cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380468370c2450a3b96dee0fcc3d197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cbe8656420c43910e0fa0555c322c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c16307cf5dc909c6977912cf4fbddb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566dc4aad09f2b6622364a027110252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ae382696edf6aa56cc4c12c0d684134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03895aa2bb58123f96a69d866341b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b035838d23587fc5eb0e3ca66129136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f06e1002d025cbb33d8642f4c8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303995dda4357e3cb4569d5b789f02e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a0926919406f7b78b5fd783e9527e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3acf9f5661dcff60b2b4a9eca3be7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392d55ae2887bd11ac4d861b1197d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec7f83971618eb7ee2ca1b84f21bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61966a7609210ad3b90c7e9c5ca730fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce028dc095c8d0a976dda84721ea3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad2fd3e4e9f8d7d656bb5515f06ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057a19581efb756f66a8f98ae296b71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f37977c457fb77fd1802da378bfae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13eebad3f87522a005a683604d270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c31df5d3c8620d2dbfa404f51e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9496658a392d57588b66866cccf92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f4049c077f768dd2d381ce6d6b55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcbf3e5be5b7ca1f4830d9af5c769c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31e5d59e83d05fd1d97b80a1ccdf65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09288851f1b402be0d8e148be3cbe17b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa199442c395a4e799ee9182eb7491155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473b86fe368dedd244943152a10086156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d97873f23fa19ad409ec16da5839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e3bd385f963aa27188b11d88b724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2836ea749721d76e1d6ad2f0aa1db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ed00d8abc8e0cbd7b00a1e0e466f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85e67d1abe07c3e6160f8c3d60f8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ecaa2ecba1951964918dbdf2fbd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a96ef9a4e098c7f7fc247cb4ae6db4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be7942f982c6316905293bbee370a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1630d5f047d3d272a4fbbce5a8513165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e661a7e75d79a9ae50bff7e13d3c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff44c426147539d10990d863311269c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1bf6edef7ae0cf72323fa91b715c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6be16de70b8ace6307b5a48220cd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a1ab91faeef7b6dcc99e46d551ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9d65c69ae38cf82e13dfe774b2b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6d4d2402ef187f79a7c329ed26c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfd6bdf23c941a47444037dd3b1ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60639fb1e02a0737b17f268da67f7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b221aba43a0a38373f4e42bc71f9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9381d251eacf2d50a554ee46d9b98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbdb55c2a3506adf21fdf7e8f938f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec938c8fb576c027ed6cc9dd8b506ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b8ebff1934e795a841a6a79dd855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b16096f8c9c495cc20db413c4f1fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ee1837efb531c3a07800e77f6113181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a3daf6254f0f11047df1a92fc9150182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d789dbdbbb83b797364d3653c458648183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50077e55e6aff14cb21a4ec8cc64d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420be87fa045cca96be55446da7730185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f634c29ae5a0a1ad6732605711a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf0d4f00919cb681fefff5591daef9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955436e7698ff168a0c9a80055535e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76c6e5a1dd87974b64606d446485b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f89c28772d8eb24d180fd38ae14fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500047db6d32440dae1ada6f026c2db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21018b107c648a7309bf84b6f2d1a101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece78088bd8a047a44dc1bc0fc6b91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc98e563597227f5477a9653ad6b83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f863262d6743e283ea00e8797c56f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca88e1d069d4648ef13c9a3db34ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531310c9eac717c89f1cf12f3ad97e2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581262738ae27e31b818f69ca20ba2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026f6b0057f13d4912fbf0cbc742fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e49de7a22c974843013fa6cfba0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6252cf4a04a7fa08eec59e89cd908fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2079002c658d5add1464ec7b5fa70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac85a68a802f93f14038edf6c95ebe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1133f77b5156beee02168e951f97b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660b1ddd2505c0c263529f57916d87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa231c21568df5e25d38945138f9c04f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99056b3590b2ae2d2e12e2b0ef8d65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980f9bea77c3ad1518ecff400f65c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514c7265eff96a138f13a875c8719a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a8217b39740f059d2d58998315f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7088be309c2101595efdf1dc4bc7bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1af38d08f7c6b892ef86cd191d172212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a7c4038ece7f3b9944bcfbc38540c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c3f6566295c4637e978ec72bb085f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c402acec03a4f8d2f42e89cdb700215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190459a0590cd63de91d16cf854870e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c78e0de58d882e5d399fa9942395d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6477558e5a6355a115cfcdfa46bd23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95272edd56f5167b44f63b7af62f171d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bc8d0871d973f7b15d0a272da8d82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47dd8d12dfb13673fd4834f6c5c88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509a1f74875c80730157682dc5103f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec682d69e1efacff28fa00daca927223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790056235a8a4a8d7fe57b6da8cfea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e1d20fdae40245994579daa96b8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4c9687ca1ba7c485a08157d505a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ee9478256241c83fa001d26795700227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d36c02ddbcd08b98064d13d78c8a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2fbff4a8e504b8a5cef9d7e61b307229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4d233b05309eacf605bf5b1890de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadaf9f2c858c8590a7fbfb8d23f4b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b84ca38f12050a85ef8c0d478d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ea778f7e981b19520ba61f0caa9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16631e36b67c296d10f1941304ccc67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98805745626ae8617582f7f87db5cb8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531955f360e8c6d7757f68945b8374a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575a4b510cc212de8bfed46df28eba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641255b4b287ec024a6623ec067ff84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fbc75e7f50fdc198f42a4df932509239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f14b772d1c8c9ecbb157abe31153240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191327c2d161e62dabe6f2bcc198e36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2423647f4e1b3dba5ad84b1331470f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f98888946f9648acc129272af3e27a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42051fc593c8ef1890fbe273f5979d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fea95f481a7c83fd8299aa9dae1ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89fb3449f353fef649c2c449ae07ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c367e3a7eee5ec799faab646ef12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef90153f54816c319b434cec455731d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212237ce48348d6906fd73e1edda44a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b568c3c554bf0e6727062d39986f65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86def45fd1aad8ebb1f5c66a446618d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c5c2f9d95deee9ae5f0dc86deba5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66851e811a445fa22fe721980027ea6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf138c3e93b13156a4e1a527580050eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc7303c74322ecfaec5d3eab954f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b77d35e72182763643868693fc84b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4566f72892f4a7759bf83914e453e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d8864c37fa7ed48a8a52c5481481258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eba9df006d3ed8fb9227426e8cd8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443dd5d4283b80d8c23a94efe996606260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984eaf48298b4075ba1ea0c006d986f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8519901167a138017be73cb546671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ba04f3dc621af4564a97e019c071263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d10deed3898950207b0a0bcf7d40e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d2d3216f4e961de4558498a539e67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28965d7119d663e999490bea1cca47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd4f8d9486ac2bc13ebd13d04cc1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833aad239a4d0c127178b791d42be86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7b5f4b2c41ed99025a9311ba378ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026a753d4881c46a252a966f058a35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0932179b181cc34cab366783b5a09fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92fcba897621c4463c1aa486a5d00d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2e765317277655899e87369a99846273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d6d54c1675a77be271b97fde8c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9988239eae5046f78217a2654e91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e9ada26738d3f87a6e5860a91c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367819fe961edea3baaea4cd22a1930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea19a8eea71e10ed395d6c71b06049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f5c13b06e2ad5f12705e36df3bcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b54856821119c13c559742d126423280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcff294a07aba5da9596f768cd664f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922957aae70fd36e35af200deb35ad05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c3f1f69bb332b31cab0399784163283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e2a24fb540cd88fbc9ba106b930e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a7c25f0c1ab11fc8a81b5f0a689e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee235cadf45a900bff0b57d2bda423e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fcc27833ae599d2496fbefc20aeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa676cc9afa4a71e52563534151cf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ecc6732184a34c042a21ed691ac23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412517d711f95ff12d44ef1264fd40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a79e31513e0094958e32210b797d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a4e5c3891c87241db40107a80fd1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eef070495f9f84e2b842a27836fe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a6a4600e1fd868050a8e0893a9330294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd6c1228714502dc55a6b8d19cfb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a0144c4712fb073e7000a870cc80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082508f86527664fea839a75f1aa9310297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d9debc2aa75feea457bf1af2ba9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35827795879fe92a66b8bf19e8ebb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c243265cb7d5f43f2b36737cdf2f441300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc56c504a1ecf710b919c33a29f2e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dff0cfa49806fa693d931f4ea3bbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e54585c0340694fb683dd60957593303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47892ac714f191b55ae784fa1787c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320eb58acbb57ca54acb1f0f2f77c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cb74d928b38f1eee63282dc841c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6d24801b0cf25d14dd706b18d04d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c25bf30eb389706ad8b524776f11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6dd84402207125e3494d6cbe03b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073886e75238b23f7e5b9dd5ed25315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369147bf8782d3421c15922b06f3c3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09337ef484ceeda44a66587e89defd23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3d04b7839ea6b3f63fc3dc33acd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791425bfa191c876fd5758624f115fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a3752c66190b3bd5976e7e92ceaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137e74b8f7ab7c4dd3b845ac9f8129316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f138ffd53ce37034f29427cbb4ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e9d0c88562d77b3cf7131b0e1f35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950f7bfc83627b98cab2f2d3746857319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03777b8675de8ad43ebc1d6b118dbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75c27789e60db8e3a843df355d4df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1702c54d9b5473fdaaa04549ed366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a8b47d3db9d8320215cd676222ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ebc037f2584f3188155f5c48217c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cfd765661412608bcda0672bebd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28cace4e4d6ea865d42f6207cf3cfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4de33264f915780a26c70ebd254b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc962cba08ec59a16fdb972f34700328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f4ba36831017fe6362f6414aff0e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac1a5870129a66ee8e831b84e7c4f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e35e1e3b461aec295fe9e0cfa987a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb3db7880c7362f7d6259abb8eeac9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f2cf00414fc221aa07f835976c80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6565cf6a669713f8483ecd29a91d039334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac12d17ecc49931da91d2d85dd11c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb8ee039965702bd0510e4aea9113336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f93f365ae940216cf87de782e1cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae614ff3d62cac20ac91b9f5b06dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149ce6927e1f5ee1767f2d77e1c79d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8cd8b68af81da5da45d884b27d4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539b99dc37199b388881ac05f030c14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2548a3df6c3a7b9c23d4e579d21ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083329206d160003e755cbe8c92017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e4780768723329b4a379098c0d83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd833dc131ffb158a6479d63e2d2d6a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323cad16948a243b4094fbd74e9fda3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6f14394f5d5af732c360e286442b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6272eb274fb4bb51f6dc16d9cc7279348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aa00daeee89f6931513ccd44a3b82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d8f8cb1a1b383e3b3aa59e021e7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a2b708a9f5d298d76723f383893c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156602d8fb885edaf797489f3e50df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8d4b19d7ff199ba40f4ea0952b25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2d5fda5140394a1ebfa68a722a534354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22be4b1174d828beabc29c81fe92bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f6adac46924bc9a3063db325533df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088830f31140250c5e925b30934783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa31f38a0532dcac4f364ebe67ddfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b305475f45a5b2f553e036c71e2d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22401867450509cd4060df9a30ef6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624e06d0179312950c2b4e8af60a548361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6596b7545b2efb48fa60f76ad0433362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4268168c128650c5e7b88523c49bab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a0fd4c2435c8312502a24e35c87e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36727209f4a9f5fb8ae51aabc505396365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ebe8627efe4068826c3c9584e9bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953e593084f22d939da340b1c8d8594367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de47dc62379a683f2b88a5fd3e326368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a138ec890ea486da556e50a44928369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ddb8d3a846133a0647daa204ab6e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca244d7f74694e86340c0680046abb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f81197cfa4738bcd77a43ca55ced372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3658039f767200998ba3e2787b26e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d19dea4c4cd6aec295e229370ce57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb062b35cd7d461ee96cdb1512777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437235ecd7b375b1e9a17d10e33824f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646591cc9138f86b5999906ad3bf56d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea4ff5f80b2e7daedaa84205da09a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922cd334503366487d22f7dfc9994fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4bbb3425e5bebe9a83c3658a9e50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c4df80983d06f0c3d6a5cce335031381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53dc9bf1c0f04f36915c6d3409c0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e0320ff0d3c647cd53e6dae8553d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208883dcf937d41a89126d00ddc6b26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce116289716d63db21aca2af3e218f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8aeb92ccfd7b66fd51a96eb8f72b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8aa60cd0e6893d49cfdc9f8593036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b99cb1bd2e09c068a6d0dcff535451388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b354d144a27d69e0ed57529c4c599c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc99303ef3f7aec2c52665af5ab789e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b974ea0d106ad363ac7a6d021f638e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d34dd4e74a66cce048e99ac6771f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01072cedc3070a63d435ffde3c1ca515393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efaadf9966bb9cb1cec13245d590d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb315cb490a7e0ae81ba5e4d962a1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232241480842a4220ffe2aa1633da4f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6f6d109bc826f28d36969de6c120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8bceddc07bddcfa136c30a4bd4f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab447aec0fa74ca0fe776bef9d4bc84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e98cfa1bffd90ca3374375aa4b35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fc8be0261ae8e7d12c986b0aa497401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d417f4bd63511928ba001ee7f6e30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2161aecbf49f0e19662bbdcea6729dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b09eb523fe5558ad957cc958b3c910404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dda2490e96428993a97788b92ee44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607d08686b839bde00384e2c716ce4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898275becd17640b0e3fe481103de8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfd13bd7135e5039ebcabb6685ab4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e73fd9893ef8a687d39106b7089414409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c6bdb5a6c4392c1c75be06041739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2e39dd83ea11933b8c9b486d6af75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cda64d900f7bd0c8f3838828d176a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c20cddd47ea7ac7bf22c1fcc8068413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c538edb029e5b07a2ced2d56ffde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b8e0671f914c8ada00c25b42480b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d32e20a19c268c40098e6b4806cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a0f619ecb19ca85baf35fc95bb9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692f56c082800fae1cc6681e194a34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0503cbef27e04fa93fd248f5f7bfac6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0a998450eae6599147cd17306a7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e932d2c4ddafadcf4bde419321f3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901c1a448e5651642fb527ad2384af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e6f0da357c8502b000ab0e71bc4af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6fafb411edc89c8d83b50a514553424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0cff75de5dccf5cb226cadd293316425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137c7ffe87b43c116c27416af93d71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb109d52e8ed203f45d2b9a70d55a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db772d0dcd5f0dd4809621097544e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28e14753686d3e4c64d958ccd8a05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38654229514d8a513f5dd45e6a445b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197356a493dc67b888e913fce2d640ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63834641ffdf0c087e724bbc937c8a61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048df03c63e53626e873c3c0dedd52c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac26db6166a47197faf3ab564dbbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12f1e993039aae121da02498c3c96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3306fa83fd44c84c74ee1bf1ce44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae54cc6679280cc1f951184184cf9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20daa813668dc879fa734cf3fcbf144438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb59376094f2f36e84b28cd9838bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b279de641203d8969b4c3a36d841354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7ea8fb7eb21d7ff111a40711fad8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6917a61f8f14c2f24b0d39d6b74b9da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d4212214b4c487e91453b869b4aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71349588001532b2b68b7f6cd9e32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e6732f3dec736a3a9f340c444d877445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2239de6d1f087047f74459221aba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29122026a0ae10b559788ade9354ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dad7d5e254a8d98ab2f020ab018a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391495a304d08d1f961f8e69c7aa6e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e34d39f2f667794670d3249b73a63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d852e952448ef8cd634bfd63c4b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073669d06933ca5fe520c04f191960c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f80446cd342588003bf5531b35e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df31315e2d9c0c7dbaa1d67c0e8f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a22465f7c48d4adfbd94f7921a0484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e504e45e7a1139986640a466b1ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7cd995dc2aa824ec70057197f7dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344d0975c0b6061835497ab62f17a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149a7024e54eff96ce5e1b250aad15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a23617dea860629fdb226fe382aee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0c541cad1917adf1a6eadecedf67d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad15b14c00400089ebfa2b99c67fa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb783579942012fc8e9795c0c2fc3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e00c092e16e75c448234d9206dd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472232dcc32850e0532faad1fff1006465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d124440169a3412cc729dc4ad7453cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e493c22dd30a4f864d788aa3c262467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d5261531641d97cec38d17392828f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7bb584c7444ff697300b04f0221f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d699f5634e4b44623c9b1925054e4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b03261f0cb53eb683702a42212b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ac4c6e415eb879fb5b0516af5fce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8e908ac746308d4b5b24e2345c3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2643c07a2aa881fa6ef0c4694cb875474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be449f8801a816de7da63a79e1368a57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026eb03d86fd7ade4d062020f33f58e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cea44f10b77a83e19605011c1d00a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae47696776331b1ece086e45d1d75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cc83c764219c2422ede8a24a3b26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fc79a06d873cd9922731ee2757dca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0da73f6ea28d554b067869b6dc8ce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9c7d1a67eea236923620375ba642482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e037a1851def4bcc7312f1e77da139483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71068147e8d18b8864976dd8da4746b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7a070902002fe19cc11ff284677f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bae4fd9b4a1d0e3d08e87cbe5cf53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba8d66d98ce3fd9bfa6cf39b97459487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936074348a502110163f6b419055b59b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b483515f66fa7391ab1dca7987db4c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61201c93407e73d71373030cc18639d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151c06f470bcbcdba80f283ec0de5ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af0a98cb28f46e073013955afb0ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857457cc53c759c5b1fd51783ccf2ee7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db51b2a340c24493768ee0022c4cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da13e50ea9061947b87dbcb8075332495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0df101a1cb6557162cad50f7f023f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c9bb001e5b22f4c9cf89cb63d9df6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f246fde51fce36ddc33e03bc89388a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdaaa1f72d1c134698775c8b18602c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8cef8ef321521d5a64291ea57aede500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab5c2f8a63dd0522746789f48b7e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11aea09c0e8999e1f641dc4e4236f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b91e3d57e57d993ff59a95ae71154503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fad54286ac25d07586e96e4b89e86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ca3ca781eecfe4910bbc09f23a8f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f13112f6d1a66130c0b97ebd5b3fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bfd95489715f23c8c767f3a72865f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a829db60aba66ddc59ac0a4ffc4ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d6e7087c42399fa256530eae27ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6da9373de7b0e2b7462f5c8c19a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702e0d9c3024df93a846c5d54f7ce5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc44f3edf12fbf88483a1dcf32e0c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065da530bd4985e7e065b5876489558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8756ae872b5ba456fa88411bc8d21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226731e7b0b7a3d16271ebce593c0dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc8937bf7352709c6bcbca52e043b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a315b9d7ca1e0711cda30cd3880f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bf67181ed12d4d717387766ed2387518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfef9674aa61e0e9ee6e25f1a2e8d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc1da96375ed76e7684fc35edf2e7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ace6a3b5a5d590f00829e871fe8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6b9ca7ee5961c41d34cbe17bb203522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b6515b2f8b2a8f8099e835a00e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56c58351c20e7944f68ea538433b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af78cbda2893702033b6803a23f873525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23f73d77811eef5c5c99ef3ae3813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8bdb649e00fc332e1c5f301882b0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71608ee77113f8c4ac0aa9b306e6e977528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f96ad31cb4787ad85a8a93ff78b7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c58ad2b929f44f450776ca231b0937530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee61e52f33e8163972643db596f9550531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb6651b9b9e7b8989a031db6df9f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2c025ebfa12e4dd4203fddd827b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff06cab5b43c94a86aff499ffc8a287534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f82e69b60446be6b9a984d9fe3b87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7849e4bf84f1efb0de8c1fefec6fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f439fc3ded790a3e8adf133e2396537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c79f8eb9d893a71bfed85459716b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf61f35f97df699af519af76737a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f992b6d381cd8cb679d1e659a9e61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836132c3d752dc05fd1d76d7def4fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0817c2f6c1342f06c40daea8032edc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4165565cc2c0bdf19d4af3e38102b98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615635a243bffdb88f6b2f470af5cd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cfaee72a8b95176a51c802a6425e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca230503e9e827b5029eeb0b39c37c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d573f0a6c4d6bf5c6097cd902750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251922d6f3e4e92234ac871bf15359548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64135535ee957dbf5548b6c84b2b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2eac67b12edb5a06fdad0aeb3653a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef13c4352434dc53302c1cd42f8dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7572b4c742f81a6064d0be9a31d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e870a0b089a232b8934b627588b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2008722ea61eee08ee89540a30b567d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b3296a9154465e240a916bcb5560555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962240f153429de760c705f4e39f4a2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320d7230b77ad621efc713066404aa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba41ee7e78093e61187d41306b397b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c56fb7c78bfca6272a5f8625f822559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d95ecc5c4fd9f77652b471fe42679b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbbc09d0772ae72af4716f367620e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8eb6e72a8eb2977cec0b18b1d03e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8deadcba71f9db7714f6971744b0cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bef178308dd68c631415f16568b678564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73550ede4a088acdfad31c11d282a8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb10dd733ea227a3e07ce2cbcfaf9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fc43b2a0c438e424c25b66cfb4f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc354b1b7314b59470b65634a37b746568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f14038d872aab58af7c6f024e5da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c2d5e79002946dc9ae7c22eb6f3be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66924be86d4cb563b217c6ceb1d5a0c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7158d6ce6eed1db75eeafd36384ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1292c0a3ea203965b7bc350383c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75978a5a66f149a950033794b55e34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20285470cc6dbeac330a34969a86c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734002a1a6286cfbb96fb8eb62103d81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2443daf25a044e907c91fef2cb016577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd921f2eb43ea208304bdad9c9d4881578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84a5f2e03b09b819e5534c14a9530579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76646e514519b66d6a7de9b74fb4ebea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc032cf5be756d4a8401e7c91387ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb829a123423a4dae382da0ceaf19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e01a89a508965bde734004844084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3ece3235369f9851228beb9d26f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea20c406f6718cd7446baf764db97d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f83efb9ad3b6743a88e4f50578a09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154d1c52b23c8271a7961515a2f7ef4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b1e2fac983fb0dc89749e7e0928f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a4e262f9156f8e98f3b4db224447589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a405b6740727f50e7cc93f399111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295a6fd04f05b2f9313c9f55dfb34f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a1094cb32b395d7c932b070895f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ee74956707a5d30dee66ece3f589593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf69c75c640fc1af247bd6e1a69db77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171403927f78620feea7e5f08d55f819595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe0c868662bba272cfbd4da40ad99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a759b1cb6823eb724f52d0be6b76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b434e353afbca37e4ede9061037ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb55381a312674eea1a1e132fee63b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87424642e69f20ec29e143bce843e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd82e8cd4b4c53a994a674a31b0314601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ebfa2769267f9811995974cae1c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d52282f6bca386e48210224ec07a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea24df317f85dc343bc8f96e29a1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9fbc44f762086fec159e922c3adbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce913cdf25bf3a69a27cdbef4d04f30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892af4bf078cccb233a398c13118f28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdad86d38d59714f7e9e67f8f4e73f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d23ca6aa122f94c5637eca5c8df0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d7daaed52c3f180e653b30806c86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c547aebc058e3f16db0c41c40e6dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f164faec3e359296733a333bc4754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544929ded647e0a5ec535d21efb5133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399dcd0b488e17a0cebabf843951f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795236efda34e9e1301f7923142828c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739064acbe359eb7d54959c8b2678d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb1772b705928a3e69add4c3bf92ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924748d1eeb01fa3a6d2df1f7aea266618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14568f444eb64694196ecf4e4b0d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb3c5e3e8464e38636f68f346ebc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32259580462ae6602efde9ca5b55113621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f58c255ccfc927b3575196e76e745622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba8835b7142ee8270aa08d65abb38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc231dafbf93ac4b288d681552b17a98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00fec810b68231933b52a739d77e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010a9e1ad813ce397eacab81ad765a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3b9b052593edcb66ffdb54060a6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b0889e713884af39042597c46951b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebfc4b580339295fc1585f814274f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d98fe2e8596f86a9c2a9b0e8973b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba6938ff77da7557587d0530ee2c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bcb4df83122724dd90a1602bc7698632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca4b820dd81e246adaae41ecc6ed4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fadbeaf8ae677dcce650fd061b2a8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f516b47ec221989dfad25cbf59b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf619b732a4f91564260fd8051a4c1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4518a2737015e6db69038d14d6337d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71a51b52da61af089341521a2fe476638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab53ecaaa09ec63cc330d6b2f4d860639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9b622caf69ee07f680f78b7294267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b9a48f003623a21f60807c4167c4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f3cdece03b93525f16d33d0e0b57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d20f4144eecfe3954fe282d9b7c80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2f7c8c9f05a5aced945e90e0e299644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549f6f958f876de788cbe52a9d4b60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616f4405f81daf84dc325d44e19389646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb531592e4342c760ffa4aaafe262fc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d269c645fe3d14c5664005dc6adf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca0762c12271ea6cb6688449fbceb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300008adaf81fa8d0db19ef8c482512a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49e6678a64fde46a1b7fa60c630bc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388e768751e47321b3e11da3de3898652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a920d5abc7bf29038fa8d3557c81c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea03889f2a3f73e8618af6ba98ae20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cade244597d85ba2aaa50e2164cdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6797e1acbf34ba5efe6a3061774ed0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723f9784135da88deea7218b7fd97a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfe9eee359792a15ef71478532d18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d18e264fe838386fd92fd8dde5112659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a04cfb1b8046acee2a85c585423236660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e5c5f0144f4558c30825a6ab9fe6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1120c083f0ed62cf1a7e8073f41c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d98a78f62c3a15ed3294f83fa6df5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6169a5d21830cf4fa3a08ea4014ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6269dcf879af7ae5db15cc9e6b205665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9b03b2853429da047b9673886824666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82998b5b39acace70db988a0c0107e04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93c430659bc5db52942379ac6f116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043f3c99868ae741f5065e481f8017669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb1d4418d9dfdb938412e14aae38e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a6a3ef9a73f8efd1ca4a08e1b76d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b9ee44baf391494d94a32351ca47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92615b9a3129a84961e7d6e1aebe9e5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab409188c467aacb1d24049ed6b0cfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dcba0bbfeec448fa442409363c20e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3becdf2c3869b3c55fb3a149a6142676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ac9f875e7e82902194237a4004e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604466c72081c4d2e893dec031d3eb7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66626c1e2f8da0c8b8888fd2914bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726221280a7cc85d0c59cdf8db835de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8c0fb58719364e57d21508f40cf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f92ea99909905150f6ca97e850eeaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095afd72d6aabd37e918523161f46a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4147a1a6c61411a9719469b42ccd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95751000ba7776d99b07ec6c08c43dd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dbe8f2bde1bd2365353cfcac0eab6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce47358d0a82e691d44f25b766681687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95036fcd2757edd69818b4ad47db2ffa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff30d9e933319146d8c94fe348aee92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1a4fe15271913b75a46d95d0180d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192c1194b6ef8517b558441a21aa43b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f4a89abba7d1e6c558d12648f102692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc53b2c407db40cd3d91e1a06beb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0d3f5af8809f02eb145fe7ddf2098694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b1b6054f147cb90416bfe10f47cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b97c56b41af2af9a63f04605543a7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cf6e6ee9f1f31957d42d0d4885b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74826d0bba3c96f520ef4a5c53718d87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9049f628f04d256b69037c0f2a7fd6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c11090948dab2c1ff423e267dc259700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a05e7c9f9b4b779cdb2b9e155bb99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7a79442488e6faf6651fd914cfa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596328312cb60305da51367742f75309703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b02ba80ad6ba5c54bdb11386325b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f37c9b9f231600bdea5b16d2a640fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394422c28f434c87dda420faa11139b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e67157ebc2d620b8cc6f05b8257c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d410e6b2cf20a9a6eea63cc946433708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeac22d0ae5cc4a6f259563900c331709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365589df8ecc84d38d89363b1e88538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d9b4c626f7a3aff9b14367d8f4c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f663aac461f6d727217e01c308b5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe87cf771aa0f2660f72b9312323ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2f6aeb9f51bf5c7495c9999b8ee9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4591703d9767dcd2395adb2092db5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68cb9c6821ad9e76d968439baaf76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c979a552a031f61d658c2f80e9e251717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13162a5f5d9665ec0c27def681384718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a41bb0bed9572d97302fd9b4e269d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a424c96201a7d8cde49e9f9163d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e5c9b6c88d6105f89960623f49e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07ebb5cfd858a79f8f3e3dd32c777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edcb483ca79e52ddee9fc401e70b3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b9271e4f001b92d59f2fade3f320724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9796776a66f3221386b99169baf8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934adba766f9d3c711f8160d54389e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193a6fcfe16320c5faf24915910eb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876a024aaeea98a4625c89205d0d70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab7ef9493ed4915672a758b2b17c0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e51edf26861836eb954fcce10ebf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777210754f0bfea5fa6f53f5142f6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3055cb4e405260458f4d00f6a71b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a175d120f3b5ced1cfde4ccedd3c6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232583754a8173c47d399db806813d13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b223449ecb3c8f84d2a53206ebcb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21df7193875afb169adf05c49e7b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de499f7c02c5f180600aada5dd0528737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a70d5e46611a606f56617c8e8a772738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77d1ddccfc7341936f43e9f3d3b0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27117ef0c320a7d2bc765516c636fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74bd874996e9a55fd3555f39bac8e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1fc3d70120f358b8f2586fe0c0d6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fdb907b9bf732bdaf62db59ef2edb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a7a04d5a8fa638db03af82d346b95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb0a016cc3baca1016c4a3dc0bd5fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37cef389169ef067569a6f68160f8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca84e5b28647bf513dd14329b6f2b5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c3baa5ae0d2e840ade13bd2fca0ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd54243ec5181ec06ebd31d588ab4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac6052d828135f84e7081eba9acb60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9663d434c4b64beb98c7b9efea1c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6549d41f6f5f1ecc4eb0cf20cb2ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751d467f8cbfc26ed68dbde8ecacd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068d8cd91af791ade9a5ffafec5fe2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d751edc4522e86aad6f5f78b233daa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97d27dd6de62f1c06fe213b55ab5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee23822bfaa6659df772f5bbf2272757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845ca2fe663b8cffd484f4d2743cde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bd91a9b13bf9d79ab102132258267759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c3f573b28a2b1a53925a54d042011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440097638f1eaf2177f9bef1d57ba552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a35d75a5d07ebb061b3f38349df5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61891813b52f34b877cde0f31c3f91254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aba0c654ae916770702603d8ffb185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155284d8ee680f434d8a6d30f4a48846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa50835855adedd01d3ea7cd0a4b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5483854d4700992f1a74d5917d2bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8871c2e63379cfece0eb680977804f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a57a40fb5d0e5230a5fe50195f5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc9e2c2b3ff1716d6a55dd9170514311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ac54a3be1babb443bb705254c52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d4e5dfd79c12d09d904bb49b356e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978e3fd656689e9853a7762ebb76e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1108bb1ffe3ce265c38ce420f3b7d5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f0d2e5ae819f1297f1a1e715824016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9ee61e099e9ffe92d9cf8895b87f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554298b949fc07c4739097f9cf179b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aa9f6ad947204b3130c0798dfb50a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677227a35dada5a9c2c6b95e155fa6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24a24ca26cf2b2230f2ef46afcf5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a00cd4b049d20d6ce0baf683624d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbccf709f4aa955102a6f8c4c677fce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae4bf5fff7075abd54036b52cf7e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d5453a210e234ffee62e61977c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0725c03894b14806095830b7a41426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7caf159c8fc4ae756c7ac1734e7e3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af03589dadce0191cd57073ea86d79d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62404e4c860c428178bd2eed89cac3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd3a1eb777775ba6f197d1842ea3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee177e32672c14a5e48be99674d1357f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b2a59c674d524d71f8f0265a5ac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6bdd7b40d09eb41958497c81a5acd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7987bf008943cd6200aaeb465584434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16799b901e9b4d7790b963a77b80fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7868cad37fc71ffda745a71974c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b7c1e9dba2ee6befae4b5b7aaf7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b22e27d08c6c54af486810f67c77e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47de2d968ed3b2053ee27c305a5f5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6653d18bd8c457249e1e38571140940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737cb9df10fec792bd723c5d261298041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e65c9f26e2cd65195bea3163591842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6808c23d5d8b7c1baa6821e77588143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eefccb6383d5b6e2a7f31ddea408944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63343741492fb0a5945451ce3c131f7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6353267d536a832814b34f81cc77546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b13f40b3367526faea154094a65a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c60a7b8c278b2a7da6d7a9043bf5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ea8ba3fdf5d7562f50b5391e428e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e24ee2495b022d0b2243bde139e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e449261e3dacd92bc08dd809673c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31262fc924df1ec10ff22d0a12c04c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099f356ba4e77e864e30a247cbc3e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67fdd4e529788aebfe241f8717ea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70cfd8ac1eefc554242e545c3b86a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38979551fee7a8c2c3d03dabc9b5095656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d389a9c18e9447652218e68b7658ca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b97c41c8251f10a12c0cf7d6c72f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81169434614ddba581c3619add91b4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f1ddc8faec3a2ee55d3bf930126960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e00c27c82df4ca9f68518bc6069a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47865afcc70be4d3e0037f7bd7641a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba4d423c9b55aad01dda53a39ffc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ec9101248deccdd35fc992faa2a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36649a324d3d3729ad5b92512729fba865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab0181d655e7ad48d980a053c4c72366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29ea2b27a4891b8f13db00cf31a5ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e75f4eae79fae3a47783107c1418a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd130281c23597713562f47d90ba069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b62d618f33a7d279c0b534a47f4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbabb70954e2d12ae7abb9c9220074c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4a85c7a0aa947e2f0ac25aaf695a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0a364c298e020220450f8bb9bced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633177b6329bbe36a5e43747e41715d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188674815df38f074bf936c6a71c99b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7755817664d0ad1661420aa2806b1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37465ac1bb070b9d87ee3ba1e0df2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173858ed13180313de057e16fc5bf4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fa6b73aff59c489afad1cfb84ab4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a178f5d4d2cac1bde86f913d79d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cad6cc98d339bc46d3240e2627cb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a55e17337fd199b334618c4f1eb8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f4dfa44184ccedcb7f9de00ac27683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293281556f5641be18c9051bc6e056084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc1234f703249644205b7051df88e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832622032c7d7f58af55c0d6fa5e1ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa1d5bf805ee01fde84061292b70e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fdaa6e5ed5b5254dcf8d893a590d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37ebe9c4e3f39ff26382c382ff9f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d605c13aa23d30b29d48bc456fd3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d96c65fdc6f13d78f5907717a24e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc46c8332e6b45ff804b6484d4623992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be4b0c5d15b5ee81e5472b153e59d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad900a989fc42560f69f475ff2b0dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0d3f6fce62f2bae255734461fff995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5926614da61163f9310fbba2021f7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175b479f4ada4255ba977b8eaa6c7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55984df01227f9e1fda0d4ac57865ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079bf29e2dd9659ac2ffdea707c8b7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b5d4917a948f3f284f2f74d9ba01a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24290aaa98b43d6b816b695c6ecc1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be9d3b61db0fd5298fc64a2b566c4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b5b72e0dc52d7a360cd773e826c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87124b8f8c97e97ddfeae6251bf969104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1767da24a169edbc2d3b7bfbe9a40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f688cf9ce1b65017dad1322905f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a119322d0801b3ece30900242da7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db130b0260b732e9eced211685053f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5a66b8c0c2276037e94d0ede2097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeef3904ff27cc188ed3f57e85c64c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed5a1c6252cafb0d1984398bef5367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9d510437686e52215abba20a4904112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fb41c7fdd0e17214fe6f87f13f4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702f141df06dec10c60864c0617589114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15154d03ed1bf8828386f7edd5f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de55470b35f8db8f371bbd29b5bfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3bb9253d3cd62a13b8e792f0ab35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5348afef249e4896fc259369cf1aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a508f6f7918b72d9d549804bf11f21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fce133a3a229329c16ff56f1cee6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb13124046c3b33e287935f22ec20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca858d547dfaf491bb21aceec1d527e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2355f71830191f10317cfb34d2e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8887438535d1f0d1506c2a567c2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9bc5dfc78345be80adce43a1f73d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652d370272df8d52a03063c31d687f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2318c3ac38e83fb3fb4824ad85034a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a3573c979edd464632748120dc06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2bde7dea24a758a28012fc387475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f4ad169553503d3f0832baded3b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fda973a3aeef39a525bc2f9d5f47a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf22223b3ca292b0193ef8723d0d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c967186f5b9c9fadeb729fb9bc0e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8afb15c59186dbd83a97d6ebc8c303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b76302e8d848ba29c74fb07136e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c296d047f18dee3c592cfb4beecc7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717003ce97bf95135ac42f573a9b287137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b57dba265ff5537648f578d1d2e747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515482ebcf4136582bf23076f4778ee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56165b8e8639c4185c5a829a3a6d8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5c08b43f28e35b8bb0f8f1106a1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b2e31edb1d8f887225b56c974967142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc51c500e2bc22175e37243c6b6e26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c615229e26cf8721dc1620bc8dd19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2a0f0a44bf89732108249360a338145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726466a264eb8cdce7bb883abc98961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35682afa1596411d2051bb07dc56bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143263a53bcfa7326571556f16e8dae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc7a5731bcc10ef9e44a7731c89dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dacc94a33f4890ffa4800143774ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7ed5c4045c325aa5de3a82745fa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23323e0707b39c5705ca9a85251718152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa421527d8a1fde72a542619dcf6cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554439b8746e92400873b8209ae873c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856abaeb36d2bd5ee4a2aed90a2cadb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2ac45dc07d6bf05456e7d69f9b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3b5311910c17f9db904ee90f0591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a84f1881db317610be1618446ea549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391cc6b1956b5be027aef5e5b1050aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c05df9d1e590301b1dcbb7ca61e21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0dd30835244f957c66674f0b39440161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828e9b83f33ad99f18b72884592565162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b60e1c1b36729c13e3c03309e8d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ce7e57e02c3f237ee3ab82752c70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255f63c23ed6f10a8af27f7328feca9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9db24e5626baa5d461919314c2b14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ff5fb3be7e35b1be6bb4597a167c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceafcbe3aa2a2cbc5ce173a79157aba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6242828e75ee4d0f17cc38575847bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e83ff7031214e5e44a18c774fc54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775299271880eeed4048bc6c2e88f5e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be411aa19f048d8f44d04a0e7762006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109cba86d7c0c34f24f44b18da1ff71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0173db0aeb62e2331b61a119b5579c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dfab9714ace761e9cf57531eba6b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038939216a28b1e3e56a5c7fe8c853176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d790f895a163fe523fa5f56e8eb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032688e24f7731cdd21463c708e44df9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df8fbfb436f5afc711b4306239b27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd876a8c53fb1ef78245fd6709361180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec84262d8c8c91319c9d00f2d6b5581181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830888e7745c85b94db7d249dc929b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d06220e96fea1a12da5cbc3766649183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560709ec2650c83deb8edf47dd9a8338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c181c122f399b496507c662cf74aae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e45e3fbfd94fdcf4849cf3b9fda57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec4cebaf77d9e1cfa6f1cf2304cad7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52954acaa2faf745c9c3751332b9b1de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938961c05fd8f87454fb8ef14888763189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930a1a3613eed5778b47fa393fd5ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf23be42f802cf76c36b118d246abb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e13c91344fce075e9b76b9216eb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad3d1827a4f24a12f1040f0719fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa2b72c5917a25152fd106bb62232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d347ced8ca4e951c1dcb79ef381d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f5a41ea79ca625eb187c83c7258ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be726a90d54058ccd82cb51455beb17d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61b2cbf5d29b223fbe3a2a93dac1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf208ca647a3ec30fba1ec1cb738ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1b11033ee2ae3b0cf0de549320be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc70fa990d497d30a09608535d4a9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a3cbc0c223f22ae624720e8f9fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774b3bdced885e5f790cd38dd3ae77a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa67b12909a04ff0b735837e63a81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7435594a18c03c498a268827aabf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbe07d338930d86616c7832ca77a47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e12589288cf4236bf45ed05d72a6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8cf2b93b31a46a4026e49ad54b5bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63cc82ab83851789f0c8ab73106a00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b62747b2013f32168ea352091a20b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a2a1bdf474309e18bd47e91a5a0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0aedf45abf3bebc82b225d146de6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37301e8fa5cf0101d6eecc03dcb65c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db732f26df472b57f881bb265d0f4461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79891cce996a8dacac9e77725486079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9435c2bd08748e91c5a3d1646d130216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25af804edb38a2d22afec006f72b3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a909c7cb2ca9f0a3384b8ae7bff58a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde93e6e0f8363553ce53c41bc2498219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86783d1e9b052a1be2c114db5688576220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875581ff7e341ab3f1df4104d255bc79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a2f81111646cf26391ef68db991d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a783846e33b09fa7d1762a39eb3400223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1780c21cb0e2331ac95d9341aa5f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc1ca46e875ed0732221fa509bb9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11543114cfd0a31d1596ba76638ab70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dce77a09f5b8c1ce00cfe863b497f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f1be483db7ca3355823759c16fd7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9926b05301d1fcfd04f1bba5f3fc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb46e65a455d051dec251cefb694c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60400dac918318cf4295a8b7e8d7356231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58621e34e095871322cc25121117d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f1f555c1e81d6ec5ce8d93b456fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a678b634a39224e33dfa62dfe62ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788b718fb865cb4aedb8cdf2264e327235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fb3c46d119b6a8721d75013c68354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3f1c81ec95f2a5c82de85e500725237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ad4722b384339c9c3ae1183c5701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0d5096c5c56c54d51cdff9e2f0f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67af3e4c235fd0437225c90f2ad820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce5251119e1626a7033188dc62c75a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf793a247b9d1f2dcaff822c13fd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f69edef08ad4fbaf9149203ea9aba8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08749e7d06d1b8d252447ebc1d79f1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b898e18c185f5ad851b757abc7dca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840bc9afe0bb5688a3ecb479e16b60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c275a295ffdfaed212a92f41e96e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825981c6cff370bbb32b6dee40bb8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb91ff663c87b3c71d08e8c1d8ddb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68863d6b6fc569993974a9023ae36d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4b59883eb61646c529bad2fa0fd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c67b974364ae3e69ada283905bf70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351466e5b7e77854265527baec2875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607fd938b057933b7daa9c9cf5c2a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f77661019de22cb89c0b69fb7f41d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a02ce786ffac3a003a776e48d80c85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce3914928e3d303fee3e8cbb16de0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f363040ecf996dad052a56019a26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df463f45f359092cffd24fe122db5258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639920b83df92a75294e5a49b0968412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fa137229986412ae0ea262c8a8a44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287abf0192e87b601510b776a4c6d54c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402cc4bf71751310fd5cc5f32ee9759263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f6d967e02966f09846cc72b5e7f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfa67e3dcea0d04f6e26418a8d11d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55a306fca24e1c7711586df2e15c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7159062c2ed466dd096635b316eb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868ecc66b88180c16e2a0f07844dcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd1cb9b65585a8d27fdab63de7e9c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7a728acd86853015b38cf4b16d116270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea631f2873141c4f751af75fa3d252271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb52c3781fd4da35db84e199c895c84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91932be210284423f24ebbd8487063273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33933259d9dbf34fbe0ad53d910af4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56c3b5318186e0d82eb1564beb4dd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce60aca84d1e0b4e20c417bdad9899276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4680f975728fb8a1b6edc53ff08d63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b1ff98bce63ce3ddca65284b22e5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316f28c4bd31d2f2e69ea579c9f7d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427df81af2b1d86ace3d95cfb95335280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd45727edbd027061fac5ac0ff366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e4b0cd0aa2fa9ed11458161d49850282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251fa1e4105b9cc493627e190aeac0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4ae7971014e45cdf59396beaab0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f6f5e61deb0de6554931371872df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e0a48943a4164810188575d09db4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a94bd01d54e37a8e995f817004d36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a8cfb329975e2cd5cec42b25713d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7a2bcabff2505a4e3103e62c820d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82044267f7db3723c9f3da31c9cac807290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff933acd4bd11dc96599b3fcf8fe4d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9772093346fbedfa02500a8463ba0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8b00d31d90043cd5ae0818dfa51a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad2171a9dc12fe988872c1e4c491c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e75292d863aaf919119b76c3c326b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5d080164c2a1d28c046e85aca197296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6d0cb1923fe21a7517b7d8bc7f2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65c1c7d7f8c3c6b5543d427ab481c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da049c273de3375e309a6d50905def299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a24816ecddda30afd5b9a6f3b999300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd698ac3ecc639c96b806675bca1e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41242b2086ae5348d48c282e1b49163302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d0b004d31ef8581e5dbcaec7bda51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20356e7612e2789fcebcd642f2a644a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590de95e5419f7f38a2e785dd29b4fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a453ffd09fff1e9b4c5643d8e028db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9cd6aa7d599dc5a7f7fd57d1ddb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6522c06624a3af44ba57e44631c7b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dfa9a08fc417b54836ad09bd0f8af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5194d1f2ab5baa3c042aa550bbe8bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cae7ecf9f3c2262ab43f5a8022286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65c046b9ddedfd9e69d81d8fb789e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6a504aed65499e84db95a1971f27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923f9bcacc1c97a8dcf9321b3a1776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9776c0980bbf87922ca8070c1221c8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b0bd6b63f0b54487c3adf974843f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0c400bb5a5afb009fc9ed2c839bb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a505ae9947b00dec3781d5d75ee630318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecfa85620443846a95e5a5b807b912319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53fe7435518dd71fea54a34e8a82c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a173b371bf3f19e119906c2425426321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f89c34b83674e2252d586773eee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae9c3e7248e5f26d36234a6fed057323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da2dce9ea206950768948fb5963e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e07870905a22e6ebaf51942298210325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f152ac0f2fa963301a401c2135173326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e75bd799bb56bd517bb34f1b7f512327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c14a888c6f9f7a027acf58405dedb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad18ee6743e211fb88dcd894baa3f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86313be36f3259a93822ebbde08991330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f4299e73c107e12e88daccf658a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e7421257c10d28a61db4588a4a3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f55a5494ba0d0c58fbe65e577cf660333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6faf5900292d96615a815eeda02ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0331340297d57d8726bcf39721a63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c265e395f6ca5da9126e50f777ec3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255056735345f7fdf9ba271581a290337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17b752f12438b6552c2657127cea5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a46593513d95c82e2ddb9dc166eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830649a52f84068f63f0c9aed47cbee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940f835a5faf715bdee2cd6d62b0b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c6fe59093958f805f199ab4588baf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d51b6446ccef84a3b68a2abc50e7bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c7841b4327a8fc88af1565db5802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a204557030c9073fd25aff86cbbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4fba05b948a5bc7e40ba3411ebb66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b7bbd3197063f744aaf4ed55a6cf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6c016723f7db6f2023336e80d30f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec61d64a1a97cf382a9d0bf5661c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4b12722f82798c8d97887ea17b3e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ceb1201950e5a7e494595704560c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63a7735f2b086928acbaf9caf613b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad678786ed4dc23d017e38c7e092a347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18279ff8c1f0c2d6a2daa3e8c2d5f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79158428c3df311f5bded2711bc85fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5b77abc8077fc582411308c414b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9f2082e7dd5173d22849cc4cb687357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d12db4cf17dab714f2ea279b832a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11828b1494e1903f879d126fd6363475359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afbc6c883aa25a77df58a7d6e509e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35c380fc6cd8abd208e67e46adfb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3e752c1a25edfd63caf5fc589c2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248bf9ef3bea96c7eb097e50f2d1abc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb9d76f28ae3c32618f7db19a61bca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7ef94c46e88616b00963085a036c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717b9591e5b391ef6fa9cf84a35675366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ce2e8b15b73d4386fca5bb9dbbd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e785b278beb55b4c77b9cf95e404368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d705c942e01c82c8e8ef51cdff94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664d84899300dc124681b7ad72f475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2af978e191e8c96f8db62073a62c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd243f738855b5aefad68902f286c67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff6b51ef33fe5fdedca47cb6ad6b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2851a516ec89351c981ca3772a2b55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5264d03977e0f1a928f1ddc98fa00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825030f086bc5257e5233ce0ddfb6483376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963505f8d432a93414e5e4306549ede377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056de3c735e6697d8c1b93855c37544378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b5f869955db3f6ac75edcb8b8082379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971cfed83193765943b233b613bd253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5f0a68cb0d7f8e51921669245862381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80062cec2d214f78db77a1e7c3b0e0ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08761c452b55aedd3b94a80be74bcfc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdf3937e2a9439679fb0b4b3b84f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc66a9ba45f0687b461c1f903290f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0d82ef0aec4ae25338b55eef19a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d032e3b5dfba0ea24af0b731f47ae1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399eb8ae84a7d2ab652a66dbb93933388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e63d3188c3365d3013a0ac4ce4f19d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b183232d81bb34ed7f22f006c5f06c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e1e1a023dc2226bb5b98b40d4ab4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd124dd611cdcdf2bfe29ab75ef8adb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112a7d50cdfc2a6196a4e42f46d2be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbf6e971333afe8d2fd19c490e4a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8291609f484267a7d0883b0ad0d94c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287e0722630291a92f19d9ac764b86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d3994c4e41fd0900f611a58c5466e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811350e71fb594f3afd8b776dabb1267398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729f6974a3fa2683416f5dc440c111399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633873a2a40b95880706829732aa547d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91aa8e92e6b2a0b428be6f18f99e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30364a20b8eacb26ff39735ceac7e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544947a91b3069e7bb0231ac0cb922403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e4f87b8abba8095c63a1e6cfe788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1d1dbc2fca3fa47bc29f8a070c9bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308135aae6b2528cb63dd06372cea1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b2f34669ed298b5ef789f833f3d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75867f24715517ececbea46fdc15b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9e93307f6bdc6352cd3b78d4af01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912b4129bf0c137d38d6b470d8905d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640d8a972e5c767a6e273fbd2abd87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7afb5c1c422adae6bd0f4db16f5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33fad768956dd621b5c35b95ece4c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc77c5dabef276801afbb94935cce8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473149d2bc5a7a01d75d02961f9c495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e69814591de277d2d6bac54bb0d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906dec178b280fc933a37eb77035d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38168ec41cf9de864cfb2c2ee4e6e72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1010a17a1da24531f5e454e2cce9cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee6b54346065e4bd80d25b9f62089420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64c10adfbc7fff82f969cbe7f101d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f295047c0f68011866801a5a09b51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea987ddd9bdf289bb55c1f68029ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf62c3f1611a6ea881e48aa552ff49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb9ecb6a1f1ff112cb6c39a40170b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28d86cbaf93f96c6f54fc1c246b41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36d1b9b06cc18903b0523384080dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69f8848f52a5f6995e63a3d740fb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c616b940496e706d05ce79322b485429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f560c33b6a3c8e719c06d7bb36f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d1841d7e4f457b0fefdecb64b865431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92460ac3f263a11a117cfadfb41066432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd16993a657508fd74cbfa626705c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ce244efa2dff064442106659b882434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d42af6b29c39eff18175d60a6600f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb1bd652cf569b57e3374969cafca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f391956f8a913e4b8fb8af57e26a81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fd1023f616995d0e36c2c3bc08bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ee374f9040ab98e2482af177afc6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c62684004386a8ff7166032801ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5054c487c4b0f1be00433b62db7f23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d65bd65330c3726c20994a78c781442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e16d241420390e67baacab5e63c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d78ede385943e64361d3cc28dbf00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390b556ef3b5859d33af376f5bce047445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369cc650e3f3a49defb1f4fad55232446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0d35a7ae75bbd62637de3a6660e21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c75ef6adef4a0e8c25ae66314d4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d6ce665835b4df948b81d89e4fd41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac9c4fdb33ac20664c5e13ac394a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3639f7831dcae9270e54f3b31ff2a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa68a3c7e4294b350f759ac7fac82b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0847fa399631dcd58f63467c5796a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd65dbe85699801e0b261d656562fec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd101816746618e0c0938bc820ad2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f90c4ab4eeb221ca03b96691ef6aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7831ccd12501c456c188a0006345e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283eabad33609bdd57a23148b9db442458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f24e0171bd22f1ae1fada1604dd05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f554e4d260970d6463426f3e2d1d8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04211e0afecbc4a2f79f784c66e8d6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf36c6dd44b3b6a3851bbcec71d252d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794b1a5f6ba33825c6e2c88103b0f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5d1b6e1da35d2c9f1c461a2e29d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df06f501e6dffc09fbee85a07b1ff4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98901aec109fcdb3704d6698d66ccce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a692d6eed251b25f2ef77e749ee922467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5017a37b85d462b0b154be0037c6a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf0169136a0052c21dbb8e16e00fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecac92423b0644b79cff8fd05c9587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7772b56398d995b01f6dc4fb2293e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6360f68cd16345e237e076aaa5b84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b0d7ec42d544a9d8856d1c22fb01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afef1b9ecdab28bba932567a54f08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4449a5d2bd4d0a9b9ccb6e2aee8c62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee94a7e486d8115fe84ac87bdfadbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3fbb98a8dbd273166c71e2f7f2da8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bf66b96f848c40151d443444b675478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efcb138cfa3bd75b74f7cbbdfa29a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22a03cae63ab0a23e73f4fb70538d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32703494bc47ed23e8b85df41da78e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1cfd3c5d334ffe23bce3b0d695a13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ae784973bbd9b85e3eb3d41d34df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d8d82a95bb4cbafe5a94c0ece7e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dfdfe4ff2dcd520e79f3f94a09b00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e461c71860135a94e03faf279c0e605486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0b554be7d84465bfdc8d0c0fc02b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c23d8f7b8610feb62d874dffb6d7bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7075c0fbbbf3fa788be5fa22e065243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ab3a3dc4ec1098eaa4a9c5e332f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014281636f7ae739d46c9855c29527ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19584493c5d01f91aee5e5701f66b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7681476dc722d7e11ac3336bc3c741493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf71e4dc655e1bb2c1c46357bcb11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7632379b17799a63db7e3dcacd98bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394dbd14b4d2d76f84408d9ba119ef8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273c750128060269878ef412ba59ad9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15287dcef9e4386903fa3005cef83e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559bdd109dbea65727a54f1bdbf3cce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2de750c943ac58478035adfa1206f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e661c65ec288b3a086083e4f6606d25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed88f89950f11bff95af7ad037a740f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5699ed148c81f107375fe632150a1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ccd07fd5179e8b1f713c53f43bc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5e0ca1c592c765797fbc514d3f24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b804410c11decd8b8063853d21ff7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a15f965127a2eb2997fd2b7a62b7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cda5a8dfb7fd0321a537f72d08d6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de659fd9c7ef95a0852286081725f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1532757a8a0dfabf3fbe134ddd38baf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd88b5ed2c93664cb06d21ab097d70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c4c87b8980479d97193cd52872956512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162fbe207cb151ca93da308ed0721f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041c7ecaa819bea0a8824026513a63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607da55b8ee988c08dbac293b1c6e68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d07eb78aa2625e74cc424cafa4deb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c59a74670c36f48f1bd1fc65a5c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130068ef1c53df60608e88fe729fdc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a8eb1a66af738f89aa223d188a4ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c04e9127e0b9f449e8602f6b8cbbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d327fb2defb30ffe40e33690d7eed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7aa0a6e1388c50fdcf457f10ce3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff349ed11ca23d7237f5b5c5eafa7f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02d05c0c7f42aad439a22e3480b344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fe382a5685dede023175a67c3e4ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33d094ab7dd32f9cb4b1ba1bb91e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3936cc6171094ba56b610b10396b02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767826e1206ba5140ce05eb901583536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dad93fd40a857a0be7fab2e675b7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbeecb7418d66be3c7a0b3d05833f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8db98c7c09c867fd303cf8e408bc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbcdb0fc798dfd71b84f27fee29d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a8bac67b090c31579287039c2dfc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cddca89dcdb3dfbde34d9d26c7ec02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1cd34b7c00c073993f018574b602f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713df9fa3543aff3687f5ab33638fb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5b5e6cd58a4e6376e9cd628a8b6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445947c5274e94ede7816d3617faea37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f73867efedfad388117c747aeb8be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c85b281da88b6a3c392e0b6d9bba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014eddc5776dfd33fc9e393849942ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64972eb6bb348f1ce51b079831261e87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a94c1cb4180d7712c2a773077862543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40189d8ce8b702b2d680252abff960cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01796aff0ffe44761c0464d6bb254cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae141dabbcbad4bf43664e2c16c4bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aad6d4b4286f3b5b543691451c390547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93aa5a703f612916eab5253b9cd357548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa6191ed0bdc14ab9a79c20281628549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ad392df395384775af805bf5aefe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b617b2da387b653ef038bddb262dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35545d5ac727777658cc67cc505846f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e61394d01817865131aa628eea83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ea0df4ce611a6e7fd9dbf8d2d3cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca421d6998a94b2d427043c8f6c869555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114bd9c5d8c4f2e1f9f7e2637a56ac7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640676a996d085b833021372dce811557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da2c1d5530d1e97fc67fb46bdfa946558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3b999de7f0ae1c76dcd0c3a254b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb633ea1f615b75d2bb29b9bea4105560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a39bc24076aa8a7979ab73f376a5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac49ab6a73e64204df556010b76d43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ac8ccaa83a5cd2eb5e5dc14292a7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6dd9cdf4b71c74387c247783d992564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f530892434d7ff68beff953b5339565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42aebd496fc63e8ff2e85974ad3ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ad80c51e087ef27586887db90de8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c0f103b1787f09046ade66deb1081568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf1faed3b0dbfb2f8d329e73a1ee34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b852a4be5e361fd3d4416698f030570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd0c25fb01cb8b6f6cf626386f897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b44432d9840116652c5159f210f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348f54718ea5e34eb67d1af559a4b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95250642be352415e1bf6ea896e2999574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359380799fbc8fbd8eb0b50a8fd1923f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7076c41fff34944405ec0496bc0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa5a905caa41473d33b986d5e45e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b3e05fbecce28404b2714b110d0ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc47aa8a3f81a2616799fb98b61fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa3a0fdfbd29dea4148ffa66a353b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc67125305b44fbd68064669eec4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d527d6a62ddc994d57e901b08acb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3892510b80e1e472d8bddeaaa6294583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7babff530000e3536236ff0bab1e1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110690ab5409001d5a33b7a690edd2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e139829f1c6eece2f4751399162d20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc745a7aeee50b2a151dd8b8bce6cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590bfda703370a5582ed3c59452a0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a43d2b3bda51a02fafc82262a1499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d342544675f126f8dd33473a5c5284590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c943bf5cd6eca2ace84a86fe9ecd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac163538fc5e7c6f95cde750909653592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b05b91cfa2869ab8e7d963472b803c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a95db6f3e46da7e26f6ee160e607b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd36a96b88ca638ee31268bc477b7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2e27baab15c8836eb4973904869e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9cc4302f8dbc270c033c58ad6c3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390544c0481b4fe8db02475acbb5b86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a156e876c57484a06c32ef76ffa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a986cb88c22cf61f2e165d1e86d42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908789683b7655218c9d9865696bd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4d47f378f28baf89d8e049e99702602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eda79e478184458d68638f47ea4f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca1059bbde9ac4f1e4cc00457fe55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee7cae8061dc644d373615ab2eedd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ecd867ab5d70d8595fc57bd3f25c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7ddd6b0bab2d8d3bcc1169ca7df0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98db70cd61f4379cf9e5b6594980af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e4e24ae02d589326e1ddfe58dd27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a031cc871986320ca314c5154798610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb33e0d2769e170afbb0b363ef72a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785212f187086d682aca708c8a825095612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cadaf633ae1058cc6902065ef4fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385b90d745cc516528458d9e8815cf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af550cdd01ff4ff8f0e53901c8f4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e80eb7763fbe288146f6ac0dea344616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88918c547f3c58d16fc70c1eaaeaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f5ef4a60521bbd996d2ef99c8b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49f994e7360ffaa7d5d5a765732152619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ec0dbb525cc78383805a339e9ca9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ccf7d86cb9354b487280ef17c057621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f736866d1537e550251b3bdf7a39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5f77e0a0f2e844980dae37d54bbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0fba60eba3edc8c4ebb4338c3e59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb37a4b638d62c6e141d5c4eda465c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87891ed9137d803d49d85d7421b7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832949b719b8c3cc78af581ce7a8f94e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4870c00274d08b4dad2d88e731620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddebb8ac45d4fad578f8838ca1dc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb281f433662e54c58b2995bd55526630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a3e05fb74fb2583a43b3801069d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ac7df7d1f6c7a8743a0342c284a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a7a5fec320faf7f9c8661b89d2ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c877f9199350aea26870f23d39584634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3797410531ef2ee4cae2589af0b41c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac6938ab65bd75230595e87fe2dee1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ea348c74fd2cc9031bf4f86867569637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8205d39b65cb43d831dafcf38734f75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099b93dd94c197792028b4e7128d78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605f14149dc62647517399699fbf5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331b257600f90fb7dc27b49af61be02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9fabc5e0762c57d814b1701e5fef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218024e805f7740f96ee68028de2f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde800ec8eabfccc6668a942c9c66ee7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1adaf2147367a85d586b5c69c1e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08858d6789b4543b636d0bee1965553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabb6dc7f875ddfa64904b81d68585d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1e6d25f40bbd7410ee1b262e63ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875e031921b2301c1b19dd070a3016f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244b2918aca42eced2b4ec075707db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa099b8ba250fe5147e4f34f4ad201c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f85833a4821287455b6acb42572b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d6b1add327f5628f7d98b6d5b817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea43a32536f52d2927bf5b22598945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346edf486288e28b845c7a6609b18b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf53fc4ea31a30489e03758ffce0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca11404a29b6e38add81fe28b971e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7e7d770084450e604ab3a78fd832658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d6470985404a446294317958b251659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312faf0d6c87f6fa080712b826d3e2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85550669b73b9667860a7f85dea48d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de784ffb6f9841c3fa1ba96d113fd59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469c6c99614f551d62c619bf95c756663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ee36eb7636b8fc304913eb9d980f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4acb452c675e6303636825691a5d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e278ffadb78f09843e4f45c87f0b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a5577b0f8276fb28fb2bd29b36fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3e86ef152b96fd101be3c520347a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f8d7fc183fe76b476486bb46848a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1497622a98f129a1c551dc65b0a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704314431566e480fa726a95ef50f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883b70a50305cd4eb4806fd1890925672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ca14cecc8074c5d1bfe0753ffda1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7e39cb9e3e559c4d5f5344fabb71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425b2c90c75503a79a0805995dd422675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c64bcec09ae06bcecff9da89e49c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60905d17110a7304479709922f1d6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9214dcc20ebc561564de78b715876f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee68d3449d1980002ef2cc00def402e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeeb3a973858e80f0e194f04e4758e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed83424a6bc64a02ba0d845683429681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9702d977ca4c74158add8bf3c92350682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fe181c5167a86483a398841dd864683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384410f1050fb1d30aeca0b25508689684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d44c6a2ad0e2510446fd0dc125727c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec351e374d784cc423f9d9326ff6c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff30f69a85b7e5b9a64f5f087ee2e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ed11e76b4f7fe803c7f2cefc2c1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2d3a64be978c2ee22b3e523cd2727689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45f660ab2be1f33fb95b06af400b64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850976232ef9c33ec6755a24e30d4d12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f2709c8b25e64645de787aac0954692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d32ec8b0590b1c45b33ca2b773eb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559b9bd0042256947e71194d7702de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc34b8aeaea3a9081c121a5fc44068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5de68d6e686aa6ac36c598c020df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b8e526aaa0519ca842d0b8621a89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af632b36d952498df5e2e775d26336698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dcbc91b44cd7111861360fa549dae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64378cda754ec1994882ca1e5511c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90405ff6cc72f22948de01ad9d51e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36729049b03ff0a5eccd2b6c6f235ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e9c4d61c1c2850fa128cd5f4d0f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c820a3ce725d65e4fb69b5b3693805f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8f1ff95f584c78568d82f5042296705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bbce5ba7ff71fe46d59dce3f06f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c936b31112409b2aac6e91e4066d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a984d43d6071e73123d4ead6397c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d6048100406fd095563f51992a66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ce7896840fedffde9a3dd39b2eb0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e3672e591071c71876129891e9ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae90d1577807644b36d7c92963881b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc4de3a4cf495124669a4dfde0172713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ffd61bdb3a69c3a9e8f6f923f60fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6cfaac6629459709accec918c243715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec4969fd25647be3964bf6cae23d40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06320ee3f8d8022584ee934920994a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ecae34f08e71a8108e55f37e9de0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92501012d0ace5d8bbfd11ff6d8da2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11eb7d45468e6f39520967d76862b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa6659cd510e9ee4c1cdb61dd7f05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7d4b8a67588abe2acd94d6c35b85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ae750d06596a5d83cae5fa8528eef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d268bef140209d074a6cb41a0fc5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675490cc2130c60dd503eb94b72656d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573948dff322f6609ad3cd59cbf7f751726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e137e79c046e5c05abfeadf4388e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb23c62e4644c79946b45102e722a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b184053c929c8be6d71b99f31ce0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11273f1b2cff3ac557ea0e6484d4cb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd0a4a61e532183778f39efcdba06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a97b60406b2612581fd021ec7d03c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541718cfa05575d2b6e39cab8e07fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1dd74550f4782eeb37e583872ea18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200c245cd49251a3e200c1a130ee29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0216138ef1115892fef676114c875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710f2271c452850e45a9dc0e866d79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2c4a25475f516cea4f9d68a49366738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd871bcbd8e9a7a20f622d68ab587739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa223400b605940809b6519e773ea1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b350c44d494529c9b7427c239ef486741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adef906fe83a13c6eb663c202fa1f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ce7bebfa103865a66e8521d6c987a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09367cbdf02fa3de68404032216e8f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3724a38521529379c1a0662868ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57161f4670d07305ac5e028d9b1bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b071ad17bda518065d4168ca8e4f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3c2aa4dbd487c387ed62995893500748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f041031e34bae9ff63ab417e2de2dc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74175a4601a791a42a38dee6ceb0856d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca542ab1d381f5006481823eabaaa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aca4a23656c8a1dd9b29098048136752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd0f552a2c6af59a36ce4fc25d319753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866aa665f282a17e070382e62c6ac3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e2116bd951152b58bdebbf766c77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7cf6727ff8994281ea41b594c593756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f000e5bc34173879ee67d254de0a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3bc9a6cff971d17d0aea09b6c1ebb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efd0e2d7ca4fec0abbfdb2c0bfcb4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>