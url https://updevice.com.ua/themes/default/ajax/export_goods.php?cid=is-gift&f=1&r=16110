--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa5c30a444eee96bea71f40d103be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039db33697919adc593e73bb1930d862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4564782dfbde6182dcbd7f039fc81a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41598290fe10d432e539efb5b4ccdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a9b13a5ba543250f64d1d57bb3315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686de097dd360e81b128482163221bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68254e8cacd445f0fde3215ad09ab907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3296d6cf381c3a8aeed8b6313a5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6cc45a5fd23604fd3e1f3a9d94739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cb341ebbd6fb46c5b578d0231fc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d64c30e5ca79687f6638d753728d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551defd99bf820aeac29a0d5488a17b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668a9033691b3a7b3b1ce926e13bb6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c86d181690f8d9f1fabc53209ddd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619c02ce462fdf00386bf9c09e3f1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9f79689f5e2ee9a9289d3b77022016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf876871339b83fc52f41a7652db8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8765532213b912c32c140dbc931c9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1422a5be6c28656a86b882d0c266b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde01122d58671e9a7a8cf1e870b0e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b4a92c6d9c197e019f76ed5a5b6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb83cc0ab655f3f7ec2f5a35351be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fc9706c5da1ec617617779c61d8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0f387075831daa8bb4168d10b09524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb9b903ff5a892c005cd2b6888c3ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777423076c591d35414fe61ae87bf0e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d0618a899ca5dffdd16bfbdf0baf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a7405c4908aabd85c9e0ad2b2725128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e49a4b1bb435cf764f28a45bc108c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478780e524e9c9264c353b62d309ae530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1e4b42236021fd3f66177f488a6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce3c90df3874a873e73a7aee936ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450e0588e231b22e2ada674f97252133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4d95b02ad51368464bf7cbea847f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f87a2cc5d9835e49c0389c0328f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd028512bbd97e67e6000b8b48b80436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa5625130f496c5cdc4c14f45c99637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8ca7626cd5ea9f76d2ab3be3072b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb196d8bda36a9f918b86c038798539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5344a101be2f5fe2d8b10190b51f96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00255aa03ead222bc53c6d42d8c21441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb544bad775b15efa31d1845bd2101242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059513d43787ad356507cfbadcca04c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85269a530432ddfe0ee27b3d15aa63344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa357040b5837c4be9be600eed2b0ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da94aa7c95df8cda42cf0d63f08a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abac76353d5e7a1712c1e87748dc3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53ec01724c6897bf4d98ffaece6bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada061a1ed29bf6c9e3a300dfca161db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c974a3473af1866162754c0c6ebf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d857a8f5d09002c0c2add590b0ab651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0536b5a75e635930e48be20202a25152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd969724c64bee41994ea78a6f145d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649fac0738194f7cb29ba0b6409975954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c34c75f32366a2afe676c2a2a4fe8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e55b3e57d0766ea24c1cd2488cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f91b091f2e0493efa95a3317d47557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb3fece23a35efaa8cbeb5f1bf7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118b142fd401f92f758779fab3ba9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1835cfd2256ef0cc6e8dfa8ccf14e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e23ac98e5176e386195aa14c0ee361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19b5eea82187eb7e39ee6b839cc2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b2f6bab561426be9b142308e757963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc52990fdbb178ed954481ca90215a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0952588053b983008062aa92798a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca599978d15baf7c3c565be8fef15e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e00c9e2860848ba68ddf2b5d30c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57436c97626574172b6d1127b3555768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a9a664ac62c6fa8876cf7bb2920a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362dedded91f87ed50e2570e4cd03ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef601afb8ccea547c8c464b9b0364ce471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100173c39fa3f8b5b605424bd102b1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0206a159618bf7d86ee3bb8149db4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9af9bad562140cdbe3fb233eea79674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a6be107380827ad27dda613779c2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f3718aaf0829848c3309f04d4f89f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d13adb4e6c6d3bfcd611656d149a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad56ebd2b9103ac014b42448103cf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a72a823a8e3123005ede284de807779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279307c981e4e0f7e46ae50e4df9a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f7ef1e7f25b38df6369f62ac7c1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670d3b892db05c359a58148a11a6f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3cf0f8469b0a8afbc001fca58c5f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c4ffd8d6f7967ab873f1f22f52ebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6222379549fda6b43b737a239c606385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c21dc2c4eef85940da92e13f475686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d297d2a129f25250adbfba9fcffda287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5828c9ebcab3ce13b57aa1d023e9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d625bdc174df09b135111c71423ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49090c19362f96efa0685a3840de10790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1802164db154ef825945207e84ab0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff16ba19959bee16d4a0a49362e2fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3830768d93f009774646f894eea4f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161b529cb8e90546b7d6d6fc9504d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbfde5a1970d552500412ec6b26ea395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a750be1f29060a3ec7d7a37a998c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc0bc2ea2f70c8c8e88b7a9407e0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc4d9043c27614b6f28ffa21feed1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9767523891f9e4d9118bf46c6375b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c47152fa360881a3b38388d485573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060906373cfe13faf7dde4bf327278f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75162c4d827c54b8633713390bd01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc5274db12241cbd2456aba9edcf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254c5c15bf7fec54c30e2e69afe880104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d3fad559be699c58ffed80df33be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d75ec257316a161c23b4288e0b13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19df16da5f7dbe0ced51e10fe91f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45d8331344e859a9df357cd7d7ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c195b5a2052c8037d2c086a6bc90d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdc1a9eefb36e1dfee71f82812d560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15b60676da3ffcff7008a0da0a549111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b626bee46df9902012420979ccde6b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed8abb5a39353c4d773be6db0e35af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442afc5ef03a939215c7c006bc2d862114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d790a1e68f7db08279b3962902740115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d10076c35a1c2ba81701f1e76208e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89529bf91e849ac597060e4bb4b3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e4ca092da0a83e423217f5114a47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dede6a6fdaecedd84289a925861a2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb36ee256f4ea5906375663097bfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ee6549444caaa52fd4945216834a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d1c6c569e997e2cef3a5cd8bc31e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b6e7eb20548ea53010d1cda5ec10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd3f96bb8511f24cc6a6235a1658c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f66cdf1bb9ecc7a96c81d913f102c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90058f6e69c3fddaaefa69c282fc26f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cf11e9314892dd25793e84976392127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f4eff83b1ba738ed0f7be0047b8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dac4dcf25bfdb926857b7c5892064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf297b7ccbca65a79c19d5803c63f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc4c490291f90de2724d78bb4b9a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe964aa1c1e5020446b7dfe0fea99c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0af183018a268a4b9c050a5d0065133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c4164e1d9644b8594a6533e48102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800ca198138565c7e7758f887d54ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3ef41f21ed7280eabc7ba3e993198136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bcc0943d582500d023f2e3f2de56d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a25aacaced839a61d77cdc3741ada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e4fcb1aaa645a9ed5e9568588f3fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7addc37cc4eca1ab0ec270f0f30f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cd370f80e71c8e66cb387806f3a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b58c5da0302156aa1bc595e29ff9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b160a150a8a73c8d173d0315466f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8c91877b13fb50bd8d981cd7b9d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6059382d38a5cd7469edb81b8898145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b13e61a8759380a0d46f3c87c269e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0efec1718a1c003e3f4e78c506a6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c9f40e5b25595c934441d3ab45cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491869199d7c730b16a78707c5c86aa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa6682cc679cc2a804285cc4c5867150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8991224852136f7c52278cb822e72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043ac79b86378b65242c90eb907734f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6baae9cb1b6cd1f450019725557d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db32b93f3d6002e051695370776caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5921717e2857cb45457005ebcd79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe729a21801a36d3e57b66c3dc8358b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ee9d89e9ca72012f66c4bdafafb9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f280a8b4c9c1fb43aa380eeed44a81b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d660dcce6c667eae1c6660728fef7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ef5067694dc2b9bfc7b4800e8cca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed2d7deb1662f784bb93dc4a03f948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547335530daef14094fe80f9818c25a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d03ac381959c23c9c10ff4daa38670163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187662cc73b1de51e09cc1b6a11d3f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633abb784397ac2b4f9dca08852216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a0a5191987c71722ef8960a2d19e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60458fb949bcafddf83bb6edea2666167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b18dad529767fe681d0e5476d4ba5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958c20fa0c1847959e73596e8c8ee5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fb82d66e5c53e510a72fc9e7a90f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daae7d68870b2ecc49d3fa4fe51e96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9631abeea09f6f5863ef764d8cbd14b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373fc86ca1f715e03270f0cc8993098173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e62cbdd8ddb09b859d4ee6b413d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec04ee64774bb08f1f887b908c488d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a7714bb19c4d18bccd1672e89b37c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee488a847470ef2c2756d68249fe872b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891606096cb1842e24ff9a69303ffba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59de0da1cee85f642a1b8ce067003179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23109ce691be1f3de613519e2458d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff6621db9e498ff52e03b480ed7720181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b902a3350dcccfbd5226bbfad9394182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84712b42f89ba18dbedb71b85ac6d386183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205781f6e020c8e8e0b5f01e3b05043b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4580547555b9b7845050710a8da38f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb07fda16fe6cca05be285f8fb218d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b927756b0626155e9a686b6e7e937187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f8b3cb55bec25224b32186ddc304188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35b06e037c327f80f76a33776c880189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68884820bab0159b4148274f0dcb62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e20286015282c1fda5c44d160c403191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1222b9bd92c48ef85814be253db7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30bc4609b0a42e95c1ab2bacd941ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f71a16db4152cd9b4a9ae2a025af1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd644072cc2a9a3d150d3999016aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94764524781f5d8dc89de0b2e3ea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04434f5cda53860dbed99ec2039cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b23223051b7a02b58ea85d186c91d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667f5a0113d569d50a54a54514eb103199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8cdf561d2c4d9c8118a537a2b82ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fedabb5440301ca48dfb98be67bf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e03c23b58a350ca06c354462d234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde69ba79100f8451c22a16f030aac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7ccc6d66930b993ff91b8e41ef92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293996643af308dac9a1e12bf032dec0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436db6265e07d14a0ea9a938d2ae91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030a5b80d93495d7f74ff356286c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462de28609be35a562d8150543c664a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72778b8c19668d8481970cce190a62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf33aa1493f31a8f350e2d1de8c49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b956a7e7416652e5ab69bb6a53579211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117642fae281fca12229df1d7c3b76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb61dba3f05ed10bb68a0d99e9e18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f4202b70e6d297822d1cba4e7ce7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc79d8effc3a9b9c53f0d84284f0f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44088ff8b9c4b6a87d263775a62871b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af8b0861a5cd3f663e88214428b0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec1555f98de65d65d7ffd150c2b69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bde476d5ecb6709f3a1d717bece45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b25376e65cfbd975e10957bf8bcc42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d90fd359c96fc66d6c64c8bbea2cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff20842849e0241f63f33207f9b94be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ae5463acefa3c49c3e71fdd13b602223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ae73a78711bab69b85ab6dd8b378b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c35caf38d58a02a601db633203e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5836c085718888ebbc2fcef5abff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658b4769bf48f4b0c62885e9c9468ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46b94749bc34663deddbc680efd86a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214d905a65a8d9e76a732297c16c0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9721f15fecc68bab47f24e0a4f27f5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb670fffc0743b0c6bfbbede3b0678231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340b33533295ce5f11c67e93a8845e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98d2edf60bbd7ee913ca0cb9aa4e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b40d869b237e1b5c2c9736e68cdf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88028c1bf38dfe6ec9c342109b59b874235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00116b6d699cf27c400926fdfd0fdbb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f386d5bf11add739eae533b6e633237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d02367a70d49c2fa68007d002737238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ad39a44ddef5051a36f513e563fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf60e0e72eee524fb1d46f45969214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a87b83da484f61c1a2154fe67b74f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f67dde39efa427e6086d33bbeb1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38aa6e01c2e3fb32244947ef792246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d29d66d148d22502529e0268568a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51395fe6656b6dcce17ee4b2cb0ea15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d6332e7d25d363e6f659e89d31beb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80befccfab985fe47f7eaf33ee86b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb85b83f48c87ce0b2ee292d2eb52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118206dd472dffc296f29928cbf5395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b15e43fa45871e1ddc2ed0564981250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8f6cf90726870b6aa2b7948a0dc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8155b54b2a57932a217b4c92085ddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cbc4f5915c0ff1e95b43c0964778b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b633b235ec9ee33223d649597f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d88929279dd02498e0b4852cd1d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82fa489dbb4de82635b6d5c7905e97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea167e4163725d900a7a13991543a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ec82c43e096f2c43f2a99939bb58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdabc63b317f1afeb57bd2a03818dd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e8f15c97adaaf8ee99d656e50f76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b246e224422a807f4ad9b153adc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e9d578c2efcaed3374ddb1fcd5a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f74298d9f0ebaf6e66d0002c780fda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ef18bc910463aead8db98c378fc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf16ccaeb17e652b5c09a54ec23a2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606b031679b623b071d1e909faf59b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6846a4656c0639320d7f41070c78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0b8362a57eb178b7510c4f4f80a39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e6cdc683d2c2eb5b449ef02e43d57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb70afefcada8b8de5e9a97b5c6e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f5bc1860288c55c191d2d61e0311271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec5c5232dcbc3a6bfafadf51d1a01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6462aa36e11c3afcc729fcef872a51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68564b3bd7be4bd3523d01975938c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afdfb15eed8b4f1c263afcf69ae570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeeebb200ff5e635d931d06f5b7d0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e318bd8fc28655a00f07e37b150711277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d40a05af02b5cad424e855b84274e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cdd23003c23b097191e23be6d004279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9832554eb1ee8df1f11ed3931d8c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535513fce3c9415cc89f60e85a1ad3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ee3516eafc94b02c8e02c8a52cc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de556e871e318aaad6d25515dcbc19e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8879284b60a7160969078d9a8b3402284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c62dc62bc25a89510274d2288e5d93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fa81337a831d8760170ec1ffffee8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84e92f953b8a910133a4b78a948a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dbe155db9caf6b0cd5df3154b59cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7fd84016b9e81c9071686fef16f43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e557154cb51d66bcf115ade845ac0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9ceb661193547a38549a08e6ab88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc95e6d4fc92f41e534f6056b188f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c85d480703e47dd28583150149ca10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127eeb2c38dbb6cf8c0fe91526f7442294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b17b92afb4186292c93e540b556b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66f85d6705a91d65015ec8d4218ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1eb25520c93ea49284cf1acc300d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b157e24b72877f7d8767be3f39dbb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f822277e737de445e83faa07a70978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742bc3abb81a2ab975646ee6be8edf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817c1b5e5035bd201bc465d1a9c89cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08940cdf86588b833a386937e5520e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e038de68ddb2e233544323e91e3cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709fdbcf8bba5c53f15b9633d640f13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c87c4ee060517a63a14dad6de9f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385b237ce5b14e313f52214fde28f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51e0e9d26f06eb00ebd7e7dbcf6833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8574d425b581347c58c2983b75043a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910565b38dcffaa7bd213e852a9b22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa74396c178ab431fdc6e6f64d35e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eaecd2be0b8e1183aab94c43dfc13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58a7427d5ac2204b402166535e499312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0e45548962bdedb6e83f31184f6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c27def4272e3544e152eb4df39917314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77815b88e8efabbcdd21cdf493fee4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd1a52d8dee20bf68baadd8f6690c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6b00d2342c7fe2e82fe34f74197a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dde5f9c0c2df82de499192acb4bf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c670b8d68e620a2beed5c4716ab8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0c59d5700f25f51d8c62f2fd575b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097659cc6e3a9a3ab57f2f5534714d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43cbd47ea4fac622115fa7a9d90c1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce00014c32f5d43f608399b586f5bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e337ac689c39d5ba09eaf0094f1053324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7a5fd3b7ce37623b5ea2d5136ecf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba151f6b825c4d2d40279460fc520e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94de2e482b3ad788c051cef91b47f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bcef0a9d8f1756f1b55b36a33830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24098fed036f0eb4d159bf45c4237b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9dd72b7309be2b0e3cc13e8344828330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13eeb87a7a4c7316477adcb819629e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b02799580677c098896314db37643332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a560ad2f6c6507ad7649c35a1aea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c4f58358a39d6b2c48aa67321f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2ec6b19a3b4fc0f3f8bf88629e62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512949690d2a2599ce4cc57ce02a3562336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a9b6a07ff367c894ac79d8b5f3fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c406f5ab294e5b4033fe053ed58b3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d2d508a8f484df20f3cee9603b61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee8a8823148bec1d3a9a4eb33d682340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd031d536fc796fabb88a4a7f251c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d8f7d7dc499beb53f7bccd7e463e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6ea1289ed70d04247905221560e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff6aa56c83dc102dc7364d67974d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c531447a5f53b8c020f910efcecd55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a9a30d709a924d8124a33a84031f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa253c19c8589523746c0578f9c32c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475db49f58b879f37afbf27f9e93c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909db2207d2afcd0f3c2dc7e0ba88ffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe2ba2d2fcda8be35017c5a3ecc81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e000fd3b528bc4cdeed156b219d01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a333f75a35864adaca2cba43012358352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1670ddfec22ba30f3cd37bf59ff32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c673a2434e621155d1d4fe7f01c4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d243dda37c2965414262f8fab915a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234a18dabc3c32c105bbdda9d072bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8554d6b0d072fe39790ed2d66c5b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499942f0b460dec65c03d612321dbd4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e665651077c40042d98d04a204fb39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd27e3fcbed8a73c616617e7410050360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f56b148b241f819b6a86ed29e8c15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075726f7f99ab75ba71f8c8f837cbea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a81f779df54154c8fc643ab720c90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c209e0686da053ba8b19cb3b00225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2df3dbd3b16aba546bf2a0ab0975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a497e00e767b62b7a38e11e1f04ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345fdf6288da7658cf654a5d469d7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0bc21bd2dd96906be204bbe4d1b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae1341f292420b058cf46bced1f83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee9f5c05d2e03145013c5ffbbaae4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e3e101faa8b678ad7a070cec1d29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126d6ae4475b6932ca701fbf0496ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d071a9a1375cc1e80c95b8bd3ed5c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8a01f4f41dc739c46ca2e5d5aa71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d60253936691859a7cb05aae5a691375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6d9af288f204035ba09c52438dd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1351b83d3f3036dd4e081d211c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53cf504ba36439aada3c93628de061378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cce5e4dc5973bc295b1b9b02f6b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389886ea6e022ccccc21753509a93238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bfaa1e7c68204307133fda8f50207381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92f84191a49f73357ee9c6a8e5231382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fabf673ca93f71c23ea69b7fc7ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2047e593118e3399a03f72ef69e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a0fcea18add620ae7df9bb9bf2825385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855207066f8df4d5033fb0e09257420386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbbaf21852d11045acb337ae2adeb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998eacb3de34280d2a6f3f645a0077e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3567259c3cefb2748ce6003bc4c8cfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777c9a18008794130876bdc5769f4bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b3ab2cab6808ae7e4fd858bb7ca19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb1ccfb8f0dbb37b70872e9bb4b4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315992fb08f188281c1aaf01624175f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336edb30f130d28fb9d1a3f97c4d9e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2efd537ba0e9c39914ab27ebd9811395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b56b818dd9fba1831e4aa39e480a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aa2ed4aba9c43cb90b354d74ed31b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626879f2b583411f22f369e071007e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef38454a153ac91b3e81661c65d50e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef63efe9a0d4d7a97f189004c5752e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f513c7d6adb65cf523b60889f15be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0110fb8951ba24fdcaa0b2ae3713e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7137a915369d3588fc6c6a165497e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d3446c95588151703ea20ccdd8785404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a1db9f77ed9fa572138cad6b69a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a475fc34685e10057b1c525e5b5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c27304e41d68d0e97b8bef4e7540407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468bb03a095e32439010c7ce2a4bd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932693064dc8b0155c5b4baa975c8f88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913915d2ae650e7750a5c39d9543d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398fde12b79f53ca68e4eb6648dd16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c8d87a7590c202aaa5ff6f2ba4df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea8f69adfdd9571c05d6ae9a8777ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38437cb517f87650e4d9d1f3d881bef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40516e7c40a71f6772827571813bdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c0644ec2bd377bdc2254f19e5b4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6812121a12bad9b0b3e01bcacfe0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df7388e516753d5e125dae033ae331418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe746686949635788a558ff9a89cbc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6221ca49e1d57a51b63aeeb3bbb5f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb96700e581a8cf09ec7d32f6a1b6fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297b113b93b51732fa6e6efcb65376422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fecd592261420311b06feb5ff43a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16acab1527c3450963e7c2029bf0a55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f09810d100977ea90c5139bf3eaba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b89eb17e07cca865a2890627ea5279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe4cdf21627b842d21c3c05487175427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5580758e1b71d457df203d20a4be4f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0fa234ae45fa0d370090ec7c7a263429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfece0fd7a969b1f5303f237d5dcaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed59718528186a7f3ffa2602d160b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e822aa9104afd47c88a7d5c23bc49f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35e79344c37b98105fb5c6cf3159bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534dc1720ea8b0487dcabcdab5a702e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7162a8824346d1e695006ff98bc4b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb288920e0390fe6c688da4cf6dcdf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332f3a86576d81e0dc332dc09e3d89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6093c4f750a191e26a56201076dc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4f8018a8dd140c4d3de334e6984f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a5ad4665a37d768f99bd989dc9e1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a6cc4ea41afb969b92503a72d564441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca9df87d4e42fb13f5da56e5a37b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b90cc003fe9f137da21fa89740207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb389a189ccd7c55bcfc148784260444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30158f19d89a26c5caec39ad17c09ea0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59db0fd2b48f42ff19cb8ea46fb796446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc2179fe40a81cd85fcf6145e8181a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe7dd361858f5ebf2d928d681cff5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7bd08a72da0b17b3fd87c10ca2245449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5f3f836973da0df9ce3ea590f03aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8612322380824ad13a1657c29ae6b60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d578c4b875e51af88ed7f53b55fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b50cf2210d9223c988da4d367dfce0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fc02d8118231ef33ca3415fe887e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b1e334625060a42461e25d608a1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5d0da6b8b2604aa211d77348e20c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6b7a8d779fc727f57ee6b6e29693457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314b801424579b694fdffb79b7110e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e710ed8adbc9f61b49dbd859386922d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c9cbd08552af9af186632e41329d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81933c65a482d54d1dce1ec2ebcf8a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c8c4038ce92f570d3da0f86db839462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b8d4c0b42541018694c95174a090b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a01a024f8caff78ac172b96f0f472464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb902060e0aec088be99512fc2ab9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa719d166d7bd0bc0153638bebbbd6ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50ee4a01df4af985d4341327f642e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46131ac74ebe900616be51f0333064dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f9a0c6196e17ada9a26afce4a1d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d266129e18204760e447c95611b3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b01ce600d5af0419ffbe5e98de2ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e80f06818d85287650b162842885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16769ad705fd4ca12b1713e83ad405b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126716069bf8a600b473227a9f985c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0add4658ca2988d380b84c0e76cf92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9ede223a72cdaa5c40722020a815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87f559fde54d9848b4bc102eef5ecc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a21fc84c7f95cb16fc204d7000c50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817182cefa9d9ac9c04918393522a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed1a9b86fbe0c5a2dd56c025f4ccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf934ed97ac8b8d3ada358386d77c6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a024505b9648f5159f56f140b2498482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ebb0509a29af563b936ba6b6be20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf889de0077a1b8d793b12004d7e07a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3a7cde8b95f21392f6127b95aaf14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707c4631dd82335dd99fc731fc769f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a668986df4d7b198f46ff4d957ff56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749597ff6b03c1b328b79aefd6af80f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe0ccb42519b012771206d77040a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee910d4bb12f2a5790d907bd356f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef456486534d3a171fe9bbdb9bb2cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33eec8b86f77df75f01dca82b8185492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8ec0aa4c833ac980bc9ee47abe2a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d84ac3c60b2da6d7bd16e50e0c5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413a9f072bcaaad17fcaf28610aa752495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b9d7fdaa3f05edb326f7869837b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e1aab4ac39c73e993ff871a53728497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67de67b90dd6bbb40170f4370d9b10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4567f78245808e5f3e87a11b6bf4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55ff5047692b04a99e2cf566aabcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4888b2b534ba3a78a7bc543f65c5f82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1455e058c1f4a0e28d16bf6647a91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e3ef191472ab7e3f403be01e76b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983e80e7e0e9974e9d4387356e121a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5427639ec1e6fe16c713f9a2f87404505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6070e0c610828c58d89889433a2ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d8bc7b89712d69caf0364e508afb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b04e9b55203f866beabfee0e9a997508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc88da01b037fbe1dc7e1b8f18b504509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f67eb00198414b8a7ab23ef448fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba74060c53eeafb81873c29fa764c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b97352e9a411adc2fb989f07b048512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974effcdf3073ddda9e2e18b20380e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c04bd24c989e9783166d9943d3c883514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f8b431c5d416a189cdf9f2afe792515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0f6f2c092b927ffff882e678cfa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664dfc6bdcc4a5441e0bcdafa2fa780517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817c0105f2ea50e8d0007fd94e2d2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746a6fd1da100e1352c10ac733c6d32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a51afc92fde31db9f1b5a3d9c91b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77808dbba68d3e459373357fb73893521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0731ae8a830dc66cd777c1017c98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d033c1f2d0d729c00df4c09cf98cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55205459776da508da040f42fcceeb15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50e1879a8f8b41d5e3af534771821525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a341fb8e0770d42fe594e06e279ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8c11119c18f06513c515076b7a5b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879df2da37dc909d7ce502f0da425fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd183976c213ebbaedfbd0012c5bf94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625346d9fae5f8af11d5af7c9655e531530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd3cfcfca13ebb542c768ec41996ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c98a77ea27cb94deee3542a68f68e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d553428ab96baf8b492459eb65e6dc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101735619a4ae08d3a1a4bedf0836b26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a39e5b03f1a0471eb7c1cc0dd9f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2025cb13f088e5583337f55332c88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a3a5e5b1a748ec7c1d50429511da7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4663681a3e257e795f5f30a289766538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7dd43d8fa5c1f7ef691d1c30e8b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11443325582bbfccce9d833f602504a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88217ea78b55692735ab7f5cf2cb40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596bb44c98518da13556f2b3eac032542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598784d85996fa3d7d78610e69baeb25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045168764abaccad8d1cebb8eb974f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5312dbf0f7c2c7450a4e49e216018545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af11ed1a83719a5eadd0b0110bba40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e818447c7c5e609812c0313e71e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988ab90ea19a477ec5d097ff547e72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85163f4780d4c09a034c9d192f1f32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5677517f92e88c038efdbf87532dc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18442a122f61fc7f930f0e531b2864551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e853a8dc984cd8a0da639be627e0d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac46c0868acffdd38686f332854956553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59f6d02427544b0da06ecf0e71c15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e15efdf6c0aafedbd515ecf7a5b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030dde479a5eb029ad99a72498724e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac7e81006bdd5fa700d8f7a8d2dd7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4d0465ad89a54dd6c9bdee275346558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b578ad1311692905cca725c838aed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb542e3d8e517843508d1e0d9b45e91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09176fd1fadb369547b2290cce157561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09347be534d105838a95c2ffe4994003562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574b801fedad4977c8243ff682c7af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e566719c189774d5926f1cf5fbf99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f15bcf2d4a6accb5d00ca13a07d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b68f7525eb24e0fac96dff1dedb83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b04fb5700aa5235ad1f632bfb4d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa64bb4c78a80c09b9230c999e3bf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad16b774444ddbf341367989bb1139569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d5008193f276802e804f75a2c078570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cb125bdf1ffdfcc2b32a40d83945571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590c5b2133a297cc56012cf114c3f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c220ef09372967a30a2b3958142a10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c987282a868d3a757cb3d848dcd31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c248360d6264d513ffab60e1a4327e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f670067304ff55b08ba8159a575f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f49ebf5a713b87e983dd330d39da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb3c65085817dd4a6080b82c410b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330cce343ede497a4d8231310dbc4ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddcf91f2437876728a2f79d9f162ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220edc85c6558881235765fc89d2ae18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891fc10419adc5fdfc5a503a325388582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957590db6170d6501163e501f0f9a153583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22432797af8d7e26bf17856852744e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c011f19b61c1dd291c63cbd0d7d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09695b190f95a142f513a5b4e612c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7069bd1978bb2faa73c3dc83290d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03541ec091dee2144295d24f8885c2dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92c0977f0a20fac5e55211fe7ded9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aad336c10a98c6c0bd977ad9e81c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d62516c8ae7e85dd7a9321d01c679591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49af4d12d9ba9f2f4215a4531b8da0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec78528d3e3a5d612d8e9b73de34b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907dbe9bfc27efe4dfd7b4b8ac7135594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e38b3073e9169b83c158e6b6299e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595696f5bcb546c49ea78d7c1cc95a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53297fa8a6df7d53fa7dbc2881e808f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f192e7333705e47bcdb1d35400f23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942394d271245a9e46e944b8c3b1da22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e0f578d74540d390d606a103f2a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52230ca0b7cd59b183070e0e9e92f522601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f535323b143a99c39c087994e9038b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedab725980c977d0c91ad824acaf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd88695ab9afd5ff6d3e93952c6c852604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299038024a6b420c370e08fb7e5acf48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c6f0e25c7b0aa23706ffa71bae2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e794f5b9b1c31249e0ba37256dd91b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258c062f7a9972df6f5e96445925342608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39e4e0ba7b16d27483eb8007573b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bd7e99130b3283cf4a02f8e32e59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa75d4a688232d7cfd428b72a9e66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe53738eaea5ffadfa4ddb5f958686d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875de8e2429979d23a5d7fad5a7111613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140b0282d64565044161c14be0ad4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcffba95f5441b3b0ecc8890bac7dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6c9c1ae45345b0e3142a7a958f61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843047ac3d5c60fa0ea3afc45feecc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ff50344a5be5123c2a3d20afd3b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9041edd31a709e82a074b1970901619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846aaea43d9added018380145afc70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e94f0fcbad56ef5474fcb6cd250c96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d5c5f94d94efcb2e5ea8b8ce36a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d613a8a97d97a16a30e3c2851512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4e39d867973700a2290fe3cfc292624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ab035a2441807c25515843803f17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027cce6fd02d8aab3d8ffb7e83f93a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b12c13b1dbb29842f6fc53607550627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09befcaf86cdc6d50f8e4b1f1be18461628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be50fba135df72548109e509ddff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187429211dd1e16902d2255159f69011630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf221aaf4cccfb79f7509f800d640631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057323f18f3018fdc0c25fd75a7da94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1333d3f4d01bbcb6fc02dae1b7f324633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888d28ee8b74a7cde0b586418753ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725f2210d273e37d166d55e1f3a0b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4866f892eb2fa78fa2655db9899e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c1ab58691108701e2fdda6cc78375637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9e50b010e02b8a5dcfc382f7e925638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164c87cab18fc8f30e1345c95f1fee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ad8871088ae0d778c71c9abbd3ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed446038ac0a8a8a075398d011f1a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bdb0d2e1981f198e00f641729deb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9add141b40f59b72d20aa4de8394d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f07978e9c5356abcfa63b1889d81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da728af4d138a692cec9092599202d69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6509169584444fb7b569633992c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eddddc707ec250aef513abc699124647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee868d72426924ab326c16aaa26fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e063380a1e308d6914ff4dff2a278b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbab109a2a4b293d60e53222325135650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dee0e091b059a31a5d7ffdab36dadf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb4e05d79cd4f3604230071503cec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134aa2cfb1a36d17328dce68e3fb618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad61b0d50b0ede396d351e741e31a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127a28914a5897c136385fb0051b97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be497c91aa48b3ce26e691f0a4b65032656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3118aac7039e6912c4e37bf60f62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605468bd80ad5033102cf3b7357887c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c620e9a0d4a2a2450dede4af16d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b04c7c6ce0fb8deca834528976e8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb587a7a4ccd90b9cb13541a8f4168661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c13f03b944675c08f89a54eebf25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e8dafff0bde0d702668e216da31a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9a8631452fbbba837fff511cc5ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f3bfd6bc9a2ee56df86898fb64b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a6b25def392cec3239af9d78626a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03d9c8527a27ee48fa23df573f04d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a81c05e66aa8afdb5825a9c88f92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1181c00ed828072f1adb9035d9918df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b7f65f6cd456af8d7c761a258a2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba12d9f8bf309fd7e2d199fa736803671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403400e621e1cc5eab394bbb76e48d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a914908738527f02a87b4b0c45ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46c79bed77ad578d725317a6d067d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a67abee3f18cac0774efdede265e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b329a01b1a741ec05c5605a63abf28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ba5114bd082482e48b9ee65aa2a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9be5bee0c4f84015508a1a28122c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55edb04e41110e6bb065a66609891e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a2b96e2e7e6f269ca65c1c0c1399680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de6f8d0a0ed07ce32411cfd8cd474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad69efbd5f0ae9d2db28888683cef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a6281583c976db2b88ee04d7237f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f20a0ad7ab7221f2e9335e628fe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769883d7baa52d4472407def73fe45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cda91624528f65cf73f2aad6f037f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288d43b75d11f8208d44ce9ea95e31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a02b297e4e8bed88f373803d25405688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2ae3ce3c1dfbf5cc2766b2dd93ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010cea5880aeb38c92e2af79715489690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4190f20fdb8efb3bffbb6ae539a21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2ec8a262600e117d44b612c9ef9fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075fa9bb6b065981a0300adb05ae5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bdca1b7b97bf2860356c7df604746694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dd0ec5313695e00c2ce40cacff43e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bf3f1b0f4ae3a152b2bd05de931fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c92a836bf6abd6098ae1139f2f7a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf53376c529e7e5790f07c3ec05c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700acaa4cc3a8158a8cab075f0dd33a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb650f4e314c305d0489d3ec044faad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c499a2b9fb0c6ec736d197bd33dd1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe062afb7c7fcb1e7ac3adaa3455e5d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b3e43e205beae6feea130e54011e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c5d752c09c553d7a4b2b79df42659704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aea7694bd53a7fa6bcac69f4f2d3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56431b589fab6f9f738e10ed162b9ebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efac973e65959213f2c964ef9ecc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9195a30a12994adc9d2a0314786fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d81cfeba9f5086fc3bd17a9ef55d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec29cc455bc84ff85f23ded2c204f6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f52fc43d04f118ebe904805492f96d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ce58e4b1fcfbd5060cedcce22969712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934c5c5e287be4113871971cf7e20b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838114d2afa3d8164fa97082d066b44e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73192dc3ead9d58c29d892bd970e356715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a39d51ac61cf6f586443a4fdeda90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b49c9c2a3835e1a79ce5a09e59f2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493da5d67915f43b8505d5992e301a24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151085e069181b870583de3e454e5a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0793c41f270fa88033457f32e760a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9b94a1f694d32264f72c440f53edd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cfdd2a78852158729d6f5814ac756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b2db7e317b12e8eed34642fda57f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6357c6c32ae18b31c1a83577315b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8180a22abce254784ba3b579a6af4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9c0faaf54b7e198941a9834806b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f25c6fc9f68f43f3d092b5c0c214727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d1e77410ec238ee0836210bbb56c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eb59ac71d6d971fa4434c9dc3b05e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f523feca5db050de6111a208afc92b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f686bb23426ca6ce7f71b90b5db3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ee87c9d5350058412163f7f358de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfdcecbdff1fe0e1354fb561d42590733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961cff0c52a1cf044e90e0656d0454a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d0fbdf4ef904d4d6b7cd57d4e10d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e175eb338832e0fc71dfe526e0ea2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ab9719409f0982e27322c3187a659737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b33ae27c27b8e2c54096ab9096766738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b512688438b09e1aacf8608845083739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610642fcc9bc088bd2abe97b4e19ebe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e1c20797afe8ec95e8ae8f916d9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec5f5e520ec566db2ee070369b4855742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba7c6794f83e00e860dc2232420751743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed68ce20b6cfd9bbcf8cc5f5e2e6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2a2fc079a8d5faa06c4fcb45c429745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e811bfd1c0f61d6e7f8b41b6043282746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130a698d1844ec54ec322cee70ba0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ef1cb83313955289c0c48f4d01b1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fec02ba0e919f77b2fdeba02dce0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262f99f7b2960b238100520f58d54e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac491ad41f24e698bea18a506142e09c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d03cac6901f71318955e5fc013b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c55d72a19804db5b21cc2f8be6b91753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f02c116609a4e604f1a9f2f5c9a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689c30c818aa1b448f2f42841cee672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31e8ed356c919b1b114aa7015250b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea426b10f75a223248d9fbf01c925e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f92d92443364f3e99417b5eb0e19995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5826b7eb0ed18a384b48d9eaa36d87b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec5d9f91bf4d724b484c24b4f4a0e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755ca2c4b62efedb38c7ba16a3b8798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68b826d198547dd50ffb98c108bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450fade4f1117b920399bc4a9ca9a8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b233941a35d69066d84e5cbcfb0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c5762c4c25d29d4e0fa1ae8f6b23b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100e7a2f69297ec57197e9b16db3e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f99c5da07902b6f38fb551339a10b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366c9cf366046fa0fcc2aeb894718b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054cc5b0a9ffea05c27177a3fc40ea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d5b86b15f8e2618f3343f940ba74117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6824e83dc706968eb4097edd55a5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9528a10af7a3ea0918e64da2983719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82f2b0d52417883194fbead5f80f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cc78b721122822a48db4a8f8553eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1067e9d3f4cd7f524d7d34bb092622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19acb994dd42d57d645ee4ae09ad7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45ae50c54b60f509998b7fa463def24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285086424bc28f28601722d5d81cc7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a4308a9878f343ceadfc1249091726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6694316e819afab06a9a43a61ae9f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066bafb925c77fe8d8fc87450b7fa1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f21a32cb126b1963fe18de1ba820329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a808fd0e427c5e25bacc7ab49735730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed60771bbfaf785ffa9f52c530330bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9723d3b303266abc9a48182bbf06f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad541d67f941dacd904b2df018dd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d654d8201a2c0feca4666b1b6187e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad85714c0f3319bb35c5b27579049135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32a551e38970482f2dd7c40c8951136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c369390c2b24331078f75d01f7e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1125e7df49a9a0c92bcfe0bf5b4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c49133e3f7b440848d902dae13f81439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2700f5b331267e9fca7f153899a4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a3275d560c1f8b3cf40c18c7bf06541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b6be3f0f1642247dde26640000ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00914f8369db7bfd17fbcffbc99c9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cdc167945e6c90e2323ca2f170b4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f894629ed0ddd86ac804a179c47845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb470ce1a489dad84b6c9e9c754facc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4274f31d5613bd9fec6e138f1a07cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc46590eddc1533f23f689f4091e6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eec643b60e9e344b26420f84c3dd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf728d435f94d1096bed9ab2f26b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d034d81880d56700ff3bb8e41db42351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fada1791bc5ad60a283c33eced001752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83e51e158ab97dd949230f6feeff753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87711b2a7dca83415b1b2ae25975b35954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd6db471b5039576da094e17ec33455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411334dbf70cac3f32835bed451f4bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ad27a9c49c5b45c5adcb4385274457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac61c632127696fbd26d6cf160c44858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ea75b5ca0545882b05fab44062c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d3b96d51b9a594db7ff8097b9acf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6374ef0364a93bdb785d7a2492b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2d36373a282858af333cacdf4cdbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bb0c0af710bbffdceec3940a23e6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245f4091b2eb2bf1bb0a8d0868a01364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fb85eecd90f01b42b6489dc38255365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd320330639c864a3e5aebf8e2af3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff179f9f20c0e5d9ba32ece66802a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f70ccd97130aff41967fb1754144668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36ba1a8256189880a00dc2d03ecbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ef7b0533e1a30c90caa4152e3e8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110eee8cb1d65fe55285d4f3311afa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15818da848b15ccfc565e9fb4946f7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898bf63f74d5567ae7f46ef60e88a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028a2005c363c6f3e201d44e53998874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5f9f6cd494be5b744056a4480e0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8124fe7bed2c7100ec9fd820ecf24376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c4db71683f04307c64ccb3a6c2c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9732be65cf08083df71eb52dec7d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7e527df0fb65025351179e355acd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79bdf65cfc36a5f0f2f54b24df3b5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fea31384ce1e813d3e5a50b41b23981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1782b8916425198dba6f22a42bcd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f442efcc8c4b80757ee5dbd380b78283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5f04ecde9422c2d8b3138c511d8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14147f71cccc15c4667612379d83385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c58ef7f09b3902911196491df383786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a78db73e7424f247d76aad29a18887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd0a699370aabd5a5c053ee3edae788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884477b729b82ac1ccc3ecbfe228dc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20b2ca607b6d6d3259e29b8c44103f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913e4861b9f78fb8a8da5142213f2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28095a9292a11ce99819bc2b9c663d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d710e18903c1ff040a7ae438ec744d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4a54b511d7cff33728994468cf2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e3f4ea6648773260d2c9d263d15f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996585b3515cdbfebe41045525737d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a440802c2ad9681b0e7d37cf71935397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2315ac53479c425feaadc991970498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af254068bc9f1819535726b55daea5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d685c17725da4a2d8caa0a3bef079fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b43ee4a8668122eb6e9303c8ff836101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad45d5dcecf76d3f23a4a6c2c3e1f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5bd0704c843655df958054cf6b38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5204925e17bd8535776e75f4fa82e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311af60293a5cc1ad96179848aebf88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301a47e9e65d43ad3cc78a825eb04cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5fd67b41ade4202342ae6a70001e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf24443bff8f91de849830eac47cf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a07a67cd185acc4e8d055ea4158f40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125cd33bf33176c22965b83ea0ebb00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23e1684f67f633b3bfe112bbf41c64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5597c1a7b5b51abe3caaad9a128d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396baa513a8fd1829760de8279b6ecf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d50da5efe09b4a5082c644ccc626114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de98e4c2a334ec24ec49ffac6a97d7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850471eb90a8ff83e17fc3821a542f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a34ba96c7639849b3b6a4fcb1c9b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcdef4335e8c04687f313e97121e47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2e85c3549cbfc84a780678389371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b20c8ed48ac7a1df6c79c7372365120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f26adfe85f2926bf9d601a5a85ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985a7472ebc7b1060c80e535e5ec40e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c4e08322e91ff40d7c585b38dd40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6cf048a87fbd92006d86ae617e1a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093057d49b05236f6fe2715201867dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14eae416aa3ab5d1eeed961a3eb03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f8c3970e65f42e955272bf7f981b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07d1ddf24a7485fd1ccd455eccca3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44468978ec1c24e9fdd49991a73f1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b12d91407722d82caf4e3be49b195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fd9fb6c3ded0083361693de94cae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde857f1a8969ab53e42d469a16a53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4028c848bbbf6f2de543d4305596c13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57812a9ecbab613b8c403242c2838aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab4f1b20233280d32b28922c1ead45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61eab1d35f62b7b1d29643403f807136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95497e6a24a7d5d14a933bfb954ffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c99a6693d64fb06a401eeaa36cca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082bc602be87b072c8ee7ee450fc78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e4e8fd10753b54936d7058e78f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8e84e71fcebc074f2374a09e0b0d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a585a5cd15702376d956fa7284716b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd854a8ba87baf0b7f99bedb1a76e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de1e9e12328963d1050ce4489d2cdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0257842cc24979b26b6a74305b3d5ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fdc058b16afea9c9653a46e076254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fd2505bdd5855866654d72aa400a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b400b9566c82b2071bbcabfebe786148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb888f14d5b24d976019ab68cd580b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a9bc1f65318d5e8288aa9521d307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538eef038d8d5a6ac75de142281166151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1344c9daa9215e54735a9c98d4ced3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336e5bf9799f7bc5faf12355b9239ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989fbc822f276047586f4913e09768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fbfd800f008cd3d61abe6b768bbc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a91bc8dda9159f45cabd9e40238e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11597984399c6af46f14b5bdc0822a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515be3f27444d950644ab51fdc4cf1d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd007d4594e6aa5902efad46e2ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59fdf4364448496b892e0135eb0218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f2bc1dd9d441572d3f1522eba4a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ec74dad239bd8dafce3f1510d8dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db693e4e56b047df2bd77d7d12f81ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b3c14ed4eb6d1657116a11eb9982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181286513579af10d776c2c129a870a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb44c721a7bb2e173c0cf4b9478e7ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee07ad42cabf6bbee9284f3cd8391e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc18a6363fbbc1deb45b3ec1aab86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f27cbe8c95f0461cb5f97df7ff282169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac21860c67bc24da6c6443f53793f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523693a4a6e69d679973b3855683a94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eac3d922b924ec214d3aeab5602c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b60b1ce626064a1d3de494ce1703b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95aa146434cf4255a6c6d716b2855174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f7954e842e1c0a53ab5e861e8635f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68083db0e6128169f4f1924ddcd361176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5dfe5d5ab2b2d8784e81ba38dd99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785aa77b3031bf3e8a2325357f4a4609178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcc8184925b3f8bfb8aca3f75d93e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510004b55d3a567db09e7236a3f91a55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60aa75a74024a2ba2d907e91935c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ddaae973ff2242e3f0fdefe6b0f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e324b55169e1e04df9cdff3fc93783b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa7f231abd01ecf361335fb785d35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238fc8eee078fa7fb5912f052de52e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddfca7230d0fafd8ab49ed7d133a40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df1133488336d41360cf788822b77d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a308166e7b0b1a3d16e076ce44f46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69f377ec1e0ff6696b8d51a5f31ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d87e76baa90fd502a577840ae53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d735e9234b7fc01c7f738cc1a7d9d42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc49e49c01a98fb3e0c9195f28e90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58ef05f15549b5e37a1a5aeaaab130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f74b90646ab7e73c8b0b3485bda9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3b36bc681bdfd3455d86ea0342f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce98592ad56470a2485fe463c6af9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3f4ab2ab6adc9cdd7e205dc898bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f111d12020ff0ca5183365ea0d91d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9fef3ea0f7cb88e9888ed41dfaa82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a2a5c94a3eec3ebc69384bceeb20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e534f9558d33526a23d77936efae4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8814e777806f402d271ba7de4cac0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4176d65bc3b0e713a8c8629d4907203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd5f7b0a47674650e0cc65eb298559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51ae60351d29f6f504a24f6502019205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b395564faed2f5e2a0c9c10339c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceace87c5b1219fbf5ea994b74e8db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432d3f389f004f8ceaf90bc7f113d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad337ae132cdcfeb19fa7570ba8210ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11c09e91da7e27b7f51a55e6a56e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43367b6bc5465a2614573b10d07146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aefa9e82e37e13c3ad45a1bf4fdf34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356712524fe26acb644307c5fd8d3f73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb764be60e6d2e98275f742f0b8443a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65824b41520532499732df799a7fb6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff349cee6292dccc641bf3210a35134216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec81c4bb92108dc91827a168fb6e02b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedd11639dd8f6ff3a90ae82480bac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df1d418e3978c4703c2ec2d64e02b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2549cf017f3cb5088e3bd8d8e4cb23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3043700512b1eb51634f246756d8efe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b48c99b05e99a8e487459d121b8cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0a9cc9f891aedf9fac880146f0041223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e38ccacd98209f49ce90785922725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd65b9bababbc3a397e84ec88ccba5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6b70629f3839cc182e8797472f485226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276ecae089b7f809eead75c011f5d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1cc90c277b2d421b3953d9da0503f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e82a8149f37dea9316d38979da8fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116d49a50cf7aba13b97c19a61a926230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500f2b556391b54e026de80a62df13c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1cd50dccc7f14e83d539cdaa1527d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fad365fb41555491859f4b5664cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3e92315817d9468cb11a7b1a949e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c66e75ee13574b63e19d7038efad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4797d14aa3e14b06967c1617b6ece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1b8c8107d0aad3c7f9b9e9bc4ae6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d3ec9051da182b5747730a46f41b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e7791333ae58b96b47b04955f20e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6fff7c080e2f3946caaa2ea7c52d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe06e62d050d071e9ce57a8a740226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2d56406c0301e2cb1107adecfef4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e28994ad313a237311eabcd0aa88a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab218d0bcaf9146468f2d45d3b5b58d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3759c14393eda447c8baa057321cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98c37e0f4dd9f22c02e673205c64a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d406dbb7dfa95f6f31abcb0ecaad5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fac3bbecaf9d14cde282c55ac07e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ac10ab895dcc7520a6d3ac99dd90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289be5a2a896904c2c562db66d38eeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b155f9d389c7145ec02a6441b7f9b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced8c063a69a243267db49fee95e2bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a670f3ad9ed70189a852804c9ecb457253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ddc2d708d8296bf911d26692a489254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfd004900c26e6b4b312ee43fa2d62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb316d561d4d429c55d70a1f672c7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb420972c5d08de8ea3e070a6d01b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71e6988bf0ecfe0767e23fdbab550258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecdc7f23501d3345df4ac63270614c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5146134bf2fb88dbcbd04ae5614dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d8e7beb864b848941c5f646a9f04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa05f42b96bf18cde3aa089b07f249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e122bbed4e65069504010f5ced120e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631ae6ef93a686309d561ee79ae5e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b3fdf72aa757e6e3e6479a2cc0579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f68b339e58d1205dbae4ee35c0333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c1a65ca852904e5314a08cb8bbd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900540aeecc99a92ee6c21c114bda98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250c365c026816f424ba61d947bb147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1cd2ece9996a575b5c6199649d189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d991702a9190c0d7ff42a78694a995b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19250d929807ed056e82af0b3273658272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54bc5786a49439336e563f475fb94c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388431c1adaddd7531fc18c780fa16a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514623237a8e2abf69e8043f9bbd2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a493e2f1d16946885b7133dc7edf96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5f8ab2756881e9b811f0d2341860277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9484a4ef1f5b272ad252ab4060e06a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98065fee08d04488d5cb9652f40a5b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe164ead8323bf4260abcf628f752eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f99a275500a7410c7cdb83dfddf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e38fa9cd1eb6ad7ad025889cdf14a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529d5b7c6d28388e57252b8b266f840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad83e114f34a107e648802f586de4a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2756ec3bbe83455d0cce50e5e50c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580b766dce4a2b906cf42e8cf0c9b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812c71b4decc12030085ee14bfb922287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9d7a3a4ccd61129f16fa8109ab74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3407a62788c464aaa35404e392bc75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dabb699bc12589684b7c12c49d1f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa5f1dba207eeff7d570ab49e1180291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116be24fea57f1abd7ba59976d93af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2278765f121b8d563e32a3bf987e196293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8f907e0e4db5ca23c2f7531ea666294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4d4dc70c5a55364344af79aaace9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f036e5d4db84c1e4496c8f032d2ceb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893175aaadf0394ec6b88b70bb1314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0e6d221a1c89cffcd1cc1acf9b35c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c9b032cc32ff83ada51aa698651a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41c2254205e4929f0d42cef9324141300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e05bc799c81a0a3e7100d4236a46b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4636134aab0a4b632a05ebac7cf16aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69938751e6f0728331b1c686168638d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4c59d20813e8ce19a594877d1f794304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8275b0f986d844c850e7f61d4818305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e3b23e64f4e2f6112caa259798ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f035be08fba96b65164d8d89a1118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56e19994228d8e7d2622551afa1ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f4e1ee711d31df6db25de203cc06b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f147ef6c51e722b822d01780f81c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d74a4780da9e811e42caf16ec979d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc11ab6bd9c787ff42a367377c4732312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b5da0a2ae064a29bbc30eee99416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578aab1ef7e7e4078d41ef60965bfdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a0d8dd1f6c163f331bcff3b2d644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f930c7ea24be2515c9886b33e443f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c08ddb0f587d448629eb25d6fb1465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd596a708924e592f4505d2d31f8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb73478ec38d4d3e4a1af31312407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4de5669bb2233ecfe65a68a64ff6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b3db930383f62a77eeab400dc2ec3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ec00516c2e136b68d05a23150f6d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfdb2cddd81092bb320f3a4399494f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d84b43e435ee3f48f2ea210484c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd80da6a9057bb0d3ef65e767a4fc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf2c21171ebce67379517d3d8c928a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a72fee9c5f84cbc4e2b8c004b683327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9b3ae379444f3721634be61d76380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab769e2bf9bcb5592ec6700f31473b4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f868077ae0ee565a0c053f310d9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc280837928b411f8f13f2a40e4063331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496743e01b723f4bdeb4287c89963a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e2a397510420a3cecb24cee467eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fed638250adc6a5f286734e58c2a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c89ae06ee1558a41d608e6b0a427e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10373ef29428751c0165e63cc1ee3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af7de0d36d68aad55611ee5bb8311337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b225a0bb4d3424fa920d48a8f572a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d195a4c39cc0c5c364d0ae47a4bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f9bee69f143d744ecf01ac9c125ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77e73f51182000e93628df114fc19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d60cec4c64ad95a070c9adda2eba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9fa84d98d669e84eb10abec040ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761c1d05861feeb0151c71bd2786e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca202ed5eaead4ee2a6b9ae78e115e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a14cc3c764cb89cde61b594c342433346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50e7f56d6ee0447d8f09c8a8b60ccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a5a1836eec9290823358be59e337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1bc345cde6996de82e1ba30aa934349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1235b60726af5cad7fa822fb020be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe255131f03e2fc631c5149425680d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea186e0dbed2fee0be2c7ea741b0d124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f540b39aab6d55b9dd5a9f7d9fa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592e9397b603898ebcd903793f4414e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ba64e65bad14439aa65e06061cf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea40048fa0e6059b6c394d7ac6a324356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68fd4cd202ce9f9fbfd039349c74b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd378d242a17573d8ae1e63600e9e4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec2c274dedf74014ddc5858065377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079bfba090b98e9237d0401d2014c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb238d94e764d43eb71ad505de40f9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d184f034c9bb276cbbfec690f2c6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfd7d6280826f5510e7b573e26785363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546987ed54e5b6f47de1d43709fd25eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962b557b040cc2931beb20c1505749a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740814d06b88ef12a363752152f1bac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559be1657ae1f4e2f498108dbe64159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235477ba39e424683c0e6f84942dea9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6b114dd225663be65a0d94f653869369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb251f3b65f5b6d0f4ce431c323a0491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d2dc7732a92dde07a0a72fb717bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608047bb29dcf6c95bc34d06eac06e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4bdfe0a70e1f12cb99fc0828b470373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2b0d298cf193ab73e92f39a8ce3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0043aba25ff5e4d2a90f5de453b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aedd657b23fbecbcaaddff3583feaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eca00cbede2dc09f9a23f53049f88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d504e451584fbf0cc4c446b90e3f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2f9aead8ac338dedb16ec14ff7cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2269a6585e09eea5b37f62058918ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cb6fa1e0bcd386f024f00eefd4c55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523bfd3bc78691ff8f56c74a889d9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a6b9ab4df24169c51cdd02e6b122383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b3c802aa77decb3e0bd8a2983c3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f525d96fe9b74d9d51e83c810741332385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f78b5ccf1bc6dc8277ecb906c320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b90cdb1b591c8b4c9df6e3fd013529387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef47f5ebee7966861576f9495f70a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db18364c366b92d76230f62812f6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a3a5a32add64e6d3c8ab3e7df161390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6cfbcaf678b128556e5003259716391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3d25a76fe351c24a17d85e4ecbb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa3f2dfcb8e711ee9607536d3699ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13582118995b030bb3607f9ae9d51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9ecf8e6d04231192f0652816f3b8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591de58df19ad3d52ea9924012aeaaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ecf4437ad2b3deb014a0b9863447397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002787bc7ff25051566dd4f74f801b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46012eaacfdcd083c2aa2833a38ab7fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2e1deb5f973168243687ee9b3e9ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952b694c83efc0f822442b4ea42ddd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3cdb790caa26d887c215af6318e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77547c587d95319a4d03d584c70e9b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee46c653a7db2db16f20a31f4927a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68022eea83348628bdd94344f813a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839de2bea5423c7d83cca4cc7afc428406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454dd999bdbdca6f9fb1ee9496d13c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fb359d73b1473202765ed3dec7af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6064a7c8ea9c912715da543adcd84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f0458cc3f1467ddfb60502eeca82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1a8ce0e82b70512a342c98da512e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a7a10e1613d1657754e87abed3c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996107b6df7258f22226a97313c770e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db520765b514ab5a70d248ac7d061c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c700e5ff1cb935d7555c514e139d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d15f0208f84503320eada8763fae9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6054ad84d406606f72a8e5b5478e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb49fe9d1402c7161b5506458ae3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada50835cf47ccdd4bef03d8347433f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2e0c22ab5f647c4a1cf4875c0250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c7bbb595023fec90c53e3d0c6340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bab1bbe735974f934b25d299e10dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059a2f73daacdfb7b484deb13584e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e3f8243639c6bc4e48ee218f2b64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09da40da4caf747b1c8c61f70b3e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553ac078688f007fff5d7c474bd0ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0003455abc1e7b79c3f9f7402b52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f9c8b88dc7a24c28a40aebe0d2db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c348e17e90957e25355488968e28ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18c23fd38c5eb9925898c5d9de50e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386b47fd80febf510e054496807972431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb67cf2ea44b32b5387bac49138bdf2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16939ed9c7141260867ec50f4d6685433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569c9be2f6e16572d08b60c70e62495434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef77ad189f1f2f4ab00db4555d455df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc83438720f65b318abc378f2a13db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b4d7d0737b723654a1894ae59217437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a606a6f36799e94c29a8530ebed15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46786a8f3787dd968e74667e4cd590439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a0fece89390ddfb844649e9e4318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3321bade0f276bf0b41939aef9f191441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d168d9005330dba6b3bce60e6f0c122442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf393feb34fb26fb6efdf82129b15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344f7194059ff71bbafd8c7f3e9b89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783819effe7786a8a9d4a24b68bd90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c029f680e097761862832605a4a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77097005236cdbcd87f2e487da3da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bdec14d480b4d5e46c7c5ada34b17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc8cc34d43cf8d0581a4de498b1e2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a292de2f7b4a7f2186ddb2bc02f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880020fcaa9eec3a05b5ba310a5409cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e3c4248553d8a3ed31a9e5dbad99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006f9ed65dfcab81916cbf4aaca9ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd466b73b2bde9f22dfd71ff88ddd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700aa9ec070a29be05930ed643cc8b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d60510ecb47372337ca9a3c64c381456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6a827a9e9e214ed456b3ebc22cb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9cbde12defc81724e986d624d22da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c91aa34aa2b51c135e34a397d68478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff29470e544d5e072868060dd48f9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a51b8bdffe649112897b38869b77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942ccd8daa30ef638a42c0e7c2fb17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec375c13e3fc2d85c8d8172d408112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce3adfe58cfb6e3baebd05b4050a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5962274f285e30e3fc29209d68c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2100570da75fe5f5f4119ce3c8e7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6a3e71acb9de5f0ffac10f336439467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d098e7a0192f32a34acc739a82c45f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7516dae412bc5221fa8e47de52f3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59a5830a8c088669f484e20002c421470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2333c5286e3541f5a5ecd0276d73a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3b40e9c1698c34549815218c1c63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697420785559a547f2283867aea8311473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60458a6f5e64df1f1e66486640315474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740658a99d7b92bff5ccaf6ce1f7812d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16274b00bd98626376e8d55b53bff9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806e1f5b02109a608e8bf777c4a537477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382ac615623a98a2bb8949c2884c693478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25dc5486a53b162fd07f925322687479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84d9533d24b881bfc69229db92ae7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c162a08157303f5c910f440d943dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7181533459d11a629f42a438210f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf24c50447b9849702340eaef6b4fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd922b9d72dee2034b7d16e7b16f1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3457b6f78cb30a9bf0ed1c7f464eb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53056677b5a69c1d7528fc9fe29c93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e4daad8aaef4a13b5c372605a267487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58abc88f14f93feb7b233ae32d5629f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e7f95aad1f3436053ba1d825bb67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ae38e8b101c9a6d4e4bda68e8f5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607748251849d2eadce4ab19a801e75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83570be742647adefa375fcb5701c8e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83a5946a7f13d93542c51c341808bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29962b180cdf5123d85ba7dfbdf7b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b6860822134c3cb722e388e4dfdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa5b4b5e32ce70ffb519816884dfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70623fff64637243d06285a24b024de0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc7885f4a4a9e951320fd377e7b7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6852a0a89b9bc2fca97f5f0898c72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a54ab8f838245267820e1c4550f3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f636c9b665b720178c9fa0b5e25f5cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a543573a196d7665dfe0db825b97ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34e6ad9d0eb6e0e653548c3b33bb20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f089ab5875b0b2ea84ae400a1cbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc74e973dc902e3de2197879c030c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5953c0b5889f5eca8a2a8c13e22cc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b511fba7ef9524d6b4c9cd81d1b47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e89469d81a384590a84b2c773387e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da5da141c4fb95cb386459c861be37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a393edd88aa2726164bec097ad88d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c460deca20fc947f2f41ba9397dee4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f012a7bcea0e0de040b8efb5c4ebf3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677c2c9e80d60101de85337b14efdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c771b5f0d09994b44393f7f4a5211af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c473e587439b357028c2df9a71ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1960e7154bb27c15a0a260f44fcaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8dafcf7eeee3b8deb2c570af37251517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362c96cd8fa8dedbd218f2e1c5aa51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1d8ad60466214f709629cfedfd2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b05236a041cb4185723fef509706c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d23782b0f8b8591b570f376148ca8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5de85c4b2d9fc5f8e8acf1d42c6a05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ab3957aded44e15a7121af23f554523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f01c602bf09ce46aca00fccbbb88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab213c30c6dc135a4dee536a8cc4fac4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e60dbf657ac809a305e86cfa2fa17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df4c8318c2be26d45b72cd12f3d37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dccb5f847a955d1ba610bd330aa350528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326d0a71c01f95d233e7231452519b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3496fa14f69d569ed735257e86e050530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b41314a64699a3ff91bc4ac9b7ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f7d98231d66a24df3a38d5ebb5a71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459b30d2b08cc9d97d6439d23709eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d90e2e58c70368d7d2e7304aaa6d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745fad29b715af0a6dafdb3be7ea4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d6338ef522d158ab6869602865db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae07ad41a65dbd702673fcfee8ef973537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07991c2abb337bfc6455d1577b91ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ab86a9aa4fd1b048f2856f5e0cc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4f2ff8f046fe8fb4c3c5650bf000c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42412530f810ede4e53fe6190fd5c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fed4945b93542445464aa1fb71ab5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed38b9df94b89cd41ee2ec8bf2969543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf085c6676e848bf8a11613cafaf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcbd1c8769af7fef54d981664e0132545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6077fb3381b9107d4f573b5df3773e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b099d2a44785f13961d071f992c7db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b2d7c81ac03c0e41d8caf9380d23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0d2c9c1db43c953342d5c9c7ac17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a0293f71b18bbbac3496090d0d5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880513c5e2a1b4618db1bee72e2ea52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0ae81e78b3c0fc76e95218ce20331552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f90b8a146273288586e3696678ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a87b9868e13c818e9d85acde4ed2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a25fa819732150cb07e9459084594555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0ed3a4ce5acf8189e092302aac73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5268de5e41a8a1d776a2858a1f7485557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957d37c5c816575b6d9bd06533c60a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f05a21176751734098c19d9569282559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4ee3ae06305c8782657a691945478560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6545fc4a75b771f381b65dee5a83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3a5e116d742db93e956b50f3cab3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da282d86a650e4017f3983bca728ad49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238c835b178a84d9ff8bb9012b393b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a6482512d85211ae380c8852b019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02800a85b007f307d066b98129d03931566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d166afbf996fdbfa7d31a29a258b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ccb112026dcff5e85f6dd81014b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca62d51a9238f6bee830345fb36f380569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc83f035df9dc8d627a086f23057b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03522149c7b113a0bbae3bc90d3a43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55a740ed539d873235a178f6b7a4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce2ccbc7a60a38306552ca602e6ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98634b01fabd3dbe7325ae125ea7066574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546cc6dd29ff840c8450a1cc254c9b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a0692e8706b8be40667496be20834576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27fce7ac8bd3d25fe9fe24a08a7607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a84c6bddf8c1087f38184149566a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2720c63ac97fe71ade9a4cab4db039579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759571167334a09eea9e68c3614c718580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87991f2d738e7dca3b669cf36a3ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09f1aa9b5aeeb834d8bc868a01cf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63fa9bb24a234bd1e21fd73358521583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f1276336dc901f0418a629eb07606584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db494204e02ca6548312b1b3e44040e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c0c2cd5bdee74b50d148874cc2b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9451eb32efd59fbf8c66420543c15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857b678bb9a16271089a36539ff1f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0237a973654f181784cafb459e5ae2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679be3c855c73233e26a87ebfb03398590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b264cac5fd5c42aa33c368fe7542591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1ee603fbaeaa780e034e20bf6ce82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d8fafcfab1966db3afd8ab2698d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18efea6b00f6dc01ede1ca75fb61947594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ff58589e1706e69cfa0624c99855595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65419632fddb3158aae4ba3129277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3f96b2ab81346812d8171123353d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d080f324b92f585dfd184769af3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dffbb96cceae4a4bdfe5ce959e80f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7bf91cb13ffb9b1e589412c968b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a63ece7a08fc2d233059830c267a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087657abe32fc4421e1bd4f00b7306b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c479905a32fb56369bbb532c46f03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e784a4ea644ae047fcc6c25c3d6ef8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e4c7a3741fcbc015deb2d4113f431605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b4cd7004a7b89fdae41f0df9959f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362fc71cef3f08596b55e74b329c769607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2beb676d5232e9574abe73078c59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7bd999b0a0df4fd4d5a7a26ee54d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b55b8afe415d43457afdbc05316e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ee7076168b3dbf4cd7fe4b518d085611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57462bda3d66db15b9d52d9d9430cbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab82bcb12edb71e309596941bd6a35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c2875546ead1675333c79e8753005614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450ff7fd4fdd4d61f404cf1b3e4c06d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4afb82159703762f51c4815b681ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dc724c6e0baa1d38a5159bd649ebf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867281b86dd377492a90f24e60e76f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a859d3e35eb1713ab33b38921cac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdac2c7b5423ea9d583bbdc604f2822620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e4747a4491c013e67d863eba6c98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1d23b8ae716e7a1bdc7ecfcde1c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd117b974553f10c60b9fb5e8d59fd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08fe6309ae6702c9924aa1216f7050624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099f632dfe92dbc5b22c8b5527cd49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dacb803969efa1cd0da7fe188cd43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c9e4dc5f5ed82f59be2fe9268e80e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c4b5860f2c6ca58a5a974b070135e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f58e0633561e491bba1b362c6eb92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d93f2cd95a01dfbcf98a120777b9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72b3eb128864142e6fc9174cbe1d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ffe84efb6b417df8b51a142455fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706449a4002bcc535eec1af39553c8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f6d554f60426b76e44b72857ae8c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee4d44ef46d98398cf0b636be973a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362690f4f6773385732e2b49f16552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb12d26231fdfbf7a29cfcdf21378637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535820aeeae623c763515f7d4a4aff6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4433268c0444d00c7cba9553f1076639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e344dd1db076e70efed3ab3c1f8288640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92294671c5d471a62388989e772259641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87fa737c5de21c459775ef5c6090d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f6e4a1291c3b048df5e3f1640da48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7bb3e689bdac9597a700dbb2582d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00cf938035e27a54f7deb6a3ba782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b919d9ffb9b63c814deef5c28ad60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764659aa65b5ad8394a4d4e7ba3be29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4fa791985681db94182894afe2ccf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba173ad61cb2ccd636c58a14af55cfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9b1213468cc400b4b75532dc0d0bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c464f17059e9c65b97e50a73994fa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a134bfb36da7535980b3d3d71301652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce245db03b18b57300949fca39c58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf7dd402e0c1abc87f353d8314d52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f76cff9a26a0bd10d88faa8a68e7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f0fdca86359148b3e78fd23a8e24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd232bc92814ba9d8f1fc220f1175657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2bdaf6c7e5682d4534f6d53f1696658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7800fe3a4067cd953a27417a7c358659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ecb0fab373d15f5adbb535cb0510e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c9bf6e2b55011146ac1931d1c73b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d41b618697a51e16ee07c1c72879662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a487fa2d08d9702089c6b2338314663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cdda1fcff67575cdd22fcde18917b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5a6d22f5ac919fa4ba1acd0e50ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb4412a20376350a493d1ab6a54e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddbd71d5d3fbb26645f1514c3d3fcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd947e832d8f37b35c3e763938c41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb49adf534c88a099b7f3669728395669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93670caf08761f8b92482793f82ad6f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4133bfe896411bb0f3bd6e681d1b26d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a0e98ba0c5f0fd86e05b321b5e17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96fdaa37f1e979e2b0084db486fe0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417ebf35a6a9f8ed6d945be6de9153674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a0907317427bc4f35bf341a43876e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33facde886df1168bebd805a08e3f18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aacdae3ed41484d2230478bb27064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f31c66e9e984d4ee3a05a08970c31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf432b6176990c6e2829b25f19f85ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6abadd8139f6b260fa60f25aaa30e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb745be0215bb801f8d24a4917e5761681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199e280cb6b018bab2c42b14a96269682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7b3b2b277e19f7e72ba0d5c50947683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5610b3168e359d13697f7955474d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c94b959028f0cd8b6df2145b1c6b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6afdd742b76270dc46dbda97e9dab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de65676be5d8dd441c0e8135846584a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11975c25e9168e7890d9af5b2f8c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ca7ce32c5e4ba2056524f0bbf85d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97fd9cb3d4d5b09312a7cd05494000690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad605054435d0a3af23fc7d31b3df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4bc38eef068f29aa5723c5d8c108692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42287f2837934d621ec243a5dc241900693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f0ace546efbc48b7309c69a384b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f8792ddaaca506044fdd6786ee86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b9047d0dd405d148255b076557b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e588360b42c9cf9301b5e8e92fd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df825dff900d442202c82b13466899f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43fa20cf8bf60a9c9a74ecbe037784699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2d471a25f4582fe0f6935c95adc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568534df49b556808e12f268d48845701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d741f4b6de97df8cb021356fbc50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9652c7cb3f76bdb7b0adbe1fd9a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543bea6f83133aa1464e8080eca4e9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db810fc09b8d38a55836ba47627f2d43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b2555b653c4be1cb67e565f6fa13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604916a4b11d47351002b031d0748122707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830f944088d0a3d139998ccc63af2a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b0bd27b8f3e400087da6cd899e838709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845c8d741f7936d6facd4bfc3e8087710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6543bada43d1006bcfa4e953483b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53bf2d820e9f8adc0e2f85d0de498712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd332318b3c4ed02f42df073ba492f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e40999a2e46b5bcd600daa2b28097714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85548a3f15d21eb16fb8d1316cc15a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c453d4f52cb663192c49a122e66dd3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10fc8e7533e098b319d41c35757bb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf037895782f7029334c33a7e48002718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada68830890dd94ceef65a0a940b7db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38dbdc8da2ac19d99beb036624b12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b250a4640bcec3bc73c7439deb4cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4efa3e749a4fe10997842a71127b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b6b12b2c9b20f7f01f30e5dfe2a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f44306498493cf6aa25ef5b7f340724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de819196eddd0ac98c238025477e85e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30639e2de84c00e2f3a0c6631684c418726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a562468e6f5d6e9170b3ad78a8164727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16cec291ca2832301d46be694fac7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60361dd54b561b0d20e66e9d4654015b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ec957645271e24ae68b4a37351702730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b184f9bd12b7f1e9213d9f1ff7fdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed097a6a1edd694790192b3f9b5173d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ab6226a3957f3c63befaaa0929dd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7a67f291d440f98d25801146b0ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff671b63d9c20878f353df298802ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b723ad219c9b98265900c6d99620736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb0c7b8fd1deb8547d9f81b315b69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91704f83de844f539306fda4ce9b4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb50de7dff5c8f5be5685f539303720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc41fc4c7d9aca36c5c8914597f36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78cb0df612d3df6d806f84c73ab901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cfcbcc0e959054aae1684a12a1d81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaeff4f858420082ad6366017f6852743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb8719d77a0aac13d754dd9ffaadc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf28164463cf3a8c53df3664abec0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de79205d3023a5337e7c09ba5dbb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34030145a9e923b96cffc9bdf0b357747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37489108d5c67a580d57491c9a713748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192b75c7bdca3b00e9c7588f933e40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41990aa431a2668d3c740253f1513e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f682736d023e514336698ad5c49f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0145cac466ae16db2f201832f25a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea7a53880393f141dc16f54e8f490a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>