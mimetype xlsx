--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793228e72298650bf925cc82ec25571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27d76275f66c1a006a460e2dfd69c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0f8fc2257ace47865e785da4b7e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70ec2df3cc28e3d3371b69dd76cb554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f82aa417fa06e15d59b613e4d7495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b06f153d96bce7fb3795019e0f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b6b0ba26b5ae730a900ce2baaf5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700077642c4cf69727303fba8461bfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bb871085abed7fd0dfab6ad5236739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe936e06c6713acd2f0933f05e525810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063de82bcde3737ae9874ccb6f23be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3391178b4ff1b2ffc71641894bf2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a4fd21d31f221f9cab7b40890eed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db709497dc55dfe4ba3b7fc1f659d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd417e454ee9683faa89f4f735ce8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca9ff4614ec29c7126fc139b73682616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b031a4986cc7c85f21678447e8717a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2529fdf533bee5d902bb9052a137f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a314e5aabf525f60976d29579cb5b5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae760936b2f4b15ea5def20cc115eaa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c5d3b6cd8c456f08a76c40242fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff76a44f8cfca5a25f7756f78e377e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068d1577abe7bad37273045a7dd09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40022f268f684a043ecacbeeb28d38a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7447133bb752386aef0cff69f529bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2610653deb0980ea03f3b062a0af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2233148cad2f2ee964d6cbbd22fee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc32742fd7e3187c20a1dd302204128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433700d54d5d1baaee249cfe2fced20c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760e35652c72413970ac374ee0cd2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba641437a61eb71685c532c1346e8bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e1944ad92cd5c57ad8bcc6fa4ec1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab5f6dc4d1be74846538b5e51036633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63687eb5262f9825f10bc26bd1229a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40f67249aa22e2a8a9e9b7172f1a7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6847bee94afb09dba16b35358b88636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512158e12e3d4a7135e38c8b0d4a25337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955834a6f1a15f7ea80740ab732a0dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7058bc578bfd92d74c77ad1547571239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501446ea6db8cb5c60fa107585d368bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc9942c38eea7811904232898635941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3bbf39cbe17785d9becb36e3a4e7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663669395541270d1ce3a5eacd920243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe458c858aae012e693bc768193689944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5902a04e9242a960ad8c3a5fcdc0d1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00272280cd368be812bf98480db671a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c6f6b25b0f6b82af15bd75c34dbab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18304ca34c0ed1cd590fea1af2818e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85635cbb0c18645349050e3c4c93d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a83363cb7394a832be700cb0d29a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951d4b455e04bfd5069ce76273d6b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b53c5d8d3195209331140fa8905d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0077841ed4a6b439435b3ee6e9330453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea81bd8cde2bb205384307c5edcb90c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3fa10891c4c9e179950ec17d577855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd67a4b6e7e41079c7e1b7b4d8043456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70384632cb805442c8b60a5539bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5adc2a12a6f42c2d1132809d6c57c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace316021c23ef1e38022e9f6b4eac059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f864da5bb013163deb7fa1df76491f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f12f7544bda1aa5d920bac28bdc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8afc934f2fe61e4f9db04fb15b2ced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f1119a4505666573326b670ad1b4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092466d8fa2a0cdc0762d4b389eece64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5c189b3449adb9d1dea075b9928265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1e6d6e120c12d20c811ba6e0641e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47a018fca8e2d0acd2e22192a6ead67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f30c316331d78a1956a907cc4ced768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ca8f9c7492679780f28ba4832d3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c56ae537fe12caa299a38d5f6df070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd9b54f992c4958a7ef8517a52f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cad05c2a1df2684c600fe4d85333372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe382041ca7681eadfff292fb8f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f343f081287dbc6153c7bc50928d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23323cb6a715791713d00fdbf5f0b2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e870fddf06d8cd47257f43bc8e7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2f3b6a5109a27106f7d9c353524477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b51361aee427b594b03ab8fc484b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99165f86f61a0f8e4445ff67e9783e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45814a271b198dcfe88df419031bad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ebc317444462b346a3a0eccf04f3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500ce0c79f6dd87ced04688ef2ac77082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790c4b1d6640f0a4f26e8ebeace8bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc57c914b85fdb65a34a0eada79aee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77cff1fcf13bf7054c072e6aadec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fdf2f7adf5fd3c5bc8407d39d31786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9bb2eb3842f3a0f1b8f9444c09e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3676e3a61b8377d3e3a257c0be44c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd31ba6d23711cf2ba49b0db374128089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f9ccbb1eca00e9d3db7c91f49550a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71bbeaad3b0d6120e773c7131d19f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bdd427701b9defa63e25499c2bcd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869973d4318725cb5a57d93baefafc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe256b105b66dad274f4b4723006894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02786fd1f209c227e36006446ba73995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff168e2065ada6a1e2031787bb407096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5915250959ee695f1b5ffc9e1e578297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae7ae4bc1fdb88e304d66ce07913098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fb4a7d27dd0f447dea752cdccbb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5eab5d256ceb04400558bb82f9038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e70d8db2f1b0373ea53afaf84e26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5014752dc8a07a2a7c0cefea5638b65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a3385eaa898d24e5fbd3f0f094ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b343562bd4e38e869404442a9ed00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3896aa8c56670124424dd482cc037105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a05839fe4e00100377262c45f57e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d73fcc1147264fd08e7577db0929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e788dffd2113d42bd2922952b469e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a623494f60fb819867786645d443f47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead3013e32c96c1a23e9ecdc4fdb54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c44e5590215a7caea637effbe0ed2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45121fd75b84f8ee2306853f7c6062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9271ed322667bf77478ae2ce6ee67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118595f8923128b678edfa8a5c8654114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fd7c28f113dd1956f16761b725136115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248276fd630c49118c3becda2bf2fc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c24d0c6d5af49399b674c92886eb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747ad2a0ee03b65cfdbb23527c374b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ab235e3ed04da00b018bc6112710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992632da19f93c89955564f8b8a5e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e468f2a7bbaf1ac2ff75f71dcb8b0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b95d6870f39cea15dea992e5ba6c62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4bbb10870d951324f8a1c935f7ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc65544f4067fc1c9cf5f6d05d13ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693662514f38445633de4406fb5157ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f915f62ffb48f609784eb17c9b97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f2a45d23d75d3abdc2ecafd14d4a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2abbf20c4fac281baaa9239f97a850128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1fa835f85beab13941d473884ca7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33e85cf71885c698375b8863c72da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccec4abac060a5507cfe882cdb990c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472134ab92e0cb5b6a0f33441d57ca6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a1e94e308c5a9f14266b64e5531c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5ca8e8da6e57ab14a80964748aade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdf1f582308c22f417d8f978eaae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186609b5ebf4838f8ef5ded6f619956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49abf9cd0c02a6fe9787ebfd5a6cdb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95b0df26a95108fd03446e70817f58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac496bb4cd5f6746134b328c3b089f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755ce9cfafd7afe08d9ad76492e962140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f4ecb6d358135037117513e09f3a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c4edf847b2a1a313a984cdd06503142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5214b71b3c00f575eb2574a525ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aa14aa2d8ca2c7ee91d15d7335b39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac86e6c9d9a7f3e61cf4c928514df9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d983730f7a30b49a4c43d1a6fcad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c935863ac340882cc5918d8955f247147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f87006c72571d1d4f869b53a8765148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906651192be2279c5fd8c9dd4b007a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb0e4da288166966025c998f1e179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221dd50aa6e89f3c696b346485bc7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5ae176861bd592e1d98f3ab44f7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36adc09c9426f81c1a48bed3b1bcfce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ee971fcc75e29d169d5816399844154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267638098c6a179d5d0f22b3002c9eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6c5dd039ab57f0acd9df9bfe3b750156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e8e177116431e4fb1441ce343e410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b44cf8852f18101b08c1d03c5ca4e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a08fdce4098ba4d6fd0e7b138bd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cddaa153b4ba8b29cd47f5f23d4f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443416a6a17eb035b11157377a6b6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db6f5459e3fa2c2c98801aaaf4f52e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e92db09e1a2a008c8ae09f589f2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a22eb3692dca136e2fdfe24258a981164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d0354c1896338a2d4aae5fe14371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79606d86e84cd79de16dd2ce1cf86ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037166f040d22f5272c9f3f1bba5ddcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258fba36e83a7ab3d454d4a03b46245168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858969e3772a518e9a859fdc9c080e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5993beb1f26012ff99dc7d674d062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40874e381a67cf207e79d47dab376171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93bdf8a69f83bc942ae91241e70ad9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9152dc3ec80e2d68356b64eff23d4c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b1481ef0f247b6df4c47bcfb6e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741a5a5cb7b30b8a6653de040cfce30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2fdd434f7258f1b26e30a21683d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac2672b43d1d01f86d3c4223b92c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783eddf53dfccdca78a1ab9004caf96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859335b3997e438f4092aaac23152b92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940d8c02022a091df473aa91958951180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae156febb5bea381bf9496f265e954d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305408b8915fa1ac623c2dbd916f8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923648bf155fd56f9c7aba9896d0647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfeb9bbaa424df1db800d05c0d274184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88b8198b474b163c0012ad79a36d71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334d5f65c8a88eb224e5208ab266935186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba096c1a4c50a3ab9f1aaca747357593187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acf4356871b466449c7a169368ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23efa244453c48d7632faa9e894c98c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4a623b894e52cbf0bf76a4f8cfbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e80b1c80894b267ab5f082b1eb3fa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab5198b314a59d575460295a696e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbfeb54095973bd6d42dd298918f53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117de66cd36998ef25716c4205db80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89998eb893af9a3d95a3ef2a26a3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c4c5dab1856e9b1aea42892df4f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe36657ef53ea8be13bdc736af0fe7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2da482e78660e52ecbd6e39e2b51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b6c4125c5b49a3d503951c5c5e79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59aece2e485c57f1e0effb3d36b546200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3ac24406413b51aa501216a25c78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d71d329c86f92ec6d3f85c77d876d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425d9d1d08f92b4cc88926c7bd2503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0eef69bc68cb440c769445cede29d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e9fcfb4747ba7aa4318e5320f288205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9dd3043626010caa349443a955c72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7bedf645f7f9a9d69e6a73eafd91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663362e97fff9d4b107403e04584c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494d571e2dea62a3e633c1a837c370209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe709ce40abc5d1dc170c66f54a002210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4d638078e0f061afb79a756c1264211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b7981a8a3dda692b59b7f96e982d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018bf0d336126f8c2f76549008358da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7203f55991dd9d254fef7d1b624fc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eaa73a0252840add03dbecd7bd98f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a5bb756b8ea0e11f8d0823574b73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86ce122d69240a2d50945f189eda5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449abad802bf6878f4e0cd3b8f1323218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6844aabcb55749fc338ce27d8253a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b2fc01086fde36dfb9a90f9019d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623baccfbc469d57cfa96b23daac0547221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286899fed605d3f989922ffcbd791406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083fda6a2728f4c7f28f2610295df8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ac11cb6c3116dd61e7683f9d1c4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dabb7860e5845f4a0af8b057b64d73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f990001042465c36bc133eddbc47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb77cbf3032496e854486425aa5081227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1b363999a7d271364ce47e0bba9d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9043212992aeffda30bb4dac8d42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df31df7807484ee134accc5955f820230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721be23a4e13fb7d7744315f0258dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a769d229688eae21482342961102232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff06c85bcaee9f0012a8e7f7259c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d0e1d136499a524f568a5af880d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b52612f7fb37d7f585469af52e69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a190e732fd4d4d1e936179fde805236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa853b6bb2d816133b56ab4d1ef6b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad76ed2ae807f8a915692983f2e7876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd172e288a58eab678d6dd212e17abc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1a34c1bd5a21fd0196f0a91a91a16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf36eb4e6a947d402a867a3dfbb908e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7a1c65c52d35ed2ac3e1430124de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8565bd2bf5fb04cfa3960c315af9ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904cd64c4b08de77049f3a558841b1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01716aa3620800cd026f9e62ba6a5b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140a508cc4dee50b1ce07cb18ec2bf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7267ea73198304c53ffba7b8951d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acbae4b2db20fb5dc17ece66022cc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df7c4d3bc1958cd709e1803d24bd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3538ee41ff980757273a9c45232bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0f4ff8424a371256757390765e266251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fb6fe77c6976de397ebf01a8877e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b2d935e4a7fc44388c80ec1ae1d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc0fdb1008a6408fd045714118850254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b951fff11f7d50e035f8cc7a7ae03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa3a0d871a19a6430316bc824df84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea186014facd3e699695e667175af768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5de6482acd8e22dd09cb59e64248b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557304a1f6272bc6f48e601fb23c2613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77c198256534f97b5e32dbb08497b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cdd9bcb5bf706b05f8df3548537a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7ec4b216023b0ff0f3063de75b961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513dcd38ca42237d979f8ec0784253d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ae2e39b601f97a4746cbf0930d0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bdded1f18c2022b66e6658384648f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10dcf2e057e8df940a988407f4b2c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7c8a900bb99cb22adedcab058986267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714749bd31edd93413e16a7b6b00d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f64b78ed58547610072655e06eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728165c4f04f2ce1aa2f240b22fd45a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ebafd1bb6702d0b51f56a884472f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795fc2cec2952d33c81f178da7bd4d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade6957ac7620ae10d0bd759987858d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae319f4a463a3467794237a7b608d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a9508ac03acbcc98b06c307206295275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902cd17a07ac90b41a6b5980059ee94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f7a24e82076442d24c14997179d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315bd29566bd136422e3d8dedc4b6d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0070a18d1a3715b7fed35543a96b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5710e569bef924a6ce200c3d42839a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d5afda2d7026b9973a851cf64ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aefe80c509954a66d9eead59311d87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f631218f8e6550740b10249b593c0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951762795d195840cbb9aa950cbc801d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc13914c242c905b25bf6ff2c8f4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3e02bc0024961b0f69db3cb6ff63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45237b70d22eae91b89f830654232a9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5320cbc6fd1f51f6e98122f1eda5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf19a1ee735e1921b36e890176e062289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea36415829ece7c59e1fdc21827c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637718d1bc533b36e5d1a04d3a75c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329f64ad1017bff7069337c10fe7a75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51cbce27d13ab5861cc1b4d1764059293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74fab8f550f711b6aa30fefe393804294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda922590edc4b7474912b59c723654c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5568c3ead1d635f7ac7f6539c1d34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e188159db07a0cef1ede6dd6c9b6e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee038a317b3301b5835de89bd891815298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9be0d2c2241d5919c77c4c4143fd60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86521e8256c700680181fc9508ea4d47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495884d95dbe72e02f68db8b141c88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ee990dd4da45b2442931ec1e12931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c962c41e8a55768bc41ab832e2cfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ba3dae2dbafe749bbb85bd03694c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885724f9fe59f72c4791b1c662df1793305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ae2519c9e4088f1a784d900343978306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f9c0385bcfa739a3a8049eb95cc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c5b39336d813fa5a3ba29d7d91bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7eabe7848c5ba072dea8c60410c4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8df7f3375099650aa8d7438df23e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd34675614918b316238344023a3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d46adc009c2522c854a0720e6865312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb10c62e36a109de855b043cb8092d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0819f830c2c2a253576c2e430cbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f016f31796c66fe5a90eba4d5e98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aee69e9151824d984a3b628bac074316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a491c5b33d300c3c399fa43e81b221b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb626a9ff33d86c1d6cbc60836befe3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde0a640629e2ac6a230039dcc0c7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39fa668602bab9f3875d73159e86e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30d01c4fbaf0dc192f3c122eea4e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f7127e5429c3be84d6b674843f32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661689690e5cf5b6f2cdb04c563e1340323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e4d8a3024cbe21d27a6e5c157af1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe8f70b07d8dc1e982d6683004b7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4324f72455dd0e7e3d33bda360741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0821ded558566a900bc3401331847e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23800c681b9a90ab1145ff3f2a266478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308bc436ef8a9cea2fd030f629351d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad38f2bc679cdfac472921ac2c0a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84c20520ab7600c4cc6fb8a5d5f8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91d9f2e317c9e875b63a9fdd68a23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b85c94a3f7cf166f86c226eda92e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711fe35470aedfe73d238291779d69e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad79935ab1d12dc093fb468c492398335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42df16e74cbf71df9f3abc2a3cab42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc903f2accfcbe1a82e097cb7d620bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895ef06f8c4c192cefa9071d8ad407338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814df14158c00fbf7a8bb7c9608b8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ee5c9b3be376f5fc8d9d779ef93c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156ac2af64cfdce9d9e28d93ff447b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b4b6f4156629da0c77162acb18b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d599f43a9cfce749164ebd09679ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177406c96efa11160f2cf9c6fbebe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93067d1d483902774e6e90598dc51b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df88ec8dd3e16748aa558c51d3f03a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd09360ab9b46c007b4661a027ad0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471da53a71133ea73e29d4253d989a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb0ad8cbd56fcad81fe7c829413b09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b1871b63b605cbfa3cb98f6fb07e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959a6e5b82735cbc00c97eebc394544351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a6e78646add58c295b34320fa045352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6b5eadb6074b215c1593eb47f959353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea2b7e74760903f22ae5ba1f56f32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c3cc86b5baff190372ab44d1b51ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd36c1b2bb73ca19a2064b925dddf7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9247b39f786eb9e7729de59468ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13df2f6737f999a21cded3587f177e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1d988134df22f8ac4c100d3563b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149179e92bdd33a85e5642a2ad81be5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852ee6b0324962ba0a47afd4ab8057361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3e8d98431dbcb32aea07495fc81e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33bc0011d1954c74a1687abe2658ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76eb8d1d5a4b8f118f7615b1841387364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808e3c59c4f5ad24d91e244c8a54ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f16659ebb196b39fb3ff99ca0e4a8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae66bf2c8c57bf729775717b729f88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218370d5fd6cf853ac973d2650c2f736368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46fe57242f6e3e773faf0ceb01e039369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f86c04e980439cab9d907fc0383b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee8415ab20923c3fea9dea539131d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a216ba39dfe2e38c7ccda42b8e92277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2febbf9f97caee3f8b29d6ea7c6f9a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1300d1147b7a28aa521a4bf024609f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162d2534b7d51588aa82434f1251d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8455148d288227f5e6a5e14517a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500703d83e9d679d58c05ebfb90157e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44842e2ce7231c600fc8f5fa534cafc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8bc1ee491954b1f602179191d3bd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70afacd0d3106e33b68b930b258a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa3bc90fc0d4f8b2ef2c5e46c94a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a911f8491553031f1c9fe6a4e04bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131140d163de2c45ff8d15092008a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feffc2fb613ab7bddeb28a13410509d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399819e0731e0ad4d1cea48aafa342d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dcbb30a57d52c17d10456fdc36ee7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6065f3557f1a5163fde6fdb3cfce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8711c225a01b93e2de6886c63613d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084507212af7d1f40c54a8a78a9a152389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694d0d591785e1856ab03cec2b5294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8efd216e46f282c5d4de0ff01375d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd79826be253007a0aabab40d0d56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da631ffa14fb111853009ba6d243b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efed9795fa1e6853b32ecb936dec2c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9b66b01472189d43234835d53f454395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08325e383a934f541cd9e9deba78d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ce1ec655b0903f95b24486676dc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6a1d9c811b0df8a8b4dcf1e3f572398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd336230e93316c4b61b45fee1a5b7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909378220722b1efbc843d5c9ee0ab6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c491e15bd2618b8b345b776bc5a12bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731758f8f58b3056fb482ec7066d7963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a02f588937036457f85907850405e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b4b8bc06fe3d1b6a88e1ebf8a4f63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf676672de119b8bf921026195954405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac48c90998df0f218ba1208b170df8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95e813c9b10a1366256c315f81e599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11824b62366ff802e7c9520b0011421408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a832fdf9a596fed509ec64e0032d29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fca5b42c49f26e738de1b37c892f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2614a153ef2d4762b37b6623257776411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ca99ab6e639495d115f332316dac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a335d4f62ea5fb739e69e5dcfa8fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3756f4f48a1ab3de25b19c6494661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd345fb34f13d782a8c04eef8b2968415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447b3b4b8b303ae2484298de17c938416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b56b64c96c4cc112fd88c2e5cc58c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29e8cd936c5a285f210eb209960189418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08bf3bb3a973c052ebc64a1ed847d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a039a10249fd26c9e9b479364118b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8880ef872e0ba2e3ac541b9e3f191421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb159dc2185a1bc51e0052d157ebe0af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4c1ac8db9caaf48231c85da7acee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f2f44945c05d103905014b55fd0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd974f58513c49f3834c6ceeec5d5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ea03fcb4bbfbabcdcc19d137ff7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695ba09665a002f743ac35f20108a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd9703569ffbebd0e9d28887bfe88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125408d9b37aab1b9a48926b46dcbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117687c75840b328428e5c0e519c99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de64445951a27bc519991daa042fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf865b58ac1e3920a9a243161b3824b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dccc92d5d676a1eb518d14e060971433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b9665dc697f6cf1c88de9276597fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13bb089012a462b25e74060b1a75a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2db80cf64770bcd28cc9995f0d80e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73eeaa71f84b7a2f10796ca348376437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9511cdd2760655c2de58be6ce78e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5427f1fe47af1cb42911e4f21db5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6465210fbf6ef60ebb3c54f3604c48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb824567bebcea7be6d3559a20dbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea70207483665656087d2e3a7edfa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bd492e4620ad37c3b3eeb19ed3c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b5b8ab17f3623667965216c14c4f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf8500e682bc2d59b1b902fc99614445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87467f824dc0edd6f5db7ff026210446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c97f9189e29b6b492c93ba8a3a050447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d2e1f9640fa34e04c78b3a5a9bfea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84db69af6ae897fd12741867432290449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa392490480fdf3c12971f3f76d3ad8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9632392c2de7ed667d1d40162437b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609a14b58c4d669cd641266e2128a32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bda8aff08a06446be61de54a7e90cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4149816299e3d1c26aa2f1c90ac5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc448ef056f1588882cc4c6f83eb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4480359c5b9ee02638a1e47bbc15f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9efe0f7fb63ca191203cea4c309e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa98ca4d762e345b85e058085d605458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdeed9e55d4dbf14b2834ea5210ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477bd47634f005cb23c94ad3e87282460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b607be4a50a4f56527947bec288e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a46ee616b29009a3ff9f749b4d28d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1e81372efea68490b364f621a744463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a5fc1859c8958fecd4802bc9c9d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a9fd5597cab5ea6f409fb95c91aba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc474b4726c5c48ddd9986d3a03b89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978dba1bd3917c4a31922e738b1021467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ff63e18e0209a6bb760cd6fa1e12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418dd89e369eccb44fbe03591790093469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b5736b2694b8ab6fd37b03d51a5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d92eb2e938f0f159442990998edaa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2371e039fba1de18f0bd139922840472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d308365736b08d0f1180b59140b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851e268ed5e740bcf8ef3391240640474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b77b72f3dcdebbb38ec2480562e239475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea990f4d7a8a6ff316f101850df9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea884e92c066ce77526be2a02d6e39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2153696b70476ac0e0cf5c929b6575478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707d8ebfb1310ff6fe9c2c1f92cccc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a94eb41941990a56e9d15daf68305480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7d43487a9717f716bd37ed527737481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b7ecc9ea5bdb824a97e9c0f6e47c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc84f3737f79fe4181d31f03174bc67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330ed5593585b1fb7184b6acc369f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911ec1610588e7ffb3974871f1438a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43695463ae29f917dff356a0d631f805486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842db9fc080442074e8d0baa357d2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72cc5af711456de29628d7550be3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ba4ab3716dc5dfe42f185177d25f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da13e9bfb454b2de925856f23eaca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bd5be94be0c42588d13dd908fd64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ba1a07323be4e268a1f178cab837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5cf1028d35eae69f79b8aaf511254493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d38c8807a468fd080d14623d24a100494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a05f811edde68933b30ae68bf4c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6185c64250b01393c2ece4fa2c05c9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa155d2346d27f61f7ef06691910b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699471d28c98fef5e9803391b980ef02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b468ebf32854f8c21b8876750521499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b2f5ec6ac85d7f9b11aea4b2b8a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a045eb8b3c301778addf1fc0fe3653501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb751452f2501ad39e0a53e381ba64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe506005fbc869507713003d42bd0b9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca4d133a102ded80ea99b69906dc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1333c3a16aecae72d0cf25c13f841505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cd1d9bf14b8690890dfa222eda806506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4e11db02f37526597707b92cf806507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe133c320b8698dc1f44670663c52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f67ae6f07b3b6ea6ab10ac4864285a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d7dd51cd9e2ca79407b526bf63bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed084e4c71699c0fcad67512712ba1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a53e6058025ac090a3e2219f0f26d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ae9b804aeb2def494dfadf9190ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aaa35b495729451a4ff283e50a26b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5b1d1e216584164d32e4057ad263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d413acf193b686f1be7bce58cf022e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744fd13a9fc476c5294bee870373bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693593b6b31c1cba6c542269657cf0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f8927462212c59a57d66ba166984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984cb9ed9454f7ff55452c0d4f36522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f9b9798b268bc2b8d1b91955523b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc635d07bf9eec2467fc05964b203522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47b41a88ee771873cd0af23aeac14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651dbeba1ee3354e4a0d47a9c126a2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e656aa698f8561129788e6fd7e97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc81e91d13d3cf5967248d1fe52ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc3dbf7ff172e7974a4cb7dd50b45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b6e67de741520e2c0fb332674625528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c04dc703a59a02ca10ca2b45de46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aec3690d031d4811ac05ab817b6dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55ff27750f8a05c303fab216a28e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544a179e4fa7aabb059376cb591247532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e7a94acf740253c1b4e1edc95ef2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699025b47698b240fd1ebfa159887026534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25d54861614c492a525718068b85d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365596fd6d7225120f60a0b893b2edae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd701be74f0cde868b8936578a627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cad64c640c16a6c55087deddd8de1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4693e8d4f618d6a9f728e23f4b89ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658125f20a6bc76156dc82bf77046e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f42dc4a9514271cf705597de5a24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4407ccab6d589b8fa8021495d72675542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7356bd6dbd2263e65e523fbbe1e4fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca74391dd89797923414609a406abc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bbfcaa1c8ff9f77dfe7d2e0524b58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28201b66f68a78cb313f6c605808ccc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92e3ecc5c3a1a20c7aed4985ec41bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f1e74963053995f26bddbbe1c303548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf5e47811b0cc34bf066bd4031cdeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b278f216620ee01827d9b6ff0cf2d35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d8d1918858bd52ba88fe1d7f10a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c3b71330bbd1b77f4440f15d78bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457323fe9128e186d6f78bc582e3f5bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e4197c4e01865b6d705b862d8297f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945e1fd3b654b0e7833ff432e47a059555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b1e66d5c6934c6a5c72310d2d447556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87224efdc3f3eff189645b0c16a1ce6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff905eb6ad3e272684a983eeddd09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279b1f4f69f7bda8390f40d369e53fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48a2b0937c8a303811829abdc3979560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8033db461f199c565fee7209d7f6730561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef222ff1b144d0407fae222f60af0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca617416bb6d64bae9154a281b7039a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e282bfe7b6cc0b8b2617c156d6754564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eb196336e38a5081e447b1764183a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8a70a5b1c450a0f26dc9e1aacc76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c032b52c8bf0aa41dab31d2b39f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbdda44aa7fd57440765bbf0216799568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d0fa0c31ea997c9efaf98a517f99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88e405663ae9c19a01b42a65cf763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fd2d8652046a1d3709da09fe1b3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41957a354935e9b9ed8d8cd862e11e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4fe19ad577d04f71b9a15cbd6484f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c60bb9943e2e363d4c9469ffca66f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794a92860c805828dc1746541ba461575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17269071fe3a62dcc4d18ab3bde6e440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210b5d61c40690f9882e5e4db7368d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c277a6c90c9e103245fd343de0f890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c23289b9f6bc034aaa168f72b95c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d5fcb9e306545bcccc094d18a732580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359587dbfddd6232f84df6641d3e4642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e41d56a5d77ab446d2e543284e4a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9561d7f5463a1663df87a8e0ce159583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca09c39c62cc1d1456dc1e53ea9510584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ace92f1d3d61268be40b2647ccbe6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83bbe5272f2f32c5c4aedee5158e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0205e395f7f7734c9072730fabebb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dcb47b2433542e85f1cef16d14d15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b9d795853c8818c3328fb385d9ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a998c49feee0dc7db0f425bbbdf019590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a51ea4f6c2768f03c6ef8283afece591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee0df294992e9b7421149d924071f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b8cdff48dd82c0dc5c4cd2f88e259593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11f30b6969da039cdf1a49441de40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574aa1eafd5a0ced019a87636e15ea5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6796549dfef076cecf0af9d18e21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469170337160911ae8733906841c967597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba31b462d60e9eea5a01151c7a9984598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07df04ad44210d58c03286c8ff758c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656126614bd74af60b48c1960a3c299600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6da3005f7968136eb329d047dfc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03735635bba065cc2f517ba85c6f79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a504679b0ddb03c6481e561fa572a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2736445489efcafef38ff1b01126604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c888808ccd13b76caee28932735b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fc7dc102235277468319af6fcf526606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9cb82829e6bf30ccb80bee67fb61e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c285f453e688dd9d6cf1aab36b40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc0a6a7fa17e9c65cbc7f24c4b595b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6806373413c5df98548e1d502795610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5454598e2865c735291fa62b88593a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c39b0703fc2acb24fdfa46c06ebb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8075baafbad3154c3dbd9433fba80c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206216ef8a436c124256686475286c52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51faa69254eafce20e3dff78dfd15b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d821826419fa1c7e6d731f18b2de447616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d37e3d353cbb3866860f62f116c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bc5792b6519258cd4cdacf486352618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95fe75bc351ec3f0b94bab36e6f53f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039751865d5fc41ad7352f63806a855620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b8dbae4359d0fa481550d3a32d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8072df239498ecf727e291741b46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825dfaed34308afbfcb25959b0a5db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a764ea6c8223a5a4b9c3f1dc75f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da04b906cd4326a3a16a81f51d79d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a3fa8155dba939a93e97d4a05614626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb10d3dd9c883d89cd1469555f5163627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b6d6427642edf3f145d9b8231b6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791fd7851ba2a7780576780577aea6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd67ee6c334512effc24c9d6c584fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8450da8a72dd47ddf82ac4a98932f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea8d82f05bf5b2fa79ceb9eccdd4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1820e03fae21ef896b422fc48507c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ecbadc7c5c47a6922e639bc14037634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298574a340306b644822f7dd04c806b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876c922e67f960d28f8703191957386636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f6ef7deac173a4a31b3ca48188b40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a57f7cd7ff613b60e22b1af4a384638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0237e9e28ec65d56182c3430bfdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f7a7133080474a98f3feda2299a0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002258771d06793d18b60928e2c5045641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0a66ccf0bd159394c395744632d9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b26755e836bc97bdbaaf79e0166b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcf0f879f39ab4c6ff1d40649f4569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37b2073830db40cf7293bddb01398645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92802d7bbb48b5fbaf56b1d5edaadd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe1fe53a4c43ae3f6056957ac89d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e231f5e77843c3a149d97f7d2883648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5170e4e81f275d2ae968581ef1ad5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123d5b7933fdeedb8fc53a44950dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161c3b88670703f562641b67a1b922651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e08506c679ffb0e6471a1d4d2944c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3c7ccad355615daad957584553f38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd525d2cb045f809f2cf2597b23c75e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b1ef63c0d208cbb57a4c589ea49aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41359701940cbbebd1ce700826161942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938c7077e0c52e1a0fe03f04f30909657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737f7f64e3aa5547347403f98fde68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba49d4f7a2d9955d9d5dcdc724147659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486977f3ce437cfc4c1b9c797285be8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef1352a7bf4256e6f4634b881904f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834aeff87d943c128a7d405d4e23b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e58e0c9b15c138a6543631b8ca99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa36ff4b9d5b0bf0a70c139abbb3be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac687ff113616004bbfbc0f7fb6c4f72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede524ab3d95ac1068ecd4982165b8a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae7d8309f7fdb48fad262df4281b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea2ff63997bfea30df2354185bae0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740458b84b50ef96652e64e79a14168669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913263c27de6f26151462248c978511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e5b0d7c7553def2e3af7f15255dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1c7f0da6b9d51d2822b69e52b85b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f077587517a670e244c1aea5e1cfd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862180b0ba95e5cecb4fb701659ecd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30800b3ee42c84cdf0358edab4ff280675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724a6b09d54fb05330419d2fcc8d08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b159f71bc5596f1887abcc5c16a06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314da0b2540e21accf1be2b453be9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e4775923a6fdcbc8fb582ec82e51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7b18f4d3f6483d19d37667d77b232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6c445abdab6cba843ef23bc6b052681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a5bb3f9aa1cc01803df6f98dcdcc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f14ef037bffee410f7aeda109edfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a584e785aa6df79cd357ff01cf50a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343e0fb789d4e5db02f102b8daa55e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd9a39774b059f9befc98b86f71e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1ee412f3d3efa698eeb10adcf7a21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8b59068160dd2bbead3658933850688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6a75db8de236168146d196fe71706689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3fc7fef2681808912e102fdd77bdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b369493862966332b8589bfd3e867691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824bde3036939356a3f70181fd23a50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528263f76320ae0beb62b3f4243e2501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6847cd7e7c4e04803fa163ee95415694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af76f00889fe42fc4cbb943d300608695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407bf43df303893d288d28e0eb8c412696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646433c22cb712056a6dd69baebae7d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a4531d94f3cab1cf3d6dfa774dce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080feef9e971ae5fec3d9bf36b2acc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7da14cfb469aaad600ce1bd70e77d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ecc4acf86f682e0cb19189838824701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abf1be081eeda4af789cc05da2b6e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2afd6bda63235c095e63fd3cc7056703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361440d5f764a0c41d73cd22877101f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca467293ceeff96c307b9f0bb7a7fa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25915e434420d3092f948c2a8ccc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084bbaaacbe7e5c87ca51c357eaa381707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcfebd96ca9a9fab9648bf2481746e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9795cfaa0ec4875ab6cbccce90bcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7e9b91ba3a0c49b9649e5b5b4850710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c713699ae84e37b5c5165ee138922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d7582392b2e10ccdf982fd7036082712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7792a5aa7abcdcea24093950e0dcf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99e73395b8647580b5bd91bcebeb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fdc9bb039137e15f574d66f07aa2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53cd642c613b8fc43ec29220bf8030716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fc9c2e83aa8cd91f67f17b090c9dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec90b27959d23ed1fa1a171533f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d84d355fd3c62396ff79851d14b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19adfd02031120dab50f35d25e31a0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dbdebed2cdf1fd53b84b3319cbb0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06708ab483153afd0b5d7b95fd579c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db0a87a3cd2ee7b945da56f134a0ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0773bfb0b28557a9f3d096c5c307df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa93c74103a59de226a93298830bed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876406501355a89a865c746618b014726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261716663a82b20c13dcab9d03eeee62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403765171ba9909f7eded51174fd08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc30d44d85543c84a8f32ca6bbbc631729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af792bc1bddf386fe481a6bf6b9e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223926bd2cea7583de929893469f2ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb6acb99fa7a90e868e3250f884f98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb7644fbea3108403b16c1783a518733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac809ce7952b1b331bda11452f53d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567d8dc2bdffc47c55b1f858c2e744d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db5bef2647045412aef43d15b3817d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bea41516052cd329dd93b8c4bd168737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9546a71fd24ee1ec02529273cfde86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee662ddb5af9232aefcd6720ab3923739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81f76529d752cc2057e9262085452740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4c8fed81e78cf81817451f90028d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4c7882d62cfecdf16d09b355c3888742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed53b89239d3e8c9425ee3502a127743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffc44965b48c42da34b12bf639e9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7893d29e1693afb62a9b9a92a4a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b7dd9c2f2ca9a83cb920fa8f1602746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584b53e8468716006b505e5b72c277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eb2dfd507a9571071c00fe30bcff3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143031b665877dcde3505a512e1e8a42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a590976fd7630e32b63e42e0b362f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15bd26e656e7f4c822b9a878b863b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6444b2928daf13059cdc8a57c6f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a710ba57f78981fad30a1f43c4a9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29243e51e088d4823efa670339da8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654a55dd2772bca5306b7435329dac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72a7cfa1d8f35fbb1d196f0089b4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46543bee3efd727ae41b2d55533f190757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5beab0e930a3bd89eb554d2f8e3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5bf70c6923db1b0c8e0215aa8934b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdcca7dacd10348aa0e26f34a645901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64355b036cd900d0243ad8b525e112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4df429da5f48f900384edad857443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0510dfc4369a1fedbe688e402261e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa71335060aa9aa50e298fa9643a2eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e2a769188dc72b09d9da9bd95ae06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215998d927ac12035a38814f9b6c667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0cbc7e27e1ae94ec7bb8312ccd4a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d15cd1fe535e6ee4f1ec001f20a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eedba452ff351d2094fb2d749f41c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359259cf480f30870dcb231a4c6d9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d6df4d9732ea93bb50183c3ad625912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777851dd3fefe23dd6b7626497cbf8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712069d2733add9fe693644ee0fcbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5976fddc029ce2465c889dbb3dced615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe62bbf29eddc5297fcd0e5f4b69c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb912b9bc4d56aebb282d5b48a844817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f3faa0cd934793bf7b711b8e3059518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe661c960d7cf4d16e844d699787e64c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78fb19dce35925f363f83011e6105c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd9dbf9e329d3fa05a3b14df47bc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce605997f80981bb4c026a9814f3d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87784ca163285c08a9bbf3d2779c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bc5b7f5d81c7001581cd36723ba0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e310406c3637f0c3e787531d871ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdae26582bcdd6bce2b2f67b1c055426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266deb5847bfd00b7aaeced8503cf46a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18350cf8f80d6e1ff528fba3505909d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3e24e36e04b9fd248b66df5efb6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6182274733cf2cff10a3c238069e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf796b61cf2e50e0ecb8261412675b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4296c71fb4637a7df8c8910b59c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d42926472dd2731837f12a80afa1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c48770fe59813b33d04dc896114234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb825b87f3fd98a9c2640767d1cb94935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f892351acf15d8e6434e7cecbf2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78680383cfb267c521c0a3eb76595d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2fd6ab41622bc66214f5872fcbcc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5d3d91d3b63a73e27ed39a20be3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f360a0b6201d21eccc149e50becf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601576612d7109e0ebb2874024b9819141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e7ce42ee367f1daba6ebc38c94b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc18f0e2b14d4e3e66be5c3254c87e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95dd8b784f3123d0912cb11e616bba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39794b854dea82dbac45c2289c82909e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbda42f2f3067648978dfee2e2670446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6268d2df03b8f8ae727df08b2c84f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc491d9057cb01ace5456fec2c184bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30339b6439d0f2faa24be7d5f65bdc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc6ffa3ee8d26e4074c2b300e621050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08318358abefa93798a96c72cb84fbf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e61581c648641e714266bb62a81852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41983fb345012bef5bae6f568bec9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ef3636b625d1f67ab306389c226c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da11b16c329397d458ebe3644a83355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ba303b88d5237d3de8b56cc2474a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08039a57d8a70ecf1501c8c108dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c17b49e5eb14c9b49072b4067ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e9876baf8154c964300fdc5c296e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af3ec17ff27481131d0b0778416bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7a15e35139e52cc73c62bf54cb4b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd528b305d2d7c96fc4e705d81a5e84062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629db3f7451472efecf719050e967f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb806a634bdb4303ff00f435c424b6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b520915bf8c40c0a1fcd6a71239e2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19e7625cac861aabf017aa7fba9da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472033bb967211c3d30cde5af226dc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80728839b39df0b0adf5948029d17368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2f91b62ec1e9d728e2834d6a5c6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649897781de59d7f7a3661197a28218270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134686f1175ab11bf83dc79b185f28071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c46e7c95a8ed2b6d6dacef780b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05620f62cc5d1a08cc7bf9b0dfe95773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b385967dc8487644744e70f907d8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358f7cb833c54018a71bb072c0b760c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ee160e011475db698440223b72d6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe928d887cf57daefca7f1ce42731d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98552b4824b4ee922fa72ded1c6c168b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586305f8c203231a7b01012d57d33a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2248162b6d3253cf1fe3df5845236080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547201d4d2b6ff246e063a4fd63a60981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840406095e7a9fef6d1d0b9c71f63bac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290d36676948804e5e7b5897c21b10983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff195d981a83590e8c6d6ab3459b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210c4af9c99cacabece121c2ebf97b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e4c03b6d068191347376a56fe4a9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1371f88551c800ffe1a9628c9e20a3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4e815a68195f8aa050b229443bace88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75f42721bb8078d6bd27f6de92cdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea1d0c1f543fec12fded8af757e26490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97880d17eb33f7953fe5eb5e3aeb098291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda546bcd9859a30709b9a402bd6d39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257fd175c73afd2813ec6a629b3c3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd9f488c15d13dd639c8b3aeac0f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea71668e62006c3d6b29ee0f77c78495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550bd4952dfad518d5806a00ecaa2bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07432433942352a81b0c789cb5e608197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efcb1bdc8de53e77f09f9371ec1ded98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877fbefcc9d6161cb5b03933f31408599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a4fe467039f4fe9ff14af3606637c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad432c86cea607e34e3b0e31d3757f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fabfcdca116f83d394aca8ec841fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418288c0545ce6c40eac4e3516de20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a09dc394d53be487d9ad15e8709da6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e141095335088dc68011c4a555818105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21868d549161350c1b0fcfad79872106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c294448636c41da5c3cdfbb8c8ee9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cee5982e1452b8a71587d35a51e0d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137085160a854b40c8b8181948af17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7250876b671b568a26da155b20868110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969bcdc4e9b586d83da8e0b8e065c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2376c6c75498444335d076dfd2e3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfb6f2e3eec145f1e62c36e7ea41a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da413b4a5fbdace09bdd887c8ea03076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb636383d17f0be423b51a2b2693f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853da1e0281e4062a85dfb3d1684278f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b115dcf666f56da1fbf76775feaad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761f2dae08bcc844875736b5bff4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3529f6c9608a5c00dcce08571a2d21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea0df5d58bb58d3e6dce7ddd94129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72977cc966edabe9ac58baac43f0f20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8267d6fcf725cbb548e583167e5382122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63e597d6fa12984517735f2a7c276123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cae2e1e441b7bd959f93dc95541ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4044a41faff060bb867919ba8dda36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076e833f2003623783a1370dd25c9e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a659889ab2edc95b1f93752932f739127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f97224d9f51eed8d8b9bb83c61e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d9d0d368bc229d0c40700f1dd58e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c00a57a1e7135f42df026e9f59db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843c1d17f8e58e57e8434fdd40de12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c91ed1aacfe4688216eea8359a88b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe86615e84fa680cd185d3059fb00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c4af8bb7d7b4ec5ca8bdc7ae51ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ad752230dcd423037ef0b1dfd51d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c414e53bceabd856ba61949eae3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84857d9e5632b784cc2f098e9040125137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499392853e55506841d4d89193bbd896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15481ae95b041e0787db25e8c22dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f31360f0aea7bfe8109164d4cc825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169778b5c32885ac8a708406de47171141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596a41fbf34700d308b2f35d6cd5de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439466e72ccddadd6e33450869c44e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884432417f6b67f197c33f3f621dd425144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d31c9a13264ccebbbea08a0a1f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854a81ec119e354b478ddca9112161146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439651735dbff443cf50093bc533d8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cd658bb0881449986b33bc1f00c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d66d61270691fec047b034be55b96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5c6da0de1fa3353a7319b05cef3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580070fb6e1413f58651d0e9aea4391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe3fac740d6c4acebc2be901543824152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcbbdf4626ad73430083b7a93548a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c9e90ee14c1c97c83904835145962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f26449e5b28cbd6712e570302a06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea951e4da2317685803f9701e272ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200765fa3a4cdbab6ebe2ef37597f64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bae58f458c1fdebdd3721987fd638158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3bc17e3ba6d8c1acfe799bcf0b093159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce46d9cbd645973a4e4fe8e46c36c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688669b77561e96ea67caf371547aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd934b995ba9f7c1163764eb35b17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752160a504092a787df9e0e0607b9ff8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc733c6d770341fac806c65981dc37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc551e94ce626557f4b71beb7f1985c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f5fe10e1942b1861e6a867f56928166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9870a17c78098f2e612ffe281d7ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87f3218061638f040bbebf299f8b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d5a90a63af8a68650073633c4473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b50d817666b2e53f1300a719f395dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae362f60646bd445e45be7204dfa6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8ec21ce5c908ee0af7e23ec543e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f345fba5f345c82be8977bcdaed8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224736ba02d1b9d31a8867af21e27aae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c9957ca47147d8de20dd9272c4e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a82af3f9d1a1638088534cd729701176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242b4648d385af5adc67f2ae000fa67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8bfcd7526d55fbaa74ee67f960157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4edf3ebdfe2721f15cdb01fb90c065179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda200d9dccb9f3727442f3bd4378674180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeca9911c481d81d82e56e187778e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046525a90bd078ca387a7155aadc4f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c147a8ec9e6b234c4e16df75dddf92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa350f8d4dddfda6a5ecc2949f8c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a25eeb47bc13b5db300f3b124a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be0d63f0ac7eb762fbed57380bb32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db90fa206395b321e227da28664df4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62ff75252362c3b3dbbb3439a10697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811efc0c27b323ec45df63710afc4be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12dfe136198d7d28ef32e52b7b385190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab571ddef69ea558cb1e71584828556191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f333647457be45ec13c1a45c8243e49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52ee937d68a879981c6a8cbbaad85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44e5ac65da55aa82c959d71eead29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be0ee46f8d6ee74638914cf40de4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288de2242deca65000d49d955b967b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b934aa5895bcdf46dd3e7f812b1f54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac20f76d3d836078abbf83b1484241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6f4112776b436803eafbeaa9c07c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858be1e6a2dc97abb76180c35b1921e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631f0c6f11158f630cd20a7eca838eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd09d23ed19eb4bd2d1abf85c4459202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260ac12ffeb38c2717273f75af06d22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8786382a248f4c04f2b2501f7ded4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9884476c2adbf3f54411d29db9cc90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad72c8a3d3eb2e3ff1983ede99ddf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5635cb54aa7603d7f9fe516b6cd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa979c7a693451e9cd49b13e389f0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895c3a784927f4fc50793d93f0bd1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912050e9ba7376e105603d573545e2ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec85f0d3cf25cfd48dad2be28ff765211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b48897978279d531ae515e5409a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438352f715871a56298511be2844be7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a0959f28bd8b501e7884ec00356d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe634bc2e2e10de0d9bc99013d267d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd08a0b5995030aabd0aab760701d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27043ad7605eba32d9e2358abfc0da9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a63ea123ac720b21dd920cb9d47dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf947d26a9dc6b87a0b2b429d3c9b2d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c5d20cb32fa6ef449d21699f16a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb63cb098af2b9ab80f9eba99a281221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a40ef0f01790dbaaaff692af4240c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fbd15a571a0e5c07a6c2e95e030cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956fa421d3ee11943e7fcf7a1d345a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e229a85214c45ad0d5db17f4f7039a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b707a9700d445e61810e151d7681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccec85da283d4024bdeefbc6fdb5e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f72984231d065440700f41657a8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9a1c3d29f476052036d74a7056c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee3c7f6f1805eef4c2e71b79e0edd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd44c33af2a7f56038c490f80edbf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def0f42ec8e5e71ae11ea3f3559805f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3b8d95efc1a8bc908745d8201876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c749bd23114222d65b10f671e8706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628577130def7435d331560d5d0b7b94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215ead886002e13295c8103dd1db4e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46901060882fc83c45589ed887349d1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ec20f29f572856e5d369ee132e25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572c59a80e07e1d99fa573e840f6d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b88f0d6b283f28c03404e160a6204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba9121e562011400a9132d3d6cf438241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636ae3322e371eabbcd69096aea5e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbae6f40cf48e8c2cff2aa5e2d670a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590675e9131eddcfb16ab52184b006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9f64c4e573cff98e4f9aad79c149245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de196ef91ba23262b64794ed86ebead9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aaf9bd2c528bc164dbc9f21cf3e0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b206bc56f843957fbcdc91ba5cfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79177657043ea4d5b55a6048df513249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f79162a737c115b052cdeaa8f99e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa32a014e427535c170bd0feb833d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a6e0c26a1d391ae981f52dd09f86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56be75604a9c8eb9c326b628f76b4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fd6ea538796a28e1dacd6eb6018b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3a7a5ccb63f059004cde66dc864a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa919301b9840846c46bc068f3def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba725fdeb744618103fed502c2c331f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e038e6633bbcfe64d0faac4e55c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fee6c6adabd5d6c200c031a8389d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0035a1f2faed19fa89bf529b22eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b5dd650e329aa54fda4bf2ff4e3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1d682edd3752fa8e32c40669d09b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e91b26867838c95432d74bec7a85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e4208af22eec43f70d10454726ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc29a74b856e50ab8f96e540331bd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fc42a70e633fcf2fdc0d6c5621ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca95d16b3f4827991ef99e4c6ba9d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae0c9ff5d81016bb1983f7ab4d76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45b9cf94f8da4968512ea626c31145269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db6a348ed866250e3ae8197cfe409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d033307e2ada8a3e1952b58981b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e096539127bde3eb8b7169f8995bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc94823b78c42d62e61dbc7e48772273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecfb3c7872693c1bd85f8bebe810a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc946230db63987f699b7036c69f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c389da6d96400c64536d69b12a52b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00948e10633e7833bb1c8890422efa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e4c3c25aee590c014a083902961a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160078ced449dba94bebbbd0c75294279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a9fdf2f182762024777fdb506a21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3c185e14cfbaa4480261667235b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102bd8d23bab4b40f87fac367b350c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067b5b6b7f2bcf5dbb3b0df4f73a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27644aa6ac935335598d5c57bf4dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1bfb7a07509ca28b8eea9e543a1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf76b672f605ba7f91bf1580cd13dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d903b781f61dc1c2e39c9782eebb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989607ef757dc805039a0ee0ad3fa088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812154302d47fa126f3dfbb0bdcdcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0264d92c20879feb981a6a16fdd29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda1097f82a08d31b9e35f47a2537b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59bb39c32350422f064d2896bd5e3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8823ccba483d06aaa564a184f4cc22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35fbd8a3d457c6e5bb0912f25bab54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e654a8aca4a0de3c6cdc6202c8d8e6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906866f64efcba20ee13cd4f74569248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180bdf87809000b64e8c3ee44483b50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0ddc814471bdde13b991f1ac8c40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7832deb4f0f3dbed1bae69ac0483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba13828250b66f9fd04a0c7cdbe553300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891dbfc3496753bb7e1730f2dbe365301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6bdd51ae67c1c108473f7057b858d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f546ab25f1447ddd675a56fa22776303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0eb360590c6b70286ed84b774fbff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba77bbed70ee77ef480dfe39dc3ef1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9edf7ac5eb44f6ffafc777544ab0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb4b339fa0d79d95f72de72895b52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550eec3083796c151c4b6dd7c8bc6e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea91d8dd0e2d8f2f2eaafd690103b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fd3820277119ff26222478904e2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe72f3140fc7b94dc177b8d618bad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253469311b9e97b3874493194a7146312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32adf509c310613e499378d0c8ba2f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412747b5e47609700e2121d7a66f18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79656bd5a02e41864742f6225b10d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501adc3cfb92d30d2e5c4da95105be2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa322fc15e25a9633286b5a2cc0225317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0038397308c268bfa744dfd061bdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226ed9187267d829260b76c04f297b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebad9facf65c0761cd7f9946025f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5b5e02f26f9db6dcb6adbb109d70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc33cdd724a3ced92ac6fd5c962092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cdc119117bccebacefab5fc71261f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b345e5ff73423e6b580fb4811480a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca9c9988e549c9d1d3bc4b7c8445b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11306519f0e4dfee6bc92da41d740a44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c0e84e0a5cf54da10b0bbdbc7d77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e65a18539592696b8a874209339a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11493b5ce4f6883f4c98226a631fc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f2439c8a4839f242c3e73b3b2413330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d33f9e9fd615f40d94b090ca62385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a861600c76685e0b13296daaf009332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa293018e04340d204db4eceaf852f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff271527c74160754fbbb4d471a70e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db190bc4328adf1c6dead8591d221335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942dcb5b7965c88248831f9f7692a74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf459d9fe07aca8d87b31158daabfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c432d9778df5d9149ca904c90c97c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5eec95c7220cb511c67fe15b6e98f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd405c440fb298fb00c193573f1b4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab3ddcba06d3629ba152981e04f78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac07e6d8c8b907e6f82af82344c89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018b833e36ac0890cebb06f4f87b1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409dae5c4fd88b2fffa563d35b706b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41cd4e4c875e9772b93fc6add1c623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4ab61c347a5725fd6d4e3061c9a9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba0562115f405f81fa825a0abc71db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba861994baa270af2b608228b611bdb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d916be2e96523324c086bf85055743349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf5fa31b32be8cb34d156b6ca49762350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6cc726652d93ddad7be1aeffb4765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3d6e9d2f4bc19c0104126d3732ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a5958487ab837cb1eb743db4b5a05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391b79c6286de832822433528a102a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c60e3c12de2606f79649f2633f2e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36397a97e5f2c709c675ef9f9397d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb6f04249d304931ede6907c15f138357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417ee31e698193ef4316796931b2095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307906a7ed793838c3d6e6db86e9d0c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474463f7e1188681c0a3758c79d7359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa8f2449c383490c0960eaa6cae5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a068ae32408b1ea84506adacdea33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b435016d49a70df934caeb977b1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e43a028d2c80bc91ee553f8ec57d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc4e12a6f60c97a3d93ae0c879fed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3c96675c44545827db4cdde80905366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3a5c4e2edc048d8e248806c927924367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253402b14e9def3905eb4b726adc8c38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a301229306e6c1444f7f2fbe2a8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6843bd4bee0c6954af4405fa224a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714088d1cd525d84211dd2c60168170371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5fbdb87a00488ac3f9aeb6f78a379372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d893bd39bfa86ef6f3e595a484b6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59770d47b7cfdb700705033bccc32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3fdc46c93d3b6a8c414f093ecc8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ecb69cb05896265f2301baa1a410d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c1403cab89968f22df3ff3cf95ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4fdb928772b63ebe374176f45487378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2b776c0ee9d717321c73682fbffd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb91f8c69074fda02e633e31e2dbaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb711a02b0a754f8d78135033e6ac1a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937b9bdf381a74728cbfd749460e36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae244d04352ab21bf4f1b9bdbbf3c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a40552469fd3833b01e7ded16220384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c557f7154fe2dc5fbf500bf0aaaaad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971eb9c220b028e3e52003b7718e56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c4af4a6f0e5cab26307ea79859d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f134685758d2ec6270ff3d62fe0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7c45d5ec9c91fb657b661f87fe2fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662783e9efe64a5677c7ab32397e175390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4a079a68a30d5fef13ec353b21825391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9dc852b2b914769220556bf91b1e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872cbe5a6ef1f910e787cf40f879d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c824d5c733252eb31cdb2d6cb9ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c34792b6aa7eb44bc6f2c07048e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232cee8ce234f882294e06cb489cfab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a66b6eec45bf4d444557547ea728397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d57de15d7a7015754db71397f58f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd990f8718d0b45dbb8d0836c0eec9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725721ae5a8e09ad38228d375e3e6ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a29de5c8d90eeb2f225ef7dffe6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa43dca5fc152eab821011a5b6acd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2244af6e9eaf8acde4bcdbdd0a02b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46efe7766d687fcd035e66083a06b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe428810d0b001f1bbfda6c4356d6cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f729c78b1f565ad021852a5e702d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09485c6b8be447b80f28a7728b887f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8578da141b5735b9b2d954467dff62e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcb12163e54739516f6e3fca75b48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc8633a372569495a045ee8f7ed94d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d383a6f7ed1af7bcaa63aa21da7609d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78cc1f0d2533cd8f5e43d7fca5da30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59868cb1e5b27415cae11d71bf030a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87918d0268622ba6d213d999e684040414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76566c4d904d182d72a2ea46c2eff154415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b485fa0b88e57042912b99c0e4f8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87af7d41c646e92190cdf45a808c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c4f2dab0e213b292d721fa6136c21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af3b27e5fbc2a511e4ed391f9768a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff7ad10e21fa43f6e8aeddfabfb78f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe818e8a3f22d53d44a7810e2e148ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a316473495da21416dc3cbf7bd3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b331709cd098d78e19bd70a58429e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a1b69938a07c62f91d73269cbede424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305fbcf3af21aa2b40b2f4cbdcf508425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b507c371b48fd2509fd86a4fdbcbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c20131dc31f1c9e671961b1ea6a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a3368bef72eb1ab466c66053d6a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47515e821664853b9c78dc0ecd8dce81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf2af30c4907f9974e682e8622dc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6270250533708b2d1a0c1f59abb34b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df4fca166b5dee9fd8697689bc54b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953f745b6ade11afb155e893a0c35b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e938ca34b668b9623a35ede55065434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f80a8d108c06bc3b8ac9d95e365d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf76815bcc64b6bf65766dc57cc27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40291bb201a216f78addd4f459e9af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c991a0d93dfab8aaafa26dae5960e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0f4088e0ac606304ac3db19c0eb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba2df34abe6fa6848503bccc7bbd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfd7ea938b37784931b3edf8f6be3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4fb4e242cae43a8d6cfeff926c44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e2fdeb35a90b64b495ef9ee179cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1517ff6ae10d3eeb6bef63a0dbf3f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f0e26b9c8bf24ba099a3997b8c22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1ff61257a475b6234e98ce4b811a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e4b8ed332ee72dd25bfd42fe54095447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e743b35276f7039670235b4c5b08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652d30ab47da7a7bbdb5bac77bcb064449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56d265f939ea0c202de78713f154f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed49c0971a53a6192a02aed1a25954451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb46bbb714d79f991a251fe346ac91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8bab145abe52138eefaf204e03a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b842623ef421a08edae4f6a9f4651454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd983f4f63b2023ada4bc7fc89962bb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3281edbf001d7cb95675e83afdaad6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f72cd69df0446c7f1844e1865a6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972a894fb1435468cabbd76ff5ae65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e6742581b2a052aad382a9a10ad9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec45c46da31f94f29afab8841c194460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e947c8357e56b40197acd0896fefb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898dcc1babfbb9332c19d9b3fd8c996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1093de68ef5b698c0d523ec32b16a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff07259f6d86a6fd9b940e40737ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724735a0061c2f504966d0efc128059e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ba350f6046c8bd4389da6657f819466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb913219436c842723aa36cb81aca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f8668fd14841fc38242e6c35cf99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953587da93db95ecb023ac9746434bd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619667db025402b69f856ef8524758d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085583cc1cbf1b0eb9d068b8d37170fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39100d6c5393fed514b835c31a2ab0b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406c5cc650241abcb5a16a600816bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc083311f8f848d058f0539a76bdc62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891d548a2fc4833538020ea3bc8b7c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc366114135d5dc8cc6d170b2b3778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce45fa34607ce62e9e87c7efd14bb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d83ab0cdad00f05540c608b8628007478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c666dcd6ca1a4940ce88d3b38fc3696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984eacc80812d47fca06939fedc9f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f336c040af94647a9e143bed2f5b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347993a6908e63a88e4647acac285eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb720bd338654ec6e9c34be563b1575b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431b782d14e815eb5b845945fd0bae8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dcc248c52e9a82e34532c8db8d418485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa90b00e505d05d8f82a14c7d145b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b259f719997909880032c06622432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ee90238ce1778aeb68e16eea011e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df4443bddb1658a1813aeed393678489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da2e1fa7075cff752b6d7e9687405490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319261ca20f4851bf48ae0543aa988e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c942906214a22aa61ab5d1030eea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebcd1601ad5d94761de3808c3fded493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815deec991b977364b6fa126b5b7493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42410af7f79e75e50c6b1862e288533495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f95647dcdcb0f7e464d2f19c8c4ffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893824a56dc6b6b7611fffb7fbdcbff1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aed55fdd81426d4a0827174efcccc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e389f78c125358b70cfa072ceb362499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892aa82035a9764aa800d052ad7f630500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16820de06892dc5cda3187cbe10e2f2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391b073eec453493963c186a88ba911502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56add7bc25699e5358ceaa0f56a7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c73c9d50831341a02320ee3adde2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208760f88278fedbb157e9df633bc07c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec2807d6aa5bb6afdf84965eb6393506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd48f4063b18aeb455e60a474499334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ea98abaf05503806143e7b11fe00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bad5352bea4a9a1be8032c21fb2fe6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1cb1fd38250c9efd2991e0192987d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567fd6e81c5ddfc449b744acb62451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d9aa7a6fb30fe5002ff2246ef65d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db517e82ff3701f424d03fcedde0a1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edad688806b43c1d08302221f694b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34681dea180da6821dd0f69e1e8bce4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17886bce1d32980e13e2425c8d178516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e41695209908863c2d9cb06a760e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1050bb9de504f48aba4f7ed74b14717518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db220e37caafd179215e13da1e6d8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30123740434b9daea74227fa7d299f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893405028398fc8737164e186ae2797521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba176e84dd79b66918660d1bbfc8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727138bb1c3dae6accf6d4631d1062e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4978c48157a0938fe8b9a170af19140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4e9df7ac4db161026a6980ecde44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae44e17723a9e2c05b72c7b3708b596526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128eebc2cb8e3f338461ea138776f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee01696d5c788e781e109d37c87409528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41482b1cf5baa902c84ca80a6bfadd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ee1a3cdb02e33407f0643d9756ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1ad3d329466d625f9862157507357531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dab55f6b49e9efba7922863fd061b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939d8f6190cccfa3ff47fb1f285d736533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c0b06c75fb24ea7a1d6258de6e56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d42c7f76a5f4d9e7a68071588a648535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b8d6fb3c7caa457e9103ac99cb31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4a5cda133beb7d48bd95ec9fc8112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee02b548eedebe179c42663604864538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636927298591e415b976684cde5b24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491592a34fc33b76bab2f706f42f05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e1bc7ddaec0a6758bb5997653e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac059bb5adfb6ca74ba360bdea96a16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312406624a671adc2e2b56083cb4d5b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b7b67713e508b887cdc131b8ef26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c5b39bc5062456f4e29ca5a37bf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b806f3b8a59634898ce52a85cea5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0e2af54864a921fdcd2876a5268b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8005185f689fa98583ab4b80ae5975548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edd69030c9c3eb9c43420fd9e891b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cf081c4b8a647350a0bd19492958550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629bf8f6a7f66ca77252cc2154481e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138727e4cda38c169f575c5dfe48b6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312c5b559839c60f230da2190371ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273f5b282b04f5a40aa59da5a04ede554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7bc6d0450cbdf4375ac8c847fc171555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc18dd311ca31e64a6a178b79ba5c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a648cfe7e60c7570990592f596d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944724eece19d5c15d9869a3975a9c05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ed9f52cd69af6f63db54344dc257559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef8a1de97a081c7dc459bc0cd1054560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a44b13f8a348bed4661f68434017a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002faa6c75d760bdfb4af2eb479f52bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea6309beb81433eb430abdcde375c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d9d657ba1cf29a77a3a609e502e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613a1cdc669d48922d2a94cecdccde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcde4a20199a55c921aca4936f01d9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ba9c6175b6fab4486da771985dd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066828e1ce68c0cef62f20595b00ea8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b68feedf8b16f043a307da81116f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7c03d666ec3d225972b0a89b42bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea2bac2b0090bfcfc27cfe189896e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f397704f04ea600de83be524f67c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc430001f07e3a51877a984e529b1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b68a43f5a313ab5dd1201ef809a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090a5e9ae904d295d0cd510686bd0d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8224fa37392ba6b2f87677106d2e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bebbd47263de5e9031f5f59b6b0a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a71f79f333dc31468920f0a324fc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c53986bb4b153e557d389e63601d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888c762c2ddc6f5075d5f85b17c8e9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7159dd8504ecae838a6b2a7f84191581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14564b3eeb46e24d26588b0990db2b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0c62da340db0ec4bf1934f69c51a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d282f86048d4aa12b5eaed0e32e2aa7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ce1c188df2a76da4e2f92c6e7632585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90692e7749800b9709121bbdd75dfbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fff9fd4eba3cb9af6c30640ad816b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3e34eaaf9ef26caf5c784a09d40f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd71d2d831e4077dced777ad495700b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fa9cc909b97bc2cdcd5e6dea18ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c646d1f624bdef6e1626712a4db5b68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106573d039ec0369569215137650af0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e2febafa835cbfb1cc3757dff6ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7d22106f63fb3e9a1dd5f053ad1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c48c52c96d3ea077275396caeea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a1c15ef624acc050ab8c8c93b44b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfa2403d465601253dca4858982d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d5b6cc4a4af4eb04f1a5f488da8b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688741511cd6214abfbdcba90de2ca85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508d42edd3ddbae633fc6e9fab619aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f285353d18639b63d61a98bfaddc49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fcf54572e1c5cbded49fbe6960762602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545897bd33d090354132404337abb2df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc12e9032ca0a045e76f86fac729ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bcf6e1a643c73fd20dcef3bc9506b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fb04bcdda9426624d12ba5cf7a50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0688786cce92a289993dba072775d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001efdb3e2674062943cf35be26fd1bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ee4e08b5fe54eb35837849e70f3bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f115180c12223995c7950a7159be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42ba8e66c5fbcba0f0c07fc74f50e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b89e146365aee7e5be7ed3c4d21de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beeb2ceb8a86f382e1616a93f91f58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcbf285c5a0718e11c13f1b229467a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2023c390d0332121260960e156ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d665c79c31882621d3a577694be15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02dd816cdfdd319d3891f72212302a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869fc9b00e092e038c91c120d850047618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48090b3a2f90509b24b092d14476eaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7010f0304f6b2d57e13bc0d40405620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8c3f3b080b41c8b9c18b31cf0e91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b701f523989bbe1e9cd7e1fd36e58a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9882ea6152c20cde898b9037268ae03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef16eaa289659b43d80bcaceb0348624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cdae56197547968b96ac9f1383c12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9aa58d4aa39643692c20963f68e98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e656afce5fa70dda74454d7ee130228627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e27c65c4a45b2fb5492ba823f471628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589bae3d94c06568914b0e50261497629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b9b0c9d91a264b800575a11e8dc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8bfb366b0c21a567bc1e789e700f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172754dd9f46d49c5403dd76bb479d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7321c82421218e4fefce21d3a6cea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c11cfde59fd6fff977bd94d6b120634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9b3c8a324c4fc58e1aa04b5ef224b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b7a0a757d6916e65c27d53bf6e3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347d28d48fb625891cbd390119eee31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c6094e37a7e54aed3f76016f3e4f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f9e452af56af65ac2992f815885f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f9dd79881b0547765cfbdf14f49d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5279833959fee2466a7c247de9e3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63234a72aa84818aacd6ab3c8badfc08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87621f690b08aa04bd36cd12fc3bff48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f5aae19636227d6557b4ebba5b71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2740a845c05b1d584081d0f56643e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8f38f0493e6de23d46911d40487b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2254a10a11ee6d176d2df87e2075807647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79f75cf9d9ccfe61f2510977d9944648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4c65c08702945de34673c537ba92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e04fe799a2b79a42bf2533fdf3ff6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946751ebd0727390c88e0364e2f2df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5800eae9eecf888216cc93359acb53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a8f667c365079004b7c6d13a3c35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f756386defc011fb248bf0b63d00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662f6fde6de48b6a94a79a67a247f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03ea64c028681b500da0d5b3ca085c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba7932b613661fd6e6e4b0ebea337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c173ea3b19ce6c06ab14cee337980658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308cba2cf314fa4d28a516a2c64ae72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e41a0626570e3304ec1837240ea5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb0df825f1697c51138c4c6f3504b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704726a6de13de387de0ddae8fe6f73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec42471a4cf310b7d5d97e62f7bf22f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af562865ad40d488c441f7fd6c2c163664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378338795da23403ead3316abc0852f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991eb0bd894881dd6343aec57587da2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78078adcc57f5c0ce27013cd7bd97fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdb5b611de2e1fa7a5fcf501d9356e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d223bfe0cedbafd1fa8ab15b677de1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf354e3300e99ed62275a272c894e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45629365cde722120ecd869f37494671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0f89950a71143233053a5fe56233b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ff6f0f6c83c08dc702fa47e9669b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890024417778fa5246abf47459bae7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b0e11709a972c6d02636a27789ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd4c9604c7bba78d7b40f489998f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9214c002ac5290a7f9f6368b5f64a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6207ace59946f59c7267b0f35c940678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ce94b479659f51cc14057617f973679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197b7f0cd7b685084188e0710a676f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22abada13251f6a50b4df01e4a392681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1b0949f016ff3fd1fb31935212ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02109bea19c73e56af49e8d4eaf3c644683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca59782129339d1c86e61e5d37000e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d3bb6daaead690376df807528f9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b94d4d12a6c10e7481ca91a207e44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d34a8b4afb0d9c4ab4b040ef42c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dc82b14d8c2b6a284fdc497ce4be3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ed4667d0669707eb4d7e89da3ebc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fdb3ee2deaca63c534c57655e16a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4de6995ddfc967aaa10aae3ac2eac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590070498d0697f538021fee70ef3863692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1099a8bc8bb7520301031617b2c433693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84089649009d7af2ae2066f9a227b63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30b70ff85737c0e89c29e06483a6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6865ee071c3b7bc7a98a04fc96788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d0bd22a9b26cf244d902419972d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d6277826970a5e9ab54f3fc8c5e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92c360fcb7dbc28f5dbe57f021ccc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c2a1924997dec5eaa671db825e13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da389b3d88fee6aafe04aeaebcee76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0b4db57448e98ebc39c10cd50d34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597b9978aad633e24fc5d0116d7fa1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b070cc1fdb05ac7c6d4044dddbf1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11698f3fade636e2775681767816b56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa84809f954b08ca70c2cbd191f778706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec0c0a73dffa51bce9351f6a210ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf554758eb58f953e58734f44dfbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d2e2ceee0020c4b04e8cc39992cda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9949dbef3b65e07af770f7f6f215710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd545f7487573df93de512b81d48a13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8026c3276e4bbae0ae4ae76064c68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627149f00d2115baaebc59eec575217f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7b1f086f4de08c2f45148d38ad80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0545456e91c17e0726645e8151a23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb547ba68053625541f2d284e55ddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b659306c7158b04f4f87f8875bdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5e867837a0c47c0100d0ec14e27b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e00ac01b161c7ead06bd9547a3ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942475764c1c96d00855cf7e0ba2ddef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea201d5a12e66b84f3d56b354e6b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ca69b990cc21dbdf83b6343be240722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101e803767b90c48b4f503084b6b0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16404411c1df3b1d87d758b92369ab53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b85fd6aa4969e6197adc2497dca14f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0116fe39baf33bdf582653a9eb1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a445c7d71023d39915a0e536bc10b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86ff041ebb137f838412da433c112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ed95b96448021456ac7cdb421896729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f699bee42e5d43db44c0492e3825dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56b08f652c22026a12e52d895475d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107045bfe2ca227d3cae2cd036ba0ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b098afaf5b614d3f424929b3cffc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1762b3746bc38b9ee2468c8f9044de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf0029d8f1237d240f0e2268ac197735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6030f05190c5119b4c7b843342b067736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee43067df45c6f2864bc23f2166180d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1851ac5350ba210d8ba8857e0157e8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947adba3517cb5dea68728fd301601b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eba4d729fc1be67d6ca2e458835d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb171a89bf70961c61f1944646e2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea996a3399f1ca647fc9c933897a464742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cad87c1b39f6208b761be0fcc0e0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217e7fea66ff415b71599ca5e39f60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a63af6e929ebbfeb72ca159b7b15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a5e4b195c134f6c024da1940bb6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee238945e6438f4f238c44176eb3c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e594e850f95fffd9f926a189aaf75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac392ce91a756f04b15f389fd4385749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628387d34553507149fad56bccf4d04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670c1cb68ba214de1ee83f4fbf1fbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799bb1a80d3509d4f2e930179cb1717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a790c8b0047bca8059bdbbf4d00aeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa52acb8b0d76332af8fab6543fca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f11723d202efd8242a09065144529755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b70885403c98f607b2d9f907b70634756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c06d61731523cf00ce6484d74483757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929474c84f507a533a876332e61a21d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fa6ccef20c203253c79a95713522759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>