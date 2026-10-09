--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4bd4dbbdf7610db97087e60fad011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b1655a010b1193f69025e745fbcec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e90546632e4a5d0122c99b13683833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa0499f38f85b8b6b5f6f68b8c2c644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff754f4e5ea2a5f893a15bdbb28019c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df80b6b1e08b55c52c1e7c1aac12366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18665ab8d5347285440dd55e1696ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202676153871344fb880e786ce8b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bcc63a7d982ef316d3e19a011a4119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf010a5c88569a983934223612fcb63f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9fc29b30f30d11b6490c2ae171dfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675cfd451303bfccdf0d6b74775a02012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e519c1e7201d516a685b30955cc4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbe08afeb0e3552f62f32d5159a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5e7d4e421a182f64e5a58e2f17c3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca05d1a25753033d3b3bb1ba7b6c27c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d5658b32d9a2279ca27c9a76291f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b361b0f23d8102407c1ab9c600d5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e857c6f2d741ba186b24eb6cc3178119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d760deb0e9647349901b756f2831c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f0826774f999e8fcff92430e34e0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d334174bfbbdca390c9147223bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e7048aa4bd79edb8d5da4bf8122923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d2d36c39707a499dab9fa61506d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e37b237820e472fcc621224e7748225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396fbd196fe3cf5a24af0d1485aefb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2803903742dffcb9cfe35b07713f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a1d182c0005d98117070205082bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9c5c17343a50b9185ad76d7789b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc31e27565d8463ca901dc60645993730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee294ad0f4910e7c12189b2a3a2d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218351344d2e50b4067aef603b020c8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992bd8f8befd9b28167bbbd300f88c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9163269f2c94759cc2f83100fcccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd8d07660abe3b8f7bffa42e0a1f8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fce8fbcf070c29ee621fee08459fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c2fdf5fd1f8ded908292e99f8c58f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b88c6a91255069866e1aa38a333e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffbf50381fe8cc9dae79dd32d57fd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07170250d2710109d26e80ada67c3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820810b98a393fa940259a49cf6f67c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eaba6ed229cc36cc63be82d2a537d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a090586daa6ad02f5ec8ba790a0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b3056e552a78fd708bf619c7bc3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ec913a6e71bbbece4f3d0ad3c021645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0588fa3b6f56b446a6acb0934e3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721141e1891f34b80dc0b21eefc124ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660e98d0e23119fc8ac2f4b155856148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bca87dc6e5bf8ebe8c049c35560b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5588d9f849d8c2f3ef3d7fbd42812650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f46eb7c979b6fabdeecdff3be4caf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f277fa6eed530653688906df9fc37f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c6e6f38a09dbcd3d649ef3b38613553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccda742b8b2ca1892ef372605644d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170ba51997142d740bd8471cfc643255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858b40f5052b58451bd1b06a65989d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405a671b61ca1491099e0a13da015a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f5396de90f207a7eae8b5a3ba4e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d342fc1a09f0f38e106021e3fc3c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12d15c0a681db8d1bff0d80418ae060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631c2ecaee30844250b0fee0ebaeae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729950a800eaa46aa59e2ba5367b5cc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f5eb7dbac6059a4d3514bba46916063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffc8412dfbb71f542f79a6a03a491864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb959e57ab989a1cf7779e4d0064e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2463591891cc17ef8c5f80a3eec66e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cc14a0db36f43bde166c55722a24367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb4f89aad2a339ec5f7a71d8a0147168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc18445c9c0141a2bfcffd68e7f7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c9d17120871eb7774987bc2aa1ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482125e2410e3b7abe906a37b6b8f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9b0df325084162c440f3847910ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe5599b279efdb9e3518306342cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170982b62e6498e79c357266c2463474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df1544fed9d7ec9bb086cf97d9bd8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4ae81a88a5176dc4ea6131208fc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f371271b0f76fb75f544008356818d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b878ef87a792baeacdd3d93399c0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419e9d3fc9c7b0fa8cd8eacb99c58279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15c84b5da649c7ce90715a05511e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dcbbe1fb8f5dae32ed908dc51a4a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3196e98c263458a092878639a9c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce5f4cea4637570295dd1cf0642e4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7846c6e85a6ba080c20636aaa114e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296be3f961fe713ccc0cb70cfcff6c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f995e1fcc65ea792dacef43f3d91b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38e33175e9895bd96925bea2d60c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a1f06eb9e79cf99ea49314c6f148288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9657832cc8c794d7f30b63091044189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cb9708f3722be7660da0033b4e9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668348f0a2aafab64f5038374f98416391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0885a294e8bf8b08889028f7bf4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cc69e9a74bd13016548d45e00e73393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51c87e80e41c2f268ae69b7d46c7e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a13143b21e11222a3e802a3e14a04395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7726f8dcda1d92f87d10576b9a33696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d19a155b34faddf00cfcbc0c7fcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281c80e88ea9cfea8514a29265ab4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351384400ca57065d409ff65a0a9ae899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386abf15a89a4913620b8ba24c0a907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ed801f2e4c6f0733661a4d03870b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674fd339aa4cdb9dc50ddf5663cd373102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674a8d239dbc6c0916cbf738498ba63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea2b9d2f9551bb694511794bce6a05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d97ecd6a9f0f7b7d6acec85e8d133b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c7e48f77f027ca98e69c6ed559971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0fac779b1d65c5ccc2d9acfdb2f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99acbdbdca55b178d07cd2f618ac53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a30d537ad62776aab0fd23b7dd667109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601dc1d7a7f24bd3c90f2206b42a4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a216e2d7108958b0822da2e93e3cd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fbe4bd79f38d62f3316651279b2ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8218d0c9675a1d0d79bc08a1e14856f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9a066c148ee32bed6b502b5f8ae6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df3faa3aadb4687963b63992a707c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eac18fe2cf8ef911abf1580bb0834116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740452f6dac85a5100d6cdf6739ae218117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9af573884cfd4bf450786da3bb7029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837453d3fb6f0a60aca411b18bcb7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0302facacab28f247c413870752d40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccbf73d4a040858063a3a5c2ba2f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fde814c7f77ded8836717d6409f30a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736263b05b45c40522d05ebe927614123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633280e21da2213b5a8e7764d4744db4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8477b78a2225b4d3e58d88eb73dd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642fbc5414b2604ac22f349a373f097126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded04b90452a1d4cd31896c34eaf911127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852487cd6da1eccf88625c219c74bf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb651b98265b3245b01f70b696c03d15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353bcc72a83e4900a11f2cb64b68fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72837f34bcbb1f7477d5cd077dee23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b35005c7077ec9e7d3549c68061c12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1171e6ad8b0fa4105b86f40861e04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d063379b4edf1e9bf70d7a2154cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ad14beeb78303021ace563112751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a0cdd5ca866f1b7907d0a759ab77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5768543b996c0227160172e8d42d88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf8a003ddcac1d6c1707dc2879d68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e21dcab6fb414e7d134946d6790a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b0034b783225f803e143a0cffcc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac48f022426f1cfdd255cccd1023c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7af4190af05271c93f887e30429b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67cd5658ea0c2bfd42ecbf753bf459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b797b0235ff543c0602dc1ead6af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712d2c0d6468e4d903b058b0470c19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dbeea16a2e60686e00917a7ce639e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b24b477c130a6b83a1fb0e23f2988d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eedc0eafd5bc671b88c7bd7218b807148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0472cfa358215661b137c62a1657e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b961999907c98aa4fce1a509e029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c9d21842d60173aae4f1e43f3b7ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c994de2c923d749f903ebc7a70082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c25169eb30735dd7b07f0e7a054c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1c8618f057bc2be28c7ece70b586154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eefcac39f1307ff2d8b56c16773dd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d47754fe24949ba475de84bfab4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033349661808dfd075b1a6e39dfe56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4334ff71bcea69b0e5f21dc2c0098c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24311bb988ed431f629c1078d4d55740159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a72f6413bf684642d378453021722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bee318b81165352959c8e33cf940c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac67464b886f39cc5c6b4f1ee90a000162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c171bcd89b43d9ef8fe016179bd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf327f5b61a5e349de6de9a664609164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5a907f994344b17b2a426e596f66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338771f0867fdea75d06e231b45880c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee21a0c2641134b0047533f057644af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7193813a12b8a0012350448a40638168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec889b6a604c60ff46eee9441249749169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077cb34ef27b97d9ccbe09435e58256170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca605714ce9967dcf51ba180bba9fd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b965b0a62d854e34d01552e91407ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26ab26aec05de47849b37fd43f685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9722478a00d65fc2f3c88b860c2f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98bcfc6380ab162e4caeaf5b638373175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228773f9cbf55200110441299907d7af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d188b7c0e9fa2c81e21151db9e7fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5069afee93b5cb3910af78e26222c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff016b747d44a097d8d2f1da47b201a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f57978ab2086c1bda1b33b7b1f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b633bd04a0c1bbec522bd04aaa04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425569a376b91bd4c35b121f8c945ba2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d25cb09932b1113b34dfdd258cde1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34ea8aba61c747fa162a4f0ac727d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f9412f9eca73b9601b42c25b7e29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc9a2d2d85ff154bf715e8f512829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2aa5ee2448b9061e03c1c5d971bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de55d801de8690d7f24b18afdd60cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90b585bcca33e965c0d2d4b9dfefa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a58287136deea3f039aae07b781fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea50b1e29d7df77a348351d08f5e17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd3b00cb92c170226073ef4cb26e69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914f2bb1c8dc2dde62ef41cdcca87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90890e08e762a4e0fc6a896bb178d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da499bd509f4451e682d82ae15b33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca2d679bf17c9a71d24130f9f7f62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36406c7d891f91113065d4e3e0c8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6923615c174a3e8f4293ec7cc0e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5dc029d1a046d56f22e48d523fd1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5012eac591c78f8a18e309b0cd846d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdf9b13ee46899bc2e3bd068b0fe4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785def61dd9cc8fb2100de26f07a4278202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d61beeff133a79087638a9fed119203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616c4c5b4537fdd98b590e4a4353b2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef4c332a49f43fe2c124ed950a332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441653147369b3949c5137c9b2b71735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d79f8177efd13e991dc5f53e2e84e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e5216e1cdb6356850bb9bd299958208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b8dfab0ee96ef7e27bafc4c7c71b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d3207ea2eb665fd8029e9ebb302f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3428d42841ae838616b74c8fdd50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d14dabb550ca86054e4516a9344f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714973ab5af78a726a4bdd1989b6e3db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ed94d45bfe1cb9524fc1b3062259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99a9909a103d655eaf164a29136cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4135acee246cf4f54f59656c397e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fac9f6ef7cc271b891b29038a5491217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef80f7fc15b96deda573df15071907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85e71af9d403c0aa89b84e6ff8fa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbea7ad1d11d7aa05914e5bc781171220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbba788b9e226239f421f55c407aaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e38724555a961c5268fd823701db97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fae8d4e02fe0c163a66413194c605223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc08fe3877cc2c28c79cb781439787224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef43e69f5693116c80e044f8d93f70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa3fc9c3c285c0c938196073aba1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb1b2216d16f5fb8b15dae2cbc915f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac0a04f1df724c58de7e177f3f7f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800f78a939b8b0e425433945029466229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574cb405735a5f894fd998924f7311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae288cda99e96c22af844525313b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7c077e9002fe649e9dd52935bc1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b6926754f45aa3c732b7006ec6b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c1f4b22da863da1becc9faeab1d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c1873d5307387fd8ebdd728087b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002a3b41eaf0306d666ac62f7862775236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e616347662d5539b71cb0ca48c0ba6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4310962d84f02fb56040f01d6587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4564e36b16e498dda5972fcd47a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e03430027fd9ab0abd1c0afa59945240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51566118e9311010fc29f87b8560fc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece9976bd0524684d3007beac4f420242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42e0f0651513c24580cf4f224b6be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62abc747b5093b87d724b92d2b0fd4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699e5f27655e10fe90a3cbf46c97b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48409de410798243bf9745eacb75d83c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e425234f9f5c96bf2413ba121e63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8e16e608fc4a445fd93caa6def94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a388438891c52d439e46375d58c8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378b8cc740119f706b32f6ae985d25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a7eb8768feb0b6df25d9d40d0c513251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948bd86b8e73ac7e128fa36f71cce34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e373f6ed167580afb83cafef3e5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1acd8bcaf4f021cb0dab3800061a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910838e82ff5e8b497e07a632b3a27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95767bb241aca576384fdb6a2b3eb34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960000b7776ed1bee531c2d5e8aedee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd95fffa8034ae97b20149d6a0edb26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b694f67db89b7164ce3f07f9cd10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ef451465273d6ea961fbda7a4f6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e3b03a73779f8d1ffab55cf2c650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c1571cd0d409c6443a8e1482d4cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c2eb59518d674619a78de400b91d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaea93222f347d7475740d5803c124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4d6da2c5343c836be3e760c4dd41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330301c861afb5d4b6ab89f2bb9f37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6214d910d8e975a023d2c5e6cb9687267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e91f2ddb2f3d02e0c5e3aef401da6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5d7b256ca530243a0464b6f2ee712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108a1162d06f1a6246a7e20df6aef1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd6c401a2303bfcd2ba337cb158e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3582dacffd6b6c7b31bbd2bb536761272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a696d43827ca046d4e982bf661757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26bc10fbdff78419e083e6306959f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac215ca09b9062345beb0f6590b4a86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ddc07993b7109ac3bffe0d6841c19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491024e878d0764a46caf61bcbbdd587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9991c172f477869869454926fc2a96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd19d6191f42c6640555443e67f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14af34be722630a5e5c85dd91d21d17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceddf0fae076222d73c970cced1b79f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404154743566f820d94a63ecb62aba0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683244a503f9d9733534c4dfdde3697283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28a70b4fd51437af526b4677cdb0dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de1a224456f9880f877d05b673d05b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd886dc42f7b10bb6afef8a4836535286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db0e4240123ab4a131c03d9fe59d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c44d020f7434d38f3542833f69c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7125d79b31e345e1c91c03d0578a320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19366a7e57bdb642c3107ae858dbb3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71315e27176352dc15754f863d333838291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fe9054f7859d0265928201f0b6aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb492a564ccbce9c3fd0bebc08a000f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa663be15b6c267e3dd23508f13e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2cddb94d81967b09ffeb89f56736295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc0375f4f48326ba92f70a9f7e87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa76334462f526f3a5531e7a1aa8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbaaa8f175451b729547f5eb77d756298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158025a6ef142196c37551b9127ec5a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184d4339fe462956abed7d449bbb46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1102489e370e4f4bb7fc9b47d0249301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b96c907ace3cdf0815adaad3e648c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51c6ffefaac76b5ebdea86a5e41d75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5d99232ca0fdbdbf4b9a7c806f245304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0c5984f43ef1369adcbde5232023305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6329f1e205577ba8f797c3fd29ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003d37c2b83597ebb0150ffdc945c58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef58de94b067ff2af62efdd43586aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e14329e65a8c8605df0ec18343a43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ed201217916954cb4d5e62e6dea3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3975b6e82d7cb6e1a551f20e3eaab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f5c4eb4627df0ddaa7064985fe7e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016007fda07e878c8bec6363d043ec5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5804826824bd1054f2a185c6529b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe8c5248adda9bcadf29c10c7fdf01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2fe797bd8c3105f135d6f9f8a7e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971261b14acd2970f1c3b11de46295e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063d455627906f774be0e61b794bdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d275e72e3d4248f98263fbc7fbc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb3ba6bbac06f4dedf2201a61123c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b705fad8c3aad6bc66a48a5a93cb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681fd521d70d0cc27fc00684ba7ee24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452842137d012a4e0d0ad8c6af517134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b273543afaff0a8eeb513d5ec19afe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0305b9fd0d2b659067118ea1d3ac50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a356144319a3951329f9ee937bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90139388ad0b78383a8908371816e0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6070c13712930a246ec767aabbb920328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e7421089e9dce71905fdb98d52e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa71026d4d22de5d3d2ac2d413b9be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420c23c6e1068e44e90e7c9b4dd20a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c416344889218a089476f6a64aba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341289ffbbb3bb85ef8fedd0ce8605a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c43651fd79ec304125e616392d09d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e194ae0ef758a44feb08ebc20df667335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae9678f9aaebef47adec5ecee2c6bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf098098c0913769b93249ebbe3bfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b91306a77e36986476ce5c219ebd62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c588d54d69b7874cee253ce676441b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb22d9bc68e5da6a1dad8bafe03b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f2f947b43b4486f3de27877feb55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1ba3e9bae57437c1b0257bb8bee2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b997b226776bf69920c39713b5364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058463d393dbb8694ea222829d5148344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6fb0fe967abdff6c81230b441655345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab26d01ce79bc22ef372cdb58e291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe2f10e896275907d693f095f5c5ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449667a7394d9b90a9b5625cef02a439348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae7996291bf78c3086559e02a74c61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9592ca5001a5f85527917d88185e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199aa6e5c9a5aec6052976ce3d63cb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bc0c90d10a732cb7c59ee6ea0754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f724920b2833f5768e15d4d198b714353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353afc4577ef85f000f4eea2cc0fe458354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762b471246c7e668f12e13cae2777d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6402a9354ea43596619b230628ed9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d61c9e86a23f1236c1fffbbd9af60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb38846c684437ca365989da59a2032358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62543f2aa2c618d16370bc228548cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfadde8f26520b3a992cc6d0836f38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c99c77b6368d8c8e38fa3f48ab7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8aec459641f531457c349363f3e5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08d0d6fdfbf82ee78f4778c30f57b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68253652175674d4945f0aade3f0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09bf8928cdad75957508ebb841b17e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cac71c80a01ff6a7760fa44d9f9ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74851e8a067b5ba977af3c8b8ac70733367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b55f03b71471b93d49df3e60e68dbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82d775e7f5f521d2a3d6a70511f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542d7d68bb68a092cb6c1e95a7d642370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90292ad2064f3a4f1b67ce5db69dcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd398a114822f43bede869098cd5aa21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db71c65e1c4dc279e2eda1db2773a32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6870e06da4b2dfaead4532fa6f64b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30b0a39bdb56bb45d98e001f78ffa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326f2d2c919a59283557cfb0055909376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5fcee8cd1b3f1a70e72ddfb261985377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927617ec29cf3568b365cf69dddbb25e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f005761d3b5c1c087ddd29b7b4d2429379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a359d240c9ef0777d2564c5d8d0176f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5f7e39e057653ac890e3691b67ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdcc85e2652230b861a5ccfaa9689d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedeb6867f062482f40e0fe7eb12951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaeb591cb25a6378efa841b9b97206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b5380c1a01de4355514e1bd7dbe0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef665e0b5de2d1f269bc3fcaf888a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263cda311f00b4b90722f2660ed041387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337464ef57477f544c11ca1a7ed3c2f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6bff42616e463ac9b43bd8409ecb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99476f4efed1e65c1fac209b77438cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c52e3103abcae3231035f0a92caf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283dd0ddf7b3bf21595a9e409add349392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41225e4fa2d98be4f5f534b7ccf1f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccec8c53344a3c3498f8c966ac796e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e231e5eda18eaf8a293cb155a5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d518503efc4dd400276924af4144388396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7550b4ce51297faae67022731d514c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041448ca6f07a659e4c6a664b628a32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9169c0e313492fea20294cbef7af2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695866ac375f377f3b6f167f0864b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce02c41822c5816123c27220eab4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9590162ff57fcda895f0d03120596402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225d01804568b80a69dfae039d4872403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f87e9c1f9fc91a2b28a580ac0fea5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0265409ae13586764c28464250bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fe81d9d720c3c32c269b74e7a3025406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a52920650a3e963c0bf1d3d235b31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133bc093bf7c910cfc6ddef76e353f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f43c367de195dc9d8dce0392b884a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a7e4f65f9366957dda39d8113d25a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39686b2d45ab127205ba3f4692b64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a682b89f30cb0bea8c98de99714cf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593fbce0a08d2d5f4b2ec17525fb5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022df5361ae6039f986484f6b4bd307414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0726c89091869cc30dcce2702cbfd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5147d2669d9137cdd15e3cdd3cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d04fd5cce51e621178d0643ae6571417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1c3d4e6c00492ad04aefdef48f86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cebca2d9653916cea66dcc7442f02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eef6d31b3cd365feb2b498937898c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941ece6680c48931ed3e84e6a4d9e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7026c9f0fe63909748c81bf44ca05f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0913f82ef1720b065c234cca07c2c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecacb7b2650ea9936c0e8be416b7a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a9065c1c37a7087e565a1a844ae5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44763bde40f8a5ec918157933fd68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978504955610e97552abdd63c2d6af7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0de8110572661e6daf84081321898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3e693c686edcef1ef8eea04db189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2e87cfda012cbd04830b1206f78c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14674522a21f2abea24da583b563be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b334894820769bd6790023531a5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390086425420f500facfec63da67fa83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ba6733caf48c3c15489c3bc3e6aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faab32713ce636c7e993875bc4cc27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629ea5004278b012c01ebb09166ed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210bc7ff1415ec10b6aca6476fff71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48dcbeaac88303ec505cae406a6d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e27f021ea6d25d54dae26ccbeed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa23e5d511dd883689f10f41eed31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554ffac85e7f37aaa1effdd4b5d60a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996749b7089fbd88e3007a3d5e2295fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400cb554824ff82218627bd7ecafbd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b788e3dea69d13d936548c0a37562444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d547650ddf7fa2a502e5153a03bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a68f7049af128f1a09c9d9420f00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd2e97d2aa6f1a3831f82614d8f87d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b6e7286041689651e889830b84193448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cc3486180e67698129dda6bc65f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4778de7e1d555028075601430eea5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bea91323b54cae47db8c472df8b3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4731086ee2d06662246835f99b9f60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d59e5610b25007dad6060b5af647453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbcb0aff482133bac13cccbc3d62a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2214c01eefe94e45d761a4c20887455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ecdbc6a3719af1d6dc2ff05cfb64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5825a9563cd508dda78bc6e6fd46711457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464aa175fa64fe0529956db8bd6128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47069ac68fd0827f67dbaf6833572012459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940dcf5cccde0421fca15eddd05e21c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553701cb8f85b9ea6cbecaa4a5c22806461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027ddeffbd2419aaf8703ba85fa8c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb4723aecf42ab88646a0759604ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88c47b1b9bc0b370028c7119c0fcb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c9dd02abf03c9db0c26d59800704465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e4449a0c76dd465863d4464b216e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107890771535008d270927cf5ff430e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa4d084ae5ea5efe8f1ba51a2d8bde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877065f9e1349e3988f3e9c30b18053e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ade00df914a5dc791dc32af37b54a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3bc9a0e29c8fdc22ca8612852094471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de74a671cfd0ed5ab2b56e614a556d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc90e707bf35de0236d79565752334473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045b8dc6f68025ac98b85d88d435e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe02aed07495a72dec9fbaf1bca76b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe8643492bb057ed23e63b18bf63fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88565c097b2ab8cbddb1c4324e2383477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ace1d5cd212c50c86db79a2d49d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f9fbfb689e6cfcfaa8bf592e56c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5295b9f960b2b0d1bd26a5a4619956c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce8e77a124677041dfcd612ddb581481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9fb26af4a9c50b92d9ceffc241b7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c735dcecb1d84919da742c247bd67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf12ab00cddc9bfc1801b07ebb33a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a2807b9a017a725b001637ac275d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9adfd28c44c133dba015bde7fccd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec3c6ac363504dce15566623e6ed2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d6d82e92463f029e4bbdd5aac5a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791edcbf7d1834195e577dffd19e27ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291920ce2d679e8af18b634839080e32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c496fe5367b831c00f67181bc677c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73a02988ee53b37daa90a64f0ff56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473554e0da4f6f69aa36bc01a34d95e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21924d09c9c9cd8b30783d813b29f76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d78f9ed1c292d08be23fcb20daf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55da5f9fb68a3aa3cba50f299f0e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964675c289bbe594649e61b56687d208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfef74b65d622c980d6d68bd39779b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0e1238e1d711db9b0203a261fc7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f380b9fe9280574892038419dc28e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a258847b6da617b7b7770f7f530cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e97b4c4835d926e42ed56013120b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3e3d543eb759476ec625e1447b77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a857e3e6edb1566f2e0d6292fe80d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dbe39d05d4853c97729e13066a088505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219aa0f0d93dc1c8860aaf549192195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b80c44d49ad116053cb3d361c84c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a338bcc7c1993cca9a771d0edb110508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353453c0fe55da6380e4904834c1e76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524ee80aab5fafb2896f37a6c99581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1cd64de073c0cd63bc060911fda73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dd67297653923643e9091865a2aec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa65b038e2b80f1c7763105349fda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6cb5459fb4ede22490dc705a871d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496b56d6f1c069f9f6311f4fb8be05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60f8b45f4f273bf1ce6e8719dd5e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7587c84e43a0155ca2735641fd9b9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c91d6844a5a1587ff19b0dd880020518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f1a09ea8d6a2c393e5f1ecd95385519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686796f09def8432d6cf363acd087922520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c6e2ac1876841edeca45196db6ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d2888e09e1bd43156c2311132515522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471687d6c1b02f82d7c14069a63f2e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b8f5461b8ddfe4130e31a4f04b360524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169b5675f519166ecb4918bfac1c61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38811d38cd1d3e087a67c849f5caa4a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3721e47063e29f5c64fcbe4464131f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e39f49ccb4952614ee516e56921ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe0b5a9cdcf681eddde8afaadb51d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97ad6e24391028fce84c810cb569b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7865b926e644bde82f221b696ae32a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a65313871bf65aee0905337a8e674532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ffc994bb9bbd98230bc6def4d8908533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fffdae413fe5be4b44c49aa3182a9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6244456d457543e28efd347e816a38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa8e5789b444813a2a67ce29c04724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57401871a915f6095ad1b6ad6ac84713537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceced5670b511c46b8622cf71f4daf5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73e2105b232d2cf3ae5f218113222539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4099bddc793b1d58e7c766b06bc54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b8b27bea462a80005a2fc48d450b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156f245ec7f7adc1e84c3f60170c37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5f4afcc6bd52cd37b9b7add27556543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a6964912e46596582e17e6a4e67df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b89f12a8c44786b48ad19357d9b897545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcdb3fbf4adc964df4fb054ce70dd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473099eab011d783ffb6cba2cf34e30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cac6fa29ded613ef62faf47436b4fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953282c50c1b19db5a844abf9aa959549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e33bead4d480b7feb293d65d791a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769345d03e949d4e1819acad20e2bbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567b561d8372300b0afa6b11289b47d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267844a14b2fedb5275bb877e68132f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accebba182956edc87500e2219dc02e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364ee976622f62e586e840723d14ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad527e16a54314ae7f2984788569ccb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0d98fd32d12cc3ada487d1ee9c07f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05646d74b466538d79db5dfb63fe28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59ea38c5784d8a02c9d8438b789ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f8a4539f4e1bfb501662d24077ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9e4fe65eb3b08a4346afe79db01b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7bfaa5c93c465fd1ea3749d132315562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecece1bea99b82ed8ad957ea4f4ef1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80add0a20c93badf0f4c36bd5287f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0ad72f3bb96bc7e7e9f0f1bd4dbca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618fcb6f92e6df1009691dd4dd2d2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fc41910751a5734eee194d644df51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279088065d3b660cb43a86a2b81aa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6515e5455ebd8da06032e791e3c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b6a6236310600b76120743e9c3dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc6c8416e522a273bac4973fc0c6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e54b7f20eabd23e4089de8919a13e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6e37d56ad03ee7221b86db90d744573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81716c99c873eaabffe9f1d5054ed545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271766ba505872bb1835c5e12367e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fb1858c309ed76df16a406120ff2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d450aa69ce7275d7fd9ba4cb4469a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7879f483f9435fd9ddbde2754557f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027a18160f44aaa12d309480919877579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8c989d50212a2df96c54f2456873580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598710545aa25a7e58df2ce536de884581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20fb0a0b8e7db3d2dbe97dfd89e09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcc290643682650b60fa82c23bbbed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c162e13ecb4f730ec7d26aaeacfd93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc5b9b67a6a4ee2bcd6f9a8e5d388585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a577d658bdc1ce769c1edf1fe0752586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e56e3add08c87a7f578a3568042dda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0908b65405226f5e7e62355d0e04c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387941d16c63b3f853d025f4f727d60f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8826ab7265a28c9bdd6f1f78bdc62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1705fb08c21a9b4387642638bd28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d51f6a1ea029e5027aded2e442352592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbd198a59f3b5f413a4353ceff0101593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002629c9d4ed789fd40b17b810ebc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f81b854670563d200fc33aeccb0f38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a486b12509e5d4f94dd4f86bb68ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61b0e9d4dd0f021b8596abdf9631a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5d9521233e5776b36d206b3260c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b95a1079bdb63d428d02fbe58c727599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10badcfa96fb86b74fceff6e3b3383b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ebdcfa39929e0115a065660a01d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef9f1b5f73c6e6891ce1511c7fec65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d87b6508d326045093b267175b91a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9d8b90b5a3c0021f109339af9a87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86cf814b52b7e13464cf1ecfaf7e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f770c8f4ab1e5d37500eea60f4d67d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e05a1ab37cc563d995c9db212cc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d85604384b706026c12966a7c79f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c0649a88929f92fad933a3bee55c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c4fee691dee95648f96f3cc68e38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626bb52ba2a872c17378d2b897b3390611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e630117565d7dc97f593e4fbf6cab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5faf51df285f5e116f03a36f551f2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e0a76ed27d437ab595bbbbd9f8056614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ba8ed3afc22fea05eac63a477e2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22b2a64a0cd45c9ae0e16a265eac5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220115c6a088252f2dad1d822d44c0df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a2d626eb10b42541408c3bff9650618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3337ff8ea4fb95166b10bfb6a6c7e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039c6a8e38e488b08d77a024b793ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff36ce8bd0e96f37d2519e44abe5462621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb849bdc446904790aec05f21abd4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d73097d0daf7fc2a29aab2b0dd5ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160207dba8bfbc606f93056cc225b412624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ab0fc46d256d46e10578dd0ffefd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053b158c285071fd61ce300f51acb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b8666d5ae2968e318288f9b9ae2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf541bbc8f96cddca019bcecc4ff3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ca1da26bcc72155abd655e512211d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4eb24818b7546efa2a7f4fbdf3a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576edd30bbe4f7e8189a2a6627b17bf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8de8670454e0da1aa131c6fc2afc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758da2277e2460006e1ff65a87e75f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7048a9ed048aa85c75b2acbe60bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b033b95f1f4a8c415861304ee6ae29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317bb35e6144987b55e67a821b25267636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd94d1ffb146a9f8a1b2a5adaf376637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e4d604cee15968fac54968d6545b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb56f43748a6c468e2fc655f43d1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b651a029eed04d165fa44200a9fb55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa28c2bfdbf98fe801b149154804ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719efd1a20d28a250a109ac1141af84e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034a47c143bb26669edbcc6cf42e8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97436e7f72b92cabb5ae389331ed3e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd29642fb67629920c4dd74f08fb56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7cf5130d95be75b4fb09a2129e092646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba268fe41f508fe80f917c809508bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c75e8cd448e50aa799189fe544f6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae310373a72c8cc5528907d4f76a32a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6cb62a323fe0e5e86ec5d3a5d574d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc45b853ef05587d445b625b7a518da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2694fcf9e72c026de69f208aa3b8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689dd42e7b90208cfc262381fd322a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99141f58908a89d2950f6e24adb58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e576e3d2f8cd75eecfd975f470265655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8af3b2fe13de7d3562c610b29dae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756950ee8b478ab9d7402ef008496f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a0ff785299116a88a3be15165293c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97b03ecaaaf2e360bc42e0dd0f288659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4438b65891d8d0f9295aa710c9219660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99225a4cd8c19f3d3f1ae1f1d1ca7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18028d6917dd6e0c66978f46292c7475662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65fb31fcce63b50752d038f7b5cabd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ab45519a4a9e2e92deb4faca89377664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a27dff299bbc14a729e08129a21b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca496de097e5722c6cea22f419006b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34abe5ac20c737b3e6a3b02dc37e8db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90cb2fc3018f2b2adcfbbdd578dfaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c3afad7ac18bef0d72ee700fd71f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ddccf3a8bfbddb9f8d7cb10c19e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3035da8814ff90d84737c00be4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7859ddfadcea81d925d2d19f4582672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e3e4081fe3c1dbc0482672df899ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21503986c6d8bc2d9764a88e89470bd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663dcf9713b8c8687bfc90d0c2b8170675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039240cc14de54ad8fbb112644c7ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fac2348519e245da1bdbd4457a0f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec424545ea2c341802e20846fdcca6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ac052ab2d3083555f2e3a7607108679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc695c4ced0d3e42f8a169b53e0139f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c8b9877f0765df0d0b60f0cb93065681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03bdffec3e6a700fcf7eed451984fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd705a353ffd2cb1e742921bd00d3f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd69574b54ebb6836bc8955116a3c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090ef61bae3420117c6947a77d0d6db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef422bbd4e207879439d8bf66cefdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c15f11633cc8b7367c7cf45d7380687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec406b23c1fb411f43307d900ff47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d38c8bd5432ecbf98f3696f86da70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc55a0f3558cae3c6a39d9f7d7a7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd23c2551eb0cd8d435e5c05f42efe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c4c1959c9a4d291f1910a871120ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a513487b11762fe4984cf2eea56b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e832b289d1eac945422eb43a5b4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffbd86e66d99d685977abd220ab77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd962f01c30535fcb97a5a9910f4ed2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7f7b41467736cff8f6d9bf1bd906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf1b909112cec74d0116836223f4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a8a88b0765aefae539a41c13b5ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d4d8af86ed50491c7f93bdd61d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e5643cd80fccf6a515c5ccbbdc09c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ea3d5d5cab2a428731b89c82ebef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406fb800da7a971ec120ba88a51b7a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60994d55a5bf4c1d1f673788a140b621704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab965fb48eff730e8edc25f784bf851705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027d3b4188f5013424c3916626931e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8236f0d00dbfc912a22874194f9118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f3836ba40598e3de90e077cbdd50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439d9a21476c576f0fbf92b875a49e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f6713abdc9ac6bcab2e0413d91e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400fe5725bf2a2f98a039e3e976eb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3b77bf425a548082d3b8393bea8c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b504e3af8457601697fe8b13a062713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da8fd2e508eec03869f2459f25c14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129a0dbb5cf083d9627cbe3b141206715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2b7b9547fac4207cd8b04b9b5c34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456923c0310c01c9aa27ef3dc7811a9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3691860c90a221342b10c84b62c65a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70b73b346ddba80976dcbd8c6b8b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400e06ba82a24581eaf1dea3ed1eda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046538e3d387a5be63b2e18d60a868721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a3407d5238d186306590ec017161722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25adf728198097f6353e886fb1aba6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b4a13e4e3aa267061bfc8e5eacee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995fc505972fc89a8364b79fc69a01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca32e35ae493d07f7782c7b6201739726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91d87af84615345a9345cdd29e59ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e80396c56d52afb2ba3bb48c9adaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b019da4ca7ddb31c85f809203573729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949bd1328947a355ed48f72409c8a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a8750b55da5b94b2a602558edbc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82851549fa5c6a824d3a89c7814333732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772bac1037e9a69607edcfb32308234733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6fca64545589005cd65a7ca25c4db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c569c14d72ffa5d73f9047d26c63200735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07620d326676cd2727a8f55ee9e3d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f1036c08170b44b44e48de11fb95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641dc78682dcfcfc0f7ca8bea5b8c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8443a19fbc8d1cf6d9508110ff8dfd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a3e71e3d0db024a252b1c720f55d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988163627544973a83f112e2c041d17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebae765566c452737b136bf1fa63ab3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683881344de4a27ce96515b3c0125d33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e35a2f668b83478007ed0ec5c820f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1adcd43999e8d139ac70f43c8e6b66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9715e5138732818b874e9689a072c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfc1409d6d7772e449831162a4ac2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b207a42b59a4f82c257096acbf80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648d4ad05319d701d322ae7489dd95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429144f17ea18fd06f0b8654e36dcb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b605dfd3f59a28832cf91ac00f8d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61bf585f437eb616dfaf592627946752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1c4ccc5acb49ab83e6925139c246753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ab33c5f56751d961cb0f0c4d35b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685806bebd4a47868c1ec36b26bf924755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff032da9a109c1a5ec65727973f7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff95920f04645e0986ab3ed48c12ce0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af7aa2c50aee86ce1d86527f0fd610758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566000c8cfc8a0dda3de46d0b3f4e81759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1635f50b47660f1bf83c349a1893a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9cbbb9fb1f16f82377418c173cfa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd4b64b1bc7a9267ed6c1d616da933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456b8d84825c4c80f1afc74b8ed6b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ebdf1c06d7a50d87de33e5b8b4285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bc9a48a7d2ec3bbb70ae9d40ee636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626c274f37a2b164da3ae2011f01d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa85e77508052c573d79d24d47e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8b67d99f763b9f9af915601b5fb549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca0ca1cdee259e9e11d6e91660627a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325ca1c38b528615f43f5ad284d168211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc04e2683993ca732ce3e432f001612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa1bd61f4217ef56692f8f824262513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13135ab5c54d488375767d404ff28a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2e30986b004582b54f5523e611ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310b38b5758dc65af0ae7a8dc375bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00997dff8a54e4b34a16fe2aba8e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82c91b9a11d6cad59a96026f0c4c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d3115128cfc28f2876d296e14ee619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ac0d77f44133a79fe68e5aedd160420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dddde5e2d432e4bbdecdc089d598a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37edad68680286f7209987953db3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7bf92801532ae18da5ddd204a7df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae7fb342792779afebcc829a126cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c155e2215046be5ad91ade1057a2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0aa539a6535fef4ac77ab31fd29126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02498e2b669eb3a8606bdb35a2e460ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee701432f563fa24dcd86cb62e291428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b2ed5c1a9f7a00cc22082371f3f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be77b937b75f43c5a822a09c37710d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e66fd6837a576ade3ded86e54372031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf345eb341e1bb084c9ac0d1976b6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1594e2f3ef67ec7b2c3e6308a5bc90033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477157e9fcd2f84fb9281c21a32071b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc55ef7bd9b64a1b13dc46ad7e54a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed19d82c620d286aa35d4536420e1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9259d81e286e91e7884e20339bc45c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e2eadbbcc172c6dec6019b845d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a676ebd5ce9328cae811791670b7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfe1d4a6879032354efe29b4b5ebd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd32053527b29bd5110bdf5b32aae541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3969844fff28063c9592f75c21eca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0817b45101c90fa3896e8805d1d58dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce227067e6eecb88c7b102f38f0b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af49bc9317bb9a719d4213ab4d6b0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98b8999f7ee1f9fb0b18f0389555d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382cedf250eeefbdfb01edb0fe0ba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5177ddd1c1393c605c6b7137ff871448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa737a5b7f8bf7ce974a2bc21dc9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d245be0e854214ad414648034c4ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024cec0a845e75bd9b6e951e43427db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ea01ee7e326aac33f9a823de147052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54823129c829a01665f2f4ac65d818853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b22a5ac09b5fb8115cc00df7f24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6588f4d6ff28d59e647722c6e167355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27072073563f0621e81727dd9fc30e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7619780b3482f1b1fcef841e50b1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331d76ca8344db41ace59baf4c8ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322df643e4019f9b298f4774b43e23359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885ee68dba221c192ba79da72fa7ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635aa383408d8f38f48bc59de1456a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec2b41dcb0476389db3eca24eb05d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475cb6c7088ab984de1f4008dcb92463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e9979f9f8c4f989cab9e52a1195d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f11bad5acb74090a930a58bc670ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d365836c3e3ee7f32a4312547082966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f20305e560234ddd8816fe71197e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc955ac005652e6bf4ca064131fa367b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e04e225b07346b108f0997508a17169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde5d710921f565251cbcfe4bbfac0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019bb68917b337161b0890d3f83d13971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c92758e33d52c1f93228cc275ff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde233fd8027589bc3e83da2fddf05973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0371c91a1911b0f323765c1a654d4dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ddc1cf3d8bdd4951dbed91cd8b18775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d4133e37305b9b938db39cc4753a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95885166dcd79cbbd37236f2804672077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff04f50a8195ccd9062fd9f2b3f8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1aadecba896dafb57bcb159b52ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f2a335da3070fa6f17abfae4c6a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eebb551d8d26c0255f73148ec67f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078662008b2566edd8d1873f0e7199c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139c69670e7f55dbeff9267e77556b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b843a033c8a1c4d8c4a0c124324a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebc1b8d1bf43693d17971aca6f84ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1e99af175c96cbfd9adc1649708f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f48e88325003519c0a9c99beb8fee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7cc7afbe5db35b784fd6342e3776888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76d29ac48ca3233075eb098d9a8da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560118d113a029937f12a8c9daed3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ac27c5128ca2823e6005d91fe4f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af53a9f59bb9482fae7bab7d759ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6912b69ee45dcac21a86c22de17dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3001ecac0292688bf3604597fe3801f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8a79dabbf277f4d59f6fea9b8042e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f701e38d37124db36cf3e5fa3a1f2ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a19a3ff008708676fe6d83eaba0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc89d03701f1656d3ff0f2b9bc17098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b06ee54e8035c164f5922e3e49ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00928298881812019f84c28517001a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec978b7a030f51c11d6f590a545319b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249cdb4d6dcb9b02ec11bd016f732a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140071cd6a9fae169165e060383872103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e105dba59a1d845652336f1c58d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74bb2408457bf3c34e9d4f05c1f1e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce8d8442c9a2daba9a05ebf6d8884106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e584030048b6847e5b4911f24b470107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68489e52b30e71d352d34a8f74acce3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919813b80806bce6e7d5ce1fa92b9e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c09294b333a00448941d21346bc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cebc31cf5fe56136953005aa21d60d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac6b7b0c6aeab01abe03d5db0c96c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b82b3c183a97752718736a7f978fab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7dbb3fbf74b19323623e13f0f6a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be0bf11bc30adda5c1d32994cf78a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393356fad56db1b7f1b614e118dea11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc535e188e26547e409cdabadbb85a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaa457a21e364d7ae7dee706195b35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba714074ec40d5668aea2ca61704b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358cbf5c48007cb3dd0c5570386fb37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135d00461e50d6b1ba90055b46c78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c68abb8c83dccdf8762996ae065a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16e985fd739f9c19f9c53a4d81651123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd792d925817df1704bcc5a1f607a98a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7daaef97178d77e8b832dec20fda97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b7090704ec85462be1469d6daeaaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05202c4ba08ed12223cf5582c65ba7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826c997c16b79472277a24d6931192128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88ad0277d9cbdfc6f1127426bafbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a96b61188e7013962db315a7b2c28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04e78239efa4072c1609603c8b1c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a2a85426967d5b75344fe223d3c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e4a02749a7c5a650d7bf29b804364133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aa9eba47f160a72d2d851cfa7fb31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba85dd6585c8817b08bf10d38f09ce6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb648af7282c68ce457faeb70bab2f1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6851cf10e2cb0706b6e45693bbd1c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc27af3e4bb9059f4be3583169c7e64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fc6f6e574a4b881f278e361ae7b40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b1944d19371c76c05b6613ce4ddf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807fdb0741a9f49a4e6fa67896a19c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123db3172feabbd2824f6fda04c992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32250f1cabe5efd8f61a4ab488d58f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ce23bc3f60565e05ba7e36e400092144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ee34401c8a692e93b738b76b52e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d52a0138ea4144fdd87985842d012146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a731c5aeaaa98155b51970b6a06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637faf62756a3dc18a772cd5c6042a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8adec4ac5291130c4913ccedbe413f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ea3216a1bd4792ea29d268345509b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465bad7dbc97c199424a6dbaf5c942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecefa1e85416a46a6818332db5970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e70a49169528fba9f13954cb83019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cff7e0b316b0d54244e273838b8f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54218ace3aae29bdda3de77cd56a29e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e472d4dcb31445bce453aa34ce60491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7dbae247b90b79dfb05616eaf6db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c151e7959cbfbf4b3a9fc18b95982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5b93841726b6dc5ec26dc516abf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c59cc4d1f415090fe50b3565adc93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4775f00a36564e109c26c7c95f417161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02393f75504c3ed2670b6e2165af23e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d331b87038ca31c48fe2590b461bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d20c96903f362f99b0aad41a5b2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca053d0a3d1f19043380e356bfbae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de5f4ea270f9c8e73ebf084550b84c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc806c292dbb6a9211a9750190be0fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d21037bb10678d5982215b82e0a568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab0f28b901a5237716d69e6a811529169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee9703456a14299f12e436115c77f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68defc9873edf3b349004f2656bfa88e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b036860e96ea926b0a368fa77497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3a312ca63c84c20c928c8619e11f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78e24189a9a08ff2acd0a40bd428d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad356764690b2875e2fbc25402bc06b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847421b7a1caf4099ae7b5814b226fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678fce92c9557f49c32263441f10e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ddb28d9669f96c8273dadc5b92ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7f2767e4cd9544551fbc014c17bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b28fada2798934dfc3990a48dee2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c722d73d876865163e899c20cdab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2d77d37d921cca98a066baf58197182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d6e002321b943adfbaa033d66bc11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c6ad473c5f8cc6661ad75c19a6b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310acaeb84f86a256fd0790c7cff15a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ab7ef43202a2fb006c478ab23650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01276b301a648eb7ad3b6844f0d298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ca746f392703f2d859553cf4ab132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd5d0bdcf37d19e0bdf72c0bc6874189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91fb382603954fe21c211a9ad18dd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802db77193da90bbefd00ad6948d2d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c744406d7baf709c7cec32281a8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a86948e77bec13aa46bd52c2a546193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4b9b4724769da902748cddaf3fc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8cd88c83df203e5cccb44e21135e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ddd8fd943f1b47f2502d04c0fc6bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5941f06163eed13071a1b05a7491197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc3a963f099b6e2e4f4d85fbf45fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11690c4877d4811c7629aaf28d9d52d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642acfd192b8f429fc3c94c604a6056200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634aa087d6fd5212a3fa1e2fd428401201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797e155edcb5daa62964d5b85323cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf88b7b422ea1c73ec653674a2607da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc8778cc9e67fe7f3e51735880bd50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89da001de358deef24af0a744de6a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122556b8622df5e70bf72ec6ffdb0e3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da14b074bff448e4ba4054db75f21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146454a5ae6bfad590495b1cadeb567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425ac71b0eb6eddbf2ffc63dee8be09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f5be014fd6102169b656c87ac4eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23627393f60ea91bd3a3843d2df0ea35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59a69a08d1920d1b7427fe193e838212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d661ba61a1e8509130d186590d16b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893269178c7bbd7ee95f33872021cf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773efd4f60a4c51beb8cf6efe4c676e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06747d7222ad640388a7cb099e549c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e81d67413558e527f03c74fec1cf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11fbd6d9fea3639d16960bd421577d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451098d71f3d6509271f3fe4b657e27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25adb03ce5f4011b0ad95e5194ff31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6c3371c987d5902140a272d26a4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7c9fac7a28e52fb65a4fd06fa316222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f864cc18288beefb83f5558d9d15b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416769fa4a0cac3e6cda25a6aab583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f3ba9ef97a07c7a0954dcd386300e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee86d505743287fa8cb960b0a93d49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788ed74abb1160e888ddd33a00f79f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba0df33677ef4e8d9c6c64e3338d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d964d09a3109ed848076e9647b0245e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b4cb543aff4dc1753b3258477fb93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e194f93470fb74166dd800b5e24d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405dfaba76d30bc5a1cb10c1c1e804232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a7f52fa8ba549623bc3ec7041f7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4fb2e949ef013db671f3c514c82a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a26ed74bf30a6c19c37cd14666b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd65ceb684f43e0f83ce267694348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8178a533011d2f1f58167d9a5d704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858fa06924d7d00adb2557577a7079d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d288f4b320631453ceca7a95bdca55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb112c2ff203216d61f17428307fca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb704eecaa69d88bc6acb8631456a40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae86295b4a31e9656376ff99a5722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b32852e2c9a3fe2c6bb89e1e86c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e4b7b045084f2f58e5fec3bbc3df9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6e206cef5ac8c332ece3fc8a46a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73749d89ecf161f4236c5664abfb3884246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b768fe8ea297a8eaed5cd537331ffe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f31f1fd1735600b6d77de83fcea1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbfb9151db82d71a07bef7ab42dc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fdbfc34f98dbfccfb95e0acd061e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e2a3fbc27f76026b778e18263109251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046f1acb9064eb1745375f71a22756252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d430a0b41ced35763df3e70442e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dcd18f0239b0d31d9342136f6fc8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab289a19362f86aff0d919058ca87747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f78175341caf2d3b5fa3de4b390e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194beef07002e95c462b3a65432bb4ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a32afda6390ac404fc256df42d24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7b9a9f13ef2fd6e57543d2693860259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18659703ab0569256529953ff3a58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee9b6d52e5bc6dc2c1d0db51b42b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a104856418b6e40ddd59531179c04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b984e9ffc1cf90cec9d3a8685802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f694eec12c9e7d2ad67723fd6996c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac776efb24f894a61dba5bdf66dcb1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b6be3e7bf0f113e2b4d30faa8a93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07295ae0ee8688fc2fe4ebedc6322267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2fb5d259c377480efc12238144d67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100501d875273156f25384eed08fa56f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0830ddf571abb23a5cf717ac47a8b54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3c875815f525231c0b9cd23701c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf023ad586cd400acf7054d9fed59f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3726e7c8d7ee4ac85dc686e6425a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172bf1e01d03ff1e42b896aeb8670d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2609b9fee6e4115181dda3f8aec77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fdece158a5daee8e49cba8424d02d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037cd9fe48d4160f29ca825958abdd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0655269f051640409b15327873a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e7fa457577553dcecd39d6be81dc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d61724eb51ace6fe0ec62fdfc9c2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba39f00373004ef0c7b380a42fa86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2934d538a0d00eaebc0ffc15ddd4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c0f4d563f183fdac0724448413e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb447b954deb73ddff2848bcb760e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e3363e252a99d592f68f40f1e66b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc11318bc4ed806dd70f979dc0ae4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8951c775897ea0ce5d48289cb7dd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f21f4b4a62f5d209c1341f1c93e57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bae2d7c63d11157a88b9e03f32dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6decbe4447a2c0e1d0e8e4d36b4c10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba882e7dffe714b27d43faf8aed2f65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2edb0699a28731cf4e20cc5860959d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d761df7cfad13daecf9ce51dbe77e64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac3d0117092b9fc947c42e87596fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ee897ac86ab3f710edd4928361448295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2849797ee6a35a9103d35c9c6e6c5ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c31fd1a4aa047ab77808df3f38ba0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd64d4eda1f68efebd654d818099a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea252544acb08df12cddf8de5d4a1e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d35b46c0fabf18f2c7bb7d842e171300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc6121e0cdf4c728975ce59b59f643301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9e412005f8a2fd0eed828efaaae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e391ed279c8ebebf1e2f6a0bdb212303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85033d83945902eabef1aecfbfd15b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d2f0fd6b1197222a585fbb94a99ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70441f62edb1b3146c7d042bb0c199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ee52968f05eea913773e0b4e4389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ea11a5fc705d9034dc3bd7682286308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650219f5ff3c845b0d809ac79d1c2321309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a397efb95d4006ee4b7629a7f81b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538df90077ba9d61cf8c23a25de676e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e6ba77a07f5d3784c1845f2f313d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71f7c5bdb4f3e40562cfd83f5db73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbf245b007ea4fb36e168d0730273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d12d86108b711c66d0b15e75d2e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfc1acc72174605e0ef520992bb28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885c31d57372f60a83f2d160450a4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3f1e3cad10005712819d1250d533318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a4ea25479434adf6df97a338a059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86506d31184d67c6da61e56f9d7086df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9796101ca514bea7a782f1c9d30c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34fe21060f910faa150a2a7e998b89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e0bc783a0c7a9f4df9a6affed29fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3e19629b8e415f3325807b09ad7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395527a3d4b2ac4b084b9d88d6d868325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5011439a7be54aa9b86190bfb545326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988cc54067cff3d87d24f105a4a3907327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f362e29bca3f70cc7ee50d032672d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383825883b6766b46279298f24aaed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407471e116114fa81d536eb3f5f928e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66616066beeeb74856dbaed5726a7301331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30ffa4d9cb53124a625c76d9ad309c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea80940ce45642b412bfe484bd8e212333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078213caff75c2f5b4da199fd4697afd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44c1bdd9707b9e3555cfb9994b2ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2fa7ccda7908ef004a72f15850cda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f1aa3b5b2cf178d600d6ba996e35f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045bd5ff2373d2f7a9c23f50a299d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f6b8890b27c3923ec84cf9ee3630339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac0918ed1e55cae0a3b79a2c18714340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6800561d4862db7a1d69ffb78b469341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242db33b9502dd88a50b26c2d7cd1fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c4de4c0b9f5ca0774f267e16f413343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8bba11312c8ad377672f2403ef7a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289337fca888af6d4348767a846dd40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ca230bc1383fe56ba2ff37bf73a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90c25ea23abeb1ba43b932a30b01c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe43a98c834261051107ac2375ee81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda69f71608952126865b89ca33fe39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc702839011af16a7a78f9ceb2da3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd280743e90fefcbb22ed053a5efb18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf584c1d0628ee8a01c91eb2c3ade5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e1ba38d1822e3871ba3d1e8f53dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da52e45ca1998d9cad0e107d5bdd85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab353fe533a22bff4bc4a01717ca9f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48bf18421683201c42d7d52ea3580f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eaf8885cd0e6d7612dcc9097ac2a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df4fff8b02d294df3f202727a67cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f7ae92b9467f079a5682604b1baf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005fb56e98a952ba4e8b4d2f4fbca8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2b0d591fe83bbcc01f7b3c47919c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039662a8fc22351b027944372fd34146362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caddc9784e9b33357bdcd9667f3bbf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605e1f65aaaba01e37edcb687d16419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ced67267c2e397601ee1ef025f937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96833b8eb4eb5085988a79697c842c04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a95104470c6442ba5ca33dc0104a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7a8744b4c81930fe2a6263b2796ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48991cc102a4b370a9bb3f40ac48c813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88d2d8072796a7916b1cb49c8c6cb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ed05977b7680c90b3aa2f6664228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd54ce619616733171e13e225736d58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99db875bdd155146317a1a3e6695e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4624639999f776585ee5e378ece6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa120d2d817602fe7afde619fa304d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e222b21dd98cb67fce7b7926a979d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71bc86699725e882e712c234d39b9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0048badc921b1f2b0dcededee12aac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d690c419a972439ace10f037e3e19a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aa5b6ddf98f1b6e1ad9d9bf6fce9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ccffe4551344e1984eb6530720b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a13bf6aa60bbddbf1104c1fe1f6f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacfd92655efb2d9b9bd5e9f6dbdaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d3e535d8b0b8be1470b8a90b1cefd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064680023687c227564e986c43011303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca326c073a6e4d5e7be6d3d3a77de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3fc114e6893091467b783f172bd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928adf20073e555ea9fb22b7d9212b0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5730dddf6f493d0ba1e17ac547707f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f455b15f2f00d1f50f4c300cba4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20cb971960505bf0a385f6fe98b4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9590d1e0bd0c0ebd76a5b21f9415392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b149e045fef06e818a0581d53c04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43f60597b73a83b75459383c94cc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51ed0a24461f4b476ec5127fe67a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5addc5e3e6cd325c786a27b3abd214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d6917615ecaf09702705190981cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f075c69ce8b32357ca75077db6907398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc0c647c3707c83352a614cd0babcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04383f3a7088b582e7af004889d9e69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8dba9f98940b900899a05c88e6ce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0f3ff6abd844056056f67a028227402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab654f68f23c048733faa3b85f09329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6602f0e63aff86fdb969ceb68e9b897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8f7a146a6e629ea9af49f5c7dcc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c10d5fd5a277de11172e1c0c3ce910406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a54c5d9e88b97a84ba9be32d44822407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1fc1ce6965c021490b9d3d4222bb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82bc25662587e0e4137e281e644d74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404614aa9bf7408c2eab24f8de9a1083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb0de280b955b2475d6c3662aabcc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac20cb5875f6c7efd5a8fbc40a27045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286367d439a8654c5dd27cc22eac6c03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f49909e745386159733e20d48019414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2675b600ca02320ce39fbb2f158d62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a6c665cd971ad2b3729d345596a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e875a019895d2c80b8319bb4825a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662749dd8676d090ff6fcc1cf812a154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba3f92d9715ace378250816999a845419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf0b28e62953e5f080f65fa16eb1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf14d723880325a0139bc86c5c40d69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cfb4b9aa9ca448fee362d017e1bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07debdb53561d0e3a481ba767bd42b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb89905065cbc02538ef7007ff63042424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e927e5414b2f785ba6477d33f1f05d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d594f0bbf623fc59368aae5e1b4b42c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d72c75560522faa1269b93f61e0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa338eb2f13744dc9b05c547c5cf98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bed201dd59e8a0c38a7261bb7a9c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbc4ce8f396d3f921d075f8510358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb42806e1c16eb1394230d44b7eb73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f01a2496423958b1e8f117acb5d06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a346908967e2b0835ebf4552f7d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f6a97d62ff95676bc6cf72188eea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec22d4aac736ea282b92f1e5012eb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf070f1de84f07a7375c2bca4634ea5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fa2e7a5321fd61a31221ad2288fc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b0b35d77772c89916d1a9ffc65fb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb97702b7dbac576ed9477952a957d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df7806f5143900470de9a374f0b06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30febb163fa599c8eace14b12071fdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d8fd5e4f15aaf4498fb02d60cd1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d519be760e356ddc4c23bc21f9fab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293445bf2cd4ce87b6d13591bec1b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ba5026db571e09b7d04ff552aa7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebfa747a9443a025aadc9a062f9d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76f59474fc7bbd3676ceeadca8f052447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68538ab2134f45ae776157252df0fdab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f176c154ea10222e4947ae1ee17945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ac07ab101601907edb91322c7b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ade2756d0664e29c0cde33d2067a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d2e948d9ecff84373e39ab153b4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42375c391f55f3af71d0fc546341c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2820ce7236a33baa54951a3b9acfa56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3d5fe62d143905cb91b37e6bd4f57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2008e15cc028f2777b4736afba52f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd144baccc9e9ba2583f47b3aae9474457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85c9679ec830f27ddc81b2855996d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49269262b82a08405d0972564fa41da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0647bbcd75570f05cba69fe7d34fb9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc708a1981f26be00e886cdec4769b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c9af64b699597ca0d30bf676c1207462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c58168ec2a60e8915b173e6e43f85a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3e8435de63c7bf80501e18c59057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0db1f2b1375345646824004331d413465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995c352fe2f507add9fe0f53f29636466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b744b8664cf52eb5c767f08da111f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e49d0725c54e6bc715979703574a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74224640359e170540d734d3ff850c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c5050ca7b01be8501a3b14610022e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d4bf7a6158a15b67341f46a7bd96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e24d95495e04401368ed70d913b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ef64e4031d4cc8aca0c7740ba1a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ff1f1a775289986324827a4c55ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe869d5e2bc46a7e36e9ec0d980f1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e59340ad08b98c6a9f4b3af63ea15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8944a9792220242b4669c5c9d550130477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416113179d2dda0bc7b1668ae4f127f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8549987350a6a92fc7d82e7c643d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f20c7323f8ea087d590bc5da6a65e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992128c7c0c689ecb87b378fcc3a4bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ff60c83bce32578db76b31b06921482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb98e015b8ccc907da0126ce394df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25c9aa81eaa317aa23389c446adc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085cc570ba7cce0cb37d9d585360677485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9990bfe43da810d2c3447e069e6ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd02a3d0e912625bfaf486e62f2718487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac7368ce6c86bf7ca63a82eda9fed7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8edc57277cc90ee1eb9a23e908d03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b293998b3c9c475c031b57b60ca8a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8227bba31ce683ea3e4c5b57f4cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9e9eb54f164c10e3e8a5f067b62c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354896be8a8ef7a22d561feaa9af66e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961417dcc49f84b30b8a00d94c4fddd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be5fd40e1afa504cc0c8ada0f0bae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a95d0dfb94cef848857e2ab242a17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514044e6714cb436b52d4155d4608dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66cf67077c66faa3c7ba23864d016a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816329fc7afe54edbe00e9dacb6eed43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d938a23a28f7a731875f8eeb78e6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614817e51f806c9400e667943eb432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa0146769389f34a3d1621a8588f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a1f4a8e8710a82af7cbc9fa333d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9cd42b80366ce0c6c3b2c21a7878504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bafc369ee0039eb974c638ab67d14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf205d035b3fb2f53208e57ef7216f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ab9717c54592d6bb2efa1c1668f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce408d1ae2ee65b97bd4b3e7595e0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480f6d6db118d72bd1c2d869a3ddc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1b11a09e9a038ab3a2d206df7d37e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1964b3bea089525868c0d804699bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e10a740275fe65e3c5aa610faed0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c168ff2e82ffa27ba1509ea30876d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058894b6db0303d89f0241a76076d16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462be47ed3124c08e12f446edddc14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644e98fdaeb77d97a662b2b1938ef68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f19ba8ba00877ff2cac9618a2ce4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05768b79328037b6429ea3a87d0ab82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23232a5bb5c5fcdbff854b6de6791519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e009050ddf9d792d977bb378e9913520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c98a4709a5b3d3de89540de3421ecb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a43ce00963991bd0e252e4a6a3fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08c10bdbaf7ed76111e0c8d17f99eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fbd168371ebc69b80f2cdd8a3f7e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478cb15824054f3dd208ccf4ad0511525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a05f9b1a6e4cc45e423f06d408d14d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37946c2f570ff9bc1d30cf6cae74930a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613768e61e6b3ff136f0285651b512a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41253ee8988f204696f0e28b4b022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36a9575f449100893956a837bc6fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f8e79577eb1de90d3912dd0be51c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeae2a1f60bb395cf1541209a54329532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e107aaf3dcc831c994571c6afeccd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c203a7c3a87cb923f6eb284c1ceb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd6df7a7770aae984b3c76274409e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c53608d264cce132d623a6ccdfe69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaee52549eb37c197cc49beda08cd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472502a6dff8fcbf3f713a2b1b81f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c14ff2b5bac0267cc46c55ce5d3d38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38cf367afb436464a0291bed86398f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47ac233fe46f2135220c0ddb76bda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d07f93d821f985247a1407f72468542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc978e32811a9dfa7afdb518fb40d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61651c4be65071c1a8398a9bc20f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983a791c658c53235f87eaed3fac381545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e705b8eabc83cf9daac6b17020bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba8fb69503367fbdcea693451affb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5549a4a6483ba090a0b4ad8140841eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb01391ce3e93711a99225197f5cfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b2e4c65b8e12041d02771e7efeb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95649179d5f5753fdfcb26a47f6eed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442212025bf6a47d1aa042fa517052f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc547ef9e73cd2fb973694770bd42ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76f998005169a7a9f74af5b4892509554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7de6fd32251d9ddf9147d0149042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd7d359d05a4c3569ba1a0b6af682556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890f7c5a412760e903f24000f8ac86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f2bc4505cc4491a040d0e6873218558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928576df283a627135f2531db86e64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df36434d4ca85b9c213603e8e78e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350abbedc3553ca7654f0ae1e395cfd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866fcb08836ec9b0cdd46eac47df8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0cc5923b3946d244c59fcd5279be3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdacd0f256118ff40ea65df121a1de9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec66a4f11b10bef82ad467a20bc59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd55d6d521a43692a26fbc73ceb74d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903970c55921d83dc471132d46f674e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c21ea2a8ebb0cf90941c4ee1c14a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f76ece025e7bd9f1698897bb4e83e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f98920a8a00f9764fa3347aeee115c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6a0581561732565b0fbb10940226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8973c89a3cbbc98605ee07b8f93f12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25da324beed1aa50fd50c3ec7e2cb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8fb6f02dc1d0821a897a042e51861574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac147838b1ee0279c5877b169cef0b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda20cb96da0c03efe705246c158fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6aa192c1ef575ad6dee01905f8bec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b95c6bdde19eb61aa0cfaec3e0bbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613842f36b97f9e4ad74ce6c71b1cc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91101f6fc18796b23ab0af619e2920580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a265d148148746a9feb0de8291bb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d81feaee241e1ed7ea6582591ffe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a98508dbae5b52cf52efbb72e158583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b93bd0eb14adf23a65f9265057a3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bf3d53ad51468c7211c1729a172d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169dfc777e93ec2515b8c06cd0c032586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58362bb9b1e3d84db4d40f2eba73d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a28e325df22b9da1eba1e7c64f9286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f74c566efc6b368178a6daa12647c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748090a3be084e3c43fbf42cc0a7f7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17736bd4b9bfd4b46ae44fc3c9bc0bad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6353786df1362d33bcf40203b228592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e323b8f2f15d5659aad3f5211bf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef8ef2faa69d39feed489b6f2e3f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1d2b2a857a8c4c0f19a7f4c2ad3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed796d4f31014777639c898d95c45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101c589a6f00e9fb6463bdeeddb36c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210243a357634bab2299434ae60347e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7dd2e5d424af684154be4082021b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef6ff0463be277382c5bf88da641b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13aff1990ef33de8a7c8ab137a30e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd26a015a8689c7284c31a7c59e9ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577266c984974d8c7a9dfc362d419f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d30a0fc5b92c991ce58c07d351f72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782adb879f270ef4ef4df7185475844605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971a3edfe12b39fbec00a8cb11ce3a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc551b87b1eae0342a5e9acfd9e1afcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4a654fe7fa37ef57b2d6a3a2d8856608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335364a2aef06844f6653c44ee60617b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a2619fe62aac0a32d4579f7bd66a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73561bec940316d6ce04e83f99d6bc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8059cc482c7aef33eace4e0db1a55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ae6cfd3f752183adddf3f6c0c62a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e7b7b4ded2e5afef7f3c5b6ec32ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f03054617f46a36b3717ff5b73ad5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76276db6dfeb1e42a20e51f7ef4b445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cae63a48f794f8d3b1a44d38d5ca8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1a7c5c7ba65f7ff5b4bde772c191618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb50ee86e6a5e776bee892f0b1edd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ebe5ae4963870422550dcb78cb45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedee3f58c60b7eb6dd89b59b951e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450127db87793f0156e014ef3fe681d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f005ddfd55b5e0bf1db31091cb711623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24b73798b8f31e803c3cb6ac59da2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e31b3562e1a0036dc9ccf794e4f6d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a4e753ff50ccb50e4888114d11ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85194ecd76fb1045f256f42d420845a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57a2436cc7f0b4c7a88623b623f02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f1e7e20128cc27f1b7735415fae76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f566e4b0c632508f2dc2dd165e11b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44904398484cc9656c1844fdbc27a3d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaaf51997c11627001a3b706b820a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a8998ede0bfd1e29ed5a88a896743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0b9f918fdf7548d48083e836e030634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ce172d8d0bb63ceef00dee342c272635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95407f448d220bcdf66c424e810a94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c99791a83c412a198c7b625e7c00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d652bb3d1bad453699df055660e47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918eb596f9554db4088e7adc81d161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ae7a5b9336a9426795875d093e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621f85b1a77a463e88411acfecf477641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198710b3504de8a37298ca1bb9337dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c60d4a500ad5de08f8e4687ec354643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e25dd7686bc857817bcd478193473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b18f6ead79375a9d52c010706b6ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f3a801a349c0b68c3726f495dce70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c045b03dbba486c6c61c1de2f8c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3930174e2a74a674b2b55c47df2521648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d3de0b9ef6aa357689ead865b4016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60da1da2a5ae6dbd3a40aaa24d6c75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f07ea3cfcd8764e24a265f984f7536651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755937e5b657307461e6717dbf14964652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203f64872961bd005440567759055e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5ffe4ae360a404cacd6ace796203b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfed63dec4d9c47c14caa5a1080435b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cf29a2890c72ac5dae25d40424247656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e05e98711d5d8c145bda78304e47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3ed03d92b4b3700756ebc045d280658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c08f7e07fe5eb1c3df17810574556659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec370a016936b8e1787a577b959c6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496c045a99ca25ffc3718fd4661145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c14669f001635cb8be76118af4baa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58517615c1d06d5a135fa6469c230fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c47198c08628e4586bbfe7af19e54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd7b44e0f63da7f1ea50f13e1ab556665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683fe65c56fade35cc6099c5c89c44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac654411ce815ddfeca2373c19bb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd147995966eee7c79d3a7ec779d6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8943a4f7eff22cff29ee76fc589726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa011979455c8bfc9f5c23a6e769057670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d1a58009902d830ccd20e18c46a96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28bd0bc74da6a5aa30eead35fd4677672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629343babf0523446f15627512a0a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225df443e9005105ce32f99a1f554dbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed4fc02764938762ff503bb89e9e9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739175e7b9e177fa9eec01952795903a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f982c86bbdff3f87bc5cab8f6fd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd28cd3af5b57b87cc86929be0532b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289685bc06fe0126775b2306c60a19a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8079ec8bb2e46b790dbac09ddb0d83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a50d4a0d7dde27dbdc3851922654c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599178663653203cf9d09c7c06509240682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522d92544f94199fcb16a151b27004683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2df54a0d1e97a5b6a8846e7287ebc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45f7e89c563613625f8a646691e0c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cacbc7b0fda141abbbd450e25d6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258e592cf9ca6b15951fdb19c8f2ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34bfd49dec9782cc0895d58eb2a3fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db05dd6fb928898b517929879a1f87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bfb3101dc35ff263032301c4202f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c4e40be305332aede5dcede5a817691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19bc4ad8006ccd34713709f4cb2825692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62163ab60f1eebe14ebad3d5089031693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8428c12bbbf7f47b93500dc9ab171694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f4df04e0f09e4d1ba9742de66527695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c740d71d87d9add78cb973fe11c78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08970f437d862731a9f3227b46671151697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e980c74f496428f99d47515a18ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b760f406a40e099dc95957db4e7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf2e3e792464e52302c809ea286b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe19c45815f6c3e4bd591806da248d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283819597e16d6349e66e7814fee8e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252f541fa232b68b9fd0e6c17db51b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b32a53c1c238d70e829850c7daa04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56faaeb2d74d33242188d3c8e8de0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1972a5bc2cc9b1d9341eef0e32c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807911775568d7703f4429c97b78f18a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea3182c2345f3d8b04ab17eb50604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f23be4a9811b7378eeed878a4e859709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa827ee457e181227d642b9770107710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e13059dd67102c2161567f71347cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05d4138aa0349fe06ddf4024c05f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51f515f07d911ed8104a8ed5e9687713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca40e3a191233b4e86a7853a6376c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3e9c4164c43c33825bd660e8f431715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c5a2f99fd5dc070d574e51bdeb79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fcd2d5e189488ac67aa504576e0a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0921f6fbf6b5134bd67c17bed8e34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88044022bfe2a4b02fd37e9dda1613719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6266b41848e193cbe0d2eae6d4844720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edd9a04aaf54cd76e0e2ca16120e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f35d24a22ce926132e96fbc3cf3f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2fef869d495a39be24935439e22c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f82bb5714fcf43676a04a9427489724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788614910414587da7de0e573e7fa5f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f955695254aedef4e0c735ed21400726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1378cc99fbcc58572140c6f797616727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc3ed8960e035de740f6446c415854728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9e591574ccb1d032f88b0a991227729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2d1533d630a9ad3b0aa07503dfb76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5068d292cc8f25a084ae3bddf71b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6abde559b287ee0aa6a042f54f8da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c38ab35c1cd064a62ff5434969daa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2e87a58b7f40961186652c0579d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ebc14db40caa062767ae12b584fd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14655170d3bfc5cc93deb5d3e6ef11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e14d007ec50d16bf764efb50d3c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b4e92cf7b692a2e2beb754957bea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b552db3c28c3fb33072d7763b237739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca5965b997f446350fca007549f37a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771071f91478ca3af844eb5f29e52c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7196272f7369c96e945c8fe0de8ffe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e1e0904e9d85f4c87ab188be51dfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b28d3a2120a726f2ecf7703cea37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b418119a7f3b663364cdf52bc02b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09360360dcaeb556d15604fcac6a57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c6334b6faf692d24ddf5592b17e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f52c74d8aa12d9080dac8231a296c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1696cd55aa9132c24d4cfede70ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b657bc2364edd445a763fe209f53d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7988cd95e95f8e8686b6859e23f3e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab4fb212c29654bfc5b0e9b83e718752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4ff2b1a1bea04dcea1b21c83d035753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2274463e0d1ae5340af81d4a71a9fc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7447fe91b36aee4873bc12c3b67ca2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d475c25e86f86e1858dab5783d5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc182cdac595cd611c30bc803cdbb85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b381d175f1a529d7a616008244ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545327abdf1961b79991e19b57e0f5f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>