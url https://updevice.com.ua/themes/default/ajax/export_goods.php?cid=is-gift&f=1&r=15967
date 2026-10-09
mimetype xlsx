--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d46509c5a1b468369f2e84d6e7da31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2759a0c82ab568fafc9b83b72e462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef2f48ef576244dc926e202d636fea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456e344ee78479947a4aedcbae91224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373230c2885ca21392ab1cbe4bcab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf09593a90c29212bcde1a48a43766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557ab35301d381707e2ebb0cc72ee7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890503418622d7f825a96ddee822ad08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a6f58e3dbc4b2a3867ecbc0161b199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e451ac8eb13570865f2d1967099ca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893bd58639a9a3254020a13af85ce711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bb1e6b8f8e5eccc6c229b9a884f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b9f1484a3c198464aab645d6201713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140c4631438cbec7663351f4b45e6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52bff0dbdf28eaf5d4c34c1386d74615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b029dea54e8f54d432d5ed8173caa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d0aebde3281f3bc32518ed5ce7aa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d8374f1393c00dc26993b9dbe09718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ca283aad31e4cf030a177fa8e77819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d140d9768e3a9231eff525b2ffdd95220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9ff350047e5dbbac2a464adc494c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a80d473053bd58f3eb1e3b2ce99222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29482c3b00c870092438947acf7ea4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898f745632da511a446a8ba7353fbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc59fc97f30a6deda57db0ba4a32f2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb324caba7d904831c66e013cfba4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973562cb91d7e00bcf781771b93e0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795badc5ebec4c60373adea56ca132e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f942eb83efbc00236358acc8646e8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed1cc59e13d9c04889e753afd42f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b9354ff118980fc70e1364a45147c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3bf9cccc58ce1d1647e81155cda032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61d0d2beafe687b4b602693732dbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f175890ad3bf337109564d9598cc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5f67acbd507195713008927aeb5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa81410158f4757e512005674be8c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d334877baad3e6ff405e747bb88c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f6043033a2e03734d660ec64763a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017408addf1996c7004406aae6e25cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2048198b06f0a1e05e6649c9f55b4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05df72e72229d275e75cbc8d74428cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49468ab281e64d4b10ea3d867ed283ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da63b692148fc425cbb559993ae75a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277aa54272efa4f06d670a91044cdea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c936e0785fb9c22a12baf2c8655fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9897ed6cc454a61d5411b24991e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42f4daf8edfa2ce248620370b639047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e580bf790e099597a95e062bfffecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a8aa8ec8894f890c8fd0fe649e9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771ff2312b87b7565e07d9c56fad8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ccca9b3bb64f30844ed4b84c72ef351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074100156bb5d6a8ed727c2a6607e24252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476a4c5235ee7be0b711a73e9ff33e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2bdb77eea1bd31fed751801bad7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd750fe4e46b1c10922c3595ff46b3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9abce8a5823af94f9560745f3fc8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa4b7d1247d613cb8a7eeacd1ed7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185fc803ad4b44224e1237b51fb34958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a6200a0b560ea2073d60befd863859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd07128c0d36e270179581969f28cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903ff615fd32b066a8066f7faeb47d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d7be67ab931752712d70ff2b9f97562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261faa6ff48e00f201f14598a8ef9f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0c577d1fcbe8792e6208dcf2f48164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab057acd7f5f0b35f6e18bfa36fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e927007f1528705b40860ecd77fe5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40670712656dcdb3d7458138341d41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c5a9e8df44c4dfb8f3558f72319168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fa4897550f3d24366975fe9f2e1ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769b53eef18518be2d4e9f67d9968070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacad091f655c0ae7aabb95c40f82c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051898bbd65061f5d687c4160184e3a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d93082117392eb95e42645b3a6de8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01f662c37e32a0146f28916682cc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202691a6d269dba9392ef47af47ed4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689a9d88b2b736d45ecd21d940969076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1eb8a304030feabe5eb43aa6e164077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddcc20a4a1d8131c168c2a8425096e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3632f3ce2f6415bdc14cd1db65d3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f02f2b638b341735a2dbb31640d6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797c413b2403bb67af50a7692c3d3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c6101a8e62d889ea93110229b80982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c854142137e51c9dd1f9957475e2de183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002b308b7b0d0071c334add7e36ce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8388223e951ab84a52d36929d136d1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe85112b45901212d94e86c22c2038f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5796564a8e1393fd21774c94787d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf0aad0e4d25f386712b21f1ff75a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0055f60cc389f6f345c00f2e70193a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02322b20fffed2bd6dbc6b7ee0c9cdc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb76c3945d4d34710b9ebb3b71263491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954fabb9ee0cb77b074eb221ac017092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fcf6c3967030ddb4194c6b19f91c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc9cae97c4206411f7522ea7f76cb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b34c9151574d714fa4cd87d8e57595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834976723e2ec03a3dcf7dac9a8749e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d78a3c2749e160e49fbc89e92962797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb6aacbdb62e61fc944e61b6c0f4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4af3313b168f86097de1d1534aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e52f08533e4d5ad18d69b3ff8ed11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f3b50d0df490722aeaf4177efea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b68439697e78b79ecdbb2782e501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d692b624fa3895193727343964fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950032f990853a7bdc405c2f3abc6f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5e09d4367e83b60563589e834bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561a785fa9b325a121e79689915baf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0151c4d1e365c8ab1fbd262f7111107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203a4646e5ee08f6b169397a99c30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85a0e8618a01cad5468e109081ce54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006c73ba84d8b9c8618f2fd045df90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8570f7f23542785adf1a769309f0924111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4087abc1a21eecfe5cce4d12945c14b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405117213f799d224b0e351c4b784b18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6cd0cee94cff5b082d3e769c007a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b420c6ba45a0999091c6c9f4b78dea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9ae4dc450c2e7b0290a5878a3c25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91851e7f74d6c2e4c72c0da38ac57b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51085b004757397439e0f92d101c0b8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58121bc0d651121d1bbc5b112a3f0517119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e38c929414355b16f7dd321d0fffc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0999ee9315d2f03b84aeee719954121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637bed19439cbb8d7cdfc45d6bd1eae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d685b46b7e174f4c9b36a5ed0c78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f701661569ee7e2b15e171d6d18bc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4eb9e9d89322f742b1a14967fc1d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39fcc2a1f6cd6bbb7dc7f01683249126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccdc7a5ba80c1b0d6a04cf24f75ff4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093dd06498154bfcff36ce19beca30f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e9fc9711c2d37d7458d3b911c7ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc44599bf1c90928faae840deb3cbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777c12c57a7a6ed6b6f269ce4f613d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c35511ac33f612b6c0ed95fc3689132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbce96839388c0efe8eb5c4766ce04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e0fb90a89eaee443c977ce0f2360f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7f95e5108800e6e41c75270b6e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe8aae51839773cee66220d149bece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a0f795b78f15439d494579168615d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ab94853d7b8c1e9ec2add4c5b22d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04f912512cf48f724915a6bd467f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e702a6252e9007e7c07def4e6515b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788398540faf9bd8330ac45efedbde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2ce94dd39af7a91d2bef3b71eab0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31bec0322e540b2dd09bdebdb97e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba4bb07230ce0cbba8dba7a8b74df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef8209300b1e2fe4db0bff3012aaa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16fc49dde895cc6a8fa396d7152d41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef183b5ac9bf54701a94165d0f2128f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7402fc168360d395d0759a87feb8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e841204a50be034199a003ce5a070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b0e4e2d968791bd14ae14b085bd89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c24f23a40df32ce2117543bcd8452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0114c7a52afefb376d30887154656f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886ed6d5ec9dd677d7e3e1c485d931153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226525d49f6af5e9691e6c06854f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3baeecb24e8d9378b0ae4cfa0a2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc68f7a5f34f054825720f45d30c82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d41c5f3de39b391aa5bb6dc46f684b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5af58730a221eb756ff6d8d29a3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f150fe21b5533119d7ebf51694ad2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d79a8bee3884dffcf425b6f828c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9982d8af7d9e29bc12cc7d4b5391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d4bbe9982a8629493fbcf0094027e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e915534d83e85a07857422146bace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94bedc795ccb88e9b7393613c817f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a7e1f899d69367b4b1c2a87abdc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3de6c5848d5570d8968c1873a3f02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccfff9c4e2047b0f3024527b24e70b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e2e1814feb0be9e726936fbbd9114168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b82d300e26f69824a5c5aaf5ddf34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120983860722365cc5c39953955c6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f948469d677af1ddbc8c92d2350a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423ac3d000def6051b9661f5074446172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90504679c0bf92c5eeebaab20e2336c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11d87286fdd1a7a9968a4a8f10d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83bf763b760334698cb8a526d4fab5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b281525e1850f7285b3d24d80a9f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c13fe43821b9736a2914237dd901a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57122993493681b8e273d60b384a16c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c29a1eabc019254faaf13d79f58a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ae3ac5154dbeea800e79b5e8d021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae82c0def6db5d9c37450dc4b8830181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b78e94bc9028ecb23bb3b53b130d3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14389e89bea7c3b1a592940021a33e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828349ae44028431f494cf8f4353b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0ef7fd11aa5a11188a3b1850c20f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52106ab5ae34f145f1a7596845bf78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3bb8b658df7c02ea7a62a925b7cb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387eb432d299c50a12484395e3a1e24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92185c7e8d6f0508a27a5a6bb77d419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47580e0575bdec4f1ef97f5f064afd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22647eb29b083f9a67a42f5a14e714af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcbd7eff5ea72b30e8ba7343351af8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291c2c17cda80c69da5ef520e8d8ea7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc5fe45c6e2ecdc9ee5192d8763cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02491c1c48f4231987cae5843cc2e2d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45214249a9c1093fb35ea07677faa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbdde9f2ef492f78848f88a7dc191197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db56d8fdd654a2cfb141caaacfefc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390160ca63f72f31b95537fdd2e90fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a55b1c0bf9a6965add66cf03c487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7abf6a7294d0274ceb774c01b1fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b0f867fa9738970c071f0cd016c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f35a0476d9d4e9f283c21f88fdef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549807d4c5151aa4c33297d5fa8dc0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275183c761aae4c5c3bca2759852ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7292ba154efb947395a1e03e35beee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5559dff13045c51a25eb22ae4dfbac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574190c565f9f01250fd4b902ca268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93b74ecc7ccf6bfbc040acaca4084209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8a7b9e75eb70d1a142f997869c2ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e0b2d45b6658055830555f9b53ec5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949560d3f5a27303e160feab515168212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ebc6d957bf7d212024e03c3cad22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357b831fc3226359d5bf658cddb22c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b8b2d178092d45a664eb52cf420e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8f8f288bc05e6ef7c0e2c678a64b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e2b6f1da7af75988b0f0429a9763217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024ab5f0a3b148ea4dc09554293041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420693d27dbb8b06488e5f96c159d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ff6ee90cc5688010f928de85cfd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8583b25de3e5d1ce5ce7aa70c610c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e7bf68cdd0fa85950b19da24e19d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34d6c1ff847c4dc31d4241c049392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ddd4f319ca6aaf4b3dee18832a3be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9b1cc88c12d73944057357ecfb8b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e184ac9b5f900449f29c38ee098ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bfd32c8d86f64688c8131c31df219227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbdee69c3d36d274e46403a5c9642b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a490d7d1acc020d756699e90b5621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d11be2aa637cdb3907c54485f1474230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9826bcb03491a183fdd298dda5072231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150273fce9a06da746984d7f7acf3f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a017643e8352d1c246c05a6bb7e94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d311cc7d2baec6708911792415f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d7303e315c15f2f89158d120b790235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4d4c259192635686c04c8038e4c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8291bda95fa20009bfdaf7c093a3bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884009868cdb1c19f9abcf0faa31880238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661ffcd352140ce223f4ee5b6b0b5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f200b229e27626f33ac53949723d73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be01a61af1f1d5ab940c4edb542f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0725c6325d512df84ea1bfc40ffb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69357e20e0b5529cf308d9b3dbd3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5a75a124b0ba402db68e6c995a0a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb44df3941a22875db448dc69f739b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac89099fb9c3350893328d2cb11cb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0a9d63df1d4cf082b53de8e23501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248762dd870b01603fed9368590bbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c000c42e2eed5bd10f8c18dc3572f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663bbd43617e18b873acef5b45873a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001f0fbe520ce77a1e62e0a9e1770c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3301dbf69513542a1baf4c8656037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b191dbcc5ae4bee335145dfaceb701253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54688672e1e104750623eac8fd6032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806fc65ee96cc700ed0546e9c8504a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaab7594a9ba4f7075111984cd12869256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f1d2d931d861cea69efe1435cb93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc66d925253e1f83ffa3af37d996ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c91df130e9e6d271dc15be19935d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fdbdc876651fcd1c629e3f08e924d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64cd8c0c6a18d0460300a30672f6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb72346333840b73703334d29589d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce3dcc2cd9d0ce2721f3f635394f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d16aa7de661c25aaaaed518b02ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae051a6bedbdf0c9c7c6e372a228746265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84755c0b901235ad288f8cb918aeacd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032f9444f3d215394f77f406de23ea2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12163df85b3f65a95a27e087efb71d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2f32a36af41d33c704e72978ef448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b977c09a72ada8f9b64a87a76fc25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7eb90a0857a124cac0d4f65c0e34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91307a1188a8e0e217b9f08afa2ad8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772437c51db3892b0576e0da4a42c39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067333a86fbbe703fc67727192e83e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd98d77ce396a8edebcb699796a13d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe95d411def74d2eb99f1e53adde84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d267435961592fa979f31e0e641f7ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a9faf457250faafbf2ac7bd3ebe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632bdb44d373f3acce1fa02890da60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8cb3f43861786c8729a6911971f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af651f93ddf4b6d407e1ba9831819b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa89e4804d85f1aea775161c49532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0004ecd97101ca1c61ddd510bff259c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35cd6983185c20e696ddbafea77a9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bebee14e11e218352c11794a957bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3a3a34503ea010c6f977f7a77d1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5311cef10c893cff2a55f1749c8e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71aab01637f0626c433b6f55913ad1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db99ded62eb7c62c26b0ea20c980a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf07203de3346a892ae77169b735e3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab9d0783e449a1b6ea8d67d31e297291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae314ed64a7f56adad494cfb30755292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe716667c834524f6eda8c60cf691293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb37d621cd81d1581ec662de85222f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf2d6154c364c8c50cf09951357e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361847591221c3b36a93d1f28dfc8d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c7745dca0fbbfecafbcc88fbeb913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56bea7b129b059926c3ed0ee1836a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872bd37ae9f1087d25a97d4bad5f59a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb38bccdfdc00b900f324b9411613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921288b9ba8b526247d660056c030721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7f3d9f8a824559fd79d854e4bc8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283789b5956db0c35f8a1ba1e8f0d57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740e4c8434cc5f706bca81cbabc5df9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2123adda8a1e62a83b8adcc39aa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4626c1f647ec2a4c1c2a5f6b9009e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8eef2c5c360712aa8553d5789109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a9a518785be01ae35f03bc7076b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57220df2ba08b7150dbaa6558f65c30f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc2225ace4b17a7f10fee37cbf393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73a16c9f04bc389624df582ea2715d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b77df6ab5e49dd7191d2bf42aa10a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e4054b0d5ada36b3abf91209a6dcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5066e631e03db78d77bfdd155795aa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb629da345ae4bf97baad2cd8ef9d4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e7fb2a0b071d7ace7fefaa09226a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4691cd4ef739bfe60f44856613f0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb1606efc0405acb35eb06da46ffcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ea69da749506d484f8ec6ffb8867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb17a1d2cf63c42d049c7a0b1b6c20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3aa3c76e52e5100a58d42a2b46fe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e09861c6056980f8bbb872e1c357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fdb2a01a9d14ace24a31343827b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e386f578034b933cf2d27ebcb6da4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e69570fd747511fba63850c8c8574325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbcc61626f3d0dd0ec133742ad1f7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e185ff548854532353d62a95f7dc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6564845b7fdb2c1af24924fd5f8ea27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796fd85018f48e4fc5236a65ddce98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050e925698950bf5b650c5892788ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9ba748ee582cccdf1a0eabfea1577331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432f0028d6836d71bc3e5a63e750e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943a82425424f7df86365e350642c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6581fef4a69d7b4f9364571b45a79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa62fe09af6d0896c6f36e77d1dd6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304be31cc6d25d2d7322a1dc55e0442336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad4b479c81bab06f9255029621175337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d50b9c1b03132379bc88e1f5c4e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f74f96cc8cbdd7223310b011a590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212f68e5e67a2f8db8c2aa880721f27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e189a9b9d7801533c997ad874e6b7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082b9d614e8585dfc7452754f87c8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967695b80456f4110073965ccef6b5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb5d8511edb0fe4fd684163669e91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53973c0816aef85653a2d96b87d824d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686cf9ee68057888ee64e8f6c9b949f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a3a96e0848a0d11bb205f4630ed8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6e353307a10da1ca3a93ea72fb91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff881e8608b434c6da5070ad8e676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d65aa3092de5e1a06d35000c8ba0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b855eedde8e2e9d544bbb1d6bfad59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee57f81b1f69a0831d2fc0ba1d61e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc9a2ee280ebe6bea329072ad3778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5affed41f016a1f0bc00a7c039a8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0de6112f72c7a50468b75ceb9df0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf92d7f613b3f629844de2f621d9ae1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f1b77e14e443297f41a9feaaada2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af91934db8df426d728645e35b523358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272acb87358630956a5fd995690d960359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f52406bf339d8f76a56d7648562c72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f66848dabc1ebda74943cb01797a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720977d4c3fadfd70ac66d6884e1a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2437b24c208145c532cb74ad9ffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93d4b21621d3f3203797295a7aea39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95c6f7bbd45eba96fd4330349f7dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac9a4c67726c4035a4148ca431b6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a012164a9ba05d33048ea9e9014a22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941d6004fd9e41ecd00668bef872d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f772921377e24fe5d18eab2b3c404369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aaf96388751d81d9981fc73037107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdcc0b2d31e9b3d0e764dee8a464ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d2f54d71d1c4f13ede730ef4bf730372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6fc4e134a559801996ee61d5715b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721c6886bc647e4181a2f725e3be20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b728a3352fd8c73dad3e51cdf710cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f6a3600481ff9412ec479a03e95c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7bc1a3437ad52233385a7921c2fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f80e3970ac7f7b9424954145cc13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a8063a92e8ad0ceaa4d354ceaaf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb70ca8ceb3ddc3ac8e0ef1c1f8f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f6eafab47e34714b12e5f67fa4ec5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc510beb35d834267a266a356eb1d87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e3cd4e40f4d85c285312567fb02ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e44dca592a8aa1c3655a1f1c394b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d860e7597e303be43f7914f2db6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff4af6ec65ed436d0332d0edbafe1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c4b391af47914939b4b0cfd6519d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f78ea0d8fe8116b1bb23c89bd940388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c639e2353d3a88e1122c7feb485a035389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5fdf9ec6fe6ddb156958cf2ffa39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5c4e92b2567748f0d94f1cc5ca94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7e43366e98f7a7e343f14e6d1d890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4119b5e2a127e661cbeaa85fd9ae82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d409c0f0efca04356ca756bbfcb464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5449a2f94163babc7a9eed44fe7a96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29390599b48f5cc85329023e98bb71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3fc26ad74a71d8a90b86bcc91d732397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ab673ba9762a1b68ce99b6e9dcd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189073d18d3e77616f5464d791c2a3af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2441ef1228d5e3c1843ff559a8bc29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d0099807b0c4f7428176f9ff2270e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24be654463426f3c4ecd883f8cbb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f425132ef2ce3b228500da47de1a325403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb1c9fb43e93663e1ca185cba599b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec473fecc59335be99278f169c8a245405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f3db60d56b74f9ebe645675e5e70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b347afcfe613a7a660b507c634b32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d8e318c34b498b113d42c15242c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded5d45cfb3a6d2be9ef38ad89436a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b295ced29b504606c6b65e50f6a2f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e7637e162649af3076a1e981b8108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f43ff5ced9e52720c9a0000cb5816412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b5c79553c4380fcfaff94000efd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caee2d48b34d6b8ea1b5b6adba0eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3dc05eb0b51e37e0e7819345f18dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f82370c113f0447f97df62b65425416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b6734229ed1681b05c11b28b904e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b4386c6fcaf3afb623eff53a034f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee2d161b061e5b92bff19c683107b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a6078898ace89a1b6d9d8fd508ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f53162c885af0c58b26fc533185fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cd364e0cc51ab6b56f0cb6cf12ca8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb416a546dd5c7a2aa0b469d24ae79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001426e34f00b39ad5e921e7c8917a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012479cc4d5e2c1f233c4d5bbcd37310425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20e88205632796150d6cc80ff67d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb623b685b1561dfb8affae3033ad75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22a77c7a524db4685ceb7d1e1ff22a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54476c662573c660c7b44eb7bd947ed7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c777fe7821f5dafa4b84fd8ad3e64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31690964220d0e066bbb1c987233c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9cdb5f662b76455134af40c454b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bffe77144ddb48d2df4c8bfa4e053433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea0cb17bb791a2ac263f200dab526434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b080cb87b5735352066acbe6bbee1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457859ffc992c52ccf04c4e6a7e416e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918511c0052e2f6e0ec150fb7d3b229c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f330d7564d9d54159365bc2b0567e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76feed351f58232fe0ca5b31169d64d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d44df7bf6432612c075ba5f0d497440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc4e4aeba3671e020f2cb7ee2e8e11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d91f7d60af22628ba1ff2370b86b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e87c8d19e226ed5b716bc9cd9f59dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e1de23a1a8e0a15cd7dd5b8051077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f0656b71aea0671298dc2e11752d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b308fe4715662357bc5aaca1ca73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b08f0bf5152b0a154e127ee37f112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b45127ce777cba4b3002794bccb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b26082552e4dfffcb78322eb7c61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91fd5148c53db98e3215cf96f775db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c589893cc5178c93f2f727d825df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd9f55cc8110941aaa5ea06e5c430a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0900e18f2f0280b47c1976627c2555453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ffe45b283ae9c30603866f2a84cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e727a061bb56a3e8b07298213076455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba1f03666e417d2b16600bce99423c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ca620126555c2862b0d3c6582723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5478191198846d7b68907624b54fca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f565abd40eb5e30ea2de62471b885c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e6faa29050e3a6368baae39a7b69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415e6460b39eb1e8fb25134d437e7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d45da24f76bb644a1bd48f2ca51e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f5a89f3f8f840ef67e7949505997463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773943ad22f07942025ceffc8aaff25c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404b9aebf131637d8860b1a3187cfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f05fc5a81a9cbbfcece9170eb1b87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c03fba171743e1038529a55e9b5f14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c4be89edeb9cf01459ea44142b549468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a803a0af1f94ec0602ab8b70a5a29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd96b0110dd68a9655f18e6b8f8e24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025e61602b7249b6cc73b9e48fb6c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3604fcaca971a3d32cc0cebe03ba0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d03b083a750221b412e86163db03c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d441784599ea22dc6be67745f0ab1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c02cce2fa2971bcbd5c3a1ee501c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123ad078e3efd7d238f43679ec98d0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea1beb2eba44b9b30ca2545ccc5660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a65195fb02994006fb06bc0e765ff7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13563e5d5a667aec23590d5fe5ead566479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d822e457cfa88f20441359ce2167480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6cf13ef9f18d77db29976372ab79d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030273266d14c5e1a13eb52e9085b8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9cd7192621773c005961c350b7043483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a9f067ec9fa4207c565a7796c172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e9fd74edd32e8e855d7bbb0475be9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9955983065b6800ceb4f894388a71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4709a7488f7728bdf24b23714d7a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d5365b35e27ef8adb9b29bbc5c6b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c816d9590bae1e3c22f48ddb46a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda14214fc548531b03afaf347edc04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eebdd9f2015e3e3f28339bad092af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fec9255e8e1f3023cc1eef79d3bde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad740d9f2821c1f0c8d7afe3ee789d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b3962efde282c6bb56f7f39f32d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af7f836230ddd88f4fadfc9fddddb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dba18582f6a965c1d0f2586108cc84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae161f308c32bfb388932819b73d80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cde0af267ac8658733d603fd18c26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0a230fa59f863e0a6ffe6c216940499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac869d81729a2451ba2c12a7869e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c87f5ff221908f89abba6d240c038f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f132d7298f2436df16dfe6a5dce91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff56477bdd0dc1e30bfc47e5e862d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455da4f0a3b3b5e2d0a3649358c4d48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01729bc4481e04d8f87123e8bc5b5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f07ae83585411da8f60ae94423806506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1b9ff9a76a5538ef34cf822e7124507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4f38155f47ec9e0c4831ee1a4a35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f8cd3fe2d823d4939a133b19ab8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d788143a6a717ea82db7f7d91a426dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f406f39408df6f200d03b5fb5cb558511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579ec7f16fb4b206b1471db51e2cbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f56a5a1e181a2b06406250c4e1a74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a6f3018a4a694f0c49b5b5810edf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad19ace5682e9824ff37acc122fc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba6e95581286cab84d4af8d9ff0e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe002ed1c31cff467ce433e640613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8811ad770d1627e5801801891bbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133f751ae0078139be5e479bbe06d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201ff8a78b2bdf6d7b76672cd7d49e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b7f89c7a43f8f02c8b143d195242521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc6f789253f07a87adda56870c6276522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54d8940823533be25589fea8fa12e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e6afd7e66e8a02f7734d7b416e0ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9e19be5c1092d895e3fc586ccb82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906c425fc76dd9006891d1505ae3be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084be195c41a7c6f9507487517e304527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612eafa2e463f992a0fecb7ac5f4245528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4172ff5655c05ddd1f682966659822529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194bb5c4716d7a4955e9659821d38e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d15aeb2bffa80c14cace84c3213a56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0137c2c834d85bfe589afa52333e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5e019d2a58951847f183a1ada37c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481523fcb177992b8d31518bdfeb74f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429cd34d9867a7789e4323ae6dcbbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd034243f33dec68b33162baeecd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7575a8a2a0ad46c7014a551d8a15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e405617501051f39af220c7379babd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315188e82b9a99c8a78fa3c5aa7a1be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce51e6de2e22053c30f08b04bdfa247540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834158ab185395c61ecb1df45cc59d07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f127aa3973af39c106fad2ec37f5885542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba20739b6b288c7c35498f9fdd18f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5b9608c2eb2326b67d2c766418eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0196198d1c90b72524ce5aa4f7dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76072df53f5fab652d3a4d0ae76d6c16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205090d6bee9e9726a078b6a4676fc76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558517b69551108ec97cc3089c82bc0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd81a537ef6682642387aa9a20e8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5d0d78db0e7ba5fc014322a6acf2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b386f226cbe70c0c9641c78ecf225551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6b819b774a824bd588ef9dd96d89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2093f80de5303c26bae7ad56ca71882553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6917cf3fc3090685797f219782b79ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a67b93d4e6dd917f5b4f071f97cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ebe979f0ef2d7941b599a6bdd916556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85011deaeed19ac01531ded34c09bd5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd780c3f7cde9e3d59031aad349013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222ec5fe84c29646dadea47ab3769e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440f1dc4bc2da0ecfdf887a9c6b2dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7b3431ccf7f74139f053dc10dfc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074749d2e8299569132eef918b806409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c446a426972568da77c1e5ac29f7db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717af0e8e9bf6d8f89d63372857a3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061dd6240a52a991024a51ca261d28d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c487428d2a2d7be1ffaf9962408fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c85f3f8d0dab5607130dab1cb448d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee4d28bfa648205f655f722c57996568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112787ac4c60846bb42da6a2c27c624569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdc2e2d4ce18d5fbb98a0256856b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289bbd6dc33b7ed5bf3bf9103c8f6ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8424ee26adb8e6dc52d153ae3ec7a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4562d648929ce4372638504ede0a922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea924bda8ac50277d7f6c39ee19f6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a6ed61411ca14b44a4152f7d74d2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b4f979e3c11f45d933d75cb4e824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ee5bb16f2b51bd8b3649e9f04b303577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7513c215a6934cb050d78d2975aae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e19617db80ad6517e926f41fb0c1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde4c627393541e792e01e63a2b8ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3188025969395b44253efc46f1cc89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab19bd2c798ce9f0bef70e57a9f7ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873c4c82f06201fcee7dd59fbf3dc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a9f81547b3c5b1357c76efec19ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128eb1a12f41259061f4cb00a844bd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b85e55df9d66e1362db57743a7b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41273b772729ab46bff6aba80043a7ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236e398e9a09d72dc3242119b1e6ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124f0da01f9a081bdea91476757151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7494694458c90dffc271c2a26353e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194c35783a32f255973d59e6a5b801591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257c53a645256748bccc2049c90da2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d45cd51ab4d19146ffb12b69814e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5e03c2dfc8365d8539b9802763a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe9749aa207b23437b301a9c2b8d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933956c880c2c34f4422cb9449d90302596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e4a7109f7c9a25fef55f095910176597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8881f7cec4950333c8dd9f1bc1847598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d2fbeae0c284b033c881015afd8dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c068ed871446e1f9fc81d03ca795243600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626691ddfed8aa2c76cf141e94335a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3caec2ed2d766c811b5b92dc10edb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66dcaee28365f1f4f328b04e5b19b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf06e09067ebfc1f0a27d093797632604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa5f9368cc5d92e7b571be744b4611605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237df450e7cd6eedba1a9616de5593606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda299ca0a5572bcf0b4e7a526203f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45c63b1636210558393291c659b1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f2bacfe049e32af740cfaefb683e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580486a07c9632e9c676afdceb8c0cf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9c47f18f6ebf2a4a1eb2432f320d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799f5cf1d637b4633438bb1d8b4ea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e65ac7308904a2616e546e934a0dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9bd0ef550ae87fdc227fe16acd3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e454b991f5531e74d67805b54375615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203301d2873c866cc270f51bbe66c75c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799f491d6fd10bcda5da1b2be97c4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e26fc5da991ae242a023817083741618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cf59e3e7fb098a236abcb6623f173619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae910fd8b116552d8bdfceb93a6ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb90e3460c2d58987e133ec299f09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477fada7aeb40cf571ccb1b2046597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23222ce67fc707651edf8b4a1f284b4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc640956407da902e1c08603c0758624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cb1ed5d779b970f33273affce48a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87989022fbbb88cd52fac6afb83a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ad2ba6a4eabe211a5533403d3451627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa97ce532d8c5d225dc7efb6e6cf9ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a1ee5f6ffbf4de920b62ce28a8e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddf08d0038e50c07430d082f966039630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5975547c632b4fc455dcb0c988399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443da316f8d9818fcdb03e9c70c08db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c021770343ea94a2c518ebe1f478633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2df370e9244b1d00ee85b09cf099cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3f4887c82d7d32d4213eb6ba25f5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316fe8ddbb259200842c27089a3b168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d783486d91246e2d554d124d90ba3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c014c41c16d13b6add53081227841e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a18e98fd85bf8ce1764bfa6ff076639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336993d2a5bc8792276d69bce4c38c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4780afb10b98cf26cf23df67d4de5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb5d37410aead9d1213c75c6e15234642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e234b3cae845facd274234163f8c84e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186569fd72fa575287bb9d157a35e9ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f908da2a89573e2b8cea8ec46def4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdedbb185b0cc303767c75bca61674646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf428fcc3df14533d8ecddb5773bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3e07a0f3b2465e285e352d77d53e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d8dfa020856eac0f55947ad11828649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638779708432e71c69615ff911a1708d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a806571e3712f00ddebea3796e98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328a67c82f0cb7be5a8a9f889368a51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777487fdd263d8f2743ac739663370653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838bc029948fcb773a3f264c9bb82e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219013ce223a9131fc159e2ccb77ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e260f5401e156962d0658603afc4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf4e26d08211aef058511f9d4cca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952339a3a34a684b8d65b3c2099a752658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68383e5711cb7ee7a61032f4db72508659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b004963772d183d2399eef34bfb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e58031cdca688ecae61cb2c56864661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d37e0e252dc9d52db2ad95d090f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a63577ee9830e1f04dbb01b4df921663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a717b6233cd7941b1d82295a053234a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3938fea70d9e998f2d5ea43fcf71e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d80e8cec549bcc112edbb07d24d4f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab582005f197e82871bf24bb2141889667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d3d057ab7a5529077fa3e8c39144668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3dc9d77a9ec38756186e3d7c51fed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19436707bafefe33771237298c127670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee605b48b28dcfb10ce580c939c83e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b31e865c6b85bba00100822a24844672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e2e33d334cb8c30d7f3db5be4e2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506f3a263b9750dc2a96922da01285c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de202c29b24eb1d84c6173e3639b66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa8f800ad9d27cc86c889b130d07d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c41563b6327333f9a517f29e32687677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d0af64cc3a3202ccacb4405a497b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92ec21e0f04ab3919e0119a0bbef9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e14c3665b7246a641352a51d7bb04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aac5c497b6da15d6ae8216e05676a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64e506624030133d63633065104680682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217571c3dc43e247d1be795c8a3d4f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffe7d6f5d54412fad8020d937b57f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0e450f22ad8657231ce95bf61e0d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afdd238e52e3704427da14d1e78d6b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bdc7117484791a35f70eb108d1193687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790cb4bba66c067ebda15c90660a5da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c58a595cf4692cf6f7980a8cfa69689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a341133e54263fd7506554ca670025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97c02e920e27e6a57a15142b4c76f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc305ecbb8e01cb425adf4200598d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2856654c41943c0439e28d1cd45a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e1c9c14f23f6313b7923d0c4cc42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a805e3d37786ee310d5a435f58be7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca34a844aac74a14fd89dded98c682696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826520ec51c0ed514ab69943d61ab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31831939b35f11cc70452369096c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5963403ef53a6f5e6919362e56300699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9dc64c17f51f76bc538bd2a80fac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8419bd9caa42f2f86bc62b6414821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57052d7b5b1e83d5993c15293fcc7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b235945184f88198f480d732db62f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be93bc8cac68370953d52adf92a755704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1ba2268070fcc73cdc85dbac035fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777894c530376a254e1e0fe2d490cfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181257871b614007ac1d1333c309ee5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f94038e5622c2149c47a6796d6e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c59aac9b5e44a1b623dabc27c2879709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb23ac1f754c47b8d515f67b29065de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d5698d010e44d0bc953b787ce938711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c680cc663aa1ca4ff1a97cc2f81e2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626dabc1959c1cf8309d629383e7577713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be2190d20303cb7bc20d6c81c2b19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924b006fdc3b371944946aaaaf3ed8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e78f19768df9829e8f25f5716d5c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360f03d8a75e400001811c0940426c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac953223f5ecec76f2066e22d99f0e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69c64d36f613facf185660d3a3a23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691596cdcd09659ada53dcc534d603b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc94ff86f415e86864dcfae0fc5e98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3607d388c61995926a23344a6384d30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00209230981b09c1a7e327ccf96049723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcf64af9b17396d8ee41fbb9e9de42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f18192c6966aab39945ff471c7fea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f54039a408c6c69b12f51edcf6774726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512641ec4fac3966fc1348a90eb5fdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6e7cc728f083f7b04ba7ca21cbf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4d458b71c2d26d623c20b70765278729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f93566f242f219c193e62f0b6de662730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd7ccf19fa41438be475704be876a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363545ff64eb797b1dc7b8cb307cb40f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d7bb166f936fa9a7f0bd47eaa138e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615511f3086e636cd60a9bb76768947734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dbb367e0a264332387bc3e036380b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb31d59c644d91b91c6809c11a3b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68defb6be44130bf6f68499cbfe3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964fe3104220a6c075657349348049a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cda9c0be9e415666ba9dc3bf159f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36456d62c185a59d5905d0b007eff04f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fee1df0706b72649b7eca3b2cd876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc77b72a0405c8f42978f146a7a327742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0518761eacff149bf25b5bc0128ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c83d8a26610b933af1877db69f01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc556f4bf08547935798a551448e14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc89b03377ae0e68db2a3dfb1d509746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b935e79edee90acba4441ebe6faaa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1222e543bd29027c85548b62b95d68f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fe6b2016989e2f22c5ab9d9270de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6df52b35c28593857e2a49698fc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc809607516eaba8bfcee20ec8a69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4fd17116ccf65da63dddbdf868402752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f9e16c4571e23f06ba8c0af197d27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276c5cae04d815e1d0d95d0fa566b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29210704447950808584c251b2d2420755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bec1f05f306da803482bd5a8e685b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486892ae6f8acd17c342a7144b7f3b6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80acfcca0f4053af651ee0118c136758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfa423d1a68fa1dac12afcbefc6ea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da41b6904d7f9f31ec5a37d144cb421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3252d155f78d1cc18a93e7d23c8412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec193a043752dd7597f9baae39cda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102fd8700035c7bec3c4056cb5d59ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3814fb2383cbd6f1663c09f8e6ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8df5ea00123fed30a59af18918fe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616accdad02a7d1f3dbb57da6feadf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28298938921ec51f9434500b3591c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428259883613942ba16376bce909c509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcfdfd468bbd3094ab35fca833665b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474b2ce3efc06607939bcfe9924e8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289daf4e3fd2d9b7029ce0f965e565e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af146f0c1f6aafec2f2001b7058f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072042ba913ce3a33d2ee4e7113cc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f131598d65f2c34752b066d308aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7872e32823b23a8b5361707ece8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d10915d9b1e11d78d0abefedc7d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b0e52862ccd140013c4f863a27a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cffdd801c9b7c59a05f589464727619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41efdc8ac5b9ee23627e93e4e29d49520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303c8501554a0436ff2e7ceb708fca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88a387b8a5f5b6e349b4778f671e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553edb186c289ee40f2f6a9379e458d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ddc18c921a75f370f9ebd4587f6c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d223b4f7076b5d1851f24967f5eeac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b567b90b4359094231a3d483d16341926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3b86f99025f12d59d17e1d48e35727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c2d951d417723220741e640aaddae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6b967c6d73017252e164008c767529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5b2d640edfb446f1133cb7a7a34730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b9e97c5190641fdcc6d20f7fe50831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c3acd68fbe0086a20ed1745b21bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499bbaa5bf2fb1e99b5277fc06569333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f95b706861680e45fb1f89143ce2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bdc9434c40ca6b45945e188d3d1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fce5c5b46c3d682012eab3dc31020a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be59f6fc58cc15e633ac88e8abd7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b09646699518b860efaf4b5bb26a4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942f05c7b56ba4889d81132f3151ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621a3a6d13e4e1d5bba6e7269e6ecbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d23f10e2955535ceca4a1dccff07a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5783466dedb704476e42346b6b1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26ce333957906e1d94c28502fa37d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88090ea4c0549efafb4707171ecb0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b45d3f470b74de66581a145f5b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee4245198ac0890b0026f0cf86ac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f798de70815890db1bdd2d17b6f2a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc40bdd3fc73b91b65c3481b13f9d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b364fe250d69580ea8e50a470af4e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea97adfe8c914bcb7c4353dafe26ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5433d9552626ff42de6b7f5c71c01fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fd30f403d4bfabad8851c2372872052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced181a2b4c1323a452a855409715a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba730c9ddf6dd5123bab9bf31f2aee854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa7763a16e4dbb07e003234312d5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66c411b267bd852064684f52893e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb02525ae81defd381067b9620ae557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7259d2e6e4e55abb161ca09aa051a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c9452209efc4557d9f3b75dc232159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1457b871d1c1371795456b7c2bb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcfd3ac222335f00b619c3deb86b3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49185e78111b280ac36a14f2853b0e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29de683eac5193c1e72a0154bf3f9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff2bc2093a384dbe243ca1d8cac4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24f2abbf5c361b9e6ea8c169368b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd1ffbd1854c6f1dedfb29eb86f4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e151beda21f48d93637793264da3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7755e08c4e32ebe6fdf8c172241b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c01f28750f14701184707795f1197169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535742487bc8d107c7acd82100656fad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb1c9f53720e1dfebc17e1f093f9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e6ab52b2a1679d0df65c718b9a3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae782cf7cdb3abfc7ef73261686dd5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdbd06c546d514c1404102c53d7be474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93146de478017bd1b1b25bdad985f1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069478b743516d1a114fe2fa5ef6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6653d57957db2e1b26be53e222809a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8ccb7869203f3e314c9ddefe1bc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d05cc12d960a9a5af917e203084d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa97d7b518e889d93c9821d6f5be8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe01f942ccda4e844001e746beb2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c73b453d58af2bd2cb61ef486909c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51deaf5739ed83c817da50d8551bef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a275ea31fe1fca5abffd4a738ebe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed9f68542cc5f8e3d818b8b5124aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856f14811b19b564195c8a9acb0b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f562f1866199d2919ec56de41697b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c99ebb7e623a3f3e2934ef7dae08988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232834271771b0d545617fb0c4db9bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cbe2336616e4d2d9a6a6480551cad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc42d45ed9debc475c156cfea4307091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd75687c913887d0a2cf20107bfee492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42147afae9d24c428df60868d7158b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beb4961b28bec6f10911ac93cd38cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca63119a68910d470aa6abb1319df895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef305a26237b3ad5e8cedb2be000996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448332a1a3099c41db834cbb7e8be6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325db1d5e17bbe925aa0e901f7dc00798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0339dd920fe4153bd855f81681cc7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0461cc94812260645fbc8701c5d1105100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945180cd4498965e6b5b17bb98675450101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4992e8a28abf7a3d532855538c1c2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aef2824b5a49afb7ca85fc28e7a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a1a35684d134bcba17c3a60108c27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65baa2a1ff32b8cb8aeb5a19388f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9e280a2fb2716088108d54cb1797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17d37ad5c67ae73c107415674272a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a75d9c707e74b7adb97f5a196b86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f74935ce349f60628789be6567fdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce3b8064184cbbfa9569dfcf33572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8808cf11e74bf8f3c86e2b21ffb66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb26b99debf3c2563f605caf07ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27067da255069edc6bdc837c7aa81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472efc53dafde204042948477fc5f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba117c67767d16264f9c56a530946115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b1f30278f8e0326fb5e189e6f67e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ce0b1ce3ff0658a1938f54ccbb9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3482399c6aa61d588541f118b622cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f7d7054c9e5b02ad0fa099413b35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c9ad6273b5b9d767f72fa3702010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1804ba4d2fb7368d0545d896887d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2e4226b7841ce22a15966fdc4828122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80559c8abaa8ece562192903bf1b3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e999a79f73c7ed5916242dae5ee9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be7d48db30e9b4478214c7f97c2d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a51b39c5e81f85b6628e8d3a23fa4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28ec2bb98e7a87eb5b65c6e607fc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a229a8f833d1a3acf71777c39bc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1fd9e6561243ac7647c48ca04772e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab593bfeb7b8451e8e1ca3de4a4c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953f3c2a3a1165f4f0152290bf09e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995dad5cff1979c27bd85c89c0acf01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb1f43fc8fcae68a32afa0c21bec9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604b3100358af657bac6f037e36852134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc981213a641ca064a9be99f7917b53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bef451e3ef52204f1676e058703df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946268d319fc191db9bb2779173540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac2677c71330e341471f285c4d966138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63394bc94c9823879b231b8a9fa419139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb35dee823a7b9b9bf9e7f5594ace140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa67d24ce93463049bcb94d32f92e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d61ece80a0cff1d86a6e222b2d52cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce7b9fa769c20d1aa0f3877bdbccd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69febf005df448767881e5a755337c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598bcec40391a27a260e94de4c891be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f744ff20829bff6f411768ed5ebda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec5bcdbf1d02fc7fec9fc54eaf3a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a664ba60572fa8954adc20bc0e81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680ca58930a3665e48c7b2e21c249f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9f443ebff2a3b061c93ddfb36368150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aef6786b1e9b7293613a2d341e60b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e518da35c7076601dbb83eb90e5607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b25695f0c678d1248f4a4519463bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6cee6c74316f5116e35f2b18dd280154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f8db57d8bf7ca080d67eec08b7ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc612601d05deb6c3fab76e0a7048013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a780c90351adef30ba6216ab7fe5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68196b9c2e1a63976cf6ece4bc84c53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565a138734e08d54f9541521c9370cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c901c0d823ca0374708a7bbc5fc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cafb18d0fe01a9ac42edca26b865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50eb04ed577b8b39c42cc9185af6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b9f5bcc2d81fd69216cfeabf591f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa576085767e3942d9f095f9342ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f66a2e0bb467c7ef4208c1a25a7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7959087e7ac287dd388d2d6f31ac1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8375b488ae511e78454058366ba0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafae282ea610a69ca5af0d01d93f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09683e81afe9128c0f199122191c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8fee996df0505d7c115e03aa7adf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da4c8eb9b4224aab07eaee8bbb5f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2defc4ade76f61728ddd99743566753172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb645c280d8008c166ce83659bd89156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d85017b9b38e518fb9038c217d0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc82a9fdad9750445bde790f7a4bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052627912dc068b147879c4d0e2100b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4000ecabcaf7446c5309983fe9bffd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c9f1a12ed62eb3399bd40bfee35d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9a29d50365f1eefef0d9a8dc2b5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6abc66e501a96d57a5c6df863c84f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdfc9aa5126654603326504fff7de4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea98721da09a30e05b476ac1876751182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab2a5b64caa0a875be8229e77234c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f8e2789f843ba9106537f3aaec9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05465f0a1d3e5bb7aa546a158d025f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308ed14b8b7cc43ba810dc3276b5ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c689d0aa6d1b604678302a297b4b9e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a536b4db7de758d26d6e6a7bcbb7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40661636ae3bf43760dab2b12595a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690036ba034c783ccb101b6d926c805190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b233e466599996e3692174c1c6e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc028491f65197f7c9fddb300e038192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6e939361c01c50ee9a9c6d678e3e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093161522a06491199944589b1c966e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf70709f90f3812569469c9df0c59b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164f6b736bd6ae67bed69301ab4977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38189ed39f00bb482176e71174cfe7af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadde1a3c0f44af137a7cff4a7fc10ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9ae06a53238029e49738d6bf0041199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab7e7e95fe2a6591d660104ab22f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075e88be283c3482984c5ed49581cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a1e0fa50130bd1cd1b921cfb9780202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f981e7e76d44dd0420ba2cfe489ba98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdecc4b44f852b0673558397a34d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae36fec391327a9025981ddea23b79a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17420fbd264eaaff0f45c2a9998c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502a3f8cf696a11d578bd5ecd665ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49ff258766779edb55f26ca35ef61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd13d646e8249cb212c4923010dd42a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1338aa0f9d04ecccb5c50c9f1fb81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb8ab867a4fda317b39eb782f8451f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd308f751cce44afde20e7e80cac27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5126f9220256b913ba98d5001ed1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723be17900649b2d594e63fe552c770214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421814264b9c6907b27c0f32beeee6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fe95d5ccb763cf7aaae2d764dc07b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea815de8da9f9a204029e4c4e2dc05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c54479fd6d98048f271cd3e4ca2754218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38414e2265a66c6691ed4f010b7508219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988bb4a51801e48473279c818fcd0e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a714048f8d57503b8fe35cd91a74a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d7b3eb83cd0be1398eed013508ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32fa03366a6259166d65cdbff3e259223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a4fbd294451cf65f308ed7a9db7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e1e188c2338ebe86db006b3cc635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e7e3433facba01b145e05c8bdaa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd32bb414e2d7181f6fe7127e933c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ed92e0a9debe09fe80eb2e62ccd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ede99b624ae3bdbef70a3476edceb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f76e2f1a08129600f3a433e25ec37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2dfe8d22bcf8c3f3e254dc2b49662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41802d2dfd32480abb48114cec9e80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441453dac6a25cb7ba59f3fb4e516ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53bfb578f25b6fc5c3fc4c4d9a220c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778907b7b351a318346d398dd17eaf8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b034cd9ecc42f350b326ee4ee767c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe38bd8fb30133c06d40c897cbc3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451208b72447b82c6fc3e40a6488e3d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac69dacf675f49f5666227be631a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fe42bd2a63b352c94da538e465ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431005150eb3773949e5ed0d72f9445241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b5f54b0452ea6fd786e2282aa72d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7eaf51e535b5b52d1a17528a33c0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d297b80db3a6edaabc70bc1786dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf1c363997d85e2def126018b4228245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144f9cb9a3e0b5ff99fc415922cdc7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd0b0db25107d002da643efe4c8ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a73cf8ce77da681314a421ed77cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470cc30a90b1a59558daa0d125c058249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31abc20c99d12744a82d3e2793158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4962a28963a56d37ba16aa7d82d652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71810a223e5895e7504e288a26996252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd84748be7dca1d399d932438b66e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650e4dfaf2c48bf3be3f1333fc8309254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca25e5e77e33514c535d12598d315255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414edc75d57b0ac1f8019c380153ac1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2104eba198a6d1cbf581961621d0f21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351d749c2a439c3a6782f0dfa58b3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0ae685fe7b84ee5f2699faa9cd3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2fbde77836177e19e21c2862d98c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba6c275217b8391744792994a5f73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e24ed57fe9f660925d74b9b7f6c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfa35cff7a6dd52323d99b8ff2a1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c029edc490244764c782c79ec2e703264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4050cded6d3e3917bc1cd538d0637e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7d045e4eb68bbf25fc97c646b79d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81320a67a13f3db3cc9edb9b5e513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d086ba254a48af7343354a40f89a75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f29e2580145ef9ccdc6ce76c1bcff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96e4f6a0118debc1c6193dfa30aaf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b10a06376274fd25c48be9dcb0695271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b5320fee7cde6ee5176e3b660c4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc73db124851029313aadd874da5ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d1bd7f5a82d2ab3cc314035a0c3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e90f7f52ba2cd620e6624183cf69c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2357cf37028d3c1723a980f96ede7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dbba6db9845b4c29c19512794805f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6639e044c7518b2ea4a1c1488678ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0be4523a67ed29aa56bf794a6cbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3f8e7de3de093e471ce9d09dfecd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8423d94eea0ee3761d2e50fdf865e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b84638a398a246168f3db65e6f46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567a9548c3743b408530dc5f22d91e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e0b20dcc0d227262a5253fb7d9a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86425447ade2e4c55121f2a5325004285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a27e11eb406d3504ba310d70cf692b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32e8490b11d6b7ae79cad2dcb15a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35deeaf76419079c3697a3d315c0d44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cccc7e69aacf4be52c31da9f8df2a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f79abe548f458b3dbb434623e604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0684b0c7664fc4bb73e54ec16ea30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80433e991a6dec298c9f0f116ee4d65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ab478405628cb398a8cf7cced16c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95631c0759a952bfa2cf6b3fb68ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923e99f5c25cc05a4c4ac0f81883880295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bfadb778075d8b3f66991b7c28837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b2971dfb0621817001cc322892fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170143a3b0eb0df7704d42fa501c29c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07801da2d56b59e5b413955b78b36c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac04e95da73848ff6aab6f6a237106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753bb7a498da2d3e2be7b5fe2bd7fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23c815764579fe8a01cff48a33fd77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4f13d33533a660f8422f4a34f28c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a14c8d0898e486e00a3b1298be873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20e6a8fa61938f45ff6393b6aab15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6266e2311f874e551168380ab4510306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f3b5c1c668d5b47c9c472cf94005307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f141f259382268157b49f8403d0ffc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93eb8bda7f98c5704e008e95312e85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0006f10eb60e3daf09edb0a871c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b7e69c839a96f8c3ad4588033538311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230eaeb8fb681d3b8d68eff98eec670312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1d922f3442ba9601578b9ebc571d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4863181ee47a1212a81da6c9c55ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbd57988d1bf1333718641cd0b8bf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a698bde723e1c198247b8444ad1d19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3538cc57c00d11d79f469f09edfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1b6be77943e81995d47b100cb8bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4f1956529f535362b663e3d143ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f010f6505ea1bc295ac50e2dc562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74b1172ec0a6ef7ab196ca0e458db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8821d0fdd7b2e4bc5e341048a1ffd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21530c057bd39c52b2843c0d48e91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3cf5667fe18a3e6173bf61d79fbd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779786d257d020486030a6b23fff41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcc561181173062b66ec701f465cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527473f500ad839b6ca3a3eb0121878a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5087ed6d7d24247a91a8a7e74fae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f813a33b0255dafff046f6cc67fca9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425adabd806361f6ac11e4742cc9492330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597764d8756cc52c88fdca1acc7b8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b37ec6ebe3880c6a61119958a126a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9750acd86c8ac4c6cbe2f30570baec3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69df0d7c9720ccbe8a7de2505ea10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa60a1f88d66bcc7de8133f47ed1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9fb0fa19fc4b8ce7848cb8be59448336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b018b985d5bcc62a3389aa2ebd962337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6b9d0fa34bea688a593e724a0dac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d144a48b38c8b232044f87b8250e6dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78d07317938066f226c19918689bf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4ba10288d0b875cf8dd4a8623e275341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4595ed60f6110ac57a43148f3add342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0bdbcaf0c23eb4ef866bfc9bbabb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dedd57024a85a2d4f23f6a34a0af72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9d42a9ffb7e0c21bf177fb8ba1b02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c5dd5787d8149e13fb8301d113c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb85773578972591126e0f62b06edd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a22175a4c21a828066d01c9b22ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ea22146e5a229aa359f3f025b67b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622621bda7316c1359db78d8919790bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51a78f5eaaaf23a17fd75d713bdc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2f59a9635616e2a4c15d9f70811a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaacbce5f0bae8fbf583038b333468353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab008f5b304571453176fe383c94c0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f06cb38ab45c14dfa54ef2abf9fb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68041e59ddae4c8e49f2747c4e0cf7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df5f19bc4b5b45e003af96fbe126b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e23960b211826cd1d6b8b1910d077358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ad3c968a5f542be420256c5e7792359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e2f47e5975e337f8cf38603ab877360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b5d9bb145e90d208e5611c5bbf59e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08585c1584fa8638fc42b4c3b98446362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345c76a526109a1647d540ae76c854e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea5a88a053a24db438c97479d59ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d75888f6cb3522b6be32caabba592e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf1790647934e30eb603ccbcd98bc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892db016aba3f52ea046a7932c12d46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729711e896bf5b6985c72af16162f83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf0131b582fd5e0301004e58ec450369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112fbae02a2050b37876637d9f13d2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4f38cfcdf15cc0e9409df01ed6b5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5693c209f8c809f1e7e3bbc650e51c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e328935b882e5bb837c05a108df3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e5062a610066bc2196cb967360c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdb74929e30873f66cb26a2e68b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d400b3875cf34c1665059c0ac0d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b79a2bfe06ddb17f08dde4b83397377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861e62d1b51f38ab7eb274673e2c3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b8a28945cb4f549ce66de69cd4a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920d80435016653402c794a18193af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db8972dda0fb552b1815d9dd71e6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c3d14bed5f9756418a4276f189e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0647e6dba262dd7e6f2282fc87aae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df830456d2406913979ef6ad421b1ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a368047eb7df49f90df6a9e28b0edc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0db878ab192c2f12b741b196adcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb03f8cc1259e31bca1481b667a04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d67cf8d186ff7b07b062d96b7c58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c7b7f8767508e1f56b352ab30420389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc406a4e225eb36f7b426797e7226390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103fc10d145696e7ec5a8915170271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b406bf3ba51b22cb915e0e71efbb70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddb341fb02abe30861e03793092d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855ed8de4c47f1bd46a86a3ba79b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cee487d237f645473b994b7c923d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890424e081fe9c605b323bc0fa61ba49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1290cf3b5186800e9ef47b19e62c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217d4e1f3cf273c5f95bf93f369a3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667fc980642a0ee1c15c551dfdfd43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b338ff24bba1d412d14686c2c99ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ceee34464b66672b55636cb14f2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bc083bb7bb522e2fff7c3cb5538b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274afb9da1cc124304045041242fb04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b658e4648a230511ffc321758cbbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f380ac432496cf8625b06279e77af1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d1984032aabcbd06399fd3fafca88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca1a4121c7b4cb4cfd087b5dcdb6c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbdc4a0ddb2d744d3e2a79da8d15f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5901a130244bd2379e59fdaa865dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d2f90bf54fbc14cf179b6b6cd851410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c86a3dfe37195f8ba5809eec557a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d308c485c6711dcf97a1b2ccc36db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ae7525860da033a30f513f5bd229413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc7328512c1d90ea37c5fac78be92b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765e3de6b0781f552a5ff57cdcfea4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edee5aa0aa72a0b35b2cf442b52ba0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00b95fd16d2c304c682314670d0c7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e61c747817e4657536084e16f815a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d3237bf34dfeaa90c4cd435e3416419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac2b3aabcee336deab9756abb3c0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafd1465da30c7c25dc99ffca807d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b395e9e5e9fa0645bfca13d562f4dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91267f3469ce0952da5e3d0d137ca8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00de9d4df0388e19db0696617b818424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ca8d65ffa512fba2eba46d9815b80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08906b53297717a3d59a36106484e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b524293c96a3887574a2a5a8743d59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caff839490575b1c1fe7a593969627428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91ea69c3ce2cd0d90d3684ad6bb5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7fca7600f8185cdb47b18b74e9ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb185976c0dadd628349f49ffb863540431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5291f4c3719f2d6961114c6f7b812b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce94b2a07c8d2de0b2f3d7d5f93f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db8b803891978e5121ab6e7e0adfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2b555c7b174c134c99352de99119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63c017978eb3d1bb8041d66d2512f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f4c33c7373dc0eae77bf9f3ece376437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3ce27d55cee506922b9e9030ed1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090265d46a71d9350f1dcd77f9cd0398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4d4df18d0219e45411c339848b23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70006fa9c59c4bcf6e455b716fd85b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbb02f0545eca82eae4694bd617f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b2d02902eb72f307e4ebbea8d2d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43f865c0ef3e63326675852bc9c7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba163e97196eca3a6b4777d7566f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca46ba49615202f5753966d79c21506446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8df05f4a436c075563b7de175863d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822cc9c94501db67a65ce266371e61a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5228e57c772d0151814216c758cdbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686568c595cc7da4134584ed5fa7ac1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e252b990ca8cd0f895aad1b202c302451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035fa1d86ab65e1bf37fcdc7b0b37f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a0c5a93d2593a8961c3b536ad4959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01f620fca10bc08ed2edd53311991c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25585767669e853e131883fff80c543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf7c33287a6d2cd38ba5b02efc33b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016bd2686472178a2beeec1e14a3e7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffbb0855a0de434ef2014d73dd67c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7417793b22f1b4f4b3f714ec6afebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b28a0566711799bf688a56ab8043eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef3320be7b4df5290b3ede97edb223461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d014e25b19b2dff9d2605a81545987462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084a38b2e53f99a79a903288e8fc93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fa318078b83b37569b615949fcf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ae9db3805252929cf458a3fd428b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2bf66a1d81d68dcffee690b979b27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967a76b96b816e9615b846f6a050565467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353e200f241e728ef924ee6731d466468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6b11967e93411213c4657c3ec873469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065ab35bce32f96c76773afcfaa764470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acb53a50b52d46d1a45f42928fbb6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19edbfefac9f95c86c6361d5d9c80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a5984b54e316c3febf0b60490a57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc02b72bacecb56545cdab0a4618fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85914db0834ef4c6a6b4738f90c26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda999cc5de67aa0b8674a588245bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1bbecbfc47a06c08d131d6ada81e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a060026403b0b88deb09e128ca84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb14609e49ea92358957e0433e1c10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63201f0c2efb3f0774cb7bb735eb36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3494945e4ad4062859f4b5583d3e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be8110837f50ddfe35aefad4d4e78a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563fc5ff7bf87af6b0d399f11499f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba83fe3fd8bea8638531b5f8e1591484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a258b17a4e9a13ffa19574c42d153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191fb45ffe41f27d40aeac17cac1f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be84ed4224068b47d0b0da1edfe4cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e4e17ec75b08edcc2c884a29feeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cece2578c98b7f3d7a45376861cf60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00623f7b7c7fb8344ae802f0eb6ff201490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29fb37c621ca0fc962713f1aa6ff8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3bc0942211b3fb7e08f2cdae4d5fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2148c2af753193938a0282476d6e7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098063f5b13c961bca5b5cae66f3bbdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9537398076228e8c45a4fef2e58571e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f015b4868a8d30459ae41ce155e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbdae31fa3a14261965b54704cfa8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16768bc74926313a75b1f0d0e54bbbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9546ef298f13b2c4c18e73117f19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c80a6c0ca376099d428e6f2611ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4278a3b969783b1946541cd5a8b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0cb03759a38724c0f94dcce496439502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f687ab15dc18779a4e48ac774fb18e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e546225a4623667a220731b50a53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e501854828faefdd515d328e57a10c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778410616f2519d68aa650bf37cea68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebe6be76f96e82d564732ccc78a37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7888856a037acd8a0680e655be90d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab594e8037cc191b8071591fd7abc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a279ffb2f6efaa9b0c70ddad59dd59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a204197907e7d7880ac083b17bbb89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a8c570a366e12590b1ab9d7b25cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb255e4474675e7adea1213c4c980513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34208d04c640805f72be65973d31c7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e9870d9754c191ea586fb55b5a6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab97f11f6d4c5e71dff782582f72d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2283e1e585687da75f65bbdccc84f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c895544e4140c2d28ac5b0d26776518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf382efb31b07fb6287c481a5364db01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ceb980e0b57b4cb623d3cd36e1450520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029691812eded7cd8e0c0974c0cbf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8885cb61f3d99070c6f4872ec869f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb3023466507ca14bc144f2f1e08d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a831f356dcd97c848d09c6eaa0f85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76906c4611b4da0fed7c3534d1424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cee33e356506993ec25c11dd807a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24214ee1d9ed0ffe10810c4e2516d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb5e2c66653a173c92943c2a30820528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459158e4b6a7269f42701c2e8715615f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357cefb8162734f1d4ae2e4119e300d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b1fe61d8b8bd4648910780a41e1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71e2ad5cdcb0f6d91ab05bfe32315532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64f83bc433fde4702ca4ed912830b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ccc6e379187a25cc19d5c71c12c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72731d52c89e8a4c72416d32433b7f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9ef4e5b3193ad06331078a917f65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0993beede5ab308ea241eb972ec3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf48e54c7ed2983300dcf5cd9b02f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598338af63975a3ecee6f0f5fe64325539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74216ce284aa8de0ba3c826ac452ff53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb617c4e45870b7947edc3741a32c871541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b0f50a256e6a3c34ddb115c6dfa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582599a3ae98db90ee0974434a5c6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325e7734f97e356ed036d6b04b3778544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd28550cb7dab5c0183de88d22fd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea01e95f8ab756806e3f84b2c8e22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc435e3a60ce3423548782709803bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d86ea65c15668760b7d5c2a3667a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbba609a98c0dad0893d49fdc4a6fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e51f34d8fd92a42cb80860aecebeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292767ebd209dc32c8d1a2bc50735d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcdd17a9f46bfc16bd9a49f24eb6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f33bdcdeb4eaeffe8d70f2b4d8bfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25ec85490ba0a20b87d128f8da9c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c463b0c372df989065da2810c9546555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09809bdd9249f26f25003f7ba40ad8de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab820f2d188ffc9578f9517119e765557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9df40aa66da864d72eb47987970bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05624d1fbf9eddf7b29b311433f124559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec807b6e99742a592743f055ac598d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c368d531719b00f11e01ef310a1cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b0722f64c87229e969fe18b543089562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e1f586e533ae83a9c03d1fc0a6ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96514d2bc45414a19b50af18b546869564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625242776d39f173e0ab7f8447e5931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef65d3918357d7826a304c191c589566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b0c844ce4f1aa6671ca118d9120ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07f066dd7caa5b9578043b72253e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613e5e4ddcab1246db251df10fc409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbee3be09328637a11986883134a48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de07c52cd6667d4e536eacbdf520e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ee54a05556685b627874f33d1ffe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe14c948dcab13d445a20f9744bd23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226afbeb54fb01dd648a6704d9c312d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe2b3010b55e8b31d5b390237f37d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b77d3423976f49eba674e3123b6b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f1b9a06ac8e87232ae3192aa3f54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82348a518619a00f52826b3d3c7ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c9e069c2d5bf06740240ffd4cfe79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bd7e6ae42e3e67881977672b3fa4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7a2602278309d94c9744e7d8634f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a05571e948370d1e4e0a02cca43fa0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f132849ace0f89ec9b0b8b3ec3a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e71f68b2074f3922cca5fa6ab5cee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41315bfa913ec0ff7138ab0df307598585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4819e0eeffbcdd485be7ae05dfdd10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d628b9c7be954ab693e9c1d207da37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e697cb004d17e23a49c7081bae7311588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f52a867dc367ed5841fb911864fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435cfdcb4ed24be31fb1daa7a6c6623590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd1ef0ee06b9a54f22443e9e2a9f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0509a51d6c335415b47361160527d76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a54a817c746676463aec6990e3547593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29333f8c12576fddf6c5eeb7f7f997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ce8ee7b0cabc4d7dfacefff7c3c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dde82574e82a3882ed3790c87e9a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220ebd6cfb335fc8d08fb846a4e2ac2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829e980b6544a49a31ee80ce742d26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d697d7bcc8a746671daae98cd265599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b08183013ab5933b43b761b6873e95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd264a53bd6231b4cf2a88bcc40f3dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dda019a64a6607b13d84461370f5f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41856d629b181661bdcffa223cc001603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8128b208c0e3fabacddeb4dd36078604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21e06a64014c331b569689969b0a0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3abdc2d7dba835b6d609afb6d5c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67febabbb9854fcc9f621c87510a0363607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf498af148f16b83ea0dd67be653d7da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef934fdf93185f25dc417594379ae744609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dff6a03761088723e0a36fb95b640610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fd037a46c836710f44d558afa931611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd0756c0c7e70d72827ce63e11b1d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe7fcfe0221a17c3c1059e2388a55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432ca557515891207537d375a393480614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d0529697750b22e71d2892b494f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef946b569b4bfa6c9bda9268f5a6f79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598d62fa3be171140c99cd5ab168092617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f86bad763c84e90ebcd8375f1c49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39e06b6b6612758f3b85cc75c1a67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed86c829c9382e4bdca9af454eb3a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b484c05007ea16f0a29c2fab2a3538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f594fcebe2962bfc0aacc34ccfb51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240141db360c77190fb85f92e1c99794623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2f1deaaf60aeb7154a7506c045d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70672e18412faaa7eafae9c9abc231625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5355e9fc58979062462263497c2b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4eea5dfb9606f377beb79734bb191627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496699b9ef66c3515209e2fad0993b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc2e6ad72f777246d3fe6f3ed5953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6811713766f3abd260c619939d7ab7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9903d34d6a7f3480c96b56694f5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b033be0c04793c51e1c911cb6087632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81623911b980760e544b7fde0b5eec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6f4511b7279b7f79d232853cdfa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadfae3d2e2e9e257adc490a545d744635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433ac37dfc4716b7de50eb0d5a86232636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9409180f1b759d0abecbad712f93ed2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd5f451f7e3fb42588a108000d9a39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c8bdafc7b8703b0d051f38c81853639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b73a89afee6a9279946f6b561d3dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf753e3fe2d01c4c8ad75867ad4aeeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4e3de24b8e0e2a330793e7bb473ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90738c6fdc81d2ab744e687a58104643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c4762056cb6d311b51ac38cf4340644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e829f4e94df3ba17ccc91261043f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afc7834fe23a107bb8bcafb420db11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6d32d042ac179a4e921126b1eaf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca358073672cd2ec07a03fafa5ba4156648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a6c99e27411c12a4b0682ae8e63d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45715dcb31b4a95b0bf67841cae43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb77f5e1d11c2fdc04bf6a3de8f4cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e6d4f8217fa7ebbdcd448833b3419652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf08c5dab025a8d1ae3eafe7ce379653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1e644ab16998888b999e17a0dd9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b256264de1910e4fa2cafd1d2aa2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cdf0fa5876e68bc4172d58758074e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea28a175092c55c42cbb694307dab2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a88c1cc742c508216873f8cd4ef19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a205f9f90abfe4deaceebcd996781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d048906482af552bf21a13764a6f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567d8cb30c9476057bb52c98cc735e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafbc3e795bf5f81d32c710cf312a6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59faef11c29d23bbbb5685318c2195e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349405b9dd1086dcb1c5b6e022f1068664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576fbdd3161da0d87ae09375a2a0c16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b18acc8f5d4e2061bc0ca548061357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df602814c23444d454b1bbe78c7f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0324902a7472d76634c6665d75db9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed78296aa4dbcbceefb5baa82e4caf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d022ac69ecc091ed11f8ebe8ccbbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a15a6caa929451ee77f6a11c1473c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28096577b1f6bd1de0fc96545953a99f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7484ebe8fbbf6597ed4c57df057131673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ff95504c0e573034f392088df6d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60af290b08e94bc3671156250271c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299dbec56695155c8273c3d4ecd2c7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ad0fd74409ff45a4c5904d70d656677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51749cba8aea50e5660616c9bdc03f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690eb5eed6fc0ac10dd86c843a6da8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947264bdc6e5f9e3f5dcd3139aee2fea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e7790e86e667af9344b43213d22c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db072dc3176959a08b207874cedd3d99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b2534195728fb6973a25040a24afb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ac407b74f081aebed860431f72b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2da043b7ce2e9009404d4e6be0e9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40f46f5cb672fe220b3f8f6a576be6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b446b0653b3c90047fe427b1843c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab95f3c92ecbc2290f649876fc681688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d397bb1b04fc0382bd91377751c82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b85f542e2d2edb53b5c31bc784d06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a9cd5cbc9fb66f5013c85009b383691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0d05b2e9b1788dabf3b602c560fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7441c1cb06cfd0a9e413f6eeb390fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a484f0478f22e31cb3fdaf21833a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff05d291eb94f4efb2736b47bf887d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fabc37f038f19830aabd0ed691280696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85bddc91b1c025aebfcfbb9fe1ebe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805676b512af8f3ae0c30e2f5968b063698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86e0b4bdd9dc88a576863c03523b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eba4c9eab5056236ce7dc5d265685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f784038a785febb38211553b4c72cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f855634e9d1f35a2caaf11ceb6d520702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0244ebb626be4a9cc8f0bbd67667703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93dcdfb8b90235a5c4b793ff0cc636704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e42258d6031e688bf76070250714705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697e757139ee4c29754c29fcbb1254706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d981fa9ecbb8454246d10adb79836f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eaf94725b526725b92ae21e52c9da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7f4569baf7ed372325b512a6321d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523e88247cf7056268e61f9d9d501c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1c2f572ce2f53cf2edcb4910dce7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58c54098615d12655d8690a8fe9d78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c013066a9d0b1e0733223124c810713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75322f8d6af3b60e37373502c8174850714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f76e97d73bffd0de1f1b2e88fdaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba68da8e08ef2ed84e44d46b6905a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7423ccc3e2a222bfb9f6786c66ad10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6160154453d658a24e2e62a57dd64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212e1d12fd3b0934286de55b261e2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e3f5500d0eb52dac0a521aa54e7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245716e4a28a9ec883b7322fcc671c69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab83ed25b59b9a2787808567b23022f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a946c33bd87da365ce149d96e7cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa071712587f26d39f2680b3bc5684724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a663723d3e71ec32069afb11024ffa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ab6aca6baf93d3e475abdf93081c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3f81e4ec528fb8434caa65919fd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ae01237f95910a1efedabe3a2bdde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24900adf2341492bb9481dcb2440d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d682ecbf369a24e528d51d5d3cbc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b164413d5fa81390805875b4050533a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520acc90c4c145cdc8adf2b0d44ef5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805c92c1acd36f50e13ce0be5b96aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd439d8f2b7c8f8f56b8b5fb5d6ee6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459a7f3bd345018235265f7fa41f123735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc94d795b880c116d2568500c57e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f01826b719bd5f2989ed95560e3a16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199817b987f7a99357b327d46e96e6b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878036193ed0479ef87beb554e01057d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe811b3aacb04f326c6ad05425ec66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf04e0d296c0cb345955bad7fda968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a889a306e0a0db096380c6f21125227742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b86d823541d13ec6cb12e2a1ba5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b1603dc2904ada81e395ad1ac2c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1744c12f827ab4acffa63d345b72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1c0bb5c2091caa46e65e3d3a2cc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fe45a086c1e34755ccc236ad7cd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a309a2dbd3be7c46d103c6de009a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17593d458f3772560ed5011cf6ba6390749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617595db5ca3b5a753007168fb55575750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5aadda643e34379306fae739ac5f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3cf6a97553d40ec4f03115bbd6ad8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac73337e993061cfe82d4e24b75e46c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d56e42987a23c8a43b1f5480f0a64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a326bd45c0eb6ebd208c98872554d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583129fb7216d5a4a254670ece0229a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a9b7dcf8f53b18f89de1357d535b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775120fff93b7230190ace1b11d627f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa8a60872128d674de2511b3fadfc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>