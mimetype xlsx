--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c838cc31ab833d6eb5202013692de01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0826ee1e3ac208f9d21fda65e736c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b37139375a60d9db5412b471426e203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39aeb6a5ccedc51254bcc6975f9fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130dd9039a8071bc3dc44b031d6f275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6ca2e3f04ec2140bc9575454dd8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7454270d9b2a6d675632f86ebd12a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322406426ad2ceb559c0df6ebf42218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4031230d2c30e54ff1d0d60135ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90225a0eebd788eecf933aa1edd9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724953ddce49fabfe3ab111a85751e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25b599d9173eaa6c0fe0f918ded5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d822c5ff2007ad2262c2e6f7d9d75613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e367fcd1a046783effdf938e802414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb65fab8d7942347a4d584577979715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371126bc26af1186772de023651f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699a51db7f857f10879c06b803c4f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29114a4be9db04b6263850b0c976fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a8cfa8c6fa06348f6afcd679053c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041190a4658c4210bac7dff657996f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dce47b4304ee6032f10c0b9d7cf3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d3b6a42a5fbb63c296c539187a33222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e53594f152c8359ec9ad09054945e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3ede74084dd2cff24f3b2d04c39324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8c55e9df55a5982acfb0a38a7f4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006911d6daf38e007acadeaf654b3bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7add7234267766078177768216430327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936be3180224be2c90b08ceb97f5a5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a77d9a2be644e5dd9dfc7d68adf1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c9c0f01e653e28a8bcc33415f1f9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184a4c05a6089367837d1c8ea7c1fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557261d19320d65eccf7cd11d80d0b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7abfa13699ecce0f8b081cad6c2e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ccda89d5ae2e9b8323a6840286c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffee8bdb6d0ebabfb7e20334974b3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90513424fc6ee6af0dcc28151bff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f8988d904b9eae5abae2d6e14ed737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856f3b718e2e931c488a1a90275111938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275de2b41cc446aeca964f23f6dab4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aca34626c73c5650ed61518afe31f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bedf66f7b25a2e6fb1dcf7254c0ac041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb884f5ef1eb8abc9d15b08db2b912742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1dfb56703f8070f7c5234012e473e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fd61f9b3c5f9468eb7a31a87c3cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95b8bef62114dfa1a7dc20cf96d9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fe59c34de766ff3b041937109e4d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a9cac125294fce68cdb10b8d7592f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa48a149e78b62874afefb2b85ab3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058619762bf6c9ef3fa233e3681380949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ceb9caff218b0155c482aeb2bc6e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f769fc56b149701c2412de6302ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca61c24cf48a8992cb586c5e64277452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b519d97bc7efdfe345690729695be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02e83f5f06c29d2af789e3a54010f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7944906aef445c42d28ebb0e5956b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201dcf22560b6732abfd5d8a0c8850356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1966ecc674f7d5c78e0258478fc991c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48136bdb8405271c8973ddc794c6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc6d136e32fcff9b1ac228cdd0774a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b4cf270adf5919f7b190b5e1bb0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735a10b376d1aea15aae62d9e6d4a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e321d4dd5b666099c57e2e0c66a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e22b1d4e179bf869de937b9bef41363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8170ecab780cba916074ada7f071364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ca98c252756a5a0efb4ba3856e2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e661309ad369e39123b3c43f0b6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23436629240370eeb2a4e027c535467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159206297c20de1ccdee305eab9bac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d7550ea8dbb3492e30696e7f10ea069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044561173f5438938b7f63ab8d2c169870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c2645d5d9a4c6c534093daa9d506971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338072720831297f2a142ddf5559ea8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18bb998eae89f008d272ae06f830b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37844f49ab6396b327d2fa6fd635dd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae9ed670af04593db32f78eb584d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f07ba18ac7c05e282f13f8a00af2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8420826e5c09ffb55f18cb3f81d1be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b33ddc67db266e63147954cdc94278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda2657494bbc28956c894e22e047c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b7d0dbf78807e56de8fe9110743780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691672e254ccac2c07ea82e8bdabec0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d461594c2b08e99465e7d92bf7f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06cf1a547c6024c593cdd73fb57f5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c4ae65c803b816049dc2adafd28a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02772dd4513260ac8055d64b46b1246b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e420af7fcb0de392a4c55742718f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accef52e6b4532e818c03e79fcdbb8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac02b55bad5657062c56a7e026ce4b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2a761cdf104b5589cc7c3f723d2b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744343f72bc6bc6854931398df0b17f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577dfe40212ef2f0f8fcc3e1171828991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f958336008d8f0d3b9c9ab21c9f96092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28057fad95497d3478dd7495a47ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057506a08974c22ede92c5d6b460d9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7f3da2196adf1e9bc56a250aefaeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a565af549cfc1626c3c0421412ef9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a53f523fe5a74735bc3657d7bd202797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec86365508341f4d6669caaae1207398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5512af76d78fa31573dd600738658499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edc1e889032bd2871df0a7508be33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa6b5d79607765ab1f1048b2d04ebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91200bd47df8db575f4df71f9f9b0761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd67c7ac48f4f3c1b798ab167ea592103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec70bcb7d517df275b261d32e525a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98e3bf4fc735740fbd1afe0ffd0be7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f640252993419ba0d1cfd73118d997106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a236d2b403ea4756265a412dcda34a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087886020ba627eca70da2dff81a099108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1820a3b7759e4bdd131f10f2bc11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a3082260beb504ae37cd2948226c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ababb4b8fea7b038f040b95212ca9a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3649a05c27df62749258dd1afdd53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282d179fa589c6ac35d836523bbdfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632de278c7ba86b6e6911d91de67a56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e4df27aca5eeab6c4de5989be7e94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb92e723f382fb3d67081f9098266c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89547a2bd6026a5dd4918c4a5c4545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd8ed61aeb7eb80c2d4ec55453edf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882747dd33a806bf78a101b8c7d33eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c19925d6f969d1cc6d413ba8c651b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff620bfcdde179ad3ad7c19b2b882b38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdfff215e96ef5952326a46e517188122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b92a28d952fbd3d18f2d956c8d81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91738bf41c568e740dc9e3730c5784124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f24ad2203bcaebfc9ae1cdfbc23c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad71daa552cbce71e75de7c87d85d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6998c226b279b97b5abf65cddf10e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f044f382a1794e4d728bf274540960128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b488caf10a194ba5f80009eab77454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdcae66b3a94b2330a002f00a67121130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76ab0029d336a55e9c1011b5a09f55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b753d42302a1ad8824cf24ec8139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31f900d0e73d67dfa71622d7b8a57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee2b946d3cf8fde0a828a92fd80aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68344aebfe3c48e33a29817762cdfdca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2be8b3922041f05050d16c382a6e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf692d2301da5e01caa708cfe29160137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d564648ccf27e06f9a6b61ffaa43ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfb9e1e1692b9e3bd77779ad85bdcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766e36faaa0b9658581986d48c5b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee487d2a58c23e6297222c164034de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c36619ab5b1b17ea799ac44124215c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b41a072567015a517e9b574423e24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d1aa853280a85e7fd53678803d324144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c722ce66d2292c3bade7e80a34a3685145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419a53d0ff478993bf5af2219caccf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da658b02dab0fa2378ca6bb6f425b370147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d029b803f87377bad1406ca5324619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fdf031c0db7ff9a8e36bc27887b11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70416167b03685d8ee64037e22c2b4af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf03d3d457e2d4cc10101160dfeb68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05829eefec30b32b432a279db04dc7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff08ba53efa8d01aa5de96ebe2ff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b692ee0106e3b7adcc50cd968b6d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa61259d531d7880d11f6efcecee860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e8794cff88fc16b00f4182a4b9ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf311f5f34e9c9d2feb760e432cb23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652566f2a02de30636a6a0e0d0a654f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828def19f6868619ca9affbcaf6088159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd1d52c572fbef45088d2181aa3ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b38fe609a7c55a24b6e7ec7878eb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657e750020fcb9fea8a1c07212b037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc11d8c2461d356d6e6cb4ac4f9a6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c2bd91ae3af57f766962f261647f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb048201a1a4f77dc2a70c9341d34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36041ee771c222a5480b0f1bed3e94b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b1ca645ca4c3521532af74acf27df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102446b1febe5dc9248134cf5540af4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bbd76811668398380ab06f195dba3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34559bd197c292a2c717eadbf41cc1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bb0003b39c437ca66639b21357d91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c84b314b830cf3b0dad7c7db36180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aba12679c50cc3ce6fbe3397740a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368e48a756c014da68e41c185220349174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d42f502244e61884309fa44333a6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69cb5c2f62360656635a54ed8005ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156bdfe8de4f645117db383d31d6f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc2c67934d410c3bc11d85e407196f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d25f9a430223216022b3349d82439d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba284ae07810a8893039658a0e3f29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb47e57a86a97cdcbc2eec4a2236f4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dee6d44bf0865c146697fe420e9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162946ea004024b6e73d567f6ac707b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220609184084506a75b16057aaa2908184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075461276181b067ffa08169b19ff0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc3474946c77fdc4986d770c39e92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd7c9529225931ca891e11ee1bcff6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee8a14f738cb6d4efd67a7c1f9778188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d78e6d16b62f6427d5cb10ee890af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82789d349051d880dc393528163db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ceefded5462b392edf133223f725191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850affbd3604576a0554f39564d3a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626ef84039a79c8da9ebe1c0ea0612193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e8e2ce039f94d5f7352bd4962d59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a707f79ccff1b5150b394fa703e3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beff6174805085aa0d4b6d2a8cd12c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e87b58d616d410a6fcc2a8ed2e2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab460e363e307cbf717157d0a4e3c73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5341652c311f593212e2dc688857cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a82d5f98d5e98530c7be550ed3a224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376729831516af17ebadfe53c88e9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b99f9142570077af2546b7bb2807202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40429b2cd03afc76290d41f4af26cf54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb484c477eed52b4b4053f5bc591a2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e9a4b8eba69d9d5a0dbf1fadb900205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d12d9697e0bdc50d35aa6b46a3582206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027aab6ff1ac5a8bc415be20944516c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0118013a53f2c0a476432d14da557d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35824f70dc6bd22e98457595f362c8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456709ad3fce3f2f039f1086cba78da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f06f365f33b6233735ae5b332a8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19524d30eece897f240ceb4734346fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7275565fc0bd9e68e1502c5b0e528a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e39d764f82c17d8e8c586c1bba9b05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b98b44282503ab2ec35d762d70ac4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6e04a29df46591aba27b5aabe4093216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbce3cc17f756f3aace33ebf5f2a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62472dc9d29a16730380543f12f4936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043481499eb4b7304f41551c5f4f825b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a89e1dc72d88b34853c49d6dcec39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218dd03f0e20127dd30423a4ef0672221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f206bdd98a7eed45b4f94f4be4edc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdae6e5ac816f4bafbded820eab1ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53186bb1c44ec06a7177b106f278e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd6819b781af1cc1b3d614f5f3d51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7cf2d07f7d2a1f7505b3e6aed7056226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30198fbbee396d9e058ce021f2a32b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718adfcae1d24829e8b36c6dd95bb57e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47aabd7de57fb0c30012a420f5b61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25779157395fe94fed8ee1ab9e191230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad345e160e79550ea217fc176e1b91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c948a1ca68318c06d2c1192c138a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a239eadefd8db23103e8ebe9042aa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232bee342435105319d41576870411234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5811810e374472528a40fcc6e860d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4c57e920830ff105b0b7e82ca913236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518e79c27ae34eac89b1c262dface2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695056025bf50bf54e26d0c9a248fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf865ca9ec11ce62880a5449ba99f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818092390987e11a68cf3878a2f9d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ba07fdce1ce5dfa755c5a7b336e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9f0673080dd87ca5e12fff568420242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefd9d42c57510c0b29c69c4dbcfc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed780653cc8b57b38086b0ec76819ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cfeefe4dc1d57041630a9ca7f2cbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c0c76a17694289656330e7736794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a69355f4de54b10f50f1408298578247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3987f8b88d915c81d84a1ee94a867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bf14cef2b0a3a6d8700688f30aee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f81c5236b8efc41368a460f0baba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2197e8b530ae31d259da2ae6746b87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aafdc9fb40ffd945191ff8d0703359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d1ffad999c612c5df3b0ca14a277a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1078a6dfd23ce5b7e83ee838d835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd9e59fba9f1054b4745b43e0644f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314092c158d51b3a9abbee9ec335a873256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81b32193a6e88e954a6128ebe259d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e6fafe7e34ebcaafa9b8c1119be4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf275a76195786e352bbac140c289f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc36d99f9d05083113539f1881f692f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d0c7357e60c9cf990097d7c032e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb61bdedf6922ff52e5d23d835389ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b46703b6faf5211b382957958fa980263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf21433d3406368dd8ab38c6b2833da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a1051e02abf89d8d7825d2211bb23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdd2c64f89dcfbd5443c0c23f59df0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b3f67f56c0fd6c6dbe70c9017976267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4bc19ea73bbc5144cb5042478088e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f54857a9b5940926dc6b8658e9f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54bbd923537eb836faa0567e03bc3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a069650c87a4b7e59c59cd54ea9572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c91331c57c9f1a34171ce53302106272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c682c4901460bdf7d67bffde52ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3fdbf7d4458c8b76252ad5b726475274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5babbd98861b3b13dd89fec413738275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545dbbcd9c03685415fbd4c06ce2bda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fe7e9f34f2650a833a7c3984ad85b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906813d0b5afad06879c96d91e5b13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453395c38f4fdc0dd663703c6381633279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef84c9c0f2762f3d38df3ac88c779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd59e4d1d44851c3ee1a8dd738104f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dba800274e058b9431bc939dee057282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d42177da12b170f11cb5292828da4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f8e7ec047194e4b11a07ad93615a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bb817a095440190318bb240c0610f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29e29ef488382b87de1c3d11be6d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c59aa7e30d2671852c7f295109453b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065df6b2a51ebdfd8c3be0f5eae2f1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1e9ec58269dba4cba1c247f5f101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9aeb3911011d8e811a5bc5b1dbcff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3afb829ae52f6ca1b0af38a36fafb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef939d863b77a541e1d3e57b4ed196d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f282617a6947c8269e4740ea1d23b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393f90517633a55297bba12f46bd5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31333a180de60bb2f9d810e30033aaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9018b22970a588036f5c3b8fa40006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834aff5ac32c10287ec8d62b7533fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7e500cf5ac5d81596468d94139d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529e70b76ca83dd21823c716d2a4e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22a47a874a37a3cead9ed1d9e97a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc542f829b92767e704c765adb34ba3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e82dc8b1ef1b8d8ce6fbed3156023302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8fde9c7890da15e9a2a4a0d932afb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f983a67e8e24e20b79c6dd718a2509304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ed4915e9ea6b6ef4c7610b1fc798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e282abc4c3d44a51d604908a68bcb2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b3f581dc70ca76c57e58634e8f23c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c9e2e8575a80f7c4030a04802127308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7158b7a9d9138553ac834244e360d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2156bd60860ffbe1b55decb87dc10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4334a93f5657fd36a0f3741d267a778311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551357288114343fc404528b19eeea7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b911878898bd9cd6c209d445b86f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f3a2e71bb592b98790c9e9b713576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c43eb57cf3d15fb030dce3b6a0c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739895b4b7f647abf6dfbed6e58d4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbdfa24a517c182d85d3f537cdc7f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c5e9f80ecf81444408761a409135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a085bfe92f648fc260c23585abd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c58813a71c30d67098b465a316ff5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3573b824cd8207840803e004d7eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560bf585232b02c7916a25e3819eef1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33192e8419d799188bc78b934fa81c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981695981c94f29fc0feca66a577ad2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78221373f22914fd1e75865cf0e6425a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd888bce00affec2970bee53e67e2d78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485365c807ab39585211886c92e7c27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b1c0ca3ec34b9b82bb6a22d30664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445f2347d526444afbe8427b917d63f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36de0fa49b97408602bfb1b9adb36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635668d1dc926a55d42fbe6d2856d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9fb743c97cbeeb70ab50ace1ac6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46830a2a4a9e3a508bb4fa3068779333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed98f2fd945137f5935a4259e90e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012dcc8c85891c85323c1623150220d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b6baf3b72248e4dbdf7175d302e65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2165bbb7d521feb9f55539b3d08436337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a594f2473bc368c8f97fd00fbd031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e728413f9a3f54d7873c348e54c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc43f0b2879a2840455c05ef1e984340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c3f48c89ce343716266042350a186341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280248903d2c2e90ae10e91460611a07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af1bc4760a2813a394ebda0f89b53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c5f08ec807c430a96947e652c49e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa2b9ef7c80f3bb46d32fe21221ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903dfe318253d55e8b65384f9d4c49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64566dc0057d96ffabf4e344f4792a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d994f42db65ede3cd90b29bde1146f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c258b9b6e812f8d7d93b30c5af1985349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345142c16163e5bcf7f21ff6b666cc2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a00e67969f012199c8ede309c5a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c55c01ffe278f60f9c579b6ae356e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816bc9d33a016d666edc37cb5cc5bb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8da79c752b54837f48eb4633d0ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204588be342a0a26eeca87f2db2656bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f570829ce0d8e6a8bc4f079b5fb9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02de5dd669a4ce969f54527dae668f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e600a0daf6fa8954ee003a6b3a9b1fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60fb993be1b32f0e67e31b7ae1412359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a7cb08d6976529d45bbdc3046a4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca909cf706d148fa0dfd55457a7e38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7ae31942fa2739f282eb5917ae45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dc15aaeeb15259bc5b5bad282b8d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a63c62968393a3335b1d5bc9327d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37df68135002c458df6f12a2a505d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff12db473b2d5277b3ec02b6f9a11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537203a9314fc42192bb805296d43e4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0328760075871a085b53f3f9c6411368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946777e3e80e1fee4ec11b781de185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c19a5722ddee04775ec0b3c75f07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4e96b2ca07d9c99fdc0823e77f5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d93063db2a206ec0baa329e07bb2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c0f84bda92b60abe7c20facfb08f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20051bae215383582fa9342d48a84dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63131fed57cf2f6a6323bdb8d093eba4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71b6a3734a196b7176df823cc790c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e6ac90a2b812546b16b9fa2a85919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f817958c621a8cfd6d7b231e98b18a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e30bed2c252e77e17105e61f4e993379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1c66b0586f3472e6849ff327d07d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f1f885ce6aed1bbdd469bde5ecaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bdf64ea005eb51374721f0caf1c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd9bc803c599c554191f3102e9c4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd85e82c25142787f5727402888113384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf28124e8b2679d777c49654eef57cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef95bf4072682c874a83e545fc91abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1332791180db731e294ca4ecaa79fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e014ca8ed8dbfc8e6665428ddface388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2a16afed148be4393983242fbd51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6be137c641061f8fc86023e20cc5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497526701e22faa14c2ec7c5f23614391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00c5d76bccbe320fdc26320710969392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef11020dfd1e69532af9c8c9b4cae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12436767fc83b1261fb2fbec130d7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0df46ca4c58d6e6be860c405a2f1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb142d97ded51ffdf9cc2b04eccb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d666c79480dabdb5c3a9e1f90da03e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b660dc5a4d6251226aaa891a7399f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e0edab0fd8f22f8bae50096435899399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f3c19a22e2611f776c8e054f1e04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342397589a35ba33c449075d00b021c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306eedd55caeb02ccc9190836ac803d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65cc57e173995d5ff144ee55b29f1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179dcc96fe1e9ad83191c68ae006f36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b501ef215919d2d03cb9660abfcf54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190fee95f25f0be4a925cce5914dec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ff3f07d11d41580055bb706b4f7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc22084f92a79a085b31e1328dd07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2450d4d3a1da291579b1ed684c766409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1015eca844f9ae25a798ba007f962410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451c07ac9075f2e6bd74e24c57d10b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c96079f246594a2ddf050e3a2eb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0175134596489d048e6ac3fd23e8c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc5924cd54ecabd4e97009885c923414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5dcdc83c2b166643a1b1a3ecf1cf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b7a5c9d1be833ed4d26a1a70612d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de8d12d7630d2211ca8dfbf1cda8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba76a9c4e2835e5a0d44313fb4b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ca1b04117cb860722c9a20e41291419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a13d59f0ff62f5b903cf31016fc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cd8cc3d2859ea5fdd89ce7843c41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78ad64bd4abd270f980903ad16be9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13765db88b0dd63844a5234c693852ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cde1b44ac1ebe3f0e6c619e272745424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c987ce7d6c5cab520ad0061ad601425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be2d1d0e16e0f2901fbe981d16edd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54346d94ffe8ae47316bfac835a173427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094aea70f249894c337560791a7591428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb410542d78705a4f98c2bf1a7bb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084310e459dba9cea0f90fa7f606be5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd0a500ee582b6caed43c0f79ea4f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba22719c628fd2708c8d055ebcc512432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7b702a05c6e7fdaf37a5af3af88f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1e114e8651ae3a3d61b8fdb7ca2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8709867926742cc9423e966f757280d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ec4378c8b615c1c8faed58356103436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba6ffe3bef93c0f17605306ebe3e6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fb2486ffe683ae349f46c0c3c1db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb8065d7d0e052128d06a58357ac7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d0511f7808d22626d675a067979b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fe958d25729af6aa3f32998b3dee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591a13b8fdacf246ec00006ff63756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adac0a8a93cb99fd7b3a93cdc21680443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14025f47e1743c7e7961f2aedc0d982444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1a2eae1bb908aaa3219c5dcc59b2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017791021c9ba4e7c6b3f6cfb4da990b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e272ae1e2ff9776e8e48d938248a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d313fe1da2260a46ba1cc7f9c0d129448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1659ee222f5bf857378348d5395c42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcbf0eac06f928f917c83e0aa78225450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13117072275388ea8e0039c408eb5bf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42ee3bb93a8c4bb1ef69340518449452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98f02e225980ed51940b5d5c0f18f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7866e97da0319b30ba61c5f46dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e492ba79245429d7c51e3d719904b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0480efcdb62d6d2eb4279c4e969b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c0c21ecb4772d76df2720d9386dc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e1171ceabf83a592074fc6396cfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f06ef88dd85e4b5443c6c099978fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7782ba8653d5c615fd8e5554e2c8b9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8981fb8e3e9ccf6e03454f3efde4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398fd06e1ec86aeb3a9ad0882a42795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b880fc6d166c5e8a258ee499504d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c35323c92fb35d33770f7609c54a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac81ecb0b2fba6c6186db8a81e854b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32db4561060c694a0ff913933b22cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50312514f95d3367df3a30ea769a155467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d293646d8cc99cd75c965a8ac786a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5fe6c7ecc4a711e4d113ea3449ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b08103940d2711812abf4a016a4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671009b95ab7b581ebc92ea220bec5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc588aaee9dcb768125b519753475472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541407069ad838dff63ee46b46d5cd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdf6d7d341c80d5d3c705d26323c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5466fc7640264713a5e2c00b1a8e0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343991e925c253c430f3d3f7e18ab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c94d7ef022725167d74a29ce15b32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc0784066e38eeedf2b1f21f98f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd9a8f347f9af8289a2aad8d759297479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241201d80231fb7ecbb7382c32af954e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb917325a18e6dea6c06fc4e07512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5bc4305b01f5a92f0883cf803423482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed52e7d17906b12ac886c4679ee64e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93150deb1437b846f688ed116f32a320484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357de23343c4e8127b0df594a254ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aab741dd677b43407fbc068fc58299486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523dc374a81e0794ff3dd3dcf9fa4ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac10bdad36f61e2d2a79a74de912a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963c9779f32350065fc02e75ed9909489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab843268012b2e18a4eed0e174137a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5669d709e36867d30950e42ea438a53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aac64a25de553f0be1641d51a0265492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb95f24abfe5e3a4b8a7edd380ac243493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca9a163a5abd3865509cf3fa91799494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf418256c63b17454e7d24a3fa6454f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977d24d07e863baf3520bb9995052a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcaf59d3d7bce2adf55bfb4ef1f2f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfa083ac8580ded2f72121b687b19b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94f3cb3ee4e36e0e96c79742c4454499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6caa9880f9643d789e72bacd6c4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378cfdbfc3f105ee8ed4c8a60c94d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c000bd9849d7ddfa29af9b0807dee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca642f382aa43cf8186fd53ad5341d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c927b1c528978013e25696863830f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0710077566cbe8ea80503962f60658c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bad416f8fd8117c503cb1c446116e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fe73eba2e2bde9aa3fe5f901fc848507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1868ac07e8e1bf1befb79c6cc80226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51dd6426b6129d2153b3dcffdc5b5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d242a7df24f3eb98967d98ad7c8feb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e30311a61e9a97a2ea32912a4481511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26640f2f0dd1b81425ee3dfb13697c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e091a6468949b6782bc080a28eddf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc719f795ad68090a77be55a0d3365514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b947be4606b0d3e177d4b0275ae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1d57905066f2d4ddd15cf7ffafa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb28f9eba86b82899d50b7b2b9af11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98acfffc4e24fd944dffe075c66428a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d83bfe8a1bd18a22f0edb7c8b65b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90e9603a959182cac0ad66871b413520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eb46c06a8c6267063b2fa324e2d97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a76993b6eb00a5d79a332716fef4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f11795f391e31415005beda7cc8588523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a82a81e33ef925c8af776f6d28ae0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a73dee33b620ad8f7248d559af1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010023481e088e16a885610754de8dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe27074ee3f715c71d54b050143cc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e9d0113085914dc446bf9a416be77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56035bfd7ef868857a4e54802c134c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa6467136179c7b3343e26e9f58ce7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd65f1e8432c058647bc3c7f239983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3a0df99bf93028bf204da2f60b1bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99719a7a369cef1c82126bc73f9701533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52eb34bad1c45dce1b9dcdc8d421c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04693f5cff5054e47f42806a42804535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b688d5d01921eb3d85d4603885e13df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f5a6f997f5e3b4e743881166b9ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40212f9669c0adc82cceebd6addaf40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b915c3e2f5e41ca0d5bda2e722ac2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef50683254efedd2ea26eeb8a9d461540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e3aa9d0fdea7f2f2c4590b6d77050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1cbe411cb3d9b11b567b56ee2ff8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f655b6f6c485d96ebb3f94aadd1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9846954c15db16876d4185cdefba96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12bc8959fe2f9957b72133cfaf7e8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd1fdf3ac254028cebb8447993d8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218e1c126b4a5203e8c7c8264e0738547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8bfa96ac46e002f463e2fd3261345548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46dd31217721dda3cd401804fa5f97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd24a2798c713527fa55981eb0ec72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b29924e85f7bbd0498b1952937cfbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b0c13979b74262389d2034d3672e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606861b4a06daff524969f0f0cae9085553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827d1b418700129fd3c7b4cbed5f95e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d01533dd8f45f6f6ced4568d24152555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9cea21580663bc23a9bb7f0ee372556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541ca34c79e619f73a9dc5c5b8bff7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab04ab02e8d1d7212ba55f6f4d92bd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3a067b8b3acf0843b6ea5ef5747f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c33c9c6594c98bc4b45db227762675560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df32eeef59806e096e9ac844979ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f350854a4935f2156273a2ce23a6624562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf693d93cddfb6d8f3e82b07430aabb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb6e89dc6b2e7c13b07232e30b4b77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497e414b0cf5d78b964529f845980e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719025e3a70411183101cbd20db545a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f3d9d11d0edf8ed945d4693828d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1895ac32b8f6b55cc4c1c3390b3c5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e850408b86975aff3d48e24e96efb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97b0d29ce4d9e388aff28805d4d0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59509265a3fcfecc21b76384fc6bbc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711ddba56ae8dcddd006b6b037026f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1b85fd0eb2e92d09c5f667d14708573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1045c03e776c44b688bc303e6d54e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3c03164353051fc17b99cf3717f83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a2dda0e10fc2daf702ff69ec9c97f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938f68833da6d521121a64c618fee7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84f02ff4ea5be9781431894b02f52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498e6c4e10de19f9a32ba0fa04a0a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca1d0ccd7c1e6d6f2661e101116eab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e880da0c3970d80a25b34400ae4f39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57d97e6a5b42622155f01cb446a8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046abf27f8a7d03b5feaba73ac8fc75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da97f6e68bb9814ba0b434c6b73b34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f9115bb4182de7d9796bca4a5252e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896437e4c5e6121869a95ac8ba04a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254fdb7bc46bc7fd0fb78a68de22a22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c53c087471b5c6b833992fc2adaa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7e69dcb8d97ecf1c75839faf9f57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e37b78a5f651c005ebfce9bcc37f71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4be391992e8a7a4c2840c2323d091591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09fb8951f7e3f7781899afad971a92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591bdf1c4acfbfba550607e5eca078593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae134bdee24df6b3f419568b3ea95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b00d47d5ad3992da491e4e6fc8575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64e32238abd67afc5a69f8c7d1641596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2696c85f84d6a78e06c937afcbb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ba2a52b711fba19bc6a1a6f5f1fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b162f0f6fcac19fa8a0520108e2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0e80a82e4242224d5e464feba593600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093436c316ddbd302cfd2609f4312222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dacf7ca800558d34b21283a780461602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c961cb19070381c9dd4c96e13a8fad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd26e0a87fbba912b05720a94d8a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07894f073fd5812f2889fc56031e7a21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92de032d9bccefa58708047a3ebfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f605df8faa123050a626c4b4e6fb97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cbfdfe0df40acb410b6563e2395b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd207a050049b6bd25756bf092154d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb80aebca14c8d4c96b3b02fdaa1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539071f77f9d30f8a5c5ce26e516d80d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1795579a982b73dd2955a6655e35e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef95e58672e4346e4f5e1f02e9c25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d364cf104f189433223656dc03bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b88361f02749d3489a8a95234905615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4db449ea90b6eba944e015ed9daf2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32691b2396bde52a9b27152bff7a692f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b83f1327ed407398c26907d65aa763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a931a4e789d3249bde18480da462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca3f3af43d2cc53a5f169dabc51226620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a68427aaa1a5613410dfba2dc14fbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc474b61ad136f869b6dae4978d19e66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e195195878468c1dbf1c15fda61288623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b8e41a11b8446ae926c76c207734624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b948a1468a98afe89108212cbb6e82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52992a413d76af5be89e41676c093626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121dbb498c75784c239d06007dbbe32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d341a24f8d5236ee446f41150028628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ccc0ab2f4ace340eb1f33b2d9a2c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59c74bf814006a403972322b7f6f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee97fadb77ca8684596b682105b13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0bb2326d0b32815b9cc5e54cab2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344de874b60ef93c63165ffbe0dda3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f7ff7988d571104b4cc55ae34212634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caefb1960b011340a143627c07e69a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468871100d503dd6dd1ed79f2480da4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21610919872798ac73aad0ae5a2094637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332944fec5a305ca9a4958f171d8c45f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bf1dcf659662fd5f5b245c66d3d45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4091e4d50a321386337768c93d27ddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d0de0c124c2e3d4c2724ad2a262c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f94945ed7340c54a1188a38a8ccaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf506668dcee1935ee45e2fcd24ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e39c2724b46acea00636b53c7371644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368e2ca271381c2c2d00cefa2af7df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e56e96f90c9d05bbf407467ddd4ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83399e7b84abec87fa2cb2c2ea789647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c09cdd20ec6932f8d779942011f417648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c856207b90d63eb9b9d6aae57c9c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d43c0a4cda482fd1245d7b17ad871650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f0d21a32b702f0283235b8406b8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a60f1f95485e64d5ef2cbd0dc79e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0057196651fcec58fc4326c07f84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2eefddd340943617ec7b5ed57489654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06bc2e1484a5fb2d5d1c0e40384c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c889cffe5266d42af14a02b1fc4144656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550dc24b5827649f7a461e4f7277c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d661fa60481df148712d7515bd2b40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac69716d491753cc2d1a7e8e33c51f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119c7d435c491eb0796a5ad9db97cf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b328031637d1f17d9b20b0f398524661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f81eec9730f9e408276dda1c87af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628dca7d77112dfae0787ca549facd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f07cef4f4aaf14d4a1ee04fbfce968664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39de335930a84af915ee2e20b3cd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ddfea42c47eccc1c99a168a3e26de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10040a547a8c933f21ca7075319c6a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc933a458872faf8ed442faab4455529668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3794ef8f7841b00b10c245c19997136669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c18094dcbe69f490a3c726e0555a39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113973c16ec928c37da1f33aee3a8ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202ad959874b79e1badd117e6f7145672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2c116cbafae7883efdf6d38421a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e635011978a4d05beb306cd5da549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e712e4f6ab07cad8e1c5ccb564b51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac80ce77da4423654b5de44e0f2e7a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692d7de55136853ab959bb4392e056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8c69b86a5ebeedff752efd560536678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1ccee929ead69093f8ccff99b42e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e708e0871d34df94ed85873fded32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e95a581b24b3d9adf0c4d70e6d31cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5118f3caeb27de49cc28cf6e002abc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8c9b9fea7de16361cde4a900071e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1b691894173fd15f3b16fb27a1967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5db0df40f512510f55282565cae1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4c3d81e320483e3d74fbc45731c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb503e0e72f8f376d3b6215cda4f37d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d550038ecd55e309378a0db957ae1ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7fd21049784fc5c31f62e877194f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f473553296c93806792b3d9d444b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f04ed7208f3c2c565cf3e914b8924e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc97d7b3018334db0f40040e53817692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c14d1687ba0a45611156554347feb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e67b745c2bdf521dc9b0a653c66c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66e70f684b25edb474868dfb7246e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c6cc22b1ce734a93ac3c65cf46fd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb892633244c6735695a60c5fc0e23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd559ebe078c2f93005ba0b768f1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71c1bf52b47af452379e20aa4d5bff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b7db34177058795884e7bda92059b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd55f9ed26985d5fa0a18a9eb32efe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66450e01a03214b1cbe7e19e09ea85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dffcb55f2db93e209de7e4bb9558703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b26c178018ef38fee1556bdb42c65e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d81751f63ce4cdb6652b91c02189705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93bf96489b41ca845691e5f94b6aeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fbd7b53fbaaff2caf11f85a75a82c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5aeee8af359e8f2de212a8698389c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48abd5f1fa9ca59213b7617fac176fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17bb5ee7058146f83e4a07e44bd19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9d50667b941477c74613786ae8fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08896b89cc7e8c797508af8304c1410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee35867586787ed2acdb1317c20b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64bbf18265ddff2e80a9f767389607714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d32f7e01af9420e890c5aa513baaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94c8c278c7a1a476db981d44129a19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665716ad89a3476a03c0b7265ac1a5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e1f8bdefb7bb00ae616c8e2d033b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5202e2320d0967c72a3be8eba719f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf282b625b0ec99c16b2e2128bfca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073166751a3b10f1f117e64a2350876721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c585b57c5d84cb94d9836f03496229722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ff2762b426bc230dd6ab79be7e9f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0639a3de340cebc344db8dca2c3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d5e7e9d3cd1051d7c261b5cbedb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfec9f692ef8ee9186cda42062bbd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e955f354b75323d1187a1b4bd9d0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbdf981fdec51ae81b5264a7ba0152728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbc366fb685b493c7791e5ccadbb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762a79f53a9a605e58577627298f342730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f381ec5d857d09e0633c15b26f990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c48b411b1f34ee886d1b4a5cba05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5512f8382895d9ae0264b3cd1be5b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafd2b370efa553e7c1c38063e1b953734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd58ebff4e49e068737a7960f2af773735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c488e5c7f95d9f5ae2f8baa64cb3c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53260b86a1884fcc564e99114d7e592737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426323f8d64341d26fa5b0a1d3c87e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ea4d065bb32743bdc38388355afa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e34273322b3011ebfefbbb7f3aa0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926982b937c9ea54fc507e8b43c7ecc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f43d479df528bacc007a088436b00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72759be34aed9660550dd2fd2dc0534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a57a93f42407f8313f1506fdeb03d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114efd0b977f368d277c9a12f4947f0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3afb9fac261b750eef430fa7c6f89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77755ac9a0f8b876732dbf59a0eaf6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fad533673b18bba4acfec2820f5ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55637ebbf8c5fd541a006917049e025749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1ebe7f08d7ef29bdc1704d696a7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b774785da53258cc3ef76fd8334f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed96927b7c5698e46875fd3880cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ed37978d4252f955fc9ac943ade7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89669e687623c5ff7e310670fd481754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182e4fea8d2a57624cd899f4c692fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0e24311a8193c5e144a2a683f250756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334f9e060d2bd54f6de50df61d310ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a23a3e152e60aafb8ef1737f15365758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24107b26ab8beae05de015ec3dea8a0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b9757eb26850ed6b94d41f6814f7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016762d30eed7d9a6e44eb06432f502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ff124730d446eadc6002ea3c45d633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb9cac9f061a56c9db08a0e3e89dc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae17998a585f54090dc0e67556151ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48151cf4c711860d58696df6506fa306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da839bbb291a85c84d73de70fd4c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2366f69bb543cf0500cfe1bec40e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2cf5adfac0358f2b86d3df3d9f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750e27d0f98b24cb7d4a898751dd6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98949d9e7df831650da1b58d3bd1e12d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f905dbd05c3b2d797c25c32563e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b0948293b31266a5f4c01c1121f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bf130467c63e55b56306adac55f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d491ac2190a7fbc782c0f7e554a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482549d6a527f3d6c0ba5a069881753b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ed34d57102ff4178f94ad4924c54f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b37f228d522f8135a84a9c52d546b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7afc54186df518b431f96a5510869819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ca9ed231520584d1e0b47d6f0da920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f87b064aacce0758dba2af3233d0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404d32ab81fdda3d8c667cd533164c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9248f208b3cc42f8f293f3ee9da6bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1af58004096347bd15f3a3f8430924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194e76eab6f6de8c1ec6dc66d6822425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c21ebcf22e4c9c8425b2c1168cd2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e7dfd233a89ef496c5ffff73b84d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30d0cfdac4981c640b1c5af27fe4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466eba9ee94267b669a20d5cc7cbe3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d334b3d986ef7ebf9740758b3dcca6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685351a4fb19a45b0842a55e4736f2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70e76a8e24885d997a1245e1d7e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eff14f3593200fc0cd2ce6a01d21e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd330113dbf87cf3de1902a8132a85e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8cab15bc9bde7ae503bff5eee843135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee6c5ea3cdf8a0c7ee032a301fcb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728244eb2f111066819bc3b4e27c77837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe97b22cdfc04581e6b7cf29ffea3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040718e7fb17c18eb9574f3904ff6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f1fa7c41cc812b6b074100f8d8a1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e375fd37aab1e398dacec38b482adb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf8f8a1cd8e45f339bf1c4bf0c13742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d852e84d25bb30a7549d920d3522443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f1a45fb32aed3a208059592242e4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381d3f1ffb18d2127d6521df1f738a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15438704dc152ba00c4039d45304e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c2c4101c21f780172ad2904b6b09c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d27a0e2cb9538218b7be53b8d4a8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa01212cd8e0e22b005749507826bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446643671fcc038cdaca1206258d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9bbd7ab3e347b8392c5ed67caef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3fcb9166a80220cf6569ea698add52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d75c2ed8e3cf72b4cf65eeb63867e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b904206cb550a3fe8e70131d1749354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27d726fa260b03737aa24775e8bea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6d448ed869fc3c13b10468065a5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4581bdf9c24088a49be5f0f20971357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eb24b764228d8e9a7416e12113a7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad1bfea206fbf6f75d549fd31f01159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a07c20dd73d27aee21d58bc5a4c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc56935be540a2a6cd56e1a35140a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce9557ab7d78790e63f0a1e5fbee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6951b60e90488c6b38d465327d7b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e38271cd5bd8fc40007467c9353164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad65f0b687ebdc73b28c0ba5c55cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d70f1c90744a851d284a15ed1076666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173d36d8101e726ad14a0d4a746f3b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb7e75b44a49fcf02c883c9fee477a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a40644ff39267b9a6192ec8d05bda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b252f521b1d274c0cb8200d7df16470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb7b7c6c1a54e23f83c1230758219471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5f6f71504d57f112461b3dda11e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e90bf1ef9fe442559e38316cfc5e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028adf9cabae8d9a3900b2e1cc8aba2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39c1ed429a22d96ff36e21d335ea975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2962997c7ac965561e4c34ea56bcfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249efd9b10cc5ddeaf5dbfc6f85c5ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd33399b991fa37e92b8450fb660ffd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4e71788f8835e88f52d089765f9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591ec03dd96afd91fab3f7a7bf028480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ea5a1e807eba99501c0a2606d6cfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e06843105527f2abfef6f05ddf75382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866aea76bae5c74dd1f246a8e1543883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37d6046e7a12dd6e9020a1f166a4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6903e708a962919c75f22ec06c538685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d2cf6109679fd8919ac9d1d80b1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0130ba6770ba4791d65344f2b586887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b239312cb72cfaab8a0a3bccc9f22e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a2c2472a36813dbf047e46e9f76b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93be7550c9745726aced69d0d887be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc1da23edaad91598a62cbd040ee5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6ced01806242dffcf11a916077fb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee2c462d871937b1a79c2dd55a3dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0dafa0b544151c127d843385cc1bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a910040d68e0dd45454552e1971fdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823bcc346523ad3d2a56296c5296a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3e230b45cbe5b710961c85d2711197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901474b0eb5064aedfcc1a41fd37b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791399f8d174739f5985c9b7b77339299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04947ae8a3a904cdfda6f4f9e80d8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb38e59591af2de6886a5e30e21b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a41195af4632de5382c624ddb29c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166f1a4eceb08d2eba8862e26cb8dc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779be3976d68c7b0921ab835c0afef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec49337d2e1523dfcb5db5e4bd08f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545144728a8ea42dccb8cb74bd684a0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c1942e38e49d38f7f1680edf42c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c349557ff38e5b8435429b0d2b391b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901693ae39a3a9a068007a5efde8b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0872613bedbf350f455ed1245a514110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87465e893df9b2e44f57d389cae3afb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66222e1031a7556fa1cee8f96e231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9e2fc1772b9d625b834329165a93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336e23ba4c5cf848cd521bffec81e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b11135b763bb4d38acf2d3c668655d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae5760c04be8a62f1f16977ceacfd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe0cf2b7706d929ed3e9da7e4a1b89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c3a8b00fb0d80de86f5390990fdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3c4d28e0a6d13e2256855247ad59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d9c8c94c3f899376a2b03aa79dc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737229115452beb8dc9168064bb4b7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a1639260a3b4f39ea8e823d9ce150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60abde0829de5f4aafdda80f93444ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc16279e2107616a1613c496467cf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53cd51beea97e68cd91a311442c5f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945772d550cee61588415604c685e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad38f85bf0938f4f89fbf17f7a0ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2fe05bad8ccf488b9eaca9e41c890128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80013ff18f85e29dd6ba99121ea323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0e17689a400e5788c5c411196d21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a4fb0b83625f738baa0a930a025f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab979c6f7cf419dfc3d6492241dd0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3d56c162e29e78ccf6b65ec0bbc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d027c92294fcaa2a2e0d9c0ea0be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8c3e94f483a3e66b08cafdaacc0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d331740a497beaf9af1d008c99001f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890dcc3ff3f0bcb689ed25f3ae58903137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f820b5917761313b4e26bac33459d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b61693fff3963e078b9f379338015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed8a8f9c2713a34a15469eb00b2c6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb660f292ecb77766e5d38034cdb40d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe9ff7eaabdf6a3e33ab603689a34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4419cfd8dc4e0e041ba101dd16408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593912fc688e9b03e5547e4d60fdce2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe60a422a802c7074077a9ff5bc90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c1089b43f7b1bf05ed6abdf0abd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc0acbebccf2a143260c063f8270ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e64667c25e437467dd9162b343b2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78b4e1445ecc62f8fd3e32e6eee2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84699c1d1aba706f9134b8bf91aff9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7b89e4fc7575d306e96abade19578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767cb136bd5d220c5d6252ec7107bb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ff7d28fde7439714a4c32d1afec31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c5118cf04f41af3f79536ffe3542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f778bae72c657756cda1c8188d3678155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171532f934f865dce978bc139d2449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f04cd9d72a46329bf62a14b6e227157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e539432c7437d2d64a913399f48f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91516ac186e6aaef454e0cde6cfb06f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79bc068a3e13fd83705680420d01a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a827990eb954fe655dd785f21d0ca6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c1242d53ee3a9af9f7969fa573d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17921dd09e3757a2ad18e0e443a7b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b58bcbddd8e1dca176e314a2c814ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b67fad83d295871c292659c93e087165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e6d2cb28eba96e20fec59c346609166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35567814d5909679c907a4ba889c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84339902ff81c3aa2fc69a04e4e07be7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593f308b1130f64bb71fc548ad41c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d4c7046153a0ce46a8b163171cbd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea42320e969ce57cc633ba8f527202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700f04bedd443a0a6f95736c70b5fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918e7859c4fea74a77d1caec7b3271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae54effee2c114c679a0de2240d828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95176dd7f7bb3f58b342fb1c2abe552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a96e439b21dc4d9c525c697dffd5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542390b553d2d54016e5bde56f9b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738336927e8490a6e19bc73ac84bff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76832b2187785efb0986dbf18d8fd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d6b7e862c633fc47befdae4ea4d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d598ea4f504710d3227f026bd91bbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b9695ced7c4a848962fed7caf2eb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4794fe4886095127fd6973d16b97da6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1d14e0d28e2fb7433536fc575824184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b08cd7c8775eca64afff7cfdeb633c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8cc4230bb15cf8f713b72d377152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c9a662555d5b1a39ab8941417197a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00fd6dc1148add2c34f4edfa693a0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98124f35254ac32a38435a64a752b24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb203e23334c4efceb556284589be05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07991f2e4e457017c546e5a18a33a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc470af083f09006ebe159edf8c87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc4b541a07cb444ab93542380132cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e76f28726be8c047b3955335661ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc210fdeceb0759aaa77a156a7d9632195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495bb971d1683cf82e657a4e836abcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b04ddbf8304a1e132179f7bd2537a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34758091d8b0953b8a492339ddfe18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e125fd3e5bfe7d53e9885c936da5662199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d76dab191a9fc0be498f0ca21dc56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7798a7407fe7b357d9a57683f2690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642354541b154108d55b8b91e489a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff521c7b8c9c99d630059b02a58c04b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba3fa4006d4133c7aaa8600c2df6a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049d1b71e9e474d96a2784bd38187b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70c4007b69316ab9c3453b44c1065d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413d0f989adf7bc9dffb47b9064841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32ba3b464c2dcf0e32f8de5be292b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663c25db1e776a1b7ad7e6bcc0d674209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c89b24768301f016434d0f27c786c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267030d1a345d81da782ec4b9522db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178460d55c8328056c101c47746c9955212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670fc0ada6ad7a380a57d9ed50eb6f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30fa063614aacb28f3ccbfd1f472e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75071fadd26dc8051af7d93ed3932d14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f0ae1c0168a308316bca75652816216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7033bab959146fc4de18e59ec1317e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593a6d0d1b15c2829beb23aa517918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3c29a67825ae2fa3e2b7dfc33a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fb26c6159ba358bee9f029555724220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307ba4655a8d3f0c8df3ea3c1b31cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbe15ead34279e33187ef70dcf89ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72441a8853bc593954c50663e2a64054223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f1c61db4e3b74746f03646a54299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017c2a2fc493f2fcb1e4e2a2af98e43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ebce2bdd8f98ed1019138a2ef1f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26896914e021e92069a0fd000b108a2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2591820fc75f206836529dd086e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02621cc081aaf5e8e9868cee5d42dfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcca1b5fd1adc53adb3890b3734b97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520bbe2bfa4602eb38e3bba5ec423b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e51414f972b75cca798c4aca82ab86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f548e688b1cb43a52db7a0657c81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de357590521a03016a44b3f9c3bcea1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceefed47b1c67ae59e1dd861b5b28cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a7fa5f0386f3172b97c4204c85a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f5d7dc124d266f8c87f7be7bd1ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067104b725e7907651fffe8dc90f81a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36576ef372d22848838a75a0231a011a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00f7cf4bac8a5297b667fd2ca47d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d45ff0e31fefd76fe6fc23052fd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2492a7d206fc38ee37bff9cab1fd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfaa231ffd35c3203311694288d9f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092e90201589aa7bf0d54ec58aea6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880fba3b6bb9a007e3fe5f45760e7e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59601aca83021f9270b6be2c20b31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebee4324403005670c0cdf4908d0e75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891625858406f1f97315674944891f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379202f90ded20772681e540c88a8910249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0558745e372413470aab605cfd8f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782c4cfc999ca55f7f4a2756736d2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e396a768ef1bf46d12288c3425b2e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b5282139761f24927728f112ee80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a02cde25be1c6210400b04161b2c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e652ad633b7e47801758aa444979255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038dd056579502e9369e7b9277d99a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a13ba8d0d37d334d88ad55c7a435d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c80ef49a1b356a2834b333e2435cf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de90f25072e77e8d7986449f3aee8f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08587bc819f7a21c0ee97f1cf0d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7f9f5c91d9c9a3d7ef991b56c2cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ffd14dce96752ceb7d09756171fa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a5961f9b9f929532a4c3d6ba8f0a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d93c4830c6613fad6284ec7a09ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e65a307a40bf797a0be2ed96b9f5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15169876c85324ab18220358bd675d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de864033227f9320e74d6dbfa4c37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1f3da9e2b40151f0ff3e5d6c5199d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e09a7fa0883d776da549f41305ed2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62deb0c57d320c76b4d328fd5f5d54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716e45618044093308b6694c69b4679271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40ed34f4baf80be38d3953cbff6a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261080832d2f3f5ca05f8fdcb7dfb31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871ef06f58f67789f8cee5bb299fd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82300e000fbcf1545e5cbee540b9a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bebebe447a96d9152aef9999b79dc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89a2e4365710ea1fee262fca00302277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b364a8843a6ce7dfcd9e2e18a766b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a3113c090a421cfb9232c4ff256c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee69b641b25036bd1d4b2ca354a560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136bb5e61dcef6145f1106c031823c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761eb88c555e568198f536598498c16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d90889ad74e15bfe6a7b4fbab4c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0fc2ee95d469183f14bcf349afdf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d001c9c881d1009ff8c3037ea0768285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680fa8bb6f367197df818d34936405a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac26b6978c600c7bcecc1f21463870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8d827dbe4a121daf808ac4ef3974288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924261706a547670b21f77af7eef96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030b125aa7144fe11141aa48b8b52c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83b871096797688ea3fbc9b4d4929291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6bd63a2a84ad1266a91ffb00901f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc6bbb3eeb100d2cd0de3ba0974be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d48695860ad8773f2906e5b5ef422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103d36725de09bd45b8878e412b2f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547c4a2e20111559ac787a55918ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea938f1451989fb43c0f83101abd89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdfc2c3a5783bf4440c126131ecc7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0563871ef46ec5ee6519e6ca255e26e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad3b45a2591c29138f35b11aff854300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cfd620722505b1ea571bdf8931ccf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345115848876407c2fdbeb8741f4a57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb363630ce71d3097b2be0cbda05de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014e8f368a1f4e41b5f6309d8bd033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33be22673baa033c9d934b804e331305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cbcdddf3c8f2c3283b18f7da358f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17a6b19ac8297fea6cb24ea172866d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117e189f3f4e2c2a826dd79d64f1f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a738e8b9179246d81d1546468fe0d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe456439a970f95ea82c5caf97d90f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace7a04c4bcffda5049cb2686c1fc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff424cd86900a240057e86416b9ea6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c7caa766a28162457555a5c0f4bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194534132b9233030fafcfccbf75473314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b5cd86448c862c9ebaab02c2de7f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358631af8c41c298318f8eb02c7367316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d27d616ba8e46919db8f52edf7116317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b261db0fa66a1639aa1e1cabff1dc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a09293f39c1682ed02a0b243b059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44047621daaf0e267ce5c01165dfea64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac418d26f82f0049fc55763095eb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336580fdbd59cc0b921f5574641da1dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e82636a1df493c0a8f31865e1f979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a22b0fc7fcaac790636389780f3cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e79eaa0d2c92c8e4f25c0b7fe92ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd06d81f3726735655f4ae72ddcc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f79bf7a41fec5da2510366d8fc334d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3a50c8f33c7efbaef13f6fdc53866328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a30976e4ffb0272e7c29ddcec7e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09130f36921980af1691b2d83e6a1b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce276c04007f9651094a39639b27a53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a88838428212b6c8212878c648e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ddb618b4f4b8945ca0a06f8c725b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e756b9a4f6d08ac8e507687517da8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b2b34a871d4408116ba0f641c516335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e9869b1f1acb5a000a144335a2e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d83b4f3fbff74d76812ebb7301d2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335ae49b0ec0d592358ed28246bfaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae88883d813d77258a4db73d3600d0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa3eac0dd46c8f096c145b26d961e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bbc05d74e9e52d9f9a627929f5d85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81684dcd666f6c4ad9fe6b0e0f5a20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df177efd28a09a279acba6d1f988b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978cdc19d29ed1b53ed4de2fb5889f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47606e886c00c50513468554425801345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c457f3c607aabf940a5efcd85b3265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a075e655f69ce61036d05ba49978347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64ea761ac733cd2fd82f648570bc77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ce93640baf887eeb4058b6a88a29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0e15def664fdcff25c53d12cfe6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162372fb93ce92942825bde4cfae2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b41d328333bc6c305c56e544ae3af3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b20cf842ca7397259898047c2848b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799dc57eaffaec4bf6bbcf90d57f833354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32bffc48f65b4c33252e10e421ca3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241b18b611f42581a17b1710447f260356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8c9bbe3dbae09558c6e3ee43db3e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1307bb10b87fd3f8ebeabaadfd81205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61d14567d5c193cefd23dc33dc9483359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe951d28390445c9fd166b7038e7a60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a582cdda6b7c734f39c032589650be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eb3e4ccb532ad069257308fe9d253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71e9311dd4360529a08821535e9c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9079b68f1d91426b77640196d3a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6722a6315eef7096d95023c791b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dfe6e3fb1fa7ba3b5bd96c1714a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf694f601acfe2ffb966da4244a9c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be1e760f17739f690b4bc68a06aa84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f444ede2f767ee9533026c21d5a2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e742c855679248ea5ad76ce22dcf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66604c5edbf01cafe1ad0d6901c5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf6e0b84e7ec833c1b8b442493ca0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24380836e9796426629ff1d92a974cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cdaabafda88efeff699e4bc891692374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de260a5d8cebc53608ff241c6cfa638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29ace856285659089465e92eb73ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c16fb680d510b34b40956250c0e53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b5bf3561bdabe332b5e503025dec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34985eed36b63799d2c12b34e436fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f69df5bab5a0b544888d82fd89195b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecce309c8da3018acc1bb261791b12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fedf89fac1648b71890c75edd7d4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225917204b98051e9af0ac5bf5472e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7813c006b33d4c804c7b3c985efa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d08b677fe14dcb28de144c104a823f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91db7dd0400c259bd61995cf08d9fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517c329ce0516942a345a8f0875cd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2641221ec7ded8950a4cba82c7ea8d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e8af63c4097a26c95821ed884df06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ecc859576ad5f30a3905d3ba99ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad60ba80712bd98ae8a517991f1e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70fc6f42b519ea4dedf37e8e39e5f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfcaa8d738ea6b7afbb93023840318393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157341d46ba19f61995815d7dc0b5f4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd479a42500bc4a3a18e4aa45ba61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5927697beb677273c2f486f230e2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2edaeb98543781286d2ad3f4fa566397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d26898cb36ad715196d710980f15ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373fc6e73ed1f5d49292239d8be864399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfde72d3ee21c01ff4e65d83002fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c77b49a2900020b8039ece378695401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a066e932b9ff0dbaf7cc00617b0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e95746308dd21a2e24f3164e5dd48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c2f8f77d543472893ff6678dc62d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0162ae8bcb94188ddd188806f655d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b4b775072605250009c4d71247e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bc52267ea539f0b2c0c2ab5b08945407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f221f5ac274ef29c90d9530a0ce670408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675936deba4dc664ad553cc6b9a4e661409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a958eea2ecb24d6de6fcdacd60ab56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf05ca1548a854cf44c652e46165d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6532fdd10acca4e7c11cbb02ef25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cdfd6b73f27802ca118423bd96805413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a81c1bf7bdee88f6ce81269bc6a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56921d11264e5b2a07be680493bec6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ee862b3656b66d76704b4920b540416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c6981e2fa08fd5eea42060dc13a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684db984d805a1fcddb120877458838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d18022ce29195a4d3d005c48e5e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3953a0bd37673edf20f3fcc578d2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10709d3a0b0cdb75e96c652d5d47821421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334aa3616932cc4196f3904246027a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec0e34a429a36558b6ab2563b3f16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326aff75d1f8d5bfce2f62015c039a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f74f015d28a16b4c2eec9f8ba783b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fb1ac02476aa24517f238fe1938c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13d12599847d4a192ec8d11d906c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125c09e16acc2c612efcccc7631f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2802f6857530ef047ddcdce283afb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58bb0a85cbc328305a8cfcfe5bd4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d50834a2c316db2369e231f22f6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095052f24d094284ac82c2c3b9ca72d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dde83590265906037649b7e344a84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b123b83c3f885f2963328106b40c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df86fa2c74ab9a9b4400e1fe2fa175b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07490a478c584db990d17edc0172b8d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff923fc140414ebf0d10dcbe98d110437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0db5869353153c1d5e77c24f6486438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c125d34accddfad3807d5d7c9d1ee7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8a4c6cacc8ecb3d333928343aeb62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1e03ad420bcebe4721ff851459df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307e84c2476993a8dd2ddd92a86201442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8f289d1dc39ecd7ee1b23204ee7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382085afe9a7d2b87c6840590ab6ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba2d086ac9479871e73728f7ddd0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06ee143b99119103ce51a6ca49389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479eead80829ec0c4e5fc97e25d8b10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf81fa335ae38b096319f4170b700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa6163e1b92d965d1c8becbaef7d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec090f9e47f85ce4c717ca4f25d05ceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec69007dbe0e0689a4a5a66c630ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83281d9099831c01c1293b8044b80d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c575eae27d0c951d951fe05ed26a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039d29dafaefb3c70d7de586d72691454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac60a830055a475779dcbbb173dcbfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da1731b0fdbaf86b954e6810413eac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9957363448b00b118e42de3559ded457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c3c91ea3a13f99fc39e0be66d7a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717968b4391d773af7ee55776e60dedb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3194cbc85444adaeda93d1954c46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8ae5fbd5a81a4b98d057d6b35b9b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186701f782035682efffa5525e28d3af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaa35dd38a50b4c9f9e015660a1da8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8ca48ed8e8a5390e5be1a3088ee06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2413b8028cfeeac59e6c469563f2d56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd362dfbc86f9352c7c2cdac7b583f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c99c476427a440518b4a1a7fd5cfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810f0ca17f7985ecd6a5f32a6f3957468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd80afd370cbf20e684dd3a5870f5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbfe07c5cde77bf6ad1f622612ddd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa372897ad1fe1cb509b47f3ebdbc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48f596f6c37f8f95612dc1f64f670f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc1e2bf7630fb78d20aeb59be9a16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506087b3fcf7e80747b9d8cef47f52c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef49527888f0be991f2e58fc6ab95e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860b6d0f933f35d3c392fcb04f5404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489412a4b3c680b96500950207017e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b446e8737944a503116441cc70702478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b529b6c8c7ea273e97659461826c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb016ea148756d161d142799c8a3db8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309571d10719d29b9cb75b9528a906a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ded7cca7e0ce5714ca8772ac84fdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8442f7dc57fcf0071a32a7b158ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec3d021e5aa97ad00c32006be7961484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a015df66db3dff5adf4667693ec83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7396d989bc14e2822c6a98dbb73f9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea0afa27aa387810dbf8c09cb973d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1d6771ae128722812685712c75ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f54beab0705d4e1c4d655f601ee5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad28669df6f4ab7c76c574dfe59a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d491b6dab3ba69faac148fd0df0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a998bbdf6f034baa86147a465cb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb994b978b57e71976c9777c54e253493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671b375f231847032492282d5d30e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbed164a09f8d63d24457d4348ae5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c729ab2b6db3673504cd799ba416496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001fa8d4261b27150940dece24bd5f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e10d1d0c7ea26567db607b19b858498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022ab13967ae6d2a242b57c30cef88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59babf6e2fc5eb94b165e1f412b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdc938c6f8f8aef6998972c194464501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc30187717d83cd4eb5b006c423dcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee970f126e20ab60907a66fd13dc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f394818af09d3a827aa2bc383846504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cb07c879438b52a24e1a4ff895e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8982745242c4a450fa9de48abc7e6c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3597fe064e19ef227aa8b2d8eed38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b3846d0caafccfc9991ebbf086cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7772f66a263d5adac191669fe21abf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b3444648379d4f68d842945362c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045be9baba9d1878f2372648c295218511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a66154c034c8085ad1b3d1e46d44e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e2ffe279f414da85c2238946057a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5f7b507f00df21b763b7ccd0c94b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07cdf28845f3019b63bc78067698ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d821e61ed9f80dbc601e2f250be2bbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6019b0ee907cc723e5cc3a9ab4c8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b43a87d187b44f47173cf8537183518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa512032384627dcfd4e32af51473a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c0c32f1ec432a7289f82481398a14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b985e6db1d5a152d89c35e8b9b35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab55f515c6e8eac8497dd270df11f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f4c850fc6084fd11726f254b2c03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef6f683639e93d89d3d006c05114a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551602249de71fc273f5430370efe1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46bac4fa1dc67b7475d85f4409f25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4131e64607eaeb335c82ea45c125e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6010adb28cafb484615b36af2b6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161440e9134072916d7ddd9c4595ef9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f5e4d3d6ba7699efa84cc6eb5d969530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c796300a0ba62f174150e970c7acb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69366ba7903c5ed8954533f931093a73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fdfb0b11f37f8c065804a7cdf3397533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b26e5abe6d9b9a31536ade04539a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7464d2e1230f6a21cf58c99fcd9f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea608cc0d4384c253321cb00f1737c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59b5996a1b4edbbdbd3a870d54f154537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf9b601335e38385cde89346b3fdf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4dba1ad70dfa2bd8f77096c826906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182bd94f8bd57a7f7b94e153096d037540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907fd1e7724f96c3b9c48889f6b9e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eae1a1318704949628607024766af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41ae16f9ae7837e0358a471b46dcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de12fc5f6600767f821fa6ef25561544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9271b842b93ae88863830f6cdc35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88944ae7f2d0c9c10d4a5fd3b1c0652546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0fe1330d18618455f359bd8cc804e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9010b0b602d664cd7ddcbb99a763548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af3e74af95b27b7d4172632643d164549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea835b3e6c21bcdb4d4eb29d112a11e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e91b1d607390058d577ac364e15d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67908cdafad9d88149a9cb8fe4d29ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de538955be0f2cb392ec526bfc3bc0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb3f3e28a0150dea5b35eb9ec2fbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935252f7c363c71687485b6347d0892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35210b6d4330c6320e3df5f211259556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d93fce6ceaf3046883f34bae9883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963ece0cf8e0daf5a794347b2bc44db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02975bdb75fc505882e10aed8091dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0baae8125b2d8889b9bb6a4f8055560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86fa4a197520152a90884914d3fe8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0533a3fd95d8a38d1804bb92799cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b440c8e55b522fe423f903b9793a74d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceee836538f24f837e42ea2973a01e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abc4af9bb74f68bdc4f100e8068bbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42a071b3a5e0ce53022da70439d88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b791c7280f50fb39c541e27c9fff6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365b3c0e0118abc17c702d7600674b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4013e3f3577e8029d84721d7a98612b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297fa4650b2e662c4547bebdcd64694570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519dbaf6da0442c1de2a6eaea43b12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeb0bb144494747067ef1fab862fda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc079ce1753abcbc07941a92b72fc31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5bce5bf30c24c0be7bd4eed6287a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626a17e3939f133b027e5df190dc57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71397d8213f4ebf35aecec249cf75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892356333ca432ffa213c40650b06e25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4032158aa864e523d6758fecad44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98fc181f8804e7b88f464cdc0955b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1189fe8bd6a2b1368e41ff7404e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0d9045c45c7f7992b3a26c8b52cc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884fb159df4be75a6cd598191d1eb2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17137e38b8b1a0a7a4e696747f849bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198f1a3aad05a88a450ac5c1a2cbb5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9b6a3d78facafd5f76a051d2d074585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3d8149d049b77363c84b77d00846586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035501ac27f0fe99c95e0c14dc9eb1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2725b9943073c1ab46610cda351288588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4241559d23436bdefd1b44f842639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6a9cae4214e06d679c573735235c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504ee62f62d196a7a8c2520538ae16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060778c42d7810c2c1b5e34ea1c3712b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ece6960eb160756acfec45577a04c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa93785f5b1bd7b091d9778202f526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55aea1284be643584106d8841915d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb8216b7f87baffce26e88a0b2d4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544d248fb9d053b294998947fc3287597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b250ed37710b410bdf1fe6d89de2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13babb139326c197ae99547ddee93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc882f285d086bcbaa20a01dd2d9d88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaff2589a6b164a5ade4fa7f551b25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fac60201708d5e31d53bada530259602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157a1667f5350f502d6ab39bac5117603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952438796583c095b12bcbc3939e5351604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b97476f5ac5145bcb8588a197d4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c716fb34fc6baeefbcbab3fc0d245606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b41f166ee93c8cc32c21075b32bcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab1e2b67f87a5d74e4afcceb2cab9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f43c021422e1b43d16e771d4db381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e5c2d96c6cdd71a565727a2ceec7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507cf3d54d216d86a5423b08e1d398a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a5c1c3b6057ff683036055ceeb02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b295fd7771d2b90e5b624bf17a72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4d0cf82bb84d6db318ae953e46290614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ef74559a6d535d9e84ba5633e7990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed662418c832c08003db889600c2e58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1966005cd9c40bbce9d15b42ffc478f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe82631c2a6e1f8c85cfc72e1c005a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451494d22534bf56d5f18b6f3330ced619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301244e2839e1f6acb74a3800d56368620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbafaa269269524a17b481f27fa8b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055439891a0bf15203dc68ea56a7e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584530592d7bb91caab96fa603f467623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1108e23ebc45ae51fcc9e57e60bd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d8323e81badf69b4fa70f11646fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62bac50c126bf42777129af39587f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f7177773e90b40d0460dafbb75873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e04b4bd75cfa1e6d85d5b7011e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089ee7fc13edfa844fcbe31aa65f7af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4414dfe00fa0661980512225055eb3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b863a0e9c14554ccc19aa5285ee36e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc108f02d64158671e49ffe09ea74c6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050de9f87403eaccb59bbcb975a106df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef06d6806082345e163f25cccbcfc09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202cb421052fc207e5b0585fe19d684635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f41cbcabc8508d9137e095fa02621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46d59598112684bf844c1e2731c40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890f6f02bf5571f8a91b0731e2ccbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce2f03b7306a643f630f65bd73797639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f1e3ee0f2457fdc9d4b26374eeb99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c654c895606e0b9c2f698a95a56ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a958937e5d0ce6195eed3b3930f113642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8646cbfdbfa386e5227027b895c97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b71fc10fd9943862d304b2c747e06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95153c6530129daaa9443d4c8c5e5a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1d01f870483f74ae9a6e5c64de75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bb379741a00caab25c556fd41581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9348905724963fb89823e9a3cbe2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca8b16798f55cbc1f665fece9a69a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079320ad929456c7a48d986d99ecf0cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b62e2829c55217c2b581ec029f7cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc1d61d23323f230261cd28d62e9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2046d4a43ecb5bff1e6220c8da51dbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd13a01da3a34cf2d18c154bbfdf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496a2c21047fed6091bff6c19cb043655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c413157a3860ec65548e9e6d95c4d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374814a68d483921d6ac5a9589a474e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b726336fddca129531b290e74cf5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce059315691ed3cb33927f675bf6a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6acd1f3e5faa29245f63cadb44600660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23ed87f6c72454bf93128bf09e5a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd423dd1e525be2db27f5417c7d469662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda42d6a2ba6cf1adb449756dd9df8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0b830c70ccd9611e4c9a6b9bb1df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3611adc090e7d0525f1dad1b7100fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0807b759dd90b6b81b937a4a9aa1f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8aec2dd785145a3792d86de3c9726667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b32379d921e83215c54b2d05abd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee622b255affe944fb88f8a85b246669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63a93d327e97a4d6e747958269fdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd6606c9ac471402d08156c35c463671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77c2c9bc2a2a9e5d942505d1f9b53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1a8fe12ebe3f04549740d8441c4fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73168b0e59a9749c3659afc89a34bf98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574cac1b9f31160d528b19da516f774675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c8ae24adee2bdd966fd39758d71da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bbd0261423c5cfce1a929ca65ce4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2916554c034ec75bc239c746756d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721151425a157083e1611b1017934eba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f25371e739e40274fda3297356a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f231b0bfeaf67d4c27af63a6e3438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7917e004a0a61fe413e247632f0f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45b32c521f3acbc3cc149e93e7232683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda64c75037f2b2e852ae55a7073ef7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bddeb4afcdc9e2e1071ad58ca036a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529f49476da83230d34f1a75895727686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f3cfe710e98902920afabf819b5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee972e9340bb2563c5e50e00b0dc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2360c0ef62951b516373ac26f38e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc56592a3aa1de664bf02794497b879690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd0991e8a07238aa9a6bc64421a66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddec81146e7473d879192bd113df54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165535ab95b580bbc8e76c48ab8ceb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53de079906ed3bac155cbf104ece6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4431c86701370e06934e43d0deef4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd30d790c4024098a6161cd6559fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb5c6fc5ab7cf0e545979a84d2b7f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6274ce884a1bbdf0388315527fdcbe1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b860cb325fb8f582238a11635c07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d792c9071f59437ff2a1435c5d15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f553b6d765f05ea41763529cfa071701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbb89d8fbe3fdb0a16477dd5c3b2d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46157743a1dd051b71ae0b79c3e4c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac69bc66122c68f613bdaae1ce499f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c78a55e10a5dfff150a301ce2afc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a01ba64c644601583f9ba5f255c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712edd8b9b8c51a021e049bc3719b70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70eaa963d4565253cd3b556a5b92e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f729c1f7a40de8da56400b681b7615709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b1b60301e2e99687e44b2fe13b9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d252d6854a3070748690eeca61cdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90df551a4cadef2973d74209d3bae6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301beef5dbd885071587f6876893810713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304545e097d128df11f34fe99f9c21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead22f72ce44500ee3ac28fb7840d39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b71aeafd22d608c5fc53e78cf5a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723272a27be091d4e29c59b708ab1c38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf42afd9dbde27d6b0dfc32af14574718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a222c39c7af0400c655d87933e868719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82b6e57e5a5b26fd2f81b4ac90dd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e27aaf9481c7a5c89afcb81511fd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98d09c06d69856220c00366a27d3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07355a83861b4324e8869f6f89b377c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734313ed22955eb9479b45152058df1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28826f1ff85b7535e27a43c0e98ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a496b8a7d8d8f78faaf5a5d9a9cfd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384e0c2d5449ad6a8d4f09acb850def727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4fb9991bb91bf5e9fbe9f10fd7bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08d42b68c87702898e50afdce92ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a7478323322618f741b18bd5e03a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f9c0d95fad6d82b75c8122b1d884731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c13b6cb0be1095085c32564fbb67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6111654f1cf0cd9e514a51f69d08c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2a1514797fc9446094d0abf6e9c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc6c1f6cdac256e4ed1a4b613e975735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0e701ebd0d693675bb7e7b92830c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea07e776d42f2bfd2cbb88773f0da8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511588d98621d7c0790c735debcfb3cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9667720f102a52c55dfab7caa43b11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688ff065d88740852d8448eda15518740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a212724f1ed74721af0901f7b507e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bdbec3c74ab9ae974cdf77fc9943742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7f1093a6bf82e510431f6c27c2fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3500d3db8baddaa548d97d5305fe916744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1bd173392549c3b90e9aaa353cee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11debce3bf0fa086ca4d635b6bc511c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c7a58bbdb469a3a1ac525a851b44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555cfa60e1d336e24ec649fe4194321748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9b60b3a917cc88d038e8e606e7a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf638201e89811cdede5f9440f57f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ee35c93bea4dff01b389aba19739751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a6fa7ea8d962a33c2043c267073c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b8a94a17d8e580da29b2e92ea3237753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383172d36c78013ec94ab5b70b0c50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb817b0483ee3d85b8184d88da86312755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b98900a7d72f715d7799af5195f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f514fb4d7156e4cef1c3063a0faf936757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45da983cef2a4a035addf44bfb3c92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fbe5de355b13a400731855c62ff99759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>