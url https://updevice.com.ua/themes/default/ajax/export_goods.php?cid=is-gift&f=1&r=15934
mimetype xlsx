--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf02588a290a9982264b6165fd2e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb350dd3550a4419f026a356acd5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37398c518d0446c6427e0e4be17a35003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873f4cd5fee79a53d591ad4ea9c2e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c98bcb8ec59edef587984572b7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30f75f1488757414fd2d2a4d97d6ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df03197f8fe165d726c6bf3fae072e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f8e8a1ed97281b18005d3a3558928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea11460377b7430a7b1994723b18339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1aad571ce7976c82927c1514550010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ce938bb237bae61fe9be5d47529e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4860cf9a99ef50f1d79cfd7787ba3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38386a02208952d8e6fb8ce3060f4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1c3c2f7363a27a2c0b110759e10814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6362bba536c09d90ec90cbb402c6d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c81ea1d00b034b4335125853e01ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261aeb4c884637df9aef2a216de43817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea06d429e6a9533f02cd19993ab5c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a752e5f978b94db19c4cd1b3f88596319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35fc8c08856dee2ab8dc2759adf8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89a641330ff38d0583df4e6ae04aad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75501ed848b311af88634e11f0cf6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad0e3521eafd59d84d62e4e87813a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30686aacd28a8b20840f8b6a5ea14f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5603e745509d3d1bfb3bd41e57dccb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab87bc1a7218447845a6c578e8e2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5b9d184850d73f3e74ba7d761ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb2dc8c0197ef7e5a754c201ccd5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af86c6f4e8e0317dd642b49758daec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23edf0eeff3ad22b4300c3578433d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04676a25d18ace6f8637f7d62dd09da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19627e910e5e24b3fb9debb69513f8ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3522b44729fa630557f1a7d9cd59fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8f03b8eb6752fdc5e41b0d356ced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f949fb12e6a7ca1c3f3f6d716fad9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c98528b1ea4251dbec21484e392036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d10b186c8254d8f0806a828420d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977238bb106fabc384d98f80caff3f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7066bfc2d9df04d587eda97578c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad93a07a21704dd0f97cf00837387e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5fbe84bf477774d69363aa73cc93641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66516000d118d0dc447a725b7196a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e37acfe9dc765964c58b55369db9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b26aba6063ae42b5ed6e8103a73d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754e35131954e5417e23a5472613df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2abb7f7ac46d3e0b949efd7fc35bbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad350453c175d2d09b97dd329a96e2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ae73767460ff8da10b6930f4191c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b0819350ec7fef4e2dc9c5d57ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2af3587b51e2007ca5f1bd8293cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec628cc7a120c227c90c0ea60f40b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bfaeadd7384f58a2a71c209f3f62752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0bd433e35c40358f650c0aa3b77e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0fc513508705c8233aa302ce59bd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab1f286325dee043e5207ef16e9bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fc1f45f8db23ec43efff6edb2545756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba43f89ca5dd82793de48d8dc9d9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1eab71d6ba394eab49e9bb77b83f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecef0af13bbc8bf99d597ec95acf5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b7e9909db8724e3c5f2f141b98cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bad873ebf11be69c3b63b3105072b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ce4fcf5186e6ec5da157762acf4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214e4a3c6175dfb212d0b00df4d0b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784b611fa6999aa9fdd8284c2b55e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf0bb668462f52bed2f1ac41d3ca865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6953af70d74621550f48f4103d2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914f79a26c2b4a94316afc641ae6cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bec8d3437240d4c579d5889fe310968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66efa6031fd49229a8ea240e3caf2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d906e2fef87d1a5776400bad2b56970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892885060f66e02859fe48a095c0ca3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa235ea5eb21064d10384e77d4eb46f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60391e27954e5cb15390df169c20773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f8db60e4c5348ca64d0157d7ce7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215cee20195bbc29f09d65d187f71f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615cb04111f81f0a7cef37ddafb4ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72fd08bb436a5e9b989900c8a11dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3025bdd7566ddf8637e6caa952ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133be533ba1f5cb099f61661e767ce679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ff4b6366ebe943d147b799680638780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef6d2fb9096ec113b502c8bc8943d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f897d4262e1fb89c2ef1c99c63eceea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa3c0800ac0e29649d27e4f8be9f3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6882e0e1364c7cfa3707fb3d7b3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd26fd01f0c9c8c1cf0b07c41e00da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b5caab4ff0dde59c56229daf9266686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f09883c827e81c25981046cc345587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0806129233ede648988b25475898988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb51aa3c09074c2fbdcf5b42af73ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bbf7439827a31351a644f09ac41590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0096563494b2f0ea93c6711f0d42c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5ed6ae4b6a9b0989bcd227e9fbb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0b7ba140f57ce40c951cb3875b5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5f71527aa2e07c6ef3a72c3027ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7f426d017761c527260bf4408c6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464cbaeb1d477b22ccc25bec67e83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46023b8c352b43ecb04fcdfe5262d9de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30efb7c7f36ee5e90a5510bc7bae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90f3378cbc10fa51da8fef446d24e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296939ae5bc68daaa3438e72d47a410100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e508dc7127ae47b018bfff3434282101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f605b2bff421b14dc01052fb17d9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4cfdf0f88132060574612ad5a93bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587143ab66086cbe7428fc2a77b9e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5e76882d068f457a1c76f597d0a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e2811fbdc0092b8bc21f5c8ce25c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eace8500db11a0ce1b15d684d2879e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415668ff516d24963524d983c39a0002108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1603b5d04bb3f34f9a90a11b032f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4284f879939318ada1c9111b3ed67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978205111294bf202ef924156f294215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16abea92b61af3a4d790ebc7a8c75a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316fca3dfa2c7c3a6422f2e82a84366113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c28de3ad93af3479c0d51865f716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870da465f27d57a53c59503eb4d54cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c9467b87f13c9f7e4ecfc6e28b37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b11a15e6613998da97be7ed05488117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211521e85e863bd834544a299b91b83b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4378be1c28722f1bc0e9dd8665a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7ea3a401bae57cb053eebdb33565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a92e7f6ef1e978181a92506360de4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480558e29abb4eb80a45ea598dbbc036122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bf64c078e514a9444eaf0fd2e8a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36c0b65b18747a076b8d5e533513f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab09e8ef25a7ff3c628ed4a955d89c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719130d114fe59dd2ce46137bf5b4bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1406f8d78d8a5b85c5af2082e188b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da9aa095bcf24ec959f0bc0d851fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dfd67373e61c8987974f05894a514129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b301fae0b2401d245fb49b8bb184b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079484069a00aa2040d1d2b13b8994a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d7e2522f00dc67ea94f72f0af86fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eabc6d988f717caad137fed217787e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e4b07d188d35ea59163d666ea24a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e042b598362dd72424e45105a93e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb672ec2e2d7c48a7c6ca89ac21149e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1b4b44566dc3f9b92cb476fb9e0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a646e559f106f8435c45d7ff60c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35fdffff1bef26624dcc63850244fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e9ea69c21fa7c2c0f0538332ad37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bda3dcfe05c1471afbf3ef0a3640f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4287c57c4ef9e02e0d7df371d420c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b980fba7dc5cc62c7c87e604bc517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e57bde413d082bc7d60147595da26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678643ef7f753350621f23b58e1eb4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15962dd283b5a460d99dd691e1f806c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76035dde012c721d7f879652567be97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394e1e2c51ee2962cf419cc10a82f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3c02552edf48589c89a09c77003ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb064e6f386586617732c92c13e7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803fdc81dd8d3ca5a6cfe929e650332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376179aa14f63a96699a56039668e9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7c3c93e877e9e65aa2af96073293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506f1282fd84a0c4019b4c24ac5d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363121883c43c97a0fdf077c41f74851155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938c40c2788101c7e79c41275be39a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ab4f76eff191de94fb8ff63683e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325352b88e3c30b6a96d3897f813fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e7e4be4940392c59909d8e6717f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cf19c1a96f52b05f2ea5b3542b14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5636dffea9bb05df5db641c1754b3f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428686b7e58cd25b9906d13c20f8d84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5cf5bada405d937e56badd9f38cb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f44fff25818d527ced58aa4c6e3c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae158245953585b4072a247be734d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce095bbc82e7ab02395a0a8c570cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298fad3281630637728deed2c7cb113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34578a5a10c2cd4e721c815b5cca7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d9abf3a07d4b4e45ae3b7491a6e59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d05727ed176dc37a4e24e82a19ed4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5d71ad9bda25cdeb42dc490c9418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb41c3d2045af80a5a070432df545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25712df713adf726ef0b5d53553944173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec97fcce0c29a8298d267ab534e2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee61bfb664b89d2bc85e621e3ec1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1787e1b0c305f44ded965b73464548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769a9269547badb028ff780ea777f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad7b46880e19b3266137905d47aa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25405fdf8d03365afe9aebe966439d6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659df4aa66f40fca2434114ec5aba6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510e9f6e71064e173b46f3c1605b37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa59563df7a0153ba79535c65b203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb27902be770fcbb683c98ed0605c93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9b44c207166cef312207d6025c64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22a72b8e9d1ae0af0555d8561e105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801681bdeaf2a71c9794a85291cd7d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111211f030497a55c6548911fb4ebf12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab438696beb8df4000c2b47793c846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d11ddee82fb88f7aa7674e480d247f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20ca2a0ff603a16ce1605472e746e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b1acc8347f22c332751a20804ac0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6693329c3ad804171c48ec7c4e0abb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3028b6e0f4b7a44c18b68c5c355e5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562e9d6bda1435a8da5902eeb9bf03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f19e2cd5407961a7f37e286fca40a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb411febb4249448fe0295a5023591a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012e685c69ed6a63ddd5a7770546a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6598596b94bb175c037f6d44195200198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f53c49949237afb25ac0ae9de42b55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1239b5d1ad0f935dd5139478ec564200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993566e4bd0e2dfc464f933119ae3e31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c49cb9535715a478bccb833a5e3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27a66352c3a1103620b6b719b2a43b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518afcf5cfd63af4d9fe7dce23a490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e154e65d1107b2ced9d021ef561216a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8166a0e7feffd47bdaaec3e34a5ce8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a27b7c8bd71a8d7ea0b1bdfd7590207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a949aeacd0b50d4a29e94f9297bfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e9964355ff25c2071608421b7a02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffbd4de2c53d62b501c1034dd2b11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a7bf3abf96210cc92a396944f4d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bf79b8ec2775f8cc91512da9a4c1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b408967b53e8b03042dff8197a365c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019ca9cfb2680a766953228f13b53c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5730bbf1e6c7bcfdfa367ab5460cff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a614e5d535aa8767d9d31bf8fdfae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c2c01336db44a04dcec4b5c5996c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd5d266006f3506e35307397bce87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7fa1df25f944c2865a06c921a807219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3118154729dfac3dd2ec60186f21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4a5ac78a6e15ee2ea6451f7e2d95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bdc739716647a13f901bac3ade71b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9e1b6537273d8477cfb4d18f9423223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0455624b9da973ace01f3def9aa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8569fbccfe126cd8d7409ef8962a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287dcaede1a9cbc55351acbbdc2f372226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc1afb28d1ed113412f7f812211de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518dff77f1516d2c8a3cf5de10e96d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b75b9a5e88f569f677eb2b4077536229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26cdf28d9308747e256012982c19d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6984ec11045459afbe265e936a44aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21197bb29d18d631a9734107c1751f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3589e81913cd9540fbb545f44240a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833ebf291e8528da326d77756e9cf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0002cc9ccc43a4c227fdbdfcdfcf50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbabdf95bf72ce8146d6bbd92af4fc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708274b0a9a9b027f4cd4e32fe2ecc2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af696dd1497c68ff7dff111f6d9aadc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae677af0cfb4abda3c3e10849e10d6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9c1dc145be0627be6f741464de73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815bd3efc94cc83b258e0835d1da25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee546b0b3001dcb4b385a322f91903f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a068b54aa7320b6c2be268cf3791a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834f2e79db0ec32293f9580dabee31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ced03cd05c7b60cb4382e6a88bb92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c63143e3ecddd3f626034dd199dad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057c3efb6054fe80800c9b6ce5f848247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139e4ca9522400f8c9ed12d4d8220a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c1c528c8586a573157a98b3d6a05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1046bba5f557246cdfe456fdab90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e38b38200bdac846c4fd05f22439f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab565e53154aac0a2ef0f833463f6ea7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229dc714f1c637bbe7a49b669efdb83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e0da465e8707ffbbd0c0db1c9dd65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dec9173b2fb38d706c5900536906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17361772735a477d6c008c36091c5b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676621844b74bf016a7937aa52f6e85b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37324b17bed6f369774f48513936f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad6ba2553f2f7a489c99f00552247259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80938fef37f2e1bbbbc17466b90eeb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d711f7d0ca5aa0bb3c6067115909453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3db90ac589276482c329fae28b9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f67856f2a46790d2880c6771bb54f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d5f916b774e565a7169342a1f451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc4a78296abfa9b0e251581223c9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a840b0005bb6f6335e6eddb29865d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f8d1249f062b4c35651fbfc5974f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa288be171d0be741703628ba9a8112c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd077731acf3cbf0bf44d9286c1c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59d16663d6d3b854e9d304b539e0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afed850efa142f3cd3639479f557e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3dcc4484ca8648eed99835c5ad1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866cc99035044dae5e25bc9697f4ddd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49578d9122476e611fe3ff61557d32fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeae5236e190a8a67fccf1b4688d900275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f67587a019c6b7e7b4d8bcbeee2b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a168e432111b4f89711cb4a7ff572277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e5d4c24e3e214ba26c20f51a88ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6bba5d310650235a017326500deb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f188f5cff60ba67951810ea696110f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a9605c2a1290c65f7f9d0f991a88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073359e25414d75fc12cca776678031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b74f7db2dc0bcff8cb8b4cd8070c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2d6896ef34a33a41b4e9b912b98e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223978c9ea22d9b1babcbd2f30d412285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e22a013bbbb279bacd64d32f212037286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6f777e229130141d4debaecd5c58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87096240594feada5a0a991750df206288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca4a72d2ae0a57fbaca6ba96472e94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c493f19016f169ae6baaa4608b3ca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4725dab61a7e5d3121a3d3802888291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22b5b95d52058322afa006bb87cf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c166756b0fca9d2edeff26352de7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396660e8a2b65346e844e77242672383294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6982e13be2aed21f8753b53fc1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c49f535de7bd10c24103f89bf9978296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b0711f158b0cb3ea2c7c8f0d0a47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fde4fe389f6cfac671ab0b793ec20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36493eccc7a7dc1de446c7466c8b1b94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae4c663cf1ae10c57a39a12239071300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ee5b5ddedbd2283d55a98cb719cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e137947c05ff5b71043f3fe1c8d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212dff8e786ca597113259f0c15243c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cd839e9f1cb1d8d11ec6587995527304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a4608a33f90f6e766de7c98c0ebaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab85da75e8d3f68c5f60ca43a8a15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d53411fb20db86393f2bfda479135d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8372a169c1653e001b6f8e37aa23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894bd01f07c34f8840dc889eace7f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc36cbff02b85e67b130cb31b83007310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b198bfcc50ba99e5d57cf90165015311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef555738536a1d511d2fcbdf24e8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ebbc8c12bc9d42e49c9e9ea522733313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86446090bc045ce1006debcaf0f6a764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba596d2fbd43ae4687f92cbd88285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123be4ab6f71bd74320f779aff90df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897cd7598d1554212ed2e63aea1d09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568462b13cf9c4278a69c7a8ab0402f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b159594782d18dfa8ee120d527ee5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d64783faaef024ec4b1f3d986d76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f37fdfe6e9282c2d4a6b5a5e76789b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f394ce78cfbd34e98e2a5d306f950322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832916cbe2ad6bfd022dde09a77fc12a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af40877b6eb33aa4ffadb0e229ea8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4a0e96d5fc04f16a625ab4fe7c34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f7386135063a1d5eea7946dfdbfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a3774348e457fa0c21f1a11cbb16e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee909ebfa17616aa7024033feaeaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5dfd5ef9985a285219c93bec9411a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b16b31bbf04afd5b0ccbfecf82df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b888ea37f856f29ab51a13cc00f878331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a58c5deab63ebd17be3678e0421fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156901ce47e7c344e38226764349d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c9c0fa228894e9caa8d0fa56d0e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda928ffb26915b2f97472d08da0a28e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1d478a5e232426762e5ed277bf4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8946cffa9415cb73292d186eb3f93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8472e4ac32ddb4ecc475ae83d99f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8d6a557dccd6634411ae7ed4d909339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d181bf614a2e34b2983b8963d84f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b321731ef309f40e47d4012fcbe6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05506624caea75c08b32d50cb4f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483f51c697c58631b2e497cdd6f8c5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7898bd6cc6600ca5881c6c92be8d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b1ea7919be1841923d2490daa241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cbed035717b01bcaf50f9b7302c99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83428dcd9d41ceb1111f20a70b2f279d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4dcc5914b30f4eea6baf5007c146f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d90379adf5b9131201653f8bd9189349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422f43978e3c9063348ff6350a2263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90573300e4632494b3297e59104bb79f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3f9da629d246fe72c6e7de89353d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9e0325d9ae2ba8911a3ae648a4d19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90d26a7837ad916cdcd84c9484230354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428ea8c373d9059c22dc445dc736e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3feebfcd6238644469ce3cab69af1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770c271ae2ebff5ff99869277a8be02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2850f35233c31c3ce7d688ae7053a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad98a5127434cde83787e15b679b22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3781027a953c62a42c843561af37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d0c2348a8bfe829968feac5d1647b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2c614be960b53ee769a510de834f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc19613baf643b8307c44e329186e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008469fe294e39ec0f0cb1b82f1558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6d56b0e48c5598a0c8859f1db0692365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c1166a9107fe70a3b2e41919a6c87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d5ce53861cd600996324f9144dbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9b654e85ed838359404812ac15d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b1b9c1ec75006488eee4deb4ce74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c074790852ae363b40d9661ad37d33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb87ee630a7735c5b2baae96a934c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1caa2215e1d79eaa3ca7e09393b07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0bd06de3ea31e93bd9faff94501f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03eb32e435cebe6eb8b67afbd2227374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb4e210941cc90d2138e8bb2ecd4c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68eccadf9f73a694a1873f3cd390b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c498e056bcd397eb6241286c687d42c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291c24af3ace00f53edd56af58e5de4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13007ddd5c481485fa76a071be9194379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f675c5cc8faeeb5f3c045ee937e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad0f5e6666f5ab64c573a5c26e0bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef37fcc19b3dc23e7f8a4787322ea4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736db28745a1db767f4b3f330bb2778383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f8278faae66de963db05a74e5855384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25be28bd79979bb797c4f741319815385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8ac61d3f85e024488cfccb9a611c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2739314d1dc712526651c2ed092e14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764a6faa7b6b1d1e0b0d577e70faabf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914efbe3a846c6e924f76fe7852be6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714dd596effed96cfa6022b30b31df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e54daae22b3bc6aed41a324b9411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b29ccdd2761443c3269741e0a49afd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd77ff664cc48d142690983319885393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed18e1f71298c90218cd0bfe408a33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3fb43ca4675e810ad847a99c8cf13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9dfa936fc81c456dc123d70af50d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1706a166a107651d4bfcbcebff859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ce4415cd22a0213cfa0852ffb941398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf40f47e4e971c46edd190d08d75fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da8b01e9513e711a0f5b6ec03e257400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac85da2a35294896852b00b8cc09e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165dd31512b0fbf753c17db875d5d7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a9587570e91e57d6cda7e3ac75a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff548c4f50c5af2e2e0556160a3a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d91ef527b6f64a1bb44775c110ec8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ac9fa20a1a59268da6b7a850d665c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80418a22dd0dafe709cbfba57ae82c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca130674762954c4bdb0398c67ed1fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4699490d3f8d097af872c506e454c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840584d5da79308fbcb3adfdac46432410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a7e268e441b774ce1272dfeb809bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6b61984fc6f01d374c38cefbaad6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc355092d7e5206fb1bd6bb4b3726f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aef984921c9c172c3cc5d128d477e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0728f8ed32b4e74f77d24dc05186123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe4b786694a30f86631f1dee59d31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8bfd7e1de9a5324b42f2de330d531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13171f234bac6e9104af5273bb0e3114418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c54c1a5fdfa378d0e5ee20e2b755419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551babc0f2ee54ab5d5c00c94c662f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180d06c000e037e9714c50ac67a270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652352e88315d58b33b25efb49b1d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a27b0fc9abb34357d8b24f5835d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e786c7f7586c215fbe9ea3c3cd87c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48de354eb1a3db073e0a3db387a3c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab60dfdb3e77aee46b2045853af780426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7092a807539cb5b8a2346af3294ad3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461187663bc7e7fecf0aba87a9770bbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957221b15bec052fd6fa491315f8a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90e666693f4b1c8f72a54ba871532430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733f414876ff4fa57e7cdc8cba475d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1db020718a00e69a8fb8ade0f661e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfb02b3869c7c77b5c7b42a3e79be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0e5af13e86b1fbc8463b588340be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf5640e6627cd6f9f9059610bdd08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d49ea5ebd584621d87997d8774e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81ac023ffd476ecb10fb1ea7b4a52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c54869e2d2e6ea69dc0cb8400e64a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb24fc92660e97bbef0c456bcbf2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be332ac3aaa523021b072a8c702531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa9b113c1e3997eed64197f813019441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c40a8af2a8045cff98caf58bd650e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38120bea79c022601aaf7a437717e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f43d23f728972237a9da8939ba4143444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12505b5089f39881216685c5824ace1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad17dbdc6757c4206e060cd58563f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d6085fbd87ff47f8ba456838d17ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec64847da329c1fdc2cb98fdfc83139448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d477727ba0093cd91c6ab718e3a15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c846b6ab1d15b23b16d62222bee19a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7b06f6592a50ccee7245d7b75fe8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05f32400fbd69361830a71afa9657452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546036802e5cfc5a6d769d9a9277fcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc988b18343c6cf554aaf9a880b978454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f57aa0ab9a1a1d6d427c9f8d1f8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5eddc75f76a61e850270955e73a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8c97614774788c55db573eb56b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2adce2af09c5c3600f8cf1e54f1eac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869b0463a1039acae75b60e41f3578459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04fecac1fd6f10f5c78ea042bc8c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264483d10e6b3d30a9c089dd8b87ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f8ed316aac3b6161a76f82e8d8697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fb15551df32f6fc2f7b28bdcdd8a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118faee3dde3cf4900f68cb65c4bd882464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08626e32ea478fc63195eff97d834f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4fefeda75541a53093ef9e63e60e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a669947dede15da71180f11cc2d3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f768cd9007d90864f24bdb37e29e48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae0fd5b5e9f3c9ff837cc0fe37f5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcfa5d32b3de5cb951a3c7af9a1747470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c7c5d70759c68774412ca3daec1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e06cdb75793fffa8add7a3ea26f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876ed4fd02ffbb25f4d6712055b4a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b379fe71c8cdb2df9ceb43ff3162474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f33c024d94f82b44fde23950759a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6173f75bc547b9ddb49917680eb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa8271a5728f0f720a075ebcb256b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c4e1b319ed8c24ef8c6677dec448478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb51c65df6876c7d7c3ea5329c9000479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69963910e21dff94373bc95eaf075e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e380c7eff2c061a636030c808c498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1be957a72a6c2cc9496c5e22b8e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb00d0385d164dc875e20018bee3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34322b29f22bc1a5b89488fa1a60f8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91b9a96eaa096c48b30ac56bd3a40c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547d067404584e307a289e6e5f8463486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b005e8c6aefe6a89350fb98454d06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c084b39e1401b85fccbb9266b768488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba1c615cc9d35897703ece038224c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc115164ad912728e88f57a71b16c0d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d4af3fc46ab284619e49758fffff0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4420174f584ff6ca9a14ee3122be7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ef91ddde7764c7ea88c3c1f8d1a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330cb2511f17de7e54526019d0c9d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d383640d4d0f30f1369b4cb0c4ae83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e2b2f3d36a290773537872d072a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fbe575b465496b7d8b82a12775ec0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3416c004034347450af61ba87703b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603979b68a0acefa8435251a010e7d62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf9f16bb4017d0c7944377482e2e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e042e9e1e88ce2cabb87fc169036123501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74df1f69044ef555b463ed52c6cf9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6229e59e739dbdff533b79b84c62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a832706a2d4976919729f798fdec2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383046725a9181d3e02336ff03a6448e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e24c1a85e28a499ed7a0093e9e4af6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f67750b8149d90ad0f412fd76e1d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f26105ce838d380a928b7371b4cfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6749490bce126e254fd6ad19955fbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678aa4becd7e475888b24be1b379541510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb75283976bf09a1ec77aed5a51bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c157439b39b97d843bb8aca1a871c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52687608d424e1fa262b721d680cb90e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d61dbbbce00efa63422bf5f6f4153514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba86cf66df47dd4c0724b4900fea43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c66846583598b428693b3a9ed2cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4381372dccb69a378d866513edf09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc37d70138bf914f1a2a4c9b80c62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4380f9881ed018b985b2c4ae7371519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5d966e5fd60e6c48591b0d5737d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523a3e01b3c4e414beb685c63a8703521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0757b25f23603aab03c8b2066f80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763118be2682d503a949b3feb5c0393523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dadd725572c2095beecf4a706ed23b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe06005c62daa227b12a9ebdba17d0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41225d4752242d07dc62938770b5e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63c8cc84203bb00b06e9a37b7f0b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8fa85d4c34db0b2263db91ca3abb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84aa8310ecdd2583e5313f2b58faaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139dafd271be660f488535c4829700530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6297c0aa6ec5566a574e3f8049ef19c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810bc489f70c728cd0eb3d61b7b5b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6e0515f6a8f764be8b0296ffc393533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150579901ccfc6344405b3609557eb03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc004806f555a49a2653e2b04151a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de06f8e53a3b4add2a2cd34d7d1c93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430a7bac4e7e285f65fd46e8956ac94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f5a397f0516a58d47a015b65c51a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd720c1a07c3d85636e6fa37823a7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc210dc091f39bdabc40c0b65dccdb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0ad9e5d6f60c29e020cd9d1e7b3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809561ac33fceabbb4e6aa77cc7ed1e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5ef00d82c9d38234c46485217c42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd264615d9a037aea31769b746a21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658edb14a021977acdbf9c6f39c31fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103acf1dae1967dc78fe0eeda6d78b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263af346063f5434016f1240813fd08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0cb0e3c64bdc83a2700c7757f8293548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5626668996b588715a757efaf51835549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfdfdf49800977b25cfccd50de513550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456961fedb99a00a6ecfcf00b491e70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58c213f8c16ddd1107b1ebf328997552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6b49bdf2d5dd689a056779ee5418e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a16fa98c65ebfd6d8b0d6154887f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f6253cad6d085488e8637e2f7466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2d2396125b575498667461464102556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c61575add71b34464f03365cab3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749033fe14749c51d72acc6056cde4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ef9d6242b019dd9613f14c673a58f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51190bcadebef4b0636c3bb06bff52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0869d5f21064c772bdb6fe01f0ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbd339ad9a0d2dcd1117ace182db26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fab0b5f54208b123332cd6f4be2062563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fa8b2f1f3678272eb8117bba2ff0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5abe36afa0bc6581898e23f830810565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c6773c49f6175ed1c0df2dd08e4be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367116e454a0689c01206b966520114567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca84516057c1bf62a140ff41a5e65c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee793e3243d4e5ef021275416ab28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bb49fb4cb939dd4deec3ff1d005a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c52505f110e3773fd0e7502d55bb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8b0c3b0eea52567b086445695d47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eac0211809c0244f74dbb7e43b2b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123b30ca4ce5a057bc8134986d07db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8986195569ce12796c834851b98397575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d6c0a96bf401b53ff0bcc8caeb07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d5656aa3b70d6b117349a9bf56da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e672972132222573308da4f4c4a686578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd994e3398653070968851bb56e90e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b875d6a59b9b4ef4d98051cc0f5a77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8a2ffe019739d24059f6c1421323581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c52b1d2c3a0f5a865aa3f3c115488582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b84fc603894d8ec5e1e86db2c0de42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a609f3dfb3e75c36ccf421424ab1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a104b2427454992ab2c96750102a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe751dc570e947b3835dbb8f36e9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb72cf36a9032fd6cf789255e1d28e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317b3af0524bc4be67b0b81a74e130588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51edd1a9e92f7e30734040ab50cc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bda21d9ba357a63673887f927347590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc78b06be70d0c52c1c26e160f8d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c55bce548e06cca483daa4b2a25b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316db5d83117a99f7e6c14013be406593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05514e1544e736e8e514a2bdae9cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39e00d2dfd857bd0f2d1942508f11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2235d35d0795b98390397e07617de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469b84a3eece2cbe8d48a150b9f4b2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c60abe6e586bc6dba943fd8bfbb8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3763075362426039c7ce0d6d84ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ad7f06eb10d1578f5e7d17f15afb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb5ef67284c7af6f63b0593a23083601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbbc7cf9f1ba497958c17b2e5ea692602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da53d4939c4ac593c553bfc38442016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d5f62361dc594f03185ff258ca52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7309f31f7583b76c8be9af8cec0842605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc40bf8714222f58b7f9aa69ad6885606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347a1575484569005a2daec3fb7a71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d64c3503922fd608e7df574ff9e365608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b75477987d301ec847be567a00b64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30640df6d531f6f624515ca4e76d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e834ebddb9c83b9bc8d53d4df5f0a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95bc8b0ff9cc819c2caad1a422c82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b34bca10a7b6bef174db6bbe5cb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4904b552123a548696c4ea48f06e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53708ae6849aedd90dfb942a0ed5c42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388cf0472ecdd52e61587f607eff85a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422d4a589f2525baad37de02342d8dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77fe363d3f9a9aaad371cbf03740fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d817e8b11e9ee1baec3ea63625c8b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f657ad066e8feb27c92dd6b05c61a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40bc9e92d06bb07a2bb74e8ea04ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff132ba1d319fc1cb8bfac114b689622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5d80c207e354bc9ba099c134cd80c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffd1c62827691bb413ce8471e13019624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3057f9437a0f30088bd1fe58eeb0c51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51537feff4c4b2aa02cc5baffda8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e236952fd127b36ff0adef692e5983627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1f6f48da52c2a4c8bb0982a3ace53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac907fc4c5f229478f21882f3ed7ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc20f0d3f05b1262e28482e73011389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483abe9aadaedb7b418ec55860d9bf9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49943e9729a2c803d9ccc62338765b55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0b4c9f4e3aed35fe731a943a7a7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0580583329e7fb588ef2e40c4141634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971433243d2038f75c7214a329cb22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53abee33b826784c6b7786d5f822af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54f3258d5a044c4a815067cb45341637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069bde8d0d0b6959638c91ae850793638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138c9750282dafe3c660b308701c16f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4732c55f415c10cbcba3760cb09b639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8f0b5052763d54385471c3d206ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e4d156a81b77c54349a0e57a9e3da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781d42045f868cd1edd04b0916f179643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405d75e49a401151914b299c626a35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84178d8773ae076355a770baf644cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3fb176bcda6eb795850cde9786c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e3ac3d7733532da9458639da325f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1195bc7b74b36b053d9540d7f27d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1d1439fd9377f33119f7044018265649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d42ff6537ee6eb8b411fc552864e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ba5618814c07ef3caea4d7710a64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b746163165cbb8eb7293604440d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dae037b0408b5b1e15b30fe69e72f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a8ab4981125b6563d069cb2631cf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b241557cf35a102914c6f2408c46f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdff1f9c811eef893c6ab526c811ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ee3c240207ed60e04585606d3416657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176eac9d4ac07918ec0d44bf91f8839658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac384eb294ee7f6bcbbea993a99b9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a376b39923016faa89fb7401c81e5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b3117de56635db70718cde4693f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc0b94645996306e160853728bda6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453a40dd5ece59a9ece316edcfc6ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0da76e1837e6b819510af152e5c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8fed0d7383683bdbba5a418a8371665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0b68d8071b1993d9d9f716a27e09a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3841a815f3ffd5d40c1026b4381ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d33344e956f44539733619ceed32c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c39ca9fd89f930ed9296abd18927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfdf389ae38a1635b66783e71852f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de402b89ad95abda525583641b8021671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a38f48ff4fdbcf0c2deab978d143f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53c9d4e0630ac5f0d8262a5a61815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb2e4080596a8a891aacb12d34b87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b69f4511d41835852d8a0a0a0267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a10db9687ba38157845c3cbf51d23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd445ba5d7d51a709eaaf27dd7af6d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb5e20fa19330738bd480a2579155d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1d90acebf4878466ac312c88d472679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57b0a9b69947860ebde69b78918f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e170230caff9f5101d2eb0351cd9b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50edb647839dc5f7c3f84696957aaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9065b4d913883346130f4888e13f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ec60fad224e6c1bc09bf5ef613ddd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79433881965aa78422a6b6602973db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7275623a8a8dc03f7d5688504aa0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e102922520a512a97e42e08b836f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6d753fbada2e7e5c01e2071721d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b93dfd6b469203a843348f13c29c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd35e5fdd57bbcfeb29340b62714c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7769affd890ac06c17e3bb0210bdf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d56438aac7768cca53fc021e7de6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273bc90532576944a9b1638e4fbf6ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b9df9d49b6a9fc8b426347964502c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441bc3cfea6a1be5cd6645536722ea7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4965fb930205500950985e9ac3f07f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92d9bc2db5b7c2a9702cdae5a8765697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe4639cf1843c6474f7c6f0c9fca3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270180339451334c0d234f82ac0bd41d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9575c25d9cb04d364939fe1e9c10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828db8cebaaf8a21f0cfc3b4cf72c79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24b9fad415dd26235dbec69b13a07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f65570649cbf8bc6bd0718d1c8a87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09ecd21eefc18c03b6796937b4cee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6c29655ed6c0bca46f5a4fb7d6bee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f501875ddce1be470da7febd2a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cef5141c216dbc7ff71a201534eeb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8539bf727dfffc425757339599234f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af748fe159e8e84d2ad2b0d6832a8e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a9c368426aa40bfbe4b187648f1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f210ac40a44423f6ef6f0dd2ec9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fe9f10db59088c88a475840e2cf18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc068c42da972917e59247a11401bda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615bd227fba7faa16152da3c22e5980714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2e3e4260522f001edf8f6c7f265a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a61cf69b6ba5fc4ed47f480282e8e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a54654c90384f97b3356a722fc76b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488d7254fed47c7ffc200fab540262718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c022822052d5a2778a04b99d6e225719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286c3e5df3b2962f21672f908477ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eee1214c34df1f3b7925e08567f28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1dd89d71fadc26c0049eb5b5c961f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933951f4d56b1ba1ca437aca12e48d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f1867064685f8b57659753dd7184f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57975588d903b1af07cd99e6a91b815725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d68035406b6ba6462ba6c33df0d03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6891b5b363ae5ed5772a6aec9a0235727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a27c787f62deb220cfbed4ab3441e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e6384146ef3ec98b6ed180a642a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d19246ef6978c74f1beb184057aae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba84613866df9c01c8a71abc66ce15a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94196688ffd9055451da8c3e24ec38f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3ac2edda4f92c931eb27864dcdac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950a0a990e3da466e3342e3dc79da6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d943b1a71367c25d3ccb72e61c08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffaa0403e43aaf86cb36156947bf1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e931b8c4e4769f45cc8ecb5c4dda1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30dcae4444444f1c3bccaec6fe49e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0612ab523ec1845e2029224d1d72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f12db530096ee90e0ae6b6fde4df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08295965e5c60a08022bbe0d4f63fcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703362b02b26ab09e9088a4dfc18b285742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92631f8c78558dc13f4595bc0b2939f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a20cedaedad5a885a3ae0030354070744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae01c24965dcc9670be1d49738cbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a65e2b61a65cbfe6d980ceda39236746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca3e99dbb305034cd864065ac19d09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41aadba7c6b739a63ae33578f05b65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3863813e30247c3242b6a6ca6768dcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5439c2a5bd454fb256d09b1e06f42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6886e68d14e04c9a52119f7aacbcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726974288e3ec4fcde208712b3b0ebd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c4d935812cc0c1ea536043615016753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbca0da6174250a5f4235b6388d61d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae850b6661f9f676575b8dca9ab8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee512149e85fd4e5a1be7727f9615756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ec363bc5370e9f4c3fc9d2453c2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14da3e33fa922492b2c8b61e66dc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a432a903de6f14a67609607b893d2f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d3f335923cccfae146f87218dcec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe89da805b0f6bd9e215fd9ccbac12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc95cf1a8de3cb3fbfcf0393011363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d2c3cad8c114693a972a72d916d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5759c241484d68a8c04c612251eb155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c262efb142f8b10da0f168772c7c076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e464deb1fc0ba3700adb007df8adaef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca186404d50fc7e96a463ca209deeae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348367968048312c4a95d2904db2569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d1d48c7fdd0638d5fdbcb0ac6d8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b82c10540a1af1fa2b66dfa2e6fcee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0863ae3eea7cf6917b456d35d8e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b4603895825711e67e70a3d8456813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9b4b03ce0faa4b2873858193f2e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4e30c76bd65f2f014f84bf475fcb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511802ee963630aa71b014116265912016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d927b5218da59f314a13c6950f211717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729eaf97e9f2583c7896c5d32792f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1c32bd395e9e82967748f9a2f90519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303b41ed634e06cc00464a75e4a7da220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd1c6030cdafb6478fa7272b0b87b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64083b16842cec81d26b42953679db4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637fb01738393a3c19cc6e93a6c297923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b1f58942055557b29d14ffa6edda524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab593dd8f4f9531015bf7f5ab6173a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebcbc3f66217009498a50b982ff7c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a45e10d35d81ec32969ad10ece673a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6af8ed626879bacac9af764b3eaa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15dc681af7e5d00867c773e1b664f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b881479ec942d74d659d08b78cf0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd4c698bc9352fee9cedb94bff5d4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17bbf5db7e07068b2c6837a183e54f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f60152065ab67d627c291ea20f7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2390d071edd8e667736efb36028c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e269f2fec38a369b9e4b84f821d9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cff7ba9b83d11a472fbee2f269b4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4bee3ce6fea154a1d27c53ded50337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901fdb2f01bdedb861bfca67048c40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8706ee5ae5e69b105d28686f9216639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed6086ffdf40ee146d7a6d596212df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d717d35bf96214db92441593a119c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a33a10c92069ef4ff2f654f949d93042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235d2c7a73d4acbd024a22da4ffb65243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915a5462b174e3ba1d5778209bb2fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fccb56a8c0d37dd8805bcd4fbd699e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dab22e3037e0b77df27ca2894535e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03c4e74a3ae56da1bd2f859bd2d3aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd326cc3af924991316a6fc425da937648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79728e16e320de7ed543b47961543cc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518037bf8f14a7698dcd3f23a7683b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a0c8eda0aeaba4a0500f1cef0cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845c85351e18c66e9c6c8859261bd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036062395e4c7fe4674fc86120a5a4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3e4ee126be31360da864e1d407a6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f53b13f61b2de42c131262dafde055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef5e8c16a28382428c917c3c6554d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48db75194701acfd8fcfc5f5bd17a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c924fe1011b72ccfe2b2ac9ca26258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bc10dad4a81127d1992be5f77f6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0596e5da650ae5936a46283cf44f6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f85c83d5d90c53eff5c25d6be4f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb156272e5b42c36f30624ca861112d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8455675ff125291ffd9822dbd13e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1c1b185d36f12610a7bbe8311cbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe533ecb788b519bb390bd163992a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a5fb1cdd0bfa0c1e636406e56ec666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a106b292c352c89c8b2949d9db0b13a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa900f7704e761f6b4b1bad062b64f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463239450fcdedce43a114120c40545b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd000fdabc64fa40b777ec4aceed582c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7f7a90fbfc81f55d2471cc9ed52c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23b8f28c9753e29c4988dbf8bf70572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8007983465ca7e195bbc10f1c89ebc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d50ef321cd65e23bf473e9909d64074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69eac1b4a48ce0c7fbd62decae671d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ba91a52e09182b449c9166fdeae476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28a48da9a4411b5a714c6f742efb0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f058cb92cfb279cd2116ddcabd2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bd99d0e477705e30c98d597881c9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d4fb72fcb8432cc56cd99e2ec5f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48bdd3418d8bef601afe59637e9e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a8a30a73bd3b71503566a97ff9af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3d3b70b7936dc99a33574365292ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ade0e3a597dd6180324b7057388c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87b48b8d914e98417f0999b028d1cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ca60be3a1e87823a654c3e99bc6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811934e135c6501b29174636210033987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d82f6af3f55669fff812fecd935188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b36cabf9a33d2069c7efb539fd0d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b76532df69b24ff1c9c1f415289090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063492b822d0e0dd934ce652206e47b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb448c9a2e15f33d097db318792d7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4957fab74fe1497850ecd8ea05a1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae5258861f4aa45840c18736e686b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fd9877a59ce525da7dcc6a66574f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a3611d92f891f5d09d54e561ba1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f12995d2af19e1de37992b54885a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538efb7c19906a8b9a6cbc298cf1098298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82dc4154ffe8df907a3ca589a5fed799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f99e47b3a318360a40e845042f71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ec3bf8a94b8b809ea410f2c5f594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa505189e899f7ff23a84cd6fe226102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712fa6a89153d006a90ac8fb32b168103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160a2dd57d58cab41dbf9f73fa57be8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1e5a2fc5d90e1bfd96f619af8339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f05fee190960c9650cf5238031b58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f9deee188d331a88d06ed0f3b4097107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb891e32c8eaaa93403b777b3e8a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed57cc5c07325a51f7ae6c7e6b294109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514c1851ddec1d063eede192c6e681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2348450ce932c29b5664126c9f4faf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba712f30596bf64926bea57cc78c81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f7647933aa916752de88bd0728df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0724d7c0c1f123314a76ace80cc48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291aa057f87226ec48a4ef0da47576a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbc6d6ad1bb0b102cf59f59c37bad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4adca8560aad3496eddae813799b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd8b2fc2c0b7b36f346c6faa08aae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f38687f4330b1b41155b23a913604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be882071dbbadc26a2ea824b6b2aa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b75d1ef9347a2962226782d00bb027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c1c1ed020296a0eba23ace08cd61a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181bba2d139eb1b8296bca25c3037a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65614f2803c24535aab600dddb23eb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba81a6198a1e5951e4e899d81a244a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c8a576bacd846178701b96e02f49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9f1f888959c63baebb70717e873e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1221799baf8feeacbeefbe3a31a15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b9fc95214033bc0f3fae740dad2e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a1f04035d2829021278998af6f63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bed7e6c17e74a818babdf22d6a43f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15877fd1c5a4b154cc8e09a19d3d4ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00696a6d1897ce8ba7b076f96cdc8c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b733b22265c770ce7b7da4bf7bd70d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a290d1e696adb1dd0d03d1b240499f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462de9cdeb8338e8d237ba578a8a3ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28405d451566b5bd74c5d7db5ec7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8397040b0f502c3097958a9be269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c77c5fae8e646eed4d557b2c8f263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe189134027f0267d59fb98263e9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a54ad858a66f37be8e26bfc278cf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d8775a4c661cd00fe07395376dc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380a4a11910576fd79282191a8d0f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c3314acea60bf16244ef3fa509ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b5e16dc70bae6efd57f8ec4df565145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f660168aa7a3e707e526b5e05fd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ca5f636d39d2478e6eb59633329f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bba2fcfba1a840c15630c470babe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7999de38e26b4b5cb0650af0927e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba4ab3941d494c953e19c05efaab8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82887759af76b978eed2b69b8c812d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a20526a96c51325996fc18801bea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ee7ea56887b97fab8542be1292fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995f2cdc0108bcc06351601ef56c36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf04a6bdb000cdbba2c91bb0af02f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9288ec52d1cc3f9b2afd70e725aace9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cf1f8f671fcb2af84069c09e27059157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b8efc8bc2d963b3e0183fae79718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde8552be79d59d04cb28bea9efa69b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f839f6a657dc8c91e003a8302f296160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469515c7a8d3d2b698f4d93105eb317161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b97a26ac580d2033bd1beed378073162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36ec0f8ea207f607951982fa4b5bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d9ff14798955773492963dd71912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9e201b07c9161cfc058989a0c3fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31d62423d81f65e4adfe6765a9974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29e4ed9a39468168016c9f04a00f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02fcd260266bec8869d359433ae29e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a8a1397f6d05156949f754b6d0ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6b5421ea5832813eca3911d3a80a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0878639058e96ca88f0afea9122d194171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482ea3f01236bed9f1bd950d184d6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808075731dec1e2da1491e5c67fbb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0181191048854ee9de673694f51d6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d83fd72fc9543ea35b3886ccec3feb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674edc7f2e9fa7372161b671492294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9028c72009b4966ef5af57642146f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d285ee5412a3cea847a37909fdaed6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f9935e78762a50a30d229d3c1684179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d962932c5378af49db51b2ed43b657180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c255ec8a3708ff097b512424fe76b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d93c78a45148cfc45830ebd2f1a33e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1ffd7dfcc9427509fc72c28e6808183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e177db6ebb7e4af285fc83b9723c23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19d1f3a40408bdfe4dd95d4417ec3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ccadab4292a1b666cb174263fafd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed6032b942566f7256b8881592e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c6a4eaa0810291e1e82bbd74fe1ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928bdc3da699295bd596797bc0723d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695036395c7da80077ca5c151c01ceb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72db4d7920382a44926256d36f9b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093b9f4ef277a86f1975d666dd27bbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716bf0b32fd54ffacd0f71e2be9015193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6d8e6a34f3aadaec24f033af880d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e412e5a1954443b95dca7738aac62f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d463215cf32d5f0332d4807bfd45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf58c6e7cb6a0eb95538367d1afbb45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20d0b0f41ad04d269e74b3d4fb5d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9f93987ae463bc95a43c0fc0c7a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafea8518a09a0803f0f914a779604c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a0f4649a0c7c287bdf9a5d6ad551201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a9f689404a73b90a420fe1527432202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f201a6789609f984b3662a4a39f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc021e0d97c378bb6f81b317ddb49c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e065dfb348abf0e7face2ed14af0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0985109442499226c8d870178e666206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc7a7423d5749b928989613d4b14c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9997a6216b49f0841a1b24d9a7de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f06f5767dcbbe43d815b77219054209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279f725726a24af2bb2b6973163ab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92324c1cf2305e08453e4f0a4d1c449211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d2b4dedebd86aee0fb93b49f1fe8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2032fee02b015d72fb97d97da0cb33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1acb9f92992a1f5e0d8fff8af8d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de2adf3ba13394fd7c94f9a3ee733a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103059a1a8bb2899ea3963553e73874d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89d974752b7990461418296b6d9b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543820f0f403e07766112316c880ba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef623d27817c713ac25f94fce3b93a1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce566bc92e84687496fef50d95f28b84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2fffd05a091d623bba963789e3e5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871bbf6cc44861f401e65c54d79ab0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de10175c51cc2f2973e36eb1ed38e03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b6ad40ed443e24abf03a9ed04101224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36d43f4e7a4fee32f7192418b48ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb52b11bb2bdfe322930726d015525226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41ee1aaf3c1f471310b922cd7454d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a04d6bc93ae4105c185ba341efa51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eea036da1de11688ec25a491d424ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477feb827010070cb91efe996a4decba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a7ab8ac5b4d2b1b82643f0d2394b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75deff813d4ea53d1284825b10f23d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faaeb8d568d0447ed94897f265da8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07370b5beee9db9c6e34805b7503d428234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c6360ff5023202dad5c248460351235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc0fe7cd9f772a7d22cd8651dee85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c654099f5de06889d8165fef821b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907abeac6d6fee592fd3467ebdf619238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de0a72b0348b83f084aebd619ebca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff72acfb2c4eb96d08875858d2304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc840176e4a6a9dfce83cf3796acd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd94c90c643286ff2602171e7ed93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2892acb6ba03b9f27f7140771e87e86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd095029e85225bdcc7d5794855ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9cfe635321d3dbdb50ac430f7924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59cd26baeb3a96552de2fa751d3d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee61b5738d4b2f8847dd830787c6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3b07a615d978b53ef35a76ee6506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188daa23e9186e14494af53ba18adcf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd847191f6635599ab049608888212b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec6f1d833a9599bae828cf28568f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366d18324a802aa9942eb88a8ab355252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6af2a7e526fac1b20174924a7efde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6d07ac7ee21bb180d959a4e6c24f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2254ffd44aed0a8e978957742e830f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c486c45d3aac6d4cee9b41af652c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633be47d6d549b943a254e5b1a5d8861257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca835b62799da58a8725156d60c9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1974009177ccacef4d219631dc910a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796aab16a8f707a5851395a4e1fea19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d91a2716e650543a1675f62709a867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919a697f05df3eb18719c1c6e18dcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b27e8955c3422aeb098af02d799d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb4db6faaf9ad66cb24ba2b00af40f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e86cf3b557a22e3d8e020169fbb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198b016b218abcecc69d3ffcee5ac5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcc8e5d3c82258ad21342cf614a57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a521251a21d65e215546c76b5344268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e554d257d2baf29fe89d191fa85aa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35b343e0992b449fa51db2679bacb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece25f6be8e1f80c9e2b02b98e288e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022279b9c3fee08fb273005262c37ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263cc299f44b9fa96c0f5014022540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d867e1b936dddeadd373490aedcb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7f9335ddd3ee1c4459110c9d89e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1501c83fca1229a8f509862fb7213276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d33dd2eeac2ed57471fe02d77b48c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649b6e15258824c35fb2da3510a294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c1cc0c87aa3c3d329f9cfc9164540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7777e63c7b5209a401c36684db2736280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381e600d4fb5b76801ad532a973bd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6baf441dfa04bad15b8edef659ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487f069df89b8bb4c278c01351afbaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241436afae1f3a7358ee8dbc91a06748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1885df4eaa10d15864391fb0d46b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3088caa227ba5ccbe65eb646579b56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3819269516340248f158c9d3de18be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a090ba64de3ab4f84ed1e800e99c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042d8be0cc76eb7fa24ac6aaa97f791289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743e3f49a98f67f8fd3b9259de0409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1a300340edc1a138245e1bb2c28c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1cd19f498eebd2f466cf343b49c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ed6ac55f7eb032772937eecc3b264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5602f7ab159e650425a147708c6fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c12da3e0c6b3c84b74b1b5549b76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b61a65c18c78210fa055d0feba00c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfaf04d932a95278a913c249b36268297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49334dbfe9c4e01ff56528df259b499298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa26176f38ab0ae45b01657b187c3ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566bae783cf9dc1785e4dc0618f0e21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf589f9672c0a8c675e6e56b2c15d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6030ee1d3ac528a6a2df71fd440880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36b580b808c2adb2441a3f98d73a24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3597b8feb931926c0f6e36c7ce144c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8296c031ed0b2caefb31a5625d6e635305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a2a103799fd2f28ff11fdcf655b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e59654fc46a992cdf428bc79c3e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa3034f5142e07e01db869b37d1512308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7d36acd68b13333e116bb7a1df30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6212f260403c6546b1ff41d57dcf8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03501bdcc9279531edf89e5a0a8f14cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c7b5e2dd229916fb7b8ccdce694f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ae6af5288e3dc49916eeee781006313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5b41c24870dfc7ae6c9e9fca7dce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e32a9ee6320d7c3e597aaaf5d51d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb25c04d4fc3d7c65d1015f2a49a84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961206d68672596b7ae7d60a5535090317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38ffb2d8a510ac3f91bd9286a2ff7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf42c0a5a34022e8a595a6713c4e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fad8d8796d9f3c79c1fd6229eb9ad3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b673a4650b7bd43a3c9120b8dd672321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58ca0168281de9910b948e4e0a563322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93e6cb5feba3c89105e615d546d37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ed7ea17c16b164d09bfca52d9a81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935101c6864dcdff60e10a5c2f37a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1159785ff7e95d9118e3154fad234b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494325d92187c68028c890b4ac401fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e95b64e3739f0a22e40693c129843e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e240c923f6cbe72f3946d5c97c7acf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624019a018e715e2693d478a2ec26b16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd8e462af5dd6ada523d6a73ba0666331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249afd124958ce0aef66fd61f204986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea67a7b723eb937bf1ab9caf0a30e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2702dd2b187164cdd03ce1597032f98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7bf189dfc8c2605b9fbf1e020fcfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0bb9375a1468b8a5eda4fe1ef299336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e958d5537ae0cc4cbd1d81f9c50a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416dee4a4d67b3422fb4901cef7411f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a126bcebdd0ed0043f84396b278f5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2032cc4189670440221504e002a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591950cb56841d5229158f65d5795a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c427247260cc8ddacae5e4845cd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c564b5ad0cbf870b30b4ef0ecde9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b9825e24cb9cd3ece9b5d48cc34c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d890ca1397128415351f068d273bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9136a1505e4ec0c37b7a07b50a8eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f594b5abb09ce2a6268f7a0bd5d93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab8e3539d739f44e54483b508bbfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f976bee013d0f451fe3573367295349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfd32759442fe600e739458f0c64d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed1f1b878da71bdb5cbd62b017a56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af1109f05907b508a1eea46219a9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f725f6da364af50fb928ba17c6e7c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc30c6530cb6e43549c461944632bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35049eba96be864594e9719fb1673c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a67f67eb28bc10276c9b336e411f6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105bb615dba2144902b3e6b4aa1a68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eac56e440d892573050255cba89b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659393cd093cd5d5c77d7d7ce718df9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ce731d7f389157af413f10a22d9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77f0cbc811c3a986e03d643688d5e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d500b22e755bc3c29f17f813f5dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3884e89e12715392eb66cdc3435db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a4cf9fdfa08986a259528deffa580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb85049dd399f0d39bbafb1f26909f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d3f54254ae077886e911e0e569df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecc2fc601acd5cf8b6ee652f17ce9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a7f8a52f3c8b5cdb7129707e4e87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce874a3c326c782d77fab5c84f324369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e28218b7576fd824207a42a6ddaf62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770eeb8a164e1417e1c86fe0a15576b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f733ddc7d0199104d2ab220ac9293372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8691812d0d0ee236417fa85f6bb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a3296303e7e52c78e51858142549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffd6ebe924b34a11bf4f71cbd13bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097ba479bc119e2a889f077da1253d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a91272432e54dab5349b5b52416e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d2905ae746cb3044d7911bf75de7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1af2a57322bfd177b2e6418e0f2ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668757e4f77cc48ca5e63b56a916470c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e4773af48381a028c69e7c4c43c9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0608c5c0af9da8298e4492a3373d9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fead65dad3cd886f0796c0b7d9e84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b266bcbb2e064892318d2efa8c39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4488c5883413e9a478c4f35fd76d3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6468980c7e4241817a9388e05a3c22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef2d244746c9470fce521177bc17b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a1755b328af4ac33c2a95881127a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b910c7690b6eb2015957b28ef502a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a0923f596956c9177fd51be0e6f1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11164ac3fd020236662e936526230d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf66ce2a33b2f6c46c721cac52831a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fe02c71eab68aaec0a8dc126ad30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e6f8325512b41a8404189e7f3d9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95642ac89070d45ef3cbf311a5bd935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752061deac05abc0bb3dcf1f1469724396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbecec05832694c44edf0338c4eb090397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f0dab52426b09f2ed406c1f1faf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac593626d37a5386a44023690ac59a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54a3da5aff9e1cb166e8e9babb1ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa807886c45de03f32416c3028cf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bffb523df84e9470466b40a650585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47e86fd397cd957839b9c995bc801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43820848f60561e3cfde24bc46398404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9279cdbbd45faece6f5dbe9b70f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bc0853c5ef8234f590053f0802213406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e19e3b559cf333507a73b2cba4015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c8b99f1a098e78109612f830ce4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba352e219ed668d43f88e84e671d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3886482586e4cf4c2c76bb682cff9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8dd62c21be49141f090d80c580cdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2052e6c552cb053304c009bfe4c1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c45ac490db5c9223ba6d504da5507413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0603c078dce557985d229b0e761fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe2c61c4138a10fdbe79f7b2f3ae2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2c7ffbfc65f3f0bbaa134f5f93d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9652f453b49a6934dd7d7c77c352d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f3a71aaebbf8b3817f5137af1e6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6983a8c4eb8099825063e7c28ddcf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b0ae74fa96c917cb30c59926e9da1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c84dcd1ff9714bf13df380c8468a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa5c32f8a8c8e649934aace859ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea009c418ca93f76e61889d92e5c97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d09c7bc50431985a6b58efc1b5be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7b8242d8b40837d0af18f5b8fd50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccbcc079147b02a63baeae9c84b70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c18c21abf92233277ac92e80aab0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7836b05ae28fa81f6e692cf9b83f41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3fea079c09005d78567fa43d79d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6203021087355da1c9799e5227fc3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7da3e30d5550e3774570da3bc10f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2319f64d127cbb20566b1d88435a62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5709ae6e3360e6ba0326e6c2482f58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d4c98c3de96fca401c2c2b84584bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0526750110fb6ee55ed64afcb928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f88ff7399efa0924ac2a6d578dac2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e38b2d91946d410f1e0cdd79ae878437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faac3780f5988ac9dc5b4fbb90c0ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a8c8a44a9b214c970c783ddb7cfad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1655d9f85cf863ed0cfd847d42d5b35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4e2913fd4916c27fc816522e3f236441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b4252c8fa434ffc43947e60897b45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdad3ff7a1bae204d3f7c03c70c0277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c59526cf39eab6e48255a5d5fdd723444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c957342863848e89bbb5b243612aa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb22b662872ee14425d1fb198c3876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb4eec2c73e7d1bb0aa9d937a66863447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a4184ab0bf3df6a4581f4339a6c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387a983fdbc8668d595cedb041916d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29529ee0ebf2a5ad12d47a7ebc9e9c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f8eb3552eefaa83ebe45867b3591451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d2df69cb7261f48fd268f78726d2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcb57ee3bf16d4f7d2426a03da0d95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5819e77db86bdfb3feb0dd1ff6f68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d10b2ac7586fefb8de256d9963957455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790e627ba4a5fa1701c65007af97a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f5f33ddc6be72fedf8b2632d9ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb441b2cc8198311c65c11aa01147a8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4435a47e06fe72bf68aacc4b3e2c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd7cae95233326da07cebc47bcbfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123ff93c44e36812a61fe15d13befd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ea8c3c9e5b258f3b026ddd5bd930462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4c7fecd51ea4e6c997bf16c7aa6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65bd2e804090ac0b45621a23135c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5c4fc8fb00e8deb249fb17cbb098465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f89508f088c7acbcf5f1a54b1080466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e53404f254548bfd39d4a8eb500ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1830791a8adeac13b7709e445b2022468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18344066bc028a4caaac9445d8a0e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e5de0d320cadf091587d7e8ffe2f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7419c8b92921859d3636d321c461cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf720afe6b80d1b3eef0092a35032472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1f65c19654b29cbf984ebd0f5d394473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c330dffabf9e3298b460ab42bd845c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97e038b84828a06998aad8cce5143b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea77f9e81ca6d7876615907a4ac6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6c67fdfb97aab58a84f489d4f2ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53206aa61ab1a52b9f5815bf251e576c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377257d13b7a8f262f67a3a38682430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee2fb867fc9a09f9cf6556d68a2564480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282553899ae328586ba87019bf7cf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc02d2d6d3484f18f32f9288f43594482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0b0340ac59d18611109ae74d3dae5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd54e46ed7da08c12fd7b2eac3d86e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c910ac137c308a45c61cbe0b00ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84097b867e8a74bd6ff6fdd604e78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bab6b6af74e75bca6d35058aecba2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b840c7c6d3fe6bb7ff2672b4a09b7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93d1f0622ae4990244d9663e9a791489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c618238f9c681f70d12d161ebf6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428636db0a922610e4bfec2e6c14501491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593a0c8708a7ceaaddb7ca181a8b92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b2b6c824cc8e635ffc053318fa2d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75836c9a72aedb18a67e56dd9dcf97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524a8764c3b8ed3333435376df29a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5f04b5d827dbeff3ccd16c00ff55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c1ff9d1c565aa471f70023367498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0668de2d92536ed8fd3d0fd40c4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89249c5c5ce135d01b1c7b0df837f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f989de7bc1292493759368f1c02c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4aca22285ceba3f54ba31e7b7f729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662d496a44e7b4efa89b5e729ee724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd51c669308c5fd8acbc76c2b8bac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75eefe520b89f7c88a176210f53acd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1f1e093ceb4e0b76c7dcb8578c28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109c77ebfcfbba3193222f89d56d9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9616ddf36add64d4d765ce15259aab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11857df742e31f012de1ce2ae03ba53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b2b0583276eb8a28a17914ac2484509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc715aec8f435a7ffa3013341a69192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe319ced197503782f913480e8f579511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb99ae8cb929a15982567d9ca585a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e9a8c676de2e2f7c13047e97c723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95f8655a45e1ebaaac041f1db414d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf5a90c4a017c0c5bbff323a37659515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c1c662df84674b64fcb5f6041f9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f0fdcf0be4407213e66c09e185870517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7f21851675c5a2865ce0a552fd42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d504c08a105c493a224181bf7274a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80100b5d4c9c2899167db7b54dc4d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f7a9880deeb8cacb0fc4574d6c3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b34825004e2bf5f2d05079e32e8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3079b31b00d644c50c97eff7329179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21632dcab5e97a91e126c458dde2a9e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fe05d8f6c6dfa281df952ad5e2e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4349f080007137222c398a4328431e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb5f9c0f7bce39cde19e9f50a9c61b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3c554ec202312f8443a498d2e16ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40ff3258277a3b4ebdb4d79843af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c8d13d649757973a90751f58f6a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007216f6646e97851ee041dda48910531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b2a4d0f76d4f4d84c8646bd0aa79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b9282bdcc8bd87c590fe173bc0c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13a08b6b259757f141a4a8a3a1109534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab75ed5f8a33654ceb6eb199184e5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11f104dcaae236bd228d171ab27000536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cbd7f59b4e5399bd7dd6e6aee9c65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0846c0e235be444864681f6f4c433c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c528f6dcaa78c1f59826b42f7ab6b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855ce1418060e49e8c35f2e01cc2cc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc4ebfd91d64c21657f6d0448c11f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cdc601cf39882a9381c03157e2d00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259be617fb417635178f2f4b1c29ba5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac00e838b4e5794e7ff399e112761c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed4ebdab3c864113423e0fefec5a8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a351baeebb0a7d36d188e2b85fc4734546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376b4a3e327f9a756f8e0a7e2acacb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f0a275c527a0bccfd003c2a680f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5079a24d134aafd22b121c5bcd0cd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064bbd077e800ba7587f9b3d0187fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbcb5d126afc1216c0f8ee5657b36d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaca8894e20c3d00f23b0be6f235e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf9a23cecf2b0501ab54ec4c60921553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ef5f1b9564991fd6544b6953fca8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a632fa252f6bf56f543bf8ca0f01a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028cb5d02491c418600b53ac8f6d911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9675c2480c528a5d4439a7ea8f7271557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dc63431c343c0cf3e517a38f4b42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3256b3946ad1987f805a472aa0293c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da6092b3347343430307bfc35bafae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615f313c76aa9f7140411c105e893c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4530f8c2f313b1a71f7553e26ab5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca2b4a35993de285c73f521b9dafc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648459c49e5e269300f3f5751ee881b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4693d9162885848af250fe584a3d0cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde4229a0bee7f098e6786e5ea03769566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388037f5c9b98e10e23ba504acbd9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d3b95a50c58c8c9a21c90b2535ab8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea11c76cddc3139a8f08df52d2a66e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c36f285d17a3c7ea9f3bb010a11e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212ac4a0c24a983cb16c94c013a804571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81bfe951589e3e1b22847593844f2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48fe665a7554da2e433b1640ffafe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91546c5309addd1fc6d7ff2d11e44132574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb35a9dc369d8fcd73e1b124568b58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b557835e43eca6c26e0f553820d52dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76066c1857177e172f77f39897839577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98472881a930b5055e10303d92b25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e736d57872ce82c20f36b62545acb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896799dee4d6e9a20367c1b70b6b072580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5cea24edd78da826f439cfd55a0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ad9902af94e9f6ee0633c2a1d84c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c0092285952b667248bb33428e75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8e5118365b4bc5a7d1a764b6fec60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d513d3c794dbdaa2ac5c8a829029d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809bf72ed27020595d921f861bc894586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376da03949ce5f5242169e6fc285f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d0c9de74e403468ee92b416dfaf7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196343b2b9706665315d0f3caf8fcef2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73337f5e8a15a7bb1ab9887285ee7f9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1afafd7c0f20ec1d57ddd6b268ca59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf7730b3a65bdcb8efacb328adb47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9d0b65fd549d7ce9a6ddc2cbf846593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e15ba7beee9a71c3018c5f9be0451594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63c82de1cb6b5515db2f1214c95d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c512e5d90df43ad280746feef7017596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b999d37786a8c4c7b8326578a7a874597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e485e2f515ad2103f9dd78942c2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c3875cd43cc3840aa77f678e7dcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4de4ef757323ed08fde3eb7103d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce000fa5da982e5b94348972bddfb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebbe1a2e6643fa2190c3a26656e2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f7ef44617222f1f6aef113835bde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3402be81617106a148fc0cad9811604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dabef80c4f202f8dcfb6751e51a72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f7256ab9d897250b03fb0192aa69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f7dcdc24fd1f12c87515d202236a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d676f20f72d62ad523db432c50c828c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c33aa7e64c1971012d031ef9c286609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7126ea29f26091c4637b76bca55b10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d5a2c631e0cf3fa4e89b71e610c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a763ba1cc74b858c75d8187f7ab0e22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9ead0d63d8cd5b21cad158b1f234613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3061fdf60dfced202804bd7d4f805614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c23fe9f43a49622b91bc66532e905615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86693aa9ae0ace9041955569a4610616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5f92aa0f2a8c5a36e659a8a07e8b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd564c46323cff73e49118785c76c931618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e63eb1c5f521a6722174deab9ba3e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a554939bab0a40f5815d1855d11f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525890d8aef793ebe2d9f5eacc5e16e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341503c09f887ede55c0ca75cb2f4bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68afb2fb1e0ca2ed1e9f6958bf74bde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38b4bf32c4cf2ac3d2cc73588cf1b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfd4e24f3ce5f7583767ece00d6f12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e21ba9bb13d622f5b48248f00c86ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb213965df05b1ca8bd6741500f5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450cae243052939c8005106dbbb797628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797595416b63a81b17c8d7650ce486629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491e3af794e9656a3e59bb620df94c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb037d7b2f0eb409bbb83e376dd28b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239d5c3cbd0d3939cffd4785d02c74d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2cf05f8b2538ffbe96378426ec4b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d9ecf78e5404f231eebc077834aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78b3b980a0b93ed043427dbc4ede2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd6d9f8ce79a63b7b6d6dac74a470636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b2429f92d28cff1d938c06ae3b373637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1fc09bb0612addd79cc5121d2518638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40e029e2a0e490cb20d05f87d8d64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ee1431ae9708ceea9d783df54558640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc774d4f7fcb73b2ed4e8de508f206641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf620ba32997c052924e83129626759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7963c6c656f7f45dba76ef7caae8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b4ca424c61248fd7d516b199e9a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc4fa40be258aef28ecc54986450f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffabaa5ccf31c750d8be42b8c8a112646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09bf39c4b167c21d034345e7c9512f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db2632b1d9e4a6fb53147b51df84e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa246c8e9c792f095b5f1645dae3e8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db968f8efc5217745b33d2be49d6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d8d319748199c7d707bccdde25b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed5e35304bb6971b5ca5fdb68ccf27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4858643f482f5b0017c3a9e063ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7b3be893466fdea391c1f0845890654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40e14cf96b9c59707c559a0611062c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513b421c76d5465752245d375b8e625656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a09b6496e5516f7827ea2bc3c609657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd702958db670de63ce7ed678ec84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98175675d96165b4d443b59d4535ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe434a5715d8fd4418b874400890a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cb6a91e08e9d9abac543579c5b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77122142fe4c1247a3f30c3c4ff289f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d8d68397516d3de2433fe962eae63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53508cdc06d7c4d1f1ac730294234a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf078c61075860bb17de93b832cea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c76ecae8a0199eaeae3e501700d503666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e8a2e94b8ffced3d093e0751f625667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657a3c1de948ee14389baf5cc16d27b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a059a6cdc899fef4bff2fe2edccd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3cfa9eabc01bb7fecb70b82abf93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01879ad938fddcfb80f68235c8a9ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a8c1e5b947848d2fa9046c4cdad22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096de24e02edf67123d666c7b2c3a0f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e85f4ab1f3a4bb43a67ffc80a8ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f2229e3bef5551e265083380dcb55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3863a4d9e6636bca6b5759d0ec9d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d95b03aede0fcf3315360a1d64726677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26332f208f6ec2226ca356a8eb8898e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae53915bdd32b432773a2da3815d3bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e991301483cb19748d673a494ac5f41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7d226b6bcfd4bc0fbe3e9ba04938681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66082e1bcc9587df72d8db7d800dcb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d024377024effe6c117a3b6314ee7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d3af4f5c66cde2d552bbcf8432f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502866ef679a38ea95ef77ca7bed2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b775f84bd1b5f8282163c4ce4d8bc09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91c71edeb47a0b2ff89a5d651252e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976cdfe14e683619e34263bfdb50b42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d628f8afee82582b9375ee9453f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c60b02af7fedb5e95538e68f186dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20744c4d57a3ad8475566d92dff99a68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ac05126fc9374ace1e0d6c63d5511692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d708b7884605d6b2e62f60046f46746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f46cca5b5fbfc80aea11f74f67b635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983cba2a6f8361b749885688561261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45913e825caf58471252591acb0b32a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9480210c65235f09d786654414c59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a80ceb241f9eaccfd3e8079479e92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f162736dcd1131950751a7261cd9fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39330aae2eae791f53b22d26a5d9ed3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad8ca392c19e9b048dde6a23df51c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8810b980730eee3546641c26a8111c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08eed4c6aaef17833c2f464ca1feb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc31448bfdcf17657310018a80b87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1801987d493861f50ccf211c15c7d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ed7224410702b95c0668b443d807706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525b9f85a747151a391d4c8af87abd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db8cd2b779d6fe1dc456a5625f4d53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba5d9537028117d92ac62c69ac5986709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a1656df613c3645b39fb92075d25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c81b0996dafe55d7beb9989d9368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff0520eee0e5723b848bfb5a3e71d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783f035e0bd9c7c3ac9dbe276fb06ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00e73225b26a3c5d4a2e4ae7b4f181714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a568d498ce78bc9e175b4395d00cdf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de612272af11b09df43224e7d7f5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0810cb2b3a0dbda3ec8b70a657641717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b9e573cb57450d26035fb0ecff9f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1224f00c4c80e32a24ea6e34cd9ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88953ab36a2402a6872e45782baf20f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccfa7cec2dc9df81269d4e30461eb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058cbeae2fff4ebb28ca9fa9e9c8acc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400beefaf3699aaac045f1968bf1d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9bb4273b1c52edf325980cfc1bc69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679adcea2093de9ff16cd9715383a290725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78899ca05d10d5817f766f1472baf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887be9b4d8c334fe37893788c8bc09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd1fdf896c46e595ae4f8acd155e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661afb7101afbbfb2bf65f15437ccc7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e347735ea9b3a17844143b2fe3b51c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bc39c27bc4000e864d1dc9413552731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41addcba963afd74e1cae5b8aa5df6e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c9f22cbd84d37cec6139210d9f3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908890f506c63f76c86944bc2d245f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5fd7bc08a3ce75d3cabb17840dd49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e271b1fe40c1392ee8fe0a4e8647c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d45de78b45592c59fc37613669f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc6d98ed6436dba91adea46b0f09d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe76b7f6d87ea786c33425c7e3c0dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c3fe91d0e764fba4c4171cea4bc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7023b59c794c5ee1b5849c26d794741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd0e879f51d665e2240f0c26b5c03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291dd6436c6ec7f48fb3401ce8a7a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94a0fa5d8234963a713cbf140d2f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe21008ffd2c523fff367a0e37b68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696f48714e6e973ec2bb687c4f831b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b373f81d3596bb2c837b7e35791424747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56974894c585ad4352919baaea353ff0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e950377cf4123110af8f2d8fce4ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797595228ef1dd0edd9f9b09d1affb87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8d834386bfa80e532996edd575b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bec5d1b89599e1015c79f690a03b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150db57c3cb498d11e1eecd4a2d811753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d2aa3a5be90347166f42113ecf80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635009d53c05d048ae2bc6970b2b20e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8eb145d3810c80e0d7e7063a01f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095405a63777ca8c574a2be38b9a53d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>