--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614279ac75a8db61fa63c0fd31c1541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebf30377afcce21ebc5a96d10ade592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109d2b2340d18369c57e47bb79b1153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597db206034e97e69120f7d602019c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f58782869e89557c1f97db997038b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cadec55483fb2f3932cabbecfa48fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb6c6c178d8b43c6aba7938f31fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468babcdfdadc9db029d3b076a5ded48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826da516be581516004ede3402a51369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5dddf2d9dd2693b2e5d3516c95a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88add28b8b74dc83cc66e0be9c7d2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968308307ddd3e1801a14365911df7ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac13317eff1ba00c112db3b032f99413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b0cf7e3ee8d48664132f6f57d3bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7fc985166ff2eaf6f7ca316151df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f96f5943fbea6342a37511c2d2b85116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fad1ee714056e3e3b70973c25ffab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350872599dec528651db62eca92e6f5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd74530b56dbf4c3d7e09f2bf7ecdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438be038da0f3e9cc6875e48d9410aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a74c5d229c7e778f9b5faff1a6f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36034f43b8184417273cf813e01a677422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e5d8b09dc8e62fe062efb45d949d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67232789968cad04097b67b197c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138757f486c19c3025db415de1692fdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23023b1242cfc8e361d76e835a557526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1c04c86452e096e9e2f47b56f54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aec52b4feb205e005cd86b524a4c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7540b39b7ddd86a670324ad7acb1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0112c1ae6a26ed597cedf4d5bf6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ef642513400b72ae724c9715cc2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fac10642084705ed0da8aa0a9ea1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7585d5bcf093e679faa3d49b4fa6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d2773faa8af4372539fb5645cf6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f6fdbdb83b719c0f92483390784e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49b54154d25b008d0345fb2e12687d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed448f8975223f7616a7a71a4c9d011437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab829b6df793e534e987a774cffcdde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34ec8b562190ae7a4ae880ccc76f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8728ed8c09daa6cbf480a7c45eb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5986354e566c6c70dbd14b276572a5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8600a7b48eb7d7f1cd7a93fff763e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa22dea826052e7d0faedbff94e2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe315f32e92b579da1343d2fa476e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77639ed19f32b8e4215889d8dd5a0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed82b9fece7ed61fd17c70f743816c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae27fa635da1e8c3ca0db5920284a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed980a99d9016f14dafcc1f53cacf7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ec12058b2dada22ad6b7a23612e8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509171eab7009c25f0c5748c6b68a0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b766541958462aca82017a4d47700451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08758561e23845804d30ded520deb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781997861cafadadd664e81f4801d42753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa9d18e28c31532175e050fd6fe87154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02557546f98cb0117827efe8efc1cbe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b17cb86df74aaca664832c1e419356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff568e47837f1d7f1320cee0101e3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac498a1aac04f0457d96fb39cb5ff058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741313e3c94b5744e754e992ebb5a9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f7850b34fe9082458bc0f2318a6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f93430c2915ea92643a099006c44861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87bde9cbeef151767b3f663feeab362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a286f5710fa4973f1e75ba15f7c3c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8f136afc06b75a9efaafdcdc298464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d5ebca3a707a4bd3b4f199edc4e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf72ce5ff7fa2bedd1d8aa0307e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462549c9750661b8e11445f7b61c2e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c626fbeb39fd718bf09d2b523ec1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e84f501f269eb1b552bb008f3dcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135352e55a1891834fecebb99eaffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6204e30fa1caaaeb046500368de63671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af795b1f9803aa2f1f73a4b22cc0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029dcad8c08d2d2ab71c2f18be3c8f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be1b7c5a6e682e4b836e0ea8e9ac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81a7a8b006cdfdeba84a18285040fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359362817afd47b6726b24719c5cbc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c1a132b6d2d594359054c61b796fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ad20358bfaeef821e7be9be44a2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd337c67c861c9f7291a32f179d077479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6128534e610ec0b96769e7d8c5cc22f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fb3e0601d02af72ee7093b51d15e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4378d9731f4cffb075adfdf5c3d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af9543ce592d64eecd6418ac8c421983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df129f3b3614131eecbd1aab59d07aef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad359ab7d83b227b4f78c39a772fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca723ae86902f08442054d3aa2ad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a1bd4eb855409f583794ec1ad18287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c67349df6014cbd23797e2c8175088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb497bd10c8b6527b068a8a5589ba1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25dfd31cc9dc279b9588ca5a454b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52294b071c443aed545a66d17d06299b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3868b412635c880c71f5d57ad16f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb049f146f92f6cc793d5448ad54993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39abbc97270b0d367b3ae7acc1e72f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb24d960f892612f9376b78af30117b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dbf4e04e3974480648779f4610f4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9caf7bc8a9038344e4c6c5743164e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e69bceb2f14e30f77bf7ce832212a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803463fb6f1ef01bdc360657854a42399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046cecf8c02ecd6ae280b7df6568f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4037a15313a76fd3397260250d83a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5f802becf65e7ba74b71047174d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2644a1490db5b41c75270a873be319d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fd2f4e65b02879c244de819bb742104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1284efb630a1ca59d1f389f4841f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6c823bf62006d218f76e98d14536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d734a1d43506a2a0855fdbab81b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475caa74071ee6333122cbf92c0a9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec5fc022db2cd3678a9a7c64b5fcb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f42cd345298b954b22a465e905da6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b2e8346acf877cf59ff1c2002e69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30173f55756d5cd808ebdd3bf1d5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10acae229b60fbb965fdefd44de63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5952b406d61c9ae0d78532b381dd64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1c72773180bab5345ff8cfa8830b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e6dbce89e53608c6c6340ac17f48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c33c4cea6ecac6d93859d0b713c79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6a482cff9332a2adbd4f6ae5d3b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121777108dafb77e0ea7ad7cb9e45c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1ff9c892a62bc125f14ea10563ba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f3cd599ea09399ff2553c13b8e552121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4e0540771506269291b9f91442dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ec4ac858916f93f033a859a5eb15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe043130ecc21993df2a7175ebdd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc646e943a9d7c4bd2e6deab5031d5ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c49653cdb212fc1b5b2f8be82da0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a45308de988eadba553de9b575f126127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7354ebfa05a5e37cbdd56f48e95a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ce0ee2decef43806c3d8c610d229129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e3bad2d89c5c706a1069b86500096130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7077cc9014a88d1e862e6cecd807d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ba79ce3157a86f4332e223691dbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502c668f628d73cd88a0fe4f234470133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b824fa6dbdcc90f2828f86a81b83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a78d813c7b30fc702a45b625ab486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ff5be722d9829fe848946aac9ab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a375a38645fcd23577ff3f14aec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35917b14a03d924074da7a836ebe26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb52b1292b86ef38d17e7fd568dbe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792920193b19b58f60a3db0e3e153f0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf62083a4c672d00caf92251535b7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266684888df023d59b76d6cc8e2112142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd0dd8ffa42c5ed3bf519a703408a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c136e83be3420a73f580db93f6f8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a6e44e6039429a82622ceba3c555b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab573f4a6be200833d63402a439d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2330a093deff1c9996a7703f385b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e2ee9f0746d00420a952a3fb43902148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afaf09ea7894259db7f9a1c9ccbd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb80a20d4fda0f4e4c7df060921aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12ff472c00c0ae7b7d4c84dfee31c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce248928b33a50b55be591a36478d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1b6a291ebe6f5f4033359be1286e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea6aefd52520b814cae18dc95bae92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644482b35f50cb987a140b5d9637779155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e101bddc4513c94ef50a3ca479465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d1823ff16599890e633003871138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc552f354fef6b9ff70b87c0a86f738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b742193afc3936f8e4d1bfa726ae2df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de04ec418c8af69fbc895871a46f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7a7993d8890a0f230612b0ef43b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2c86953e0b10d250c02cbe9fe5c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5127a27953b285f080a797fc3bb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0899a880f9b40ee652e6406b6760d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc296a2475297e00853d94555a443128165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630b788aa93fcab48831b70c13103b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5769e391e33cf75d42e5f429f9df8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a7880d59ae22ef3d36e478b69706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b535bf5768b4dbb83641f4e8423bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d984515bb78782cd1342b64662e88f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21675189b255625ecabd40f48c73b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06544467451e3cde0f665a3a08632cd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd3118c9bf4cb97ef401e829714e6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c795e2518b20f64f358ed27dfcda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c33e3897414391a56cf361e38df18d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b4fb2346ae7d9a97535282f509d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2157523f9718843b94ef208566ba0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452f16b45407f4d7e653599f14e70f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec1108f202d3ce11e63b4c53de0305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d30022ff4dafc6c79654c0d167f10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619765bb92951fde3f7b26a046f2b5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f82d74e7baecd44a61088ede3e4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235826aaecb44e76d5d63838c69b7532183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bba079de7142197bdbc5a6f9e148d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a021ed23055ffa56c915f41190d5dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805289f771e6531546442f4e6574ff0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda173c0256ca5df7dc42e1e4de5631187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347b6066afca04f6eb7a577af55d64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3fcdc9cc3126831d70b83c3c1a10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201b683bbc9b8e52cb0e0c2a9b8f21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4ec9b39e408136762a7525185212191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3ffeac9e6b3ad69839bf349a3099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17be05d1532ed48176376b9f372388c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0686f91d60fb8d73ac09d4312d3fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3e782df550d9a84ade93fbb2e9c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6292e42c8ed7dfb882632d602dfe6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e88c8ac8951145fe2531f79bef7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f552a6851c8d3392d8a5928987b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb74f609c3142642da2eacfb790f12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4280bc3df293f4dd851192c8fed71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155d6a208854330e34be43029fa6607201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a710f24e02c9726efd456b5961e444f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be757a2abaf9d547e50f99ec98599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c010ec70f23b8ef33ae65086840a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699349aee5a046eabbb9e2c9a7c78b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b6320c44e4465def8979f683b0c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7623511ed35b1edb5d6267e808cea8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcadfb4b5fc5ea233934f30e0ff2da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22e1828464f13cad93de9b6c37ec82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf869917bcb7c14aee250c3e90330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2d52f008fb91cd6000120e90bfb84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c828f0a39e89b7045c09e225237c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5411e3a6ff739099970cb595c0824213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde34ff19e4c6339ad57065b6614329214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272a2565ddb45cb72d4e53b3364a52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169359dcf0ea84be54aef5168a97d4a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520dc345e06a0d8e402a972edd4819c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca18befd10581eb33c7cb5e88ede6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5139211a8a6d845efe6a1b7e457f00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3e3ee4cb496d64bf4b215cf43798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cba818a3c3af69dd992bd58d23e02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e7c9fc99effcde84be4e8065769e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46f32f426b39cabf2b3ebf315b9827223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccee39cc4cfcc050bc44d8dd309777224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728585ee82a6a6315a3cc4ef81595764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2c27c4bbf9ba5c6562c490687282a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b30d7a59294e3c4df847a94bba7f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd5b9ddcd23c41c4053b2f80b9eb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76b998ddb9309cb5b2ab130685bcce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc678cdbdc45791eda84961936fa01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4d6e41f5a01ba17543818c2c5cf27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53eeeb29ecd4e938019afb90c03ed5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864164ca286eb9128e00daddf7f7fc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2815876cc87b202af8293eeef99f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd67a129c49d11f6d883deb1d6548235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f0d027b0d0dd54358fcca3adbb1f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170395b094f77f62367c2b4572367c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000f2d8b26fdb2b60c7a0ce46a34207238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d4a48d9c8546438a582e580bc8b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a245155bb530f9937b32212011c15e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6503598ff1adfdc9c9442ae0656d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0cdb8d19a5e2f146959343241f84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc36dc03b8bc9dfe4557857cfdd8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4978bccfc1e0d9604c6ee6b4c4811244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3102379877082bd8f98110c4e97c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fb384b58d224ea30c52dd0ce3f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70890a422080162df4ef514efe746a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ccc20a5598906a717bdbad31bfe1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe9daeb1cbfae03aeb85627266de3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a196f31cd53e4ea556d9d6d6cf9817250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622ea600fc82f917692da01833589ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453ab757cccf0a7bd23c3b75d41567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b37f9704c2949e6f82567298cd389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d1b0bbd6e91c3ee32d400a422fdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528856d7bba66c03168e37ad0819bf5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a598a98c9d709945bea148bdc18596256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cad768a04f9b5c6486ea802c39d57e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147227489424e8df265fa1f6e3252125258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e83b6f432540e7d759f6dddeab4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957c6811d36b6d50d6e348b87ef0c27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca173ade23550663f75482229b1cba21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7335ddc51944365f1724c5058b57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8da47578fefdc50a56ec27292a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2537154e68b94a1f7544f75b3ed946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ca0b353c5ee261f43cbe8f7d38f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e269e1ccac3b142afa5330f2f72c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bc05c5ce8e7aec0f2bd4830a5affb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b39855f657d6228dfe878d0ceef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b839085c4e54f52bd48c08b71fa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ade3e27e944e6761b177a618f90e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c46a128fb3b957a069a7ab0934fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37eee74a88232cb95f3c6d9e64f29d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b9d7828e777883ea274c78ccddd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af589620f90e430b1d4df245504f8e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490a89e2eb11c0c1e413608a24a852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7978766a7b94961958c484caf893fb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90746010e54af0127f9779756b4d048e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58f6d4b1a10fbdcf5c741cb7c75ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb47ff80c4e10656de20bb4e0e3ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f240e0738ed3036ba8aa5f306fc3fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c233bcafffdc3e86bc33767d960e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d077e45949e7cc22f6cef0ff599e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fe8e0421c6e9b2f4f6fbbd6f6d35c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b76570877fac7e64379031689248284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ecc07e0292d1276d3ae261147b08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cdd2f7482624c182264da1656d3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb701c1523140dd74e333f26491796287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b0682dd427ac1d6ffcd5698965dec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba96e8b061e5327728b18c2d1d16cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860380dca4feb052eee9ce15f94778e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da975051c366074429a11efb815e0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f565fd9c85bd5b070d3ea45a81174292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdb14624eca47f022ff0cf0f4d03a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8162f33b48482abe8834516bf71cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e562c52657d6bebca1827eb3ee454295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bce5eaeeaff8f34ae832622b9cfdc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6af00a97f078bae4033f388e9139e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44649035763804565c6723525d80f03d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfda2eaf7cf0962a10713b78ea4061299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e6704ae6f49390b8afe008cf89f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71526e2e4074054275c8c127f88e369f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ed9ba05f8ad54cc5d36fb69275503302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4826024c287315d9eb6fa83b2079c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc501828851f5ef17ce2df31d4d0817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46af7196a1b0064f4234fd079013c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8544001351e981209f118aee9647cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ee32f7ac99938dc231127b9ea301307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a81e80e1f6b58d7c207292752c0b3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a06abecabd8cc66927cdb2c8a7246309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c139f3b8b2463b9a778bf0707ac89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4336c1ee58382df0f4835f3c65bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f43ee145147c9035773f889c6f3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193749db7741fc3313e28dc028a6134313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576623e3acc16a9744b0f161b7460ec6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346118d23490b5db809f2dbeb30bc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b8e21a7ed790f7476aaa58e7e4f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884dd2f139f770265aab1b7cc69156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202393664f59c6edb531cec8aedcb89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74907247fbc367452fa80c50ff4299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f1ba329c9f9f851a8061c0598e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743c14c859904970cc7b97ca7de412321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5892898e213f577301b18cb24132f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89870c08dc6cc2c58eef164c1350541f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750021d4de64d375ccf30663fa5bf6bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f4d87054bab92f85bf673e8d3df10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e7ad02b0e6df0f1a7e20aef2019f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf4ed6caab6861ac7bb118108df4d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035376d787b9fb8d00ff4e8c67eda0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6869b334ee7a98d061334d9e44cf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0cd5bacbf342022536b1c2f263e72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc003c06b2fafa2ffd18d5938d6a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416460e693a172eb899451be034775bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbaa21c30954604d3e8da0d8e29734333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3725d53ae53490ac9be6e2a98d997a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa649fdf80a79fe0ce6eb823f9ac2f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c5b4b62251a9b60df6593a9da8016336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c27b282ae219234b88f699f867b49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc57067449171674068cbcc8e4698d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f1fee2422e8d3fbd65b59775ffbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c51e06eb539c1d844822258935c6ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a629234dfb2b0612f28ac540a9e093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a3289fb16f22dc4efa14bc79a3fb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d4b61481153a7d803ee138a7147b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69dba036c39b0a8338ed881317fa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38f7358e60ebb27bd3ff93351d41a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5b8dc7933113d3820e240dd949d98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6469f04327939a7853ca668c3df6dff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd3750244b0ffb457f39d95b51e505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbdf89e2350507ef1771d967d1b0c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179490b6c338bf85176522784e7d96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d015f0dc2fd8294b85b2ab5a0cd544351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b2979e371e29a5e6ce21b766b8ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a980920efe25c0f81d8b445ccd68a82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61af17179e8a44c85fa997570aa7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da9cc2abcdaa6069e8231de2ba24c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131e2d688baaafc8c984943f43c396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f00b502a3f74b3771c596fe566b6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a81453ea055cad2aa000eba0ccb8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127fb224f5f29bf86352738152370d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789618be16e0fe6b02875378751eb85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4160d1382a8aee4baa7804578d6c6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcc1288b7cc8e876535a0c0a46497362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcb0099e08a1ebc5c96f6087da5bdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016476c2bdffed0542a2265d555d1cc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72cd20b593fdeb4cd3c2f4ea4f043365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b305834a32c7fd3c6388721b7eae52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956d55a25584dd824110c20dc09e6d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5b482450966f29f8c83c8f583229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b18222eb9e788c773e28b52b87916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963778d48e584216862204a36f82947370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05be80d7de269cd4e4aa23d79fe222371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e3928c6e2a60728c923d31d5705e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c0596f4279d081b055919b92252ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6b595f25f7db1c10971fb10a5fcc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b526d818ba47c50ad30aab70f7a6bc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5cd8460af4edf82a5ac74415ddfb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585734ddc6b74ff159620864e1a6530e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ba8e0b69bfaa8589015853cb76d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7570991bc0c28ea2b026b65dc8f7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e28405b5703fd98b199f02f2b483380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bcabb13e0774f0a7e85f646ab3d9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f0d8f1fffa773350a5d6c0d25ce5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a20d0638b7a93bc9629fa70fc224e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc57ccaa09e10340979680a2764c2a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22fe68d24b17e695d61991f7b384dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a976bbb27c2f48e0670a102b0d61d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3fb699d9c22a179f8ddf9b3c9bc4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3902b83053440dfe9d052713bfd72a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54446beb26c07f7893f2777f150934a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87bd700c73afd9450142fd56463c0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2279209fcfafd26fccb1c9b16506391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c84b51318a426ee0557d7e2fa5110b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd471c7bfa312411714029ee761885d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466dc947048c17dd921d01b3940c259394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00066ac3f0516ea13ed625efcad796b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f840fd4aba8f37b4bf90db1d86018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30434267270d355121395c9d3e9221c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb228b5860714afa4250539656e31bf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6558b331ad815a98e0b401871ef830399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fec6185d6f69d4ae1e2956ac6fd68d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350dc4fe67b47c382777cdaab4001d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acace223087f5332c40ef5766840eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f354cb75e90fc1ee1202f230bd7113403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562522c3d3dbc443dea01853d3b6be4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e28febaa4fc66c59228d93a6fe5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00099295181eb447d188a296a9136774406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9475388981dd1b58e44aa052931ba87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f5e7bbe3bb5fc98ea11f909af1ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b59d06700116f27e3e0d7d1af7294409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d0e0e861b454d0c70bfc5f6c3ba71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49de8876623d2264f3bef759cf964411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152547baca93313d25c286b07cf9ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45f0835f7b86b9b63702410ffcb8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579447fb5bfa2f17fc5e06eb15d1203a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11740130d9d48c8b09249ba9f84476c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbbc225a3d0276d11d359a594569b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf5efbc8446baf5d661b5c967a1ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2c4a48f3293303fa4fbc5b45e13d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb7822cc9ddd623aa42f1df9b8b3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366232c712d570b0209aa5f34d250315420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bd337a0a00a23afaeb6c2bc9e38e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df7f2be5deadfc892c6d8c2a9d1c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729b3e086a9b6b82d4f5f83cb7970d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae56a8662445284b8d73e57a3c34e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500aa6dded3e9bf70bfef45141f15e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03486fd0f803d039d63e86da565c2c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7891434a75307c023b40e5daf8014427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8eb3b1219fff0ec1ff8a7af183ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae775e29621857f536cf22243da45a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5901748bc9c2ddb7815e83783515c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c856c165046effd2245670f1cf5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f2b8e87e43096e70ceef43e1f5933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79957c254facb0ea67939cf1d12f9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e702ca4cc0b1a77beec8bbd49c4988434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765bd858d4a82b6b04c12cc8f3eaa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d918416c9d628eb3487a072da4bb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf5f171a66ddc6ecb37ee3a34feda6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490fec821179a1a8c9653bbd525e38f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d2b5e8fcca028be30d3ae842e11b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160b4bc05c5edf0e693376f8ba3ca6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df17fb0c10353d07297ab1243f0b0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac0ac1417877173cd8b152d1bc635e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b228396a1226390b50d452e42136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ea7869e74438946c67ce5294d683444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2d0c1c4abeea804510557af61c77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29c69084ee19ab765756cc18898f56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964431d228189564402d2c0787afe8f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3557f464b30a2887415bf7d4d0208448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d254d302cadf5e8b693cab9d739cb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820657d6fc4046a680c2e71ad44580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ee4f5b5616d629ee741f14dbc368451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad01fcc19ae4fec42d03a8b08052e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd7433a353d63937af597ecba09af4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443f7f2561b1be85abcfc8e8b04e368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb4668b211000e7031b7a8ba21af67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420eaa30f841ede9059ff837cc565d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75206fd86adf047752c0b407dff01c72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e530db773fcb99c4ac3e2888ea3b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd1f14f858155d4dcb33a06892adb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1161b9886da8f3fe4ca5bc6c98f6a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441585f215ddf937afc8483259739f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deca53c02395a7048db59fd8d48ca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b99c32efd21530f061450f0303f53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def49c1a3eeee28fcf0eafe56ae99974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eac514ed345b52244deb49f273e85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63062f30cccacf3475d960d1d7216d54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5e16749809cd1a727c898330bde8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad674b19b46d9d7b0bf908851d1431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd15f3b31ff4623d70d41d68da96c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c752ca817c3feca8b3ad79a0714c23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0b9e66520175b348ef609ce69b32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff87c4f93575fe7f937c926f34f1e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f191e187121bed36fa6d95f293bc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f975b2bacaa9ab291362303c53ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923fc85090c3a7e3efac5fe84ed735475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfcfd9ae65bde76b517aa22be47a89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59c4172c5d5f449078f221a8312a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82208dfd8e9002ef97da7376b07ae7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8374f8712054456376cce233b385f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dcf3b5c2d46ff00246250c7c7d0be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473403cfac7a9b8a74a401c2b0f2302481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f36e0b423e898e7624b87f422ceb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e816649014a56ff53d7bf1e5c1bd7ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d2f7f4e221103b64f97155bfaa94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35beabfe1969cdb854b6ddabf16e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8327cc2cc879282e1d6c841b0191a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46783f9149baa533d8faf7f117d5495e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a3f9b7144f98b332dfdb9ec5f5fb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c3a74c7c41cbb9e328f1e698753e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaeee501e2063e5695cbd088c1f27c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037ec3b78f81ba6c39451a189a2345491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911b4b431c297a80d2de66353eb1ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92facbb4115beb4a4f36b7da60f74208493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eeb0460a9628319230d480458ea33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f159423e947aab40e372f5706fb57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97183ac4f706cb763f3854c588d3b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b0348b6ba8bd2de915ed55f78a940497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc221a4f1b5a6e79a3fce9db98e7dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db514da05d8bc4b667af121f2c735802499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef196d6882380b68bcd81e7cc9f5dca8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67c36995a9af0af98c18caa5745d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1771ace58bfbcc07be7dc7e04a0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4efddbde25280d2884ef9bb51a4a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855343ef1a8e3be3cbf0f7588015900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296dddf36ed54bbebfcef235112208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8de35118fd9ecb7a9bee3b012ee90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d9040d44f4b8c772587b0daad021507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dfddcdcb85a746f48406c86878bd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de730e4581f2712a55ffba4e8967c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6ada2cc2929024217e62b62eae98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b8261ea15845740df0eff2cc4fd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e6d9bbb67035ae409aba5f0452e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cbd9dd22e08f2c143cb6f4deb622e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7b2025addee5c946331c571110c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bad02c7c7804fc879b8455ff9ce0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa226aae95df6d79db3fabdf9a44ae6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e812844f87b67b3a6bd0565952e190517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0f47c13a402f7623f3e0695dbd0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f36568d2cd5d6f3f367de8afa836fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b7ef7c622cb8b83dbcb431571c3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3a9a0b7396cab8611f1b59fdd9e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4aa5484c50f45602f8246627bab8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc3e9d3243bac7a393c78f649258a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b605e82c6bc177698338f749bec0ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c0fb26bf2c8272759f8282ce9b88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3736803b4084ae5c744c7f4a5953d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a0edf93f9ab111058311382c83c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f8fa100b81b500613793555a61a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735983f2c21c06d403930c16ae69bf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3915477d62c6836b3fdb6aa8c61112530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955644906d973a4d0ab3e41bf3d9e1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e8ffc3f0f41777012ed22cc38cef8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fec30c87422102c4cbf97dd0fc228533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac65d5649765873b92202acad6409e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c0c5c5a9e39fcff85b626f2ef917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb11a8db8a8e456b0a57f7ab52b93a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e90828d266d487ecf543a520c580537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9e447db98f0a0bd6418a8a2a9cf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf17bd336b2d1beb18a8927fbcf33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a57e276271ed1295f560b13e21d3b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af79c208423f7a9aacf622cfc9e13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bf4bb7c269bafccadecc0e3c8a9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea76acfb1e1cc60f4862428bef3f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e561045880937242bbf5af8ffb0947544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed121a665f54fc3a7856aa675a905a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320f03cc23c2916064ad9c810b05cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b13f2e5b8522c2b80d05d3973ebb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae6eb29b5ebdb4e4c7ef47a5ddb73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec64176ad36f741a40a5bf2776bfa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0427ae7d2f91f94c01ae96c8d66c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a527f64a95191173a0283ef9cd4d6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099bc04a3cae0afddc175e53b5e9293552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0368f688bda7c2757f6e90a43a748553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e796be3cc618a1d31b60d4293b2b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3918d2e16528e7678f7e45a0c0892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966d2305b01b1d9213629b91e6a69d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba25d555cc7a1a7db56013e5cc9c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f14ceb52732c90c517b5c2751b523558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feda20f187ce5d127b91f387f12ba3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f10bb877a8427d861c5e756dbbbb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f76d470a5c3e0cdef95e2fc96bf93f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d261e9cec993fa8b4f794eebc4ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e60de0c85284717b7e4fb50b21bab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea6e4c52d3161863cad4473928243564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc03b94102dbae6d33bd9da85e067565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c620cb03cee7c14e3f0ea44cc2748a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2956bd515b9bf3367002f1acc3823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7908b5f6efeb12efa73c1cd585d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d612ad22ef34683f03e4f00c48485569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e255a6b47a71ed94fff84292805f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d67841552aa549f2b46ef4750cb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c294b8e39e304201e62998066ab57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd111aacee9627f1c9e651352f0d815b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb12a32c1b004da026e93e099b02a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7c50c654c3ae4a1c8f48779733fca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4f0c9a75aef1737f2a5da2676289576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df34854521fb2026ce825eb44c853a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e52d91a4b903d5d7132416d029fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a165215d0a28b774e9c4aba5b0c7a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e8eb60ebea270a1ac2b6c1fcb884c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29693dd98e1a14b5258be682e3804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e9038813b760d78510673beaa5715582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2f84f4769917ca1f6294ea733a33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47d88236af7d0d34f7212190c5d735584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aa9559e356b13f8af3dd8f8c24090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df8e060f69bb9a9a347e43105e9fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ad27110f0ad5fffa90dae4f9f624587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75232b58a2049504e169cad230bfa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa770cdfd283d82683cc6782af3ff9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35a289cbfdbe5a66a1e5f863c95a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f694fdc6eab8ed1684bc32d4e4b690591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e0a2f828ec7e73da5bf7daaf5389592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299bb33b44ac9d81454a47e81de589c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6c32a4546fe6e8db555815a14d92e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fabdd38aef5930d7f42de93bb21d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad6088cb37e3c96da2b7a7b6d3561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f2761d666394489709230d327626e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec2a0aacbbf0c0d0487cd6d5816ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f81e356bf96b54fcaba70803d59d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9a95ccf3e762000d39c241e89043600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2d0551a1a4fe420858adfd58d215601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0528051d6cb6223c514a60466870c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a12362521fa12f3a7f3623e181ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627bb1b203a6f22b7e3c2dfe54b88aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83080cf5e65823b4307bf9f1364ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6943f278927c412225733150ddc4c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c967ceda63314808510df0c6573602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c88bab4c9f05971b9336ab226839e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf43b826422c9d1926c4b63c58ff23a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8811eae087f12968c626b4bc8edca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75767a92f5db596c4b11e487bead8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e04d0dec78dda3e24119138d76d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473b329c915b58565a8a99e2c25a69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0394bea6a43426bdab5f2ea116cf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5ce2a0fb05f1123a59757b583e2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb040cf65d3a2a16b939e8e0b6ef0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d7bb463f7bfa6e0bbb6863cd9e2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a613fe3cf5b74d4daeb70b1952108618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71bfe3f000659c7aaa28618201ed74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2c69da856f9dcdfb0c32579273c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13b6386d558b61da13acee83e4050621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec25a373254c8eacaeffe31763860622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757757993fa9b5a5d36a1a249e87f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629c0ac5b08295197933920ab0af534624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eab49bd65a746756b2951cf37b679625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf93864780e1687767f0a2c735d36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d683e5ab803988d3291ab41f3f6873627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d61425655d938500df8fb1d157d4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd20c89d8e36cb129d2d5c5a786865629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427049bc36c0479fbc9fef666073ed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef61b920280bbd1fbd3dfe3b37d904631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397eec037cc0b4d2cbf49762b26e2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27219306b093fa8c08b339d33bc52aa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a777293eff3321ad5df81d736f1ff30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794904f30960a54e2ebbf2ad790502d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbf385fdeb1ade5c7a693161c89f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93adc2cb1ebc1e3bbf31e920a90e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944df2574efdf70a55e5a89bab6e243638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e01c160db3c3014d4ade76e0e7e1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c9ff6d8e9e78a1d8f96831277ab2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbfd06b586449422f11d5e65808cc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a836e15b16f842ca9b0e08b9a57d45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd9947d36cd9afb67fef19c240dec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b94c8ef857ffa8a9883ad2e60a3a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb822af5e9beba0e240eccea8324a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b48242ac760edde51659b53e5bc12d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563fd0e4d3dd3200fa5c2912a82279c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe7ec6278a3d9105b1addeff46d1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba59fac43149c28b6342d84614d82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935b8a889711bb81750ecb3e38ab5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0d4539c906d7693c132541d4f3c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968f7ec4124353f87e6e89fe555383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125288132c41b2ff35b35d3ceca48e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75aa99275fbbfb938cc057c26a8ab4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9642a1d4c90389aa1b6d235eb2a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a9e56804f52ec7793aadd9bd65da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891159dd07cc6c5c0c18d2fd9d54f3f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d484cbae79912a0e143b868d273bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e0a22e770d1e2b204d7545551b9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ee7af098e365f5b0d808c4ec461f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc9955bba66208c5eabcaffaead73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eda4cbbba4ffdb47bc2218a7a2b24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a1f51c9c6721bf8da9894cc006ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158c1a49876c98389f6f00b7dbdac6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a7adcf228e74386e6844895112ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586bdb162cc286b57243bb991fc63f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bdb639100f9345bd1c4f2eea197ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6942b9c4dd54dad5232f37cf04ef87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec9a1f0d85db79bdbaf82629dba47b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69fc7cbe6a102e91bb079c78c41756670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bf1d08073219c963f1e197c857583671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6673caf520fbd07b602c523aab89b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3106f8d952d7f5fb7a66fad365e864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c6c86ace4cc329fb9b2663ff157f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b24d923363ab0c4bc8a6be8a6967675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf668e0ad974600c8c580b5ea205faf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3eaf3b322a8ce3aff6c532739385677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3d7ed36f8713d65d81fcbf3c93c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f372a2aead35a1689e2de494b8dfcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846509cc45739c05803a5c09390ad09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f18c250ea726cce8ed5621d42a8f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92504e119882545c0107f4e1839439b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9960f136213d0fdb9cac73b836e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079ffb92ba59182f7e379f38e15632684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bee1e9128921a4fc22246f73bbe0d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd478dba0d0f9cd3aa1da15c0d86e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b5a2db9e1b605d55ca9177e0fbaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c68c1674d0269d75f4c4e5012d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14071c62ff4f05942474a347afc050e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef436c16b472b0a85cdbaee11a62192690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a228103a20ee66a163d545311fa40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13676774476cc100b0e94b2ed92a898692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539256a7a45b9313db0d0d30920490693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c1f8db3db74e30a9e62229ed46293694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3cac63000a993a8e318b7a89a1ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eabd0c944f2cf4156cd896c02ab65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61de3b4c4d20fda8914b553504874e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e5ed2e98bba60a77a305771d1230698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d85e78551ea0d0fd34ea182c25ad6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b00dc5a63fb82f2856af1531577d4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ee5f536698bdc6abe938ddda25ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34258ea93a6eac8722a8d7368babe4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa663df8fcb2035a7342844b4a87b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c97f8ef65801fc4fd60eebf9fb7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599fb33a59c6eb9c50944100ad625b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db80898871fb9609517898755ebe26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9cfa0697011f4a8deae56fccaebc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5e29d278ab5bb50810274098ced65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f573a9fcd5d15200bfe8ea2df094709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdd2e91241e9b23d3e67bfdb1bb353710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e9bc70fd1d281eebb568835ccfa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf0c12bcd3b309c870c34dd4b9099712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec4d43767b8bc12992edf18a15602713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9df01baaaaa70071181f7f2bbd6b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c15b184bfa61b831adb1256a72e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5466af65b2ebc0330df7458df5fba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea955f9e84c9fc904cd742208924f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f7c4799f5edc3c6687a5a0f37941718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40c057863675bfb2ce00973950c4cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b44165d7706eb3ed0dfdb12223808720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b5f09abf5fcd46d7dfb6fc45a8c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86250134b516cb0391dfe2308d1539722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9f50cc8145149ada510ba44b52e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e33cb1dee2da23a5eba6894fad9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ba3e44976ea6a4c5b2c2f24c1f00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142f9333a169bbe69c1857199359fef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922a78381ebbb5c21b5f92e09f7190727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfab8696d92a54703424830a9380444728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581c58813a599e9171c39216099370729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba6d6a34cfc3a727409b1f71aaee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eee869768c52d5373d6e401068d895731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791924bf5f2a13dbc199e4fea6c203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7194006ceec66b18d53b03c9d7b5b6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c2d3c990042ab8f86f2181dfccf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adae75054c25f1878c6e16626f356f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9821a704c6870e16dbf2fb644fbcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e152852f523bb87ce80cb946b2ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f60d398e38bd187d6b0d5af14d24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69db5a26ae81edc5fc281522d9f2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d74f474f0e9257dacc1cd0dac724a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3a2abe27db59010fbe062bd1ad6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973b621a85231f9ab063344dbf5f50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbcfd232ffefa5df1c5c9f83363b16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459960564d0e715d1efb27793cd3a1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a9659bd0fc8d2a0d319e51929e40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c0e3c7f63d180ca9bfc8768873ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026841cfbe971d9162ddac42aab696d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821d0b32db647052a199dfc8df5908748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eeaaac1743a2b8ef911c779d865ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4c910781e7a8a5f5539e5f2e48c4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033961ee9cce93d080497966a44c7faf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b79eaf5601e4d10b5a37670077b3c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd30166e09a686a7b32bd3a3c147aa753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4224d53324242514bb64ba32e4424901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee53853fd88573396919cfacf3589e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216122de2019305bec9736ef24c3953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18835102a098f37cd39826e72194ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d353add240d0d464b950f94a826b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017447014ca66f9a0c42f312f9a3ee626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a43ac9cd7330dee6dd952a9d5deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c4a43da2648b22eb66e33378515a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9835c82107e50e3ba295dd978c4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d372f4fabcbafb47efb422fe451b9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561628a793a10880ac1d94ec8c199e9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ffada852f0f0c447071fe302c3e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d961bc7699a45aed15ee571a0ea113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be921353d903b1c18a7195430d75414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9947438e8e851d11ba408d478ba4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067474d186b33a46ba2e299e77791716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b4265046ee0fc125f79dc2d3a5c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef50961aa62e6c0140882d1c0a9f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b177c0ba3504b05b11ee29712ea85d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369fe0fc1c229081ea4bf4dcb714a7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b310695ce73b023716a035f2d38221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7336945e5ce8cef913a33bf42ef1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eebdcee9998858c99fa27ab6d4fa6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f11b3a1f6938da873a685ba477a4c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be600c4b1b5ac18c0c6035b4ba83d8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f3a2082373eadca18853c36edc0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5c47e5ca6b62f2b6dccc75004dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883490358c38128ea50b5ac8ea7824c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a821441ec49855449f5eff3204f8f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a16ad6d2313e86b4091ccf957445f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45ae22ffa5d77a43e20ca06d9c1c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b864831b255b43267cdb84991fa9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842fb986818e16174f6920091fb357333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cc70cedf5c90cd31934c469d0f46634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c0e8848b94bffcff66ae4cfc1a3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a920ae6e8bc3bc97b85f87465d40bd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cd7ad869bd0b4d7e0f47da4ca0a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde29ab4fb6c9e17c959389c6b59dff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa8301596e992ff0e3bc5159bac4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a5f48529736c92bc8f04b3e5c3c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5332358160af43fbd8962e494a9d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4255f79d77ea214df9464236233e2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41180da831d1fc8f928be1f91d93c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798c42305c9fbf25ba20e808a37a0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2e3ecfdb1e18ed7351e5166a5d49d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74087317ac50128d31d1584418e3c87a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2447b324badb8369b94d3aadfdc8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ddc28bef4f1224d42b92d2ad94db548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827182f57ad8b0d22cfe810a5323ef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890c8e5a24fdb02c7d43524287ea11e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717c3e6e188d07691a7b0e11982bb5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b978f7e4dbf66065972b86c994ea8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a91c8aac986fabe6c224cadc0bb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2468399a296ed0e7fba21972da91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc37fb79713a12ff0a08e994f637955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac67567ad8f19ff3eaf401054914756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ed064ef6345ca0e35cd6329328d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8add577a60394464cf68c78d71390458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb3300e1ee60c11ec7bc506ec4828059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03088ce2f5e4e120f0de15c435d06e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a6bde703b260295da17a1a705fe3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a171a7ad788433b4e28acdb30c4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59baea5e03248b59659cd7bf4ce0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220ae0819b95e6415617a83afad84864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4662df8b10cb99d0826af16fecb27be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88442da9d5cd57e184df6aebece4c50666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf029b444ca2180fa8d4458e8c2c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d27bef598de8b1eb6d59896ce05d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857011c5ee37a96bc1f28667fca88f4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b02bdcdabc875c1d089c0c08f61070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4eb1c506667e849564b1c107c2a1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534331487176a328bc5e0086de0b5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7bfa36c0c4e04168eeb2aaa3f72fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75146b06b575c2b93987560a2ef66ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e34890f0815c7cca19f4ba2a057275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c789d5898f865b7518f7079d5fdd2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4fd3bbcc16dafc1dbdb1aa3ed853f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830d225831fdde2383c02880002f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed041019cc85e373c6d988daa66aac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516d52af6477aefd33bbdfb253a4a3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653e8ad00e844156b9699d777a1d6bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672e31c7f7d23c2076a28dc7e0714282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35ce67ee36c751af51b29fa9fb49283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d457bbe6c3f1564fd55080c45cace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a20d815acaf39bcd9f646224dc1ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7fa6517575349ca5571289491d4d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f5aaa37e2779f87f56258b6bf54c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe42faa3df637e3e807fdb4afb70488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c50084aef04a604b15451d5ae3c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4bd7fe5f9e40c938947818c0aceee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eba658e918aedd8aebb2827d10bbbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a9a33afcbe262c4e3e4e791cd32d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad528455ac8a2671b91db2ca2fec902493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4c356c2fdf5dcc7bc85d223ebc5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d292bbd3d4d2bf3c66919938009a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650ceb7ff33df750839b0f29d9e8a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957c94060d84d16f9372a1946e1d4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34ce027daba910fb226e6bb5d3aaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490abfbce98c6c636fbfe4700704a0b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddecfa6140c82759feca275d1b54b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963c318a158e968385e2bdc7bc77244101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f062d39812d5a9c805f38c03d9b30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0cfb97203303f3202a6499cc292b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952595135a7443cfde2e64389e47f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6c595cced2f0efae422377cdfa15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b579b4ad18272e076cee2c9f59457d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826af07af21b1e4e63a8f80364ac4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234e3732a6637f90630bdc809229f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7dfdaa7ed63cfd73350b876cbe4a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4d858b9dcc09728716249fbef1fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f61bb1a031d431ebb0fca5827988fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74bab4984c8fbdbf1c4b2c9a07d45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3039d42112886e33f3b847b0a97d92f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4447d0344ca10aa92d20f1e214c56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f7cd5a5eaf6aac28103f05506fbed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e28909d00dfd4de7824f6e2b36ccd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a3b59ffcb00991a58b3aec60a5af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c2d852acf75f8160c367a1f08e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0b4ac8db62d25a8c41b971b54fd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0bd0c77c2e8505fd156c2b025e08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe1e4fb3f34374ee7650664c8c5a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a761ae0d893d9ac523435e6e187b223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f4eb14745b1266c40fea479e7e44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827a4a52378cc830bc798a034bf469a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5697fb22edb65e121982a13258c6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77442e95a3f2a1b0d1a8b1d50bd730126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b0beda2982d74f01f680f0269fd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e7cd81e0ecd3f579cefc8412254c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea31b73df653511cbd78026dd55e8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ae831dc396d01872945626ff2dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d729605d0b8c47cc5b87b9579acd58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575165098fd87fb4d7a4ea703d253b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704562dfb9177e54a564607b47b6128133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd59bf2c583432e72e5fccdb76c028c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab113af73e25d2f84d6b8d9bf4c190c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825dac295a1d04505e9206dcb2fb33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ef5607e9637379ff9d1329aacf73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5904bd026d403976edebd89a53a5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b2d0ddf3262f391021bfc6588c88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19decef52b8e1000199fb37203274e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3394f68c29c2f09b55b2cdf2688a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa9106f1846ae3900f53b364480ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e5349343ceda897c5ae71b54ac408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9be816853b0caba9328f8aadb5d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85faccfda6ddc356cb23c08f5e72b5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d2f3708fecb787f9d418bfa0f7f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1c07731d3a6010d5b6bf1a3e556a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbfe59b183f459f08ab0d1c8730942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae19652b3e90ee6514b0c789309df5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a206ec441ee811c36569932f4f03c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c5cddb92198c54a43e3e4af558c7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d40f73c78b93f98e3c5fdee94f442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b281aea7a5216c0e9c7a783c63080153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514938b338198bfff24c8b9379550e8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6624a6592f62439b5a9e07cbc853a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518496e7744d6af78f309e51b68eb6db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa55ab68c53de9f857f0501972b8ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3d857e7cf29da74a379ff2c0a7cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bf0ce533d6a5ef777bac16fd9b744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e00089fba5261901be37860265ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b78f27b3382f9746782759e140a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5a96bc53df5313d49abc509a8801162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1083a718d0ca790d1379f9af4619163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a5adcbca7b5354ebfc7c34094eb99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db2c3fd3e61d8fde08f74438748d31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5f3567aeadcb105062acc852e373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648142be9cf4c8dfd1d275c25cee8aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f090590e6368180a3a052a1388da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e245e22c58fc7203e57e97d13c0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f0bd3c684a1484cb8c65f2c29679170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9851d7fbf4f89d05641be80face2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc45316e98a7e14c36ba99070e7f0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110943525fb297fc2af65b1233f856cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30237acefa7568920175f37e50e966b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3156dba95bee3330b3f6a69b758876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8bcd3f873d424239dd501666e5bf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebae12d59ff4d79f654f354190f302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459ce056f05f71edd7bca9387cf06a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e480c66161df138bae8bb1640a04f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085a78f6fd8ef86e669cbdd4f9ff0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198986ff6c46804b199e4bb03539cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268464bdffa4cac47b0bc87affebf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd43daa6454c1d2e3c5f593f9b929183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127712331e8815289be9fbe04e886bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb88f05102cb77a0fe773c75e0342185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9fa57e5d75e3caa212cb53c22fd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e9022eea40d15e9843372b9bdadf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e1dd257198567f4b7c0f1e38d04e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c698d0ed797ad0c17580c536293de4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21d3b8f3b050074d3772c57006aa69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384683dc09bf7168046404ba532a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a015178b56708231ca432767db93a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba6ea32e2cfb71389683e54fc752d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64805ad075fce396bd91c1d5b55a245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e02a93de5faa31cab45ab113db875195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986ac27ccafdeaa0072d4990437bad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34830f55bca61afc471e98217a853197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c28550b5b63a543dee143831747e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca797acd9d273bcca6750ce693cd1b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f12e598a1051895482f0bb266d2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9aa7d6236393e329dba9d7a48bcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1d6e986866704abb345b71543e55d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f643f9ba11584183be402eb515d838203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277aca99dd4322710f367e253f6f2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a44b8169a6c4c0143148734dd2c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee7eff4314f9db3cec721a921890aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242fc80d09102edfad464fbfeb554f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbb715283fe05108ab207857291efa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0cb428d704c9007f9329b4002a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1dc3909790a3bc7675079664d1af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e164ef92ab0054c0bfdb8dc95dd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7532b13252a9041089f0b2fd3b1f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbabfba9538b109b800a87cb2946d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a279796a4ce498f4a99ad05e0359b20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b0ed129e9817b4b4b66c5a16a360215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21aa3ce8217545437c3b07d4fdca68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2ec827ec82e0c9aa7041ff7bf841217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece6c61f6d9af73ec5b503eb569c35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec96057d2b4b5c069daab10e396432219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0b216b76b29c8907edb9fb451e90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b860af33bc9edb3305b36a14aa840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b6085fa667419203c7278ed0eaa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6fd3d8bf4a1257a4bc6b53f0a46b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e31a4222ae8dd9c38ae0d1a6db36c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522b084d1202424b061e5910aab6f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c8213af9997397350bb45b83bbb99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377dc4c7391d9b1dbb431fe6df090d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28abe57942a18247524c79f7593d87a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22e0ecdbc39864efa45ddcbb7af13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53282f63977775ed2805f21df3c8f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1629e75ae03fb391159adbd31180e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5770a915c62a0ed3e936dc6703b4cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d842ff0c4f6683354cf3a7a66564e5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d7ad2fa6955d370772a19fcfe754234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1273a102e15243c62db4a83f34715ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1edac2b88f2c77400c09c64792d1a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48450673e4f532aa6f540ccea26a729e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca626caef2b20175427f3b0456be4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e799be8c56dd657adea9b849929b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf79150a8fa70cbdc6bab40bdb8e83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713a7a729bb1cf3f8c6869282d43ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f668854f35719fb5fd1f31bdc54ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca7901b708de33b688c41f3d78d07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0097a32386870893a0bb8bdcc7fca5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c7b9645e8c549c576c1942171592245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907cb76cd010a0f86786fc342c747a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0109d951f94ae5a6eca6144cef55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8123c468d65fc64af809eac182454248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1432a6670d38d8a1d7f27c952ee7a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac3a44cd7be7815bb969e4303318c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652cff0b9d9f9968aeaea2a0d808548251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e243953e14831b4989f6c2377a63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71041e96961dc0e7cd4f1789e870be89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e91338ce5d421f96fbd6dd7dd3ceb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414ce328545113c0ac9edefab13e8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d61613de15c89f266b23355e0a87f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574992781e9ad8ec48ead98cd4acadf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6535107d9827f11b4ed2811710c75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23236410d18e2da752e6f1f989c02f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f281fa47a4f40b1c3a95c6004a035260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a842451baa0a52fe3353ddb5ee3ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7433b52a3f818b32b336afaed3e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb392c5ae409be008ab050962ea06e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be88a944f539f3f874cc6c6361106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9b8b07093f5e9413c8af22d42da2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520623589970abced08f4824ddf4fc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b34f67299981758ee072efa3f958e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d268b2215a356f56ffdb00b5e6c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2784122a1c1906cb814aaa3a271e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e11debad949dbcba6b40117064b5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441f6d43f49f1de182e1d82e6f017b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e75d615fdf9340bc853fb7c92086b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cce363807801cf7b5ed5b77d41af3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc62a732ef9dfcdab2ee32cc3f4375f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416a33613bf220686fd6b1e2062e6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab001718c760adaf69891a54c79da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7538153df9da3781c21c884c02ec9db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe23b377cde599a5563024d2ecfbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb4273a2e0c6efce67775ee7806b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567ba72df0b52cbc2e58672e02e4e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994541ed47fcbdcad265ebd59ab29b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6eed7b8291718d2acb0c264828baa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33547be2b3c845d48a88bbff3f138a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009456f3f57dc43fdb0d6311a44b53c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d193b70c20c8a064d9de97691856a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a6d9825b7bf08433f959974ae92eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa201e2e3cf98e625a5945da8bd7e737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4466f46a1c5e63b89628b6dca41ee9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69251af5e1d5abbef60142ea8e4531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688f9b81eed113875cf8e103cd0172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587bda7948e554f26864431bce2eb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e9929ec8572426b68276a28128b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d839448faeb397aa01247cf768de69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867d71fd9e1a4a7724cf63ed8e7f91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72429eef8b52ac85412ea9c48424e308295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e456bee3a092a862994de18cea539296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5ccc4071eabd6fb7300182fe1175b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4ef5ec7efc149cdd8504170a2b13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304256291a6963798f4176f0452cdb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66812194619228e7ddcb70cd2cdaba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929455c648213eedb03d25f66729f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c57e83490d6d469723b079692d2458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83215ae27bbb2b64a42d4cc0f03ecc54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865292dda00c0d13ae2e29c324486b83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2abcf5aad454ee450a591283e79e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab23f2d7f701b9eecebe9de7c3ffde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c6937c38dc95f6835ca31a6f9f4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b08aacf1102b67a8902299a790ca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45818cd2349d3262a2c9610d74db3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659245b72d1241448faf8cfca00f19d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdcbd9f4eaaad69e5b42088fc2e756311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab07a99dfb82b72420eed32e4e5e61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91c694cf2e2fa19a794bfa7d9a02b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4fb23fa358e41d1d18828b553aa8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7cdbf70ef5d931ad70cb2acb5c81b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3394f28396feab58cc5be3bc36fca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b79c00522b90927b20509f2b646f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe821ca7aaf9cf8a0f3f10f6b4e04b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445120fddb6a839ea5a790a70af6621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be96cc1c2dd59776903e407312d87a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ecf0e4272f4c7e60f30efd06dfa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e139c0fa003033708387e5c0c8bb8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1375462783137a3a1f71d60e54ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a79b3783e14f294b3e2446edaf06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141b232ed9c13e0e704b93fda98bd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc82c336d1ef55f976d0c4319c76199326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ffe2f77996e54d2e1aeac38957d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3dc447fc56589dda5360a677838c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94048b2110d13f2c91ab56624095b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68207844367f7e6ae60e984264cca144330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee781e5fd98ab02819795a959438e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbb418161e70a0fdcc3b6dc1d2a81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed23dfecdec85d7130862329fae3b4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95829b0f9841a638c5d5743aeec35d5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1575ec6dc3b307dee00dc51eec826335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e9aa80160b01a1a4053dbd1481e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77834a031cc78544936a5d7f6b3d079337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fed0e8b58c8a4e74b62f3bb2306a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e133efe0d83ec3be0fe979205af8cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041015dfc7d5ca4b46b9a47bb8f0f42c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0270014594a4279cca6d269f46f84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe86450b8ac97e71becba49a38fab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c28580acd008d05ec026b5561a84c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cac8c07fdc41ab80586ba68003341b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3a0de7e61fa2718add3202429322345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137f1bae5ba6dd9bed6c787bda7e556346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aebd955d058f81382bbd082775414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f72b654275164c9f7ab495f0b0768f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f3315b805906ed4c47a5099656032349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed850a384dfa3b0b190a4461aa3bb56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3d3bb8542c969cbe99b24f5469ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f144169b2a776242c7060aa5360566352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa645e6d92349f45245f2f9e051b8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885180e39bd0a18f8c1988cd16f8065354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa2c5ebd3c79ebce65d86cd2341e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49158486b36cc9bd59e7269a4cf22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60490ba02e9833598202efb29455df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2ec9fd2f172344acfa0fcbec8d73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e0e5da5cab83d0d4bf62ea17548e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e74725290176e5e54e4fed562f7b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af56c738a943382932c736ff98648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e2bb5356c35114fc962caa36c7e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771203b403c5f5ade34d668daba215ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94adb9bef3e574e68963482e4346ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e64e009f7087d173370d48ebca069365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c84539748d6be58271ae4558d669f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c6aba3452fe749527c5ae159b2bd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811dafd9a36ad8ecbccf6cb50a2e18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f89425dcfe64d728dbb057750988369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4c967093abd9f1df0a0e431ecdce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504b8879387a0b8194c7ce96bfa5bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b554beae4f44ef0af03f439674cd02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f6fc4df5b58edf956405f37979a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9d13553ccae5890571af3be9e6d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461ac04eae6d7d84fa2f69577608fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb324a6b5fd3844f73ee77e35b77b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258da9657fb08502f79fff1ec38b7be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bce4e6ab570eabe6a6630bde732c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030961abe8211ce4e4ddb89b7e7e322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a68887f22265123c61df8e1d5c83a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc68493c1785825c01908454ed2ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bf47e57271d0be50948bf22a1125382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb483af67b5c46a99dc1c70ad2c86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a531152025421241108bd6903b04d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e141cd571d1c18a157bb75a2a7260385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b23d11ee8d2ccc23abe8a43c2458d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7000d721427393a1db3146a650023387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795bbc8823ecc7fa5a4502b398cfc76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6273b08f1981b39604f6679f377acef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012156cd21c88fbfc8c83385f758d60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b607a89971c0ee3b535be6d59d3295391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81b5084f600dc397a49fa550d4961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c888e156aafa83b74280a724605f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556eefb573f084f24903069b46a3953394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc34c9e8057d95a7f25e650b093005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf92285aa197a7de51c77c5ab8406396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3251c51942a46d84c59b0b0c3d66d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327a9f932a75108cc436e1ae3d02032398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14a1f5bf85a918727350369338e72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0964e8c97b43c9f2e4fb68e6926c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd44ebe8bea8714082b2dac577201401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded2c33cc024a64051390790ed5b0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e6a8485c498c47861bac6400ca20b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ef92c540e36701269eded049f7c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0faec5524171e41a1fa2b0f4e8e9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd52cd1a6a9a0da434a1b35d0aa9574406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2283fe753e2a9823fab8859da55438e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f34390ba18f8bc1e4203ddf6229f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66527e72834c95adb577db505f28e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba34294bea76a7f48b73271d178b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9221816a13289b2498797b2000940411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4aa138c540138b7aa106bfe0be600412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864faf983a5bea537e11cf09921cbf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2cbe79920b8a22218525d12d9275414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d8432ea930b41fc0bde8a6044665415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed7ce83aa06a570c1332d03f7988c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8fe2dff6f9b4a798c1ea2c07e8be9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2dc1b89ad5e683c727b7ed306ef6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d4d9249a88df041569528246080c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919a16665d9c12be9fcf499b8443f5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8714913d2c0b89e50cbe171ca634421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf697bd5f9ceb1a37bdb683d2b91f77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4114424753b0f00c874b34b7d92463423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b185554cfe1576fb3546c85fab360e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1547e7f1e90e2f39018b678e71f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da12ffbef5c76a2862e515429e2605426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9e3b96783c78aff421a2323cd01f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c77b2ba71ae4fa5f54e4d7e4e3caa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebf04aff1e7d1739613c16914788e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1becfee6060db256f70c923276901430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5ad3adc7333da4132feeb1878dc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea524df814973a50e7c5e0115f6f61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922784ad891e840304f8de7008e82bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9c292c6149d48f8ee76af18c69569434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc74e5331185b72d4ad279157d5b5e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e51017a17a1dfb677ce36526861d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e2ee8b12eced293745acfe928253437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0075bc078f55f9a4d131d3fa8e4c07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fc89846c353d202935189b941edce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ccc16641196bf897a309b74aae16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e57dd0f22a31b120191f90315be39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99b608f5cca340d64539c6341f7a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8aa7bb337a29cbacafee07422d1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0c64bd3ca67e9b6a595505632c33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db75cffa3689e67009b6e035cda5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8327bcadfd6e7a8ad9b2c5b9aa93179446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed424cfb59d5d5c7f152c04f796f36a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7ea34adcceb3f0e255621b85c8e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123eafeb4f47c1f2edcd6cb0abee2f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725204ab8ed05759f499ea57df6a43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a23d9fe70d9c2b70fc211d6ab3c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae0fbc2f178e8753b21f5002bb58a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187768985469340b2fe2500df1fb2f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e57310a39fdb0244e5f225c00b471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b44605fb5c995458c9e8e0c96f96d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5519bfa21d3cd7d54bbf7be6b85af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c406b3e3e6d7ac08d4ab007b49aa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5ee4a08fade4596556dc4a03910b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0c5cd24502fa585769b30cbfa1d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f455333e0b7993c7897c935b5ef1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4fadfbfeb6595a173e91e664a7d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34abe7375fe3a6e0d3bdba2fa8f234462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b616944cd0176f24b2a5fd9facd0cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1730d0fd55f45c0c53ae1f3bf3c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962349bfa29bf308f58fe262797c4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf4ad83a9c22b7aff171ce1e64f0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162eb255620dae2e147449ef51c19d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f6522f5af93ebec925e07faed303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39bc1d669f318880a74c7306d21b32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3745202af9c8e6097d8aae79cea0cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013c319f00fdd56efb8151041ecc66e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1a0e0063c30113a47de130d8ae76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75b1606e3b690526bfd72ebc9128cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a9fdfa94aedd1e9f11526bc739c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a19bb0793a7f6a221f5230faed0b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c20ddaf4bba0a48d4384aeb28356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0bb518f175ea6aa574fe6114157ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f59a26c2eb24877ba254a03b285d64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade84257768572ae01ceba157a16c6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c646c2792fb669973cf22fd48db8a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e3552427252eae89c18d9c557f13c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397a69ebec6e0fb8c0f4a949fa74c70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71303767280a09110a1a0df945ab03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a969a2e31a4788168e6070ebec3aaa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a03cfd1a8d9b4db73bade7b02dcc20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45a71b869521129747a5a00e18e12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc11a9d5bcdfbe49985fa348ba988f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8057f50afa995f79f389d3dea63e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5cb4a78a56ab3b015316ce4c5173489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c7fcf592b2e75b36bd611880bbaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944887b195c43c7089bbfc8a1e2b6baf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767c4f569f0d729b3579a4c4eddc0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2aae22e5901d3167e24766bb65cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b4a098792346b161b729559e3ddc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b80b8ff1af495c52d9a973d9de97cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e303a298437bb8ea2d8cd9f8fba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8beb6b2cb9c232e7173edd8af25c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477148692daee1fd8366abff59be4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e331a7abc4d3ae0a5d31b429e37d40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223df96848d46f216eee3562bd2707ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e282fee008e2eaae085ed995ae14a6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a86bb6b2fd13cc71c58ef6be9ae768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13057d931bf9ee5ea64e1a5bec3d9301503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f262b2a725a6704e84fedb14ae9a363504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c5f83db44c3c6e0ab1abf9f230355505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c9b938a0269e3cd7c563ae75bcd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ab1012ab5e8bad4172f2302b7cb4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bfffc1d81e6c1093bf63931f19e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7648d46b6693e56d7b073663f6aa913509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e25905d304bf285a1132c07bee5e9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3d5482c81cb267ee753cd83d6009511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8123c2013f7b81358356e3adbef2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece1be7e9034bac950244731a98e432513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66d33c07cb9f3d3c50384205f626e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bc167ab21ca1af723beb42d0cebc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf76febb55f542076313c630f3089516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6089e9afb62bbccae228c25a65e8e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1d658e030ae8d60b4a1d23a3cfb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c9d89cb7a9e820664a52dc92d685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3113e8ba780ab0057f3c431bb542520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71295bb87d2fb37391f87ca7b822e59b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5563ec409664c4d8e2e252733fe9743522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48de867f1e8283dd146a2b6c647de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786abfc475d10b604342dabbea9971a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a5f6f6dbc1037da4fa4d90b1978a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2cf23a36487769570dadc01c96c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ba6d897c819c339092625f6f5d1bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f217a271ee774919c083ff4625ea83f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f11b615598968c74bc52accebe02f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd80585725b113040f66e3c2d3323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081db3d7f5a71f2152a6e75697cad83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad94c9111481ca95c8e89be0432c658532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b5da8b8dd18d573ab336ba810561533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f0cdb6534f49e919f365d636a599534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787c7430ab4f003e5146a210815a04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b0ea75fd05749687f1cfa1b29a8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d99a7b8e7f7db1576153883dd0f14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd97432687d7e9b81ed79720f98b793538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e125bbc013ef010757489040c4094e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeb7cf284802cd0911842195a0c606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124747fc78bbb0e77a93d0b93419ce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0d67b13a2585d0e616dc2c236964542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18593d96b1718ec59722c839fc6411543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0afeea83884ae03a423df54bc8c09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ebac38851e2bdb21a8ffc999bcff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e637d3834fc8ec2a3743ee0674f6f26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ee110d5fae2bf49659b3573800c97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fee728bbd61d9b156d3eaf6733539548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd64cf806947b4305f24e24053d079549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9806713e5077934708fb3895816e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c56f34d871b011f3f39b428708f66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c935d592f6891d63256a0e2f94a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a9d2a416934ed3a4a90ed714568d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b869466191c481d9abae7881eb6670554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a719d4387d61195819857f7330f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e7cdece8e0ad021b928f3e25e5b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca14f9633e76d71bf3786deec5d67ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecef74488c861259be448f4acb202c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e2833daf3f01bfd2091568a0b3f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2fc438ab818af44a07c1bff8290a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d58214dac97c83d0c300308d31e569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38344c5429757b60b7a8cdc985bfcad2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ddf43a6adecc54c6b5182155900b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce056d58c006255f6048bffb0a6084b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bc8894a1853a11853c2e324674a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fe0f31186c5592e641a6b9f0d7078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44090a187980077f3f6c4e589db584567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a52cf44ab3b2b2fe2d278bfecab8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578e3055657dcf2b9f7e8047ccc54b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de63c520472e2343ba3838fd44217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb2fa58530366079571622151548b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b302b89744bac4fb3b44a101e3e2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59a7557942d04563d2152a49e200a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b701e9644d1fd3ff72df7c9fced8f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32560ab1edd2e7b56122cf5be4a4a2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeabc28720490c20d9b76d8a961723e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011942660c4f03e208df0b515d676ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d88c831d6730ec1bac5e65616395f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af52def0e2b9361087f983f220b5e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b993c707580df38af60c564d73eff4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923ff76b57fd9a6f30cffcc876695cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783e2278e559d52c7f2461c656f0b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eff847613bca643ffd9c957c170f27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4309ce93ecc871c652b7a85282c858584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1ca0e439d4390b831f5d46b429293585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda9fab8ecc7b785869bbe84c6847b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43454c33c817f4182c78f2ed60062587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4e5f3d94123edf3a9a69063bb0fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb5175aeacbfa89a76aadafc681df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f025cab41869bdcc980011bfcb67d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7134d3f0781bb47ee893cdcbb04c33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d2709eb3c6f09963fdb7d958c256e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29643ed7a5366a261209672e6d90df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10214f88e28aae3be58f7305abda3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21982ae47a0fadad3abb3cfde5a15e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e85408ba61fe11b9e77695eccf7eaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf0eca3ca588c4c14697450da9967597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c098c544e3d30f9ad0ea42373898598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302ad2e1be1ffd5a93c952c7d9af01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2b72a12f909410ac910b02744639600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16480122b49aada04d2fc4b4f7cb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8d6a1bc7889cbe6f30aa0d01f05a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71bd75669c0e64496932a8205e133603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc9f8477864dd6e197216ad377cfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3c8133a19e1394a341eef6c0f485605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc21db2a96b57fb37eddc3607cb29dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25b494013fe8ee64f815be69303122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd95e19dda7d4c861e4fee895519e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d421d3dcf8a2312465bb97c6b6ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437fa29f34dd5d9b8c538f7e445e12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30711d36d2c132a66191e91fc25ac00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd338eec0ce5a7d257d9dea57d42c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da151e2766f1ea48438c8d692589e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073380d8bca1e236b8d1895352e17c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77088646e661bf6331d7abc862f3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d37e182589e6cbc62a20d6a1a00a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac68ffe3096302131534d2ee23120617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a131fbccb363cf3865838816884b0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32336117413454f40473ffc286f5728f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f54ed731ceba983ddac623915f2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959d3b622cac80fe58e7b5349e131b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d3b6f969555ce4f0b6c7344b7bba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f736bacd1aea5b2a3b97e25758d2fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce1734b9c60cab056e06ededc52f5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c319f1c75a90574e5ce49e790a8b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304cdc4bfcc7667dd102b99164de965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae75e601b7a87286d694b2e9ba9f4ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed0fe23fe69de477f4110b89e772e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacfb28d3c4df5cbab1036530cc931a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388efa411eada778ecab3942f5dab36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c3842e648d0681c622b5777f1636631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26063616140100c04fae3b61b6a303632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8423dd13f755707bd5b4f90a4a82b2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec028123f8cfeb46d223e0b7dd775e03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e05e6be5ffd7def32b85401e7e82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25f192121a95d32adc72aea37a4667636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f937b263553b6e672c196aa781921637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89f3539c474dbf6dcb76657ee930d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fea9a7bb9e9069f0e288fb163b4a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92649a7a22dbb0af6e7a6d65a7c82dac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ebb976f7afdbe994522aa96872926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832d31d7d0400574709e12d13753dfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef57a86753044a874504f9e58eb1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceeaf606be27e5662439f74c18b86f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93934d7aacefe7bed4923ee2740794645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444fa02ac48e2f8d09cda7ddb979fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab862bfb5e0a1851b731204cdaa1f64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fdf211af757229b7367af78f69e10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8462b6cdb3ccf0ceb7822ead8f2121649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9050f119405b68cad96d85f91a10a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3659b316d7c97f3172c5d103cc5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999c91a212d5ff3f736f7cd6bfd7b64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8babbc3b0da2c9c852a788f9dfc21d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9e062b8279f4271ce4de812806b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34d3df921ac988ac669ba2ad32b7fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd03d30fc0c7ae95ebfb9bc1c11d07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb12959ca7f061fbb99335321c3d67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341289dbcb43694f7598cbbf44af75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a7e4d1a7651cbc20599bcc785874659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea41702d45461e4c89b9050fb18854660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2b6a17884140153fa86ca022c376661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640d59ea50c04b58cb6df7b170a69f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746160fab4ac15e1a3026f04e14e144663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06704c04065a093a986f03b07a7fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2336bbb759147c8256197fbf1614665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f247e24ac3a8580d1a145084f3911d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00e8cf6601f3adb80f275bd54db68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2b21489eb55c9ec2c720f583bb1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ea46f746d011df7075e899b28c3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43743c2bd661bc637848fad177182b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416a4df809faba86f916eb7ec5aeab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b70acfb9a4e2bd24fed3ed686509672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ba76290db9acf0944e39d9710f1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a2135dc6512ace6ba241de3efd46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26544f619c1da50777d23540ce64765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceeb0eec5586f215114ec206ab2681676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f23201a9dfd5b7ab7cb485962ce4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0368f43fd8fd6f5c76a9962910d204678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cca5e1ce2de7fa508c93c5a801b9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268030e3985bf732018033c0f22d7b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820bfc936af7f292fd02010b1e3d9d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152256f11fc0c24f30cffd1ff304d876682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656fa9af20e78f97df99128c9d8e6ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8688992ab141cba42edc95ff48f76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f332b9d6d8a3cee3dab38ea2dea5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb2e42e3ea8941811e8f62fbc59aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71557e006cd4ec2eead6618c5a65434687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99ca6d42164682bcf17e33d7e23b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be7b495213c3019bd92a56d058dd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e8e427c81ed7bf516990c99ffaaed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803dde3f05719112a279bc82f00afdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415954bf5e75d05579f673f162e39798692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d431118980f17df5117534958d9106693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366399fccc58fd28be79c5f5931cf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d76859e9ab01648d6fd26cbc8f913695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f80fe33c24fd3cae4405670f51ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2648e5983768fce7dfa33ec7a32444697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66309499b107cf0d1c9fdc2740d6d512698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d203d67ef3ee96b396875c03329734699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f441e5fd5bc376386b835228eb55b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616300c4806a9b5d8b377e571a25706701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e2ee18ab6e6ce47800570ae4216f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8edde2f0bafce33f8a021e0e0c21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2a291017f69d2e91d9ce2161a7106704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9adb6b821c3104dd44b3ea9f59cb96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9ae854d081d29bb17992de7d246e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5516deb8d799f08cf49d1af0e7b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fa34adc9b4d13479afbe2329476f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6bc4eb1d5e6f225af87333fac6133709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd2cdccc438e3e863bd5571117c09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087edf87200776cacbd0f778666bc78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a1dc2aa995a9600566c63032ac60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9f67d558971f94440d43561733a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e626644ea5d84d815b479d757a0536714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd358c8d3b2bab79c0314892731393a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346686da04737526d8c8ba324673ba8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27939c0505ac5292ca877f1dd7962717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9848e5cdd489ed432341f305a751505718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8088764d3e1e1cfbcf3d447abae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433580e378edfd446c7b293965ba4f39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78b0217fbb3a2c6f32e827ae6b142721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061362265cafeb1c0079d596483fe9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e36defa3029dabad75f13d0119d407723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c176d399e359a8c70ccd38688e24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360e0728c1c91dfcd553ed0bcda7d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabdc86f5ee65df0584701280559bf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861737fb10356f3d8734271ddfbe4ebc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc12d6b54b91cca93f2b5b5807e8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d08dccd535c47f802a41469ab8e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a89da71a28dbcf238d752427db63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72ef195211c66ee7b91ccae4df074731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbea2475b54b5269b2114220253c9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78222070349f28015793e1c28fe6bfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f8cf621dcec958ab0f7404024d1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc12337819f3cfa77003f7c32d717735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad559e9f76cac9a1666f2f1695ef83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db0b402fbf7763a4fcc0b20724007737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b420094331a512886f01e7e9fe63e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879d12e6e34d96eb2ff1b5a7a0b7620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641cdc6e4e9a802b5e1f611cd48d786740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30853669dbef7461baa7bdd0b8fcaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368bd3d228a0368e520f8baa3b8f20f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d6fc8840c1dc41cd1a4760aadd5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edc23333faa67dac19403fc4c8a11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d248b9bce7cacf3d5753d45d1b8b220745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d105e986282f7385036b6d795c6632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5178e0a251c4fc0426e4148cf0ab3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985d76e25960c5ea56404c83d3baf2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78eff59b8f2198679a422fffcfd701749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe78a3b9079524c13101594dc8b52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5937908d3435800f78da3c9c7a7640b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ea6d4ace8226e6f81ce8129a4c220752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541d867b5e28a81fb442abcc0ded791753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c1f6880324ed39dbf2b365134f20d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c93c930a8d7e647c21aebd317a3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f135573579a341102ba11f513408a76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf2a3a6b07523dd9db5ec6c8d514e757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>