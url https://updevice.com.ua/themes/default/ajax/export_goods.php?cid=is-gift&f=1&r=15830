--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf621ddc54c59e87ec5b5fca371f2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9970b26a48d63e4625133395d14e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6f4e85085ac702f72ce015be10c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5214b8fd4edb9b71045a206ec3d7734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45384b8c02f30a030757edb0ec1fad85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e877d1190eb0ff48627b88afe7a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138f76767b90d0945cbcdc023cf6f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e973ceb6e8efc2e3ec9fbcdcf3e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ccde772046f9ab6bbabb9de7f801e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2510aafa7f444ff221d8bd5fdc4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf18418b7b99c30ba4266cb94ba81bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8db79212ac909fe7667a6a950e0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6cb2b5cb501d559b1d993cba54d3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c380eecbe925ff6a6e5bfe02d76e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab1f68ead1ef0abad8d423679d63215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81efb1c03f1f09286165d4bcbd5f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590780e916ff691557f3315085ea220317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f290a75e442330c43537bac9abbe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e61e0c8462baf41a8dcb84e359cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3dcbb2145364bd9ea573b7b38fc6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee962c5609da68799ec8ea32e5bf219321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef9abce90f3d9af89327a679c9ba1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53489c76464b7fbf5bcc7f7c59654323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207a6da0774b47960b2d20e98bfaf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9ed3a74638e59832ab1e6cec158825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a95b79be624405f0cbee188dba17db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a00309373588ddbed36d68676a86d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b5255217dcede12c15312d2f0892d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61219e485c93e99ecb8becbbd4beb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f3fa92aca5f32cac3100103abd2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5f87aa02013f12ad76da910bfa25c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9f8cbf3b51677d8e49bc94ccacb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7787522e4aef7e2052a8629ae188d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68332ddec73dccf525199e27c9c8054b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55845eade3198954a334a0e54a11ec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238a0d07ddafd0d7be4e12f271793c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a5cf9eaf72f04ffbb62e8d94de8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfcaa8de91cf6004a89ad1ab84426538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0c053efe083bc5df353bf765526a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca081ec2545c834cd5727d883659a3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487c28c71aa966c2fabbc1f767dfef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb302e68172f1f80a7d93aab687ebb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963918c33b866ad515efc4bd99edc5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb077099483823ba0ebabc1c892aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766eca39b3c46bd67770dea89f9b91a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f693c37df64b67678eac2f1d3400b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f59b85d9090568c046ca117b88bb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68094af03d6e7ae35d387f3b8f41a7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e7ebaaae8f4cab3d99810347c2be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d919ce52ab24ab8852ce3ab3f3ec2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b559ca97d34493166cc2a053fbddc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d830defc375b308905ad4f0068ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f71a955d1645263ad881bda7bc3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175888e503068b4ae2dea9e9200b0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b603a739d121048127a7ba8fa9222155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b18ab6815a9d511cedf3a2dd26c8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1335fcfbfe8d5a342fd43f26fccbcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae319fdd0454b48c6cd4bd1ff7a554858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97128e96c86421484c11b5152c95559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac28f9a64cbdbe1a34109a6aa0f4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee6619837c09c60616eaa7e2c7d3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3693b15b9765cc5595539a50996762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e4487b3b192fd1fefbf80c70212363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e1fd39abaf5173fb5225bee0999cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c2315b4904c56a8f6e455e3e22cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d02d60ae53b3020b57f76ca3169e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45e0e982fce48413e76e2b1080dcf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d936ba9ed5e78dc1ae9fea902b4c25668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24eaf62ceec7e90e2bf4416212be8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea938b64b7f64105d48dc93abb4486f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d3156b92469888c67a88cf5e786871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca88a4d334c8abfb1758f6ef58c84572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f92c540e9bfba4c4f83a68322217c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3107ec124479264e3058556f4fed0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c56c33b3b906a58f669385e6bba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f46b561480a678006fce4b6694d08d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b88b101088d17a93ce3a7bdb78c7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08489b6ca6a6019ef385e0206c2aede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098a4aa60dfe17cd5eecbbb7d35c1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f801c0451aedc91e6cac78c4ade56080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe12fec798ce5071232c516d0e9fc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70b15b0d815d66ef13ac6bf6dfe5a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a739a851d696d7438d96f26e27433783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520bf16f4a67f41b2f4462a063c47284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd11771da2a4028aa878469b1c6cd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192fa7a4200e5fb07f2a5e8f822b2ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b60943617515610b435326a1cc9c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a48ce9ba99144fead6642d5cbd62188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c70e7f563e344be2ee5c8bdd13a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c9700cf607304039e7c6b7229d4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e2155e4bcc62307db518e77c0dca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51e1e35fecf925dbbf2c4bb4c1dbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933488bca865713f1abd7ec666e9c3bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64c5c1bf0baffa7bee7518d2069b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995fa0646fee9a61bbec1e02c9f5b9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a0abba82446ec95fc094f003a72396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b266339aa584ae0f321e8fdc208b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62bc13f3bff7fbd6cba6be1747b0b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7167c4d87fcea8fe9435fc6f016a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff0c5bd7b4f6a161630a624b0c238100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e571eda7ab6b3602bd8c7761da931b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edad1d2eed030ec57dd34220827880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce145b08c374fa0bee31879c4a746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b4bd863fd9aca9afd64e5d0cf1274104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef18b54a453e7535e16549972c9d5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf68d7c2f6d0bcc75c12401b699657106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec71c4466f0cec274a18290cb768d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a01a135ff6d9e57d1e8c996678a5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d870f026f8e15875e317141f26581109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97239ca57c0564341846766c0fb24a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c735bc2dfbff8995c27f0b0b621793111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340ce6134fa7f3a0f5f47e51e550a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a5c8da369d0f94be80d257d7f565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ad37012fa2aeeef7e290f33c590e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607dc17db48babd52f05010896b87b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1266188ce90843a1d6ad26ffdc735fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39ded2352c6655bf4501f586fbd69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cef97d6e1015b128a213fee107aa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfbc6a3e16136f445455909ef3cb44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf0557179722b454e6bf194e43362120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678f24d5ebc5db110704c0b5ccbae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72cd00d1051a6e2550073ca0145357122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79327a48577088f163319340eee92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda012008d9e23480c6a85faa3c4785d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b019fa90239cdee005822db2a423af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a895f96298c8553b4fa4f7c24d0a63f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c348016e8508ad6a43f8bd133a23d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25628866a777fb56afd1e11725b432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027033baf5d6fbf68c3a6f370cc49a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00adc0d39b774e2c4f2d088e85b88b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd88275e661f282961a204536502b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a31010ba79daacfaafa7bf8d6f88e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8adcce243e7820af9488c856b2b5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9177791bb12da7035b295a3e503f7ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6facab3a52ca87a6033f6146616ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7980a0c179cb5466b3b139a2e8a48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04da4781a83be544fe025adb76a00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c0e48d823a407fab58dfae850b3f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8169c20018f6f408791c109c9d4482139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423804b96817ed8df9a9b71bd57b774140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc8438deb1ce40843d1aae33a872bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0bcce9f7d3ceaef6c617c4a83fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051365f9eec7ac3d80c9387b37d575aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95f45577dc6fdf2a1382ccf46aa0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e9f29d026cdee069167ef4f7fec57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7405a57648559fce8411b0f98b40c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e955f628522406282c0e15c86795b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836842008a69e27898c6fcc5a5a9be2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a33d1f1c6258c1eb138f3f3778540149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a15f064ee7aee2c55aa43e27a578e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9365c7b215fead2ffdaaf103c9000e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c2d150fd73160cac1db08f59f9928152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160eb8301f626b55c4493d12fea37fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f160ae6ce092e2bc958d760cc1e16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f408cafbd7e27d874ccdf4b1e5762a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b1bc21304f8b6e8d31663822a1a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168232f2532c1eee1f464e771c5e1ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d88fbd418b29266b95834daa6f437158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7e5ce6ef2b1e179a6be8a642374db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01871f1d1666126160bf297fd08e0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be9c44097e1a6ef53d0896a73ef41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee9ccfa950b9b775e565b0248eebbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11afdf4e7d32693108fb0411177d6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c8c8d2f899e3f3d152a6e56fb567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3acbb6d55a7a315713878457f2710165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bdb50440d46b01318f7c411829db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c922ba5ed79b71ebf858aa988e7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70b58ef110a0f7a088a60fa9f77d50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500023c88221658352354a7bf1222f92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2682fc3eaeb96e7d9befa279b2543f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da104b0b631ea775c2f4445fd92490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20b3a84e974d39df574e41aa1d5e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278b4c8db37c5c0efc92a831cda2b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab97d84d5e64dae8e8726b34093b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb25ca8871bd1100ce2c732fff05dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963e94d7f4fc53e4f027fa03ce99b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aea6baabdec810164dfa1abd5e45b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88113ea7a95397fcd7aaa5eea4e70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dfbe86836a775f89e677995ae51f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19df47c26a5b811d8714c71761ce9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df156b9da44d86e51850431707e8f2b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284210739d511188de8ed16eaf4f5a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5a71e0e58bc103e6100e2bc2135d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342eadf377f62856129185198fdffd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514981d161b8ea6bf4269b2858a8cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1a1ebd19c47b20429d48c4affc09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91b27e8435ea8d4f67a174518004e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1bd2c39f1ac4fd029162d43b8e04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64967fff1feca76a4cd1531d8b6472189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2129510af5353a892a39c7390f9eb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f79924cbe2ffdf44f50b0cad92bf43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35e61f1082ef47aa510f50673c140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205797fc7a5e2b96b14750a48a73cdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda7603f80aad8bcb54917bb49385bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c96372735fa4ba54b73eaa449e11f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ccb7626a906775b6563ca4d9c6010196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82dcf52e35ada42f03defce5735d29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80abf41c8c9d8b53e98ad5834dcdce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ed14d4eec47ea5bc1e00cf340ab8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999907a06191247edef78c86460315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2701ea575ba6829405ada5bee958c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c73b938a210ffd112efaf3fe01af8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0383521b9c4c716f8b73a1af0593203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f7166b115c3799e94c0ddd45dffc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b96a513746cdafbab0a261135054b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a82243d09f03b926c01c2ce0b45d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352b447d201b667a2b98dad54f888e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138af3ac8d7d80c7b20c82ade825f88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad014f78d4213ff466b540e90d5783a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df97ed662e167d1fda2e2ba1867c33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca1b596fc1a6021690683e1b5eddc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600993750912596d13b7b9a3c63fbee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de62e44da8e992f993b7146e90a7dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82350ea7bb6aaffc684c8ea7e66628214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13badbe218aeec26c1b33c136730278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfcc2529a50e2d471daa2d794b778216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6a097fd82d31f7c15d69fb4e933d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c5e1991e13e8ba3cc116c10ebe860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c91f7f6b4a142ee473b7147bb042f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe014a7fd08cd2e8631d9ebaddc89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fc5931b6811b1ab196e7d3c925773221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d718ed7d5dceecbee314380a3b206222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ce735d204ac5bcd9e675f6ba18c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23048364e79d45ced69cb893a6af8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464b3723e8b5cf711852b014e271a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed3d3ad1c23038fd5a8994f8d3b71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a70f7a49a1ff081af450444137446227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967427eee58610cc341bdec2e2ed37c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e6f6e1c8d7fdcd1a9e0028ceb5b81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4f32820cfe81e49ee1a9400593e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901baaca488706f187d2c988eff7cf4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7863cd0288556929d08348952115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6145d14e2fc672c6cfeac9bb04e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65e4beb0ddd8913ad329d3b6ef436234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc59c740b4cbfd1ca5e12a7d956e75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e9c838dfb5d0a223c9aa108090d50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc866b828d93e946db25e0013b97fa78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858830705ca07e3a60bd05b606ba14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceeb953569337209206d117b99e088239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce682862eb546b730409b9ed14263240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a750fcdf155f372f8611f60ea09e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c7beb1f1fe4812b930f28ee433d3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d798e2f7f2eb25aef1cc768b86111243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af9a669deec2d938bde75213909a0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa9d3e96dd07989ea52ce748d82b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284b7bb3ebf1739bef501147fe5723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676543477ae1d74cf5406eed1d24df68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21ede2aef5565cdd177478ebd2de2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb96b461f0b7fddbf42a14156318f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b67f3e194908336bed5811ac40033250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8aa6bdd0d22762ead23ff0c9f5a70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a1cf8711f2a8c1c6876e12982a8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ee4b38945d67e2d0f223fa688c5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c342261cedf6c8ff8ee0558fdc9c76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896031d1ad77810845b083897e610c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b7573741b0f32bc875c1127d4d6d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be62d9418c272576edcfdf0be1ce0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944417e57609d6436ef342ca3623d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495ad4366c1eab8321beda17eb7a26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5452a4caa5d695a75a9de1595c83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b93151890065298b3660cc848799b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105185f8be8299d0a0d74939473ff81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86145a6aa6535f4fc296a9d8256532b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88097efe0cff90b9b8167b247c199dc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2f43de9a20bc8f2f00ba736eb0a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec5248e63982bb9abf7acec772366266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979d091a595bdb52921c4a2a73f3ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38634b8b5461b4f72d0cbd11d44c14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9696b8ce1571d491497fc5ecbf33f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467f0f35c2d3578dadb445c713a6eca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fef207302f4b4b9c2ea35af30e01a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a2afaf3418c654ae163639272b1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26add3e914bac387d6f65bb4b9b7f96f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc737414bad1f8e27f1baaf182df3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ef3385df14a96cd558759d1b51b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d24decba5a247b6baac1e09699c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b210a598468f629916322f2af679277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fc4735dc31ddbd6a9f7a546068453278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9f11079ded892b3b38b08cfeac5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc147af8b4cefde69af452c87415c21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dca5b07fb13f26a4afcfb0bdc5f48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84a299b7e50211c9105254ecf1b19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74ffd6fdc8f93e9a83448455270c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9151a7eb6fe6e3e067e2f22af3064284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067810fd73ba52f99cec5500e13372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4da5fea7e6d6ea40b4521dbaa1ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45687680ab691486d75ef75d054b45b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f10dbce301e5ea79cf832f871e6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4145a9f83fcc61e588f4a7dea41b36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0d6af84d9e1387aa80d247bfeb8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8b9d5fc527593181516bff57ea72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfc92af945d61ea7b7ffa417bee36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577df92e738009f19f57ead1cde559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea876c989886ea45d419eba0acd23af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f459e6d9fdc66328b408cbb168a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a418b3e646225128b4c513df2cd2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b29eae7022d539f73b4adc9da2d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8264a64c6985f97141358927f38ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea9b31057d612f9e15226a3044b27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a705a3229ee589481ef137e0d90256300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc0cb08d1fcf1c84e40b586b40dc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6304f134dca92cd4629ff34fccaf9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4afc036ab631cba5f765624a844bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb1931c233240bedc10872a39ace4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad198dcc86ac2d118a802d8b29f15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db73a12a0ff218addd14ece7a1834306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4991220018af723504edd14233623c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3be8657288f7bb37bfbcc2a866069308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f65fd17667bc1b2bbec45a8ad269309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda6350207e13fa1d0b2cc3dc2635a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1a0f88cae666fff692343c29a0741311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdfa2733f515a02cf31c56cce1f63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7b798b9799e89800695a72790721313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdafd465de7f18fd5e28d8e68e5ed4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b3719f3614fc6018858cd79d842a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d17f1336c08ad46f0d96915d3a17a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73142e1388b9943912649a133d164f06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250646309025cff0ddd153f0f45156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bcc7be98c53d300eb71c3c1e2de3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d596148c4e515cddd69007188cf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d8e7bd7e05a5dd85e40d96b9d396321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d65a2e36573a101d482aa33c7169322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57f3410f38c9c47bbd7c951c4c3d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d9578b62a950d83e264aa68225e46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4618c811975d557f16a42c36dbcb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a075bd110efcba34934debb11ffa850326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a85cb51c141ac55d06f5d8f0f8a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2c94c466a4db6241614bbb90dcfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c4f845ff7f494abba4cec7bf30e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971450843d1cf18e4fe40ea94cde4a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ad3229db6f71bbf4e490db5522c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e7c5e353c0680187785742ec5a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb93a1e4c5cd7065a528953155e26a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313381ff264c278bc84e4cc3394c71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00666d06b9efe4cb487f3ac6cc083273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8a03236875b57f55cef1ba7ef1f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2eafe1e1d25c94d4296494d7b185f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd6c7793e5bf8e9b267d4cac2c1a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9276d02b626dd8b49d5728dbc5ace339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff56b9c18871809dfe35210ec5701c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ef87564c1bf79687d2eb3bdff4a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9eb9d57f3c5419b58bf6d3b529407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86823899d755c146fff13b546b9ffce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c82f40206e382dc3effb7583be89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c331963f8cedcfb445bd3d93e88d58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbebfa46cdc6f361b8cd35ef177268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bdf87c12ea2f6d289f3aeb4abb898347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a589b90b7cc69e4c6c2b732752c114348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73909e02fa17c9feaa8d21009c02c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b764ab4e5665364fc94e669fc44b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86dfd5451226c1c78e0023e1d80e1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4d0a662df43ee4f453f572c5e01c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965953eebfd65eddfc9babe3011b929353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1025fe392dbd2e3847606c6f4991f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe60d7690ce31fdd4128d883a18121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d6f8b154528fcf777199fd74c6b7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2372ca4773ec2b0f4faa1d037aa224357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7918d27b3d092123d0de751d59679b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d09dec5640fe9b9d64822567793a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd803675fcee6b6f86ad08d8210f7552360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7996d189f8781916e36cfae7f0115d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9009b0fa6dec11f5090aa1fc5142362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae9b4389bcbfe88d55282a89887604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ca3898a12584a09e59bfbf6b63f51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad90abab151a33b003c6bd00bcf4b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192383153c315c36772cca5b199757d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856747f4148673bcbbef44893e980ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2beb55bc9bce26c3663c0d9baa7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35557cd9aee44ca7f7f8a30f5ef4810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939fdf09d286072b66883d18c0af98b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea463c8395a4f5bd9cfeda2431eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47242cb181c249d79100afb739577372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233aa347cfe3f21852442487412a9a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0c78a19671967ecb994caa646841b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72442ccc2582fa82853f52dac82b24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639ce324889cc429fb90506ba18844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63bc930fb5cf09d791fd4b2821a6bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfaff67bf863ef28e03506f4ca7cba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06328f407b3818c74e0a3b51a97434e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88749294306cddf0ac4a6816b956442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d306031510553e23bf382b5dfd7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151aa3b9c5afb43902287f9cbb767b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc155736a7692aacc80bd03345c283383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7b8abd23f70d516914f3c8b902e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85731ad3be6303b81f60c5f413b83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51af2dadbf6befd8639f7a8d551d83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe814bc10c4fcf1774a4aca8a98f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7d46adec5f496a2a4afc92f1f1c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d4466775bdeefe2468c5c9a229b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f517216cda93752431d7f8d74e93e07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910cbf22d19aa9c37256f1e5b263953391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9abeb50d8f26c0044e343655330b34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0097f2caf174464352eadefa331b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedb2ca7073d4b0a6e5b4628d85d4ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633364f8571e47cd4ffa40cf6c3c266395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b6ed5267e805fa85d564951bc751c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8768c3aea7095cbdeea3b551f06d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f6533714870a34b41f150bf844e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942d24abf9fef0824696b46875a329399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cdb55a970c6f839d6bf8cf13894ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733631585e63ed79d4af19454d8f451401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dda55d8e79b86a626fcc63536bec8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a6843bc16a184a7024397801354f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c636df2258244bc2f1c4f7549a4ddb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513535ec98cc5278676551b9678cef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb139138b65c9be8caad75b88f81dca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e361697d47d36dd9015f05d37949173407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1cbf49428a62df014f9364fa94f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7df56239f4a091a6c23a42604a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd53b3051a80d2751018cd3b374ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5515a9f5bd354bcf93eb1ed99eddc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08718ed5f2e34ea46caed723d5320d95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14667ced831b34819b168a031f56ca06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ece5e56a0bef28bc0cc37be95a84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da661974809d3cbc7a2ee1f06f631415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b6fea6d761b1ea549ef00111f1ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebf392032a107b26f0f6b4bb5d808417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698162da9c9b0f83e42d2820eca92a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ddc23ff8b070c663d5cd15c4c048d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de741e3197e49c541f1dd5fc9a653630420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057fa2282381ca0c09451b226f4f064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336285dbbb13c06cc3c64207838c35e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c148af0a0260b37f348c29c5d636c29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a3605bc2ff512075b02e63dac345424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c50b921c881ef9bd3fa5cdc95eb66b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1389cf81bfab335212eff2ebbf5e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c70b9ddc601d32b15a7bf058bd529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5cbe4764f6a4da7039de593a44e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e82c3891578ce6236ff89cb3f77850429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb08158997d0d2208885fa2ba86db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6139d75751c36474c445dac00701b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218555a45d55eceb2ec06705483493432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6f65798016e1a6feab3c7b614159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f680970b1be7bec4763293543f24ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4c45c167ff9887875cf2cb14635e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa8db8b16800a6bf953f7a61f2cdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d85fe90c5e0cf6ea36bca9fb6038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9c64f662d3bd823914abdce2cde75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0de5808153bcfe882ee7cee224e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06950d6fc73e524dc41d70b0808b2fb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4d641607ec207f04509ce1751c4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee33cc98284d243c47c917ff4ae0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532f839f035af43bb5580e4a65f36e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f0ea704d621c166d2abee8b9ad8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465766a3199c1e3442abfb13eebf5ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370df6459357ab84919e5a143b54dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d704bbb54282cd1759fcd370f435447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07017cbf9219991ba97f89b617bd3e08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81066f19feb95134b4229c1fcd008fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade1c9aa653071a86c24f2b53fefbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379907a76f5a1bed87ffe35f29e1bc28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d74d20f432ba40e41921b6d674e38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f80a490455f20120b3cec2d1da824453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798443d37ba7162609aaf58ad9029884454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8e18fbb0a5bb9054137aaac8a9d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3c951bb548bd42c2021f4e603367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae62bc7e34b942686f43b77c4446a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d9571e7003f5c218bd3e3428b6e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d0429b5f8f5b36e8bf64b30e255a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0e074ae75db40be535137694a5ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451f37ff54cb943db266efb149741a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d947733edf9944514c3a12caf7742462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391028bce32aab4a333a9cc7a41d23b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bec9d7c82de3b68b01a43554ce2b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355467d86687b43095c524cf2b6e05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a470e567af7eabe2215ac4d0ae40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c52aee421a35bf0a5cf79e0fd0db1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b2a0371350f704a10b968aefba0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4d26ed5392fac5134c077947ca989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db4f5660626d5d8f2cdf492b855c3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab50e894ed2e401ff7be33e99cec04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d930d25470ce68d1ad26a1049936472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb372bf5ac8bb1c455bdb251df55b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec953040adb4ab1fd7b3f0808f8e8c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5d451745d4fe3d2d9b04aa950b62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006054e08f972cab28da3b68385e5aed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0d3f1cfbb14bc03a7522f36177ff1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0bbd61e67c4da81db641f5474ded4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd9beb7b1428ef5aa5ae7589a6987479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e985e2d41dee6ceeeb6d2d025c0e8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862625a954b001852a0b2b3cdd02a1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c416ba8809dd24d34df9edb36d3f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820518fea15ecbead2d03dee46a47c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3da23c38fabf5e9c375854cb8d2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e493fe6a492e2cff1983e3be2cfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f87304b77c4603ab1ef4d5b3cbc527486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c728701b95fceff1d7ecdd6efc7733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08af803e2537d604ecd417c5fb10b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234647c0ac69ab4821349e9a12409c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ef885054e21b17abf7ca1f085648490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9e4e9390b56c49d2ffc3082beb03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087246c48100ca1e86a6ec51c5dc1bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c731c9b27e56b09229f7c76f31e7df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac9ad0bdd84560a58e328cb1d2d8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d927f3ac142eecf525ff709ce5b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc8a3c15643582dda83d7d7325a8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627de89af27982d859b83fb1c76256497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661b5f60d173b5231f696298a681dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3086f9fbf2955e719d2a6f98cbce1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b565e57e497295fa2e0d83836581a1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc28e3e954085ea6dbd700d9da5ed5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f61f2b7a20a18d68f4fd0b8631e70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5e98212249c232c8109e4d509613503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8ea9d7288f2eb96b5fc731afcaab9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0a01d4bbc9b64bc559bc6c8494596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3940ab89593b75235e92f9edea55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e42bc1fae15c8d7d03661dfa8394d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49f03a9a6b6ed56f86f352502819c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed8b372eeda845ef2652e1072e4fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd09965a034c510b43dbfb3243023510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00b5e3fa63e926bc1abf4b489e196c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4db5791d0670691a0abd0d697c00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e9d21760f833e7767a97e01aace7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336d473f9dc0bcefc982c0b38a36c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a9f6ecfdfd3996f77861ed001d36f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4314e5457b8b638971be2ac5dcb4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346409d0e90e29b137ce8eb13a1e459517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38702c8d762d40c4cab976196c5d6ade518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d4274add9b1cfde14d3c015b2d2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9269f1bcee6f9e601be56e3837b131520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84bdef20b2c2e1c61eab0e793111b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375bb54ef0854866e71cf0cc8f8bce8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f942dcac447fec74120c4bc8fa7b661523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5497d3b33089a9d9122ef58cdd1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a19f8964eaa843fabe5f45dfde89c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545597e7fef631ec0f8863cdf531a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e43dd80bc0080d4ed1ce7b933b3fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34382540d2e5ef5998f70e04ff0bcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736c49705a86505fa38fba656e3322b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0475120347162f130da0196691e03e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58b8b5be8ce6052c8ff1ef80e3d16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23799fd59bb0c786b91baa848563bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852791c7d89e81a0c30ee851af1c7c94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d5caf3e8b20a9fcd1786f9d61605f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d06fbeeca7e53c8da7f7c3ac53b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdf6f339ed0fcfac7e0d8de43b96e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d578334ad6cb5637b24387a9c1db1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139134144521b2fbe492d433a3a35f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80872b6b376907e2c02257aa488512e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51633e5a976b7219e8cb99d5c35ccd5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5413ffe5b915ecf2feae4c9b95219541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5744f676f0799b0e1a65786289f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5929de003a97c5c1d760aed007e09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999920f1f186ced32771fb895107fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e5b5baa872f09d2f5e12b044a365545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7994e29c77c91302221449834efa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa738344c457baec4d4f1c25f7f5cdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b38b595286a5212c770fbede4731c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b178ec7b1245c74131db6c423b098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f98e377b79ee1aa10a7741a8055a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df204e372014c4dcb8538edd85936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e07f60eb98c0b490155b74dabd6e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b60fa905da248d31967e212d0ebf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb437a9fccbde72b9d1b7de96c0aa9ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b92f4f524bc1c82a78ee5dedf8519555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab42f7d4a11d9245f5a0f59dca644556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177b44b0f86dcf10aa340438cc20a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25f42502a3f8f91dbd555ab4ebada0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddfa924a76f314cf0c4d72d357974a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051de52bed22b6009fa021faa881aa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809519af381013eb32d292d52206517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0931c89f99b24137231c81f485d58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a590440967111d10e84597167b4eb63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffd5c49651d1683886a534c0287d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926a41c82d50c958306fd22615083e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc1b039774a204ca6ec350700f26b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0689e12028a80b3bd986dac1ee1d283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65e48070f7335b5191ac3e3294258568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627cc250d987442e83848116f3e869e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1df6063dd29c9f3d7a941b2e5a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca174f2b666f3b7718c6c3cbe89d18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14838b3a51ea8b2b0505f8ddbb8eff36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713186dcbd83c0816525ab2b5346af9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8bd552cc2c9eb0a273b924688fdbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64bccfbd835b07aaa44e175b59c6d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d8098c151f91a5f9dda34c97169f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7b3639ebffa65158521e91fc9f8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f396ce44ddd04a1695c8896c2df5efa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd43fbe0ec6f0506146f86accd475579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f2e304101838dbcf5eea66c573d05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312cc00e10b088e4475ba65a9c3c2ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3704e5a4aa7a54bc7186801f35f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fcb684a8ce7ad9bb50f8a5631a6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d01cf79fc235baa6d24af440032b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2409f5507757da0c0e6d37e97215585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c5b8b64aae6b1d32819c73d2da1af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f3464ba30431f071bd26ddf547e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd2b223a61e34b7213b8ba032f40d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eac6474194a4c9234fbbba0a3407ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203010020ca6f66583c0dd208383869590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75c1179ff6a5a09aaa72fa0ddbeeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd424dfed687b01bc46ffc1fda30d02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9f5d9d5ad09be4fc385fa4ffa9451593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cda9d6cae3ac79a50d4dbf3edbb34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a85754e94e457b1f193563b3d6222595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee61442c5a6f03e878aaa199bfa7d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121873124a887355e8c65dae4761b81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e24554264e63fa48a3555b3b7d7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed74e034201faf32f1000c3dd1585e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a6fbfa3306abf2ddac21fa6bcc90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630cf735a36e84bc06c9b4f180ef66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82610579e7853538890f82256860c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fff2cbed9dd635d9bb9b6fdd95474603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e22140f8a7881f2af4b1eb400c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f056ecc28718d3580d23b1df6f9ced605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e267a098ea8116b03dc1f8bb5034e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe417027849ed327632dd55ca083ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1875ac43eb69ea51992be274034b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b403335683be5cba40549481f85cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36a3a3cda8b6dad5f44eac48f97cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce38e5edf2dc96f0c69679e75b95780611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f48f3c4f83811f6b2af85f17ba03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aaa3cc5fb557a0964d9ac128abb65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add36ea1057be5b625525a6e34d6a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c69d9ce9bfc8142ed0c5b20e08633615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776e933cba05790dcbe89e39211a17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4184425ef8ded3221e338443665bf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663527929e3b71d9c6b87e9185cd9e0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b06f1a127aa967cbac7d57b873d52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ad936938076783509839127f25e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c243196157ec981627cce985df18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f99dcc9f159e64306924e56ee76a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db1419cbb302670c8a16759b892b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c128be43b30278b11f4bd2208fd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b467bc22df6d6cf611a657f249cdf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632ca8e0c520d99189ad3ced147a80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d708016461d01f46b38da87691cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613c26e5cdcf510331aef563d34e3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b93dc4b5fdba878214d7a80644063e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f77b123ca28627f38b6fbefb44f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a33aecd48d6453b1cb9a6dd39457b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c1b2ccda1f819dec74c30cb52c147632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e8ada2a7305662534e1a7d58e8c96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac92468672be560e616609fb8db459634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c18478a5a2161a38b943b70df52175635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d79a649a9cbb3761f2aafe344a67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820600a5a662203f434138a7cb6437ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464bab13fbf261c78f6fc76c174c45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db480792d324c50defb33894c4cfdf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be8880241047871ef357ee003b4b06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626d92104b581ab2ff3ca747616a18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbea0cc4287e8255ca6c93600e2d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435ef817ebe16919428f539e06a834643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d596f619b21dbfb5325d175a2f86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db525ac51642a8f93e05e82eb2fa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d67cec473a4e0df9d2caeacbf891646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2f899dd0da770c619cee54d9c138647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691aa0ae7dae4da47d46c048c05fe0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5957662921fcc195ca28af4c6e7f6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3984e79d42e2324bdce584ddf102650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc13cfd0893e15fea5637fb4f756af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6a5f2d9e5093f8aaf0110edcf532652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da4dd8ba79fe42591213b203381994653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5d9e5544cac1a44b313e767841a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae14fd0819d3218c9586155473a18d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2757663222f7d5f6f663cdd74b53858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6dc270c54d43647abeeb4441dcdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b34e0df00541154d3de37217ebba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b9ba286d65de9661efbe37cb7dfdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9355537f6d933568fc8d04a3760caa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3239b64ed85abf94a659430f3b15f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200dd1e5e811987253ad50361de72e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a130779544e8484126fcd7d707c67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fdc6179a8a306f91ea79264f89d14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ffe66746567a288bb66133b76304665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455bd5fb4afde28fd3bfa1bff354c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec99cbc3ee4a1359a2280d2424ab4ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a245ad4fd46eaf28c572688a1340668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee919b49017a170638a77e1646791669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251268e6e644f391f30c435781d9cb67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2b9bdcece6e49dfa1de3a4690774671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d42b255c07184dbc0b2ec8205108672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb6b2dc8cf4597951da0bdb5c8087673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ce8e29112b36bf2c124490beac44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578ffc17558b34ac0ddf4e3b526143675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b275f468a928493ae10b7cee858f62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1447c64eb8dcd296e20309a815d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2fca5fc31d88784d5672f57bb53f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7b20cbbeeeeecd460e095d78bbbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfecc3464457a961d5b308d041f3b34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139bc0e811ae250c19085a46515cc78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c661af4470bdd436e55f4b0e6436682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2f6f99419a8ae97d9059e9f50179683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c0ed9dfe35be3a300503d16b6650684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d2227f17bfa8da2d3f110a7e2c0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53c5ddcafe8184d96a40de3834a9e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ef8d60450101df6c0c8f8f3955cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534fb37ab053c5fe75c625fcdeff16c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf67779bf2c02faec6baf7a039021689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb5958ba3e093c6ef2207cf386801690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7569da17ea085ce83f5a8ebd479fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af755069cd352f5e0dbe51512b14d5d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6860b98b30cb55a0771a1a0f7f93ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b8d2520978f67a9e8ed38dd5efeef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98746821974f515f7b9964d86f6023a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306bb3e760c68fd7708719c3b9f915696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca4bc4bf87992790ed49510889cb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb76ccf3815ef94206ac4ec9f588e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5f837811df6c6d1db01fb6fbd36fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8df0c45776f089da40566580fbe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ea3fb75fb9193d0d1ab3853cf7b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46c49d90a821553042eb88daac067702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899ca2465a91d97059d01940158944703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f77ef839910cceea31bee12fca81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad6a51912e3d813c05bf68821f0ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cca3ae32ebfa843b53977cfc02da0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5eb536577a4280867ac043c5ce6a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4077588c7d0a6034f9f057c67180bba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b8880fdcefd3a783e8cdb93b28b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80d65300b93e83c313d2b186d57cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69e1caf80151ece2a566c354a10bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf842cda1048f046cce4cdedd93e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ecca03e429b9d7095cc6850ad04e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bd7e80411a8d7a619ab90e86f338714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d96e5eae8ac2c0f12bb4b5c85a4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcdd4e1bbf0a0035bc0fe9998f27e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778186b5ff04cd5f5ce691da56eb10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6e3edcd67f2596c955119ecdbc9b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3bd202d9507f9be30e28de5989963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5cc6e58736f93c4499e09cdadde06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4822be1867f7f842f79548e7c44a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf5feacc2be4bb843db2d3d7aa613722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411c249d1dbaf4c82758a2170b86d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde24caf68fe65955d74edddeab63a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bec9fb7da8a674d2abbdf22692809725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f7ac6bf57898f9fc969bc095f3ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ad2b818d66de4afe5f96939cf91e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daec64c1971515dbede2dfac74a8de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72310333cee0ffe6634cf114e60b63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18974ba87e984cac981155bb040357730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ad6f5c9fa2c24adf3af3f66a586a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a0daf25892b815bb5fdf8d852895732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82e2f08d66c97ffdb436916eaba0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085902b959f694d083b99cc270c3e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d1bed011ec6cd8637fea9196f342735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaba458da0f36f53c7008b74edeeef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7dd0089121ba0912e0357460a495737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ad621535f2b90e0c4b2a597bad32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a511738091a9c956504368e6e9e68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e705119615113e072370fcaab1ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8908cd2be36f51407e28357bbaaafb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a65d2d3015d437924569529733e30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e733100787da6fa400a8486b98e3a37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36317f380d791028842d0bdd73a522744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c6ac7979c744bda04c62e44f91bed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff331a43d5b08ec9ee0e37db5aa562f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094f36ad83bd2bfa3b9adf04e8ba8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c3369e1a22e08640c1369913e06b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792245aedf41cc2ce7ef170caf93552d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d031d66485eb5e8d57efb932a26535750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da03b5f55cb9b1202681053bb36e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847a9195144303af37880a131e6956752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a6722ffee0da0811925a73b1604b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248b7595d9c8788558f10082b7c3607754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9d0d13eb41dcf8f1f77e432327097755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f7d3d04b575332c373311486b7c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c3e5901afe40097cde559a7e4b95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe941c1e9dfc1161854bc1f35feee9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83cb43688b8574dd6501e0766ad08c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdb8d8e7c58ea3db5c5dab5f856dbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb74de2e45b30ac2fda317e019bc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d17dc55d6b808cd03630668156dd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6eb4734303ff36f2a5421b34acd424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dead2052cd0c088cf02c4593029925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e070e6d7fe6bad7bc22fb6e38cfb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712453ea2c5ace6b364101ddf53aae1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef58f28dabd1e37d55a7a283c1951a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a48c6b71efe5d44617818ec65e459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabe252b784cae14e69a105324afcc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52dbe42deee3587b781cafb6ebc2cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3fda0e707ed2dcbdedc7eff2573b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600cd6a7cd617037a7c51683d0c22cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc137228aec4e3681ab734a454e1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31e568d630920e679649a3d04788a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d205cbc6bd8c45b2e99afdb51885816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd975cd9eb997ca2302f97516208df717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b549cb098ccf4928d76eb2cbe0d91f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc8ed3ce7cde0651199a72332abff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945138fc64f6a2e89ca9139991c205f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabeed817efe125011f09b99fcb22c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426683c3d4e24b4cb54dd71e9604e62022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da1b853bed77727f76b73cde21bfa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd02c17a39b615337647e43c08b1ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abcbb22c4396752797f1c9ab862ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13cc437a13718947e5dd661f2d39e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465b9a532bfa3072a65f9a99f13b9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4687a2ebf200c1ac8fc9a583e0d0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b0d1ec7e75ba75eb7d047368c79f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1018f7d7484c42863dbb0e2a8a5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f70c868bccae53637887af94decc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd64501c963324817c366f3281cfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e63defe8c40772b9634e38520c6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641eac0aa4467784ba9cc0d63a9fd5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c143e27374f0b279682a46abdc8b4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce0aa6f76e2ea2fbc380ec77f342c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebbc7027865263a4d8c896f76640ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a26ece48ec45505b26e89bc1f28738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d75f91ac96c9d63cfd74ea2993d6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fbe1968fb1c416ecc49e22a923a6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398576727140c9c64467bbf203cbc4ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f19872c8e61cf9909a83af760bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cead2b913534b830169db09f445d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa259abe4fe35596332794fefffe7e8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbeda713389cb02d6a94a6e0b6f57845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265072c431cab9b9c4ad6f63cd3dbd1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cca7af298be83a39eb2aa16884bc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2d221dd55c3d208bb0b5d717ec2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c4d6a047bf8f40fcb7cd9e925462f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1791184b5de8e1921eaea88e78b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf85e91fd37866e38c3164bbe667351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376cb7e6c395b1c7af0104925409ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2843634acff91e9734ec1d29882753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb6288e0516c42d6b61ef986a473854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41cda6b565fbb1025f22f4134fdbce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c831ec98029f09887866100aab5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982849c5ba64ebf2c4b673dc7f8b246457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689903933086dc0cc2425484acb69e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb51188bbd8c7452a6cfcfb38b6d8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589e660256357db4babcc37929faf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01838bd93460e4983051527ae68bff361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad58c569640802f2e4e5e7c84445af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104961c0e22907d91f247d4a305a6b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c2fb7ec5da3743911d711dbda176464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464112c6b7cb1ce42d442c26bd85ff0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b54c6ffc29de698c6f38c318acb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287769915d660f82740ccf780cd161e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957fffd9f3d2ae897b704c6d6ab7a9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee96f889c1f970a609866745eb2f60a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b6bfe7c639a6371388abf01d76b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a021aa7bd9baedb400ca2b3b041a55b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6b4bb8151fc35bb95755f2f36313572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63491e8a11e53ff804d70ffaa73d13173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35062b808a484d3f204799ff2d2ae474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f68849669cd4dc7de9eb58f95af375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8f7e18962c8a0e296a7bbed44a7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8991d1d3c34ec35ed43374a9d20ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e166a0d5ed502c540306f5f87ab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d1dcce32cc5438b6fbe4086399ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082b610547c033bb24482b60f0f43480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d15727645423ff0f2a353dd96b47681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976857c820565ee6c8b80c93888482782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac4ce08fc5764ea6ac8f76ac3737fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de46c2356c0f1ef297f8a4e1c4b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b53fdb721d07072d2d40c4bd8ee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62de47a3c949e1f9d92e20f19199e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53025cad993d56b71be77c639d62f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1b2c5c5ddcd31d133fa1b137d9b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f79ce5fc9f590c767c76d7beb743c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324706e7f023ff2588bec64f49361ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4016c9c0a8c7bf9c7c40cebefa13b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257936e72871092287dba7c133cf6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862b782aa80733fa2505525d959ab793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a7f7889b5b64ad40a807e976c5bd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686398840067098ad4530fb9f574e72b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253b9ef17b0bf85c89a436fbfb1e47996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0a07388edeb2e552662f7fe857eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9cd27cf933c497b3f78566ea0a2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e6b5d4a848fd0261a4280dfb7f3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d726fdfadcba3740de13f4fd4b98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fff15a9dd8d591dd411f8680068f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1e07b224d44b34d324cd5e62cc40f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc93fd5d8081b6bfecc34ac1d92596103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce972978e53f5e44920a1ae22720c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de1d82bd92241006c8d9c15e735c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f17e53080cae304cad9b97af55d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb04ddc07b69724f0bf8ca73d11954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bac5cac2c2bc9655725630a459a1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f01dded4799524e2fe95eaca2d71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f4b3fef30980dc153edf52020763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf71d798c01a6283bc159e48338ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ed445438ea6d55951a951e13fed63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fe5c5bd0ed8b9f17d061c6818e64b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d08552c7ae9da4b1093bed90a510e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b7c433d995ef5d21053616e8b2ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722b60b4c9a0f2371d31ff3feaac75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c9190ae9de2dd1e89ebd5d6b9256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b76e8922af734fdef87916bfe53547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf70427d1692ace8895ec21e528ed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb23d593c3d49527aa68876bac130f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab9b6c136661a1783b4761d99ee57a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f17acc046761ba91eff49b4b7bad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5af58bc22c5f4fb9fc902324976f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70a84df80675825183f37ed44d2e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357bed5f1fed860fa1ac65fa4f93456125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91369d8d2aae2b23c2207332b46a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab427f202be2dad52d53443cfed338e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5131f96e8806638eaaccc5eb9187f2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d8430789016933d2141b671b85e5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a971a40d27587a8bc52736fa1460130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca8764f3e6344ddf334b592673a3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a6f6240bc8bfb54a550a46f74f18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ff28f13355b542f0ca35ab448f78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7725136859d3dc7621dc57a548554f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2e62802afbe7326aa8b445a07e9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a1910403511da1257773ad094fba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598414fdd3f900489b6f9e4c69de1bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e323ffac2a122984f5b0e790d86f36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86071b9416cf12c90414848426e76c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85ebeb641f169c0187698f4aa8eb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114fa4bdcac5ad5488bfd886dbbff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64982b459415f6823ca5670c2e8e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e24dd5af6d389951d48b2b47d84fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea76ea6d918d7999717ebbaa70f0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42886990ed0e6d767996aa019c2dd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f1a0d3aba189e97f72defff241d34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaff82c45f9b17517873bc01a01a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc98bddb5b5e811d7e10ee89aa67d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc6095c97f1b651e23b51f298f4d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356e19aa41cea17eb74f54e4274e3d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f50236d164c4b254ffc32444ea9a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44a11e1636c3036cf09f9c57be703152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90bb147e463433e4099c3a9b76b410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce783411d541fe3d594c09f558b8b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71017f9c654605a53798cf2875fad0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb1899f18f746f1138ea0d106f9141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5010fd835c240c8d941fd73a54ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80ec27e702063d4e2441a6fa41c3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e8354a5df7197fb470103189ea79d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f071c6b03d4c608c38258f13a801d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cad88cfb47bc8bc6df6f454b01d39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e904ca5b0370f51ba85f762dca207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a39f717c67998cbc7cca9bcfac001f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9968f7a234a3e86c6c54d3e77cacd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2191fbd21b8e564dbdec46ee86220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc863c5251ed9b5c2811ec523ca513166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b20c65c20e2c73dbd743d42b115068167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d0d756a7741d68abd309fffa7afd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a4550a08009e7d4c1c27373fed71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac41c13cdc72e7adfb78b15cb31c14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ba532cb45610e4d9692ecc438604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431df3023952cc5236987a18b311394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ce7200ddc362b5f4cb172a7bd879173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5261ca00a34505a6101f372eb99c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c49c0edf868c26f716f045ceb268d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1006e53d6f234d385115adb79feb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc84097eba40381a635a1d342ea57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4701aea37053f28830fd8bc4a4df9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba252c829f6358d19df58b7b04140179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399cc09989d436400173df95f4ee46f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d1a2b49203801836e85c66b68675181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8f2e0fd0ade5a7b4aa2641867d596182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003badc40a3ac180a55f219511882d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05766277b7961294f9027d24cb62055a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d0c1d84d45c943abae1512a034bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb11e727a68fba0387ac52ff9d989186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7747254170ad9f1f62bf47860ed196c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48496c81e342d3fa9428301ed0819c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475979a6893f682054067e7e48e9226189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db816dd96580b6ffec9453b36fd2f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e076027fc8b277bd8d3e1a3f65faa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9a8f595166b10e298d10f1b7beb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f3d64cae1bfcb8cf3ff70f761f92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a497f028639497bbe4e5814cc5599fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c747b6e6ffb29cd56eebdad46055195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31dc0c0d27e4d6bb6527f6d467ba66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a075de7d3a95a9534be69af5b3447197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbbc43a8f7524ff3e42f2d5a899aaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4aa3681e75bae72b97b426843e39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15075e81eeaa155966db4bcb8c37f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909497045607b10e27f163a19c21cc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb7a5dd3cf938c4c25ab08c21ed712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8274de47cd792b1c499d1919b3d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419befcb9570526df13c2ec824635b08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f32c9ae7755e1d83f4b840c9ef5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6a6406f27476bb7a2ae1e02eb5d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015742370d804573dfe9266dfb4263207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c8786eba6a2583fc8dee5bc5fd64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c2fd00729eba19dbafbca22127b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4446bdef2ac9ba5492de3a9a7700210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad9ec9f5cae9cc7b9d400e71c6860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed3695492686b5ce1b3bdbaeaea65e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9425b7c8fb9201b6a14676f21855213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0b7a8a74f7dcf2408f34acb4968d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c2c217254e4b26a760cc97d353e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253481947e420df689822c17d83f81e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c4445045d82c3779005275d00a01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50903a862656ea483322249acf5a94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87054dc5ceff4e0f0d32309e3c01ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d260834881120b9fa2c786a40d36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72557eb5bcbb440859b13a3ccc5c9ea2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c374470ab2c7ad31edae652ddd700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64026f7866751bc0ce5eba853f504b1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e73115a5a53b9e793d69364fb1ca99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a1cdc14503d801c8ee8c957466e20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655faed9c3b8299e128f6fe35f9bd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777c5cd2b888fff3657454fadc9018f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12f84b157eac0c6e5725ef0da221e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6385d72f893d18c1f2f37a4a4b68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30812547ae98b01a400f9f6be2c13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda14e1f4fb3f1e4614a5d8628f5ade231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca5293f3182f2184f065d4965bef2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ae817eb421c63d3b0489d7dba9ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31b38cfe7d7f2c3d4774fac3e1badc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de3aa819af4f36dbe0c523a607c37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ada378603a001d8a2c6dd6ced3b3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499594d8981f589f6c2513e42bc3467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563783b2fde5163d5a827aaeb141a9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a0ce0084beaf4ad890c77fd9c15f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c528da280f836292cf8c76e541a556240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc79aae8aa34e5845cdfc12b79908ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee34badaa05299dcf398a0a29de68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68eb4ad696372db7c5016e8a04a284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a980dfe8412321595f7199ff9031244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52191a69719baaa6b716fbd71000fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b03774d563372f446d4f4a85fd0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6768d073515d2b0a3c0d2184c9810247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4976f44b280df9822ed979c8f608c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a92c81740fa324edd909a0f2587a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e24ac8d94c8549940da21a40c184e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d804827b83814f5c2cdf586aa0696c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a05a5222f51cdf6bf2c7b5f5e496c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c7c6ec38dc8971aa40d2f3884ee12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfa0185516f72255563650ca5884c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a65bb01828a7112dd0e7f6d4d3d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25256e4839ecdf4b2a13db95962a17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e1d67542f8bd5b4c004245cade934257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49084c165474c993357f27df7102671e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552449da4e6f168e28b27d5fa4bc441259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fa21f0997944811c062b22347e91b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbefcd288effb65101ce41075515271261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31113e51eb6078eb4bf3839e7eb7832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211e836eda0d24a9097b2acf106dd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a2c5e64b907835b5e13eb19a037ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2ba44118979c5f85ff5dcfd3c70c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b8497a90387a5d103e666b078ad9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e622e23e14962b129252470e7f596267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528be6daee68722be5487652cb10b2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9306881c3be8de7559d60d2d26716269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd8d5b96f72f9df39234d1e03d98c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7a26ae7df0d8c2b9e9f31ef32459271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663aca19f6d287fcc3c563b814ae6d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f32c11892cfd4e1e7d30c55e2c6ebc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd784888cb375fdcf4cb4a971d769b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d804f0952c130cb64dccdea39a36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a86e14c18522195f6d0e1043854c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322b5cbe3761c275bcf82f46989165277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fb5f78fbc198ab0e7a9feea48cff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc8d78cac6ec9c273f299cfc30aad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a04edff76447963b2a6ef11b778fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a9e020d7833ca6e0e688193b7ebb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0614c8083ca149948a36f81d8c9be3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8204ef29622c56e8f04f48e7603d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f0d2c3b3de4ddbc0d7b63f13867f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a103dcaa8b9dc6bedcdf070912914285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863e3242dd00149f6101471d50e5a51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904443d2bf7ce94695e2b7ddc745eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20668028340e9def733fd4d91bfd7482288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6211ed2dbbb908cb52a620898803a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f2f84da14b2f054a6677fb177906290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e9715193b31894511975862629f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef207ccd8d903fb4eaf5cb84884458c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a648f22095b2232d9cfa995a64753f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58064d767ea3fe0049741d19a6d43fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90008b8c762bbe5e1bcf5a24c5164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96be12be59229b6fe90295da3a684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df932e0ae24d6b0e39bf41e30aedab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c594f5af7be004e5d750ca13b97dae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f67cbf7109ed304b8367b31ad0828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040790279b43624433b79d8eebea851300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac42534bbb9cdcfb8dc2aba29c13e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346880fe6ed3f9174bae249afbf4ba0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2ed0019039dbd8b4a3cc490282574303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a400b75a9ea28a494c630c5371f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce462c48d1705b5bbfbfc9829a91e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e86ef123829ae638e0e117adb262306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7058304ca42858a58d73708b849c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb89e831b3247748d962c456d177d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481563abbcc1fbe21b057deadb2bb9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989b6484db38b7c2ee4f69ca184ab1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b460aa45a3d497ff9980e60dec87f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70171dd9ea2307aff66eab5dbb7157c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57543041f50f718f00f8686053afd9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691aed5715a5a318c4fafa401fab3e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef1770e328bafcf422509a87178fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf136eecec7b0e10485708813d8c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84cf55f3419e4d5b7b40b526c9337317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955533e52afb4f0809130d8dd3b9e2dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816eeab79a15ab8c6e74147bb24ae8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ceeceb90becc5d50c05ab68c943b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b442f6556e62ae94365f1cb9a7dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b69f69a6493eaae209cfa2546cebe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29705fa9cf05c285dbd862875f623a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9715cdd9507ac667018de5174dbf16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce85768c053bfa1f40ac23adafef2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b334d7644f93200cf31fd00a5896d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85cb0b8dc19fe0b29a1c27c80569cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdbb041460948166d482eb60b2e03c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85042b027648688bfb67f350677ebd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870bd0933fb8e5820a002dd50f3088c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479feab4a91f1df7d5f52409b7b4f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ab127bdf9aedabed92b195e51a903332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce53cf48bc9a895cb6bee565d45c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef49cd188763b4a9d2d0945aa5a1f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84577aacacbb16ec9ad74b0bacc169335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835832dcb8284f2c322f9f441304353336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163a680fefc371ebe54b00006254a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccebcf42622bee40c0afcbde6998257338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19cb3bd9e9e823dbda0e38201f7b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1496ad368a3fee5adbe061e02e6c73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d27be661eeffad6eace6f07703542e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c83a5875522d6179aaee70613c9c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae8e53345279aafeaec99d7915e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158201ea383c7242ccfedd1813bd17c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac907849e2377469f5cbd4e187248345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74901337f883509c581c530153b0fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef7e70f99608948fac4dbd96e106c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4756fae2865bb5c6a0f26433c19ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481463f3971371a5811e60ce8ca58df7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757e4d92f7402484c39948ba0a1222b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d1768189343038ea0340d0f1cd997351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf7069aefaec2a3fc902526f9b3056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549cd769509f172960c1f43b3cecd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885afdd336577705951f7fdf64f6da4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c09ff609949aa1fd83b326fa7b056355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b918a4c639d1a158c7c7bcee68b8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb236ed328b64b446498c3adee1737cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7565105d91d88a0bf7f8d8e32e2969358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d6964768ec7df9aca2e27be1a126359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1960dc85de907a025b60acabedd713d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc8ae37c23b0d258a4ecc78a0490c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba8c3215a9471d47586010d7a89a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0fea4d511556cd76cb8fdfd0286ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed9dc6fda9d19fd8a5595fe7f76af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373484b737e241e8f1d9506359bc521b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321c19e9e7c0130ed37906cd60fdbef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd572ceccf88e4eaeda113de1f5f4df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd4f670ec2186020884b823e73ffa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c46678fa6b7ed314d67f85de440f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376710addccdb5f4fb2a0bebfcabac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6464e4a1829e3f51211c58c09c3c2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7045d47fb4b455cf9147f51c8c4e43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec8fc63689b224b4d3eb618be7464d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e4a7005dd07a5cccf2b192d91ec14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff18b74d8b8d2010b18ed1b64bee7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa02788aeee28f8ecbb74ae8181ead376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82a9c65e16345815f070e19e9b2a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f033d13721e71400773105b7c1ccc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418ae11ac4e90a016630c1f84b266c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86915ecc1f2d89b1a03a40d7ab0aad9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6001bca434b4135b0fd6ab4de858381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7b2617b0012cde6b6b8ed40eb39a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df0a002e94aa6c8c7f9a96a3c283a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c95a3783264e387b96e7f78d52f334384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1ddca5185cd8dcbe8c32947f2db84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb352c29304e60438937f8a96cd955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876746fe600642391d951571a00a8d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664f3149fcbaae8403c84e96ec937e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce7f917f409cbd6e5dcdd7256b46aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ba0457da83eb583857a462a0f9c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f4b90d6fdc2f7152794b1532c112391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7ce2abeaa85732f4675f4df4d7f69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497739f139540183cb00aea5ca7d68f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d63e6c09ece0f143e7894389cb29ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a52bf75a876712b2001c8532204fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9434a5924acb35bfc257cceca9c576396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21aeb6dc0d7b8bdf0827145d84192397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f56ae502545fb0d5c61b24fbc18f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855ba6d648dcd8017e875ebe856273399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b364dbdbad48852b0e9f5d6f31f4ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69308b686997c9fd06c58a1a98ddb24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177694a6f4cc6b34e920a0848ac2f3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831f140d9ba10a82c4681c69b788d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40df17dbc8aafb1852edb49197278404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba144512a32b135ea761cf90bef8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e58a00b79bc9679b4422b67e0eef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e83128eace411fc75e8a64816a117407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b230d9e63b4d80dd8bafc2d21b9fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816091cdb4c90017e5bf3f4a4207e71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3f3a1aff4113fdfe1ea81fe8a35a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288bbb5e3ec57d786c8bf298cde620411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff36d74f7f6eae297467f04efe897412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ab3311d7abacb4a29be3acb7f7c14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5163f56fa7869ab6a047b9fc1e1f64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd955cd6f9e0e058df723188b5115d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453018658fe1848cbb31d08b7bdf08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983511fc29ed934ac65d09a679c6e57f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c004bd3c59159ca7100b82302b239418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e4251bf83bf51e3ae720ce906144419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fc0f0f2ff6a53f43d4f6d34eeaf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107807a533388858b3bf75c35851a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac25602a6939a38e2159d8e4b5b13c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e5d7b03055b74b641f786988d035423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4473e97478598814fb2d60f1520097424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc22dce46d21dc0d04a5494a9db63dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518f541f200db3ec0a23ad3c2084ad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fcb43825f39dc7ece45079d7e31b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2d568fc02794e7241d764cfbd9f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2b1bed2bb470721b89c35ba738f8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232fe08729cc278bcf3e9b9f2679314430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a605df2bc22e319662a4a377f5de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660efdb4b4a711a13bea10e00e12650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92839c6f51871de9cf7863dcad23f10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025768bc5ebf1e430e19654b1e032c05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472597ea4edd93657211c1fe8425072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574cc4fbbf136e2dd339f6f13a12dfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b74e39c9764db99a2f8464c5975cd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b9794a6b7facd67b5a0c410595b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e8a752efacea067d3567b83fc14b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f55d7effa374945dd17ecac904268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c106085aad9ed0a07b5a7fa65b7b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca80687e0e9fd88f41bfb5cffef8df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab187b483c2457f711588d683da79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedabb6fc9dbbedadf27785bd9a8bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565798a7c70c223149f3e7da9b9a3178445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d94b82b2c543c7f6ef61569b5d9f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ad6b9996837d9d878e64a241717a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4a4fcd925256360b39a247fb1db74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e44830bd3d278aed11524a689fb2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d67f255f148abaafd7ed753035e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07ee9c68949f136cd30ec157cf6ad2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f3d29f1745db1bad63e1851ccb41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56ba5c339a305ed63778ab20b831e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda589557e1fe00a1be51a5cd680b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3e8ae7473a3cc457532e50a0489bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1aa337771f11d291635f70e6447fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa92b6054874a24951986d1c6d4fc96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb7404184a802340a1e258463615ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d797d5ec8ea4fc4defd7508095077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee88e4a8fd70ebce9366a17c57535a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373546461efda1a8326115c18835141461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173d3b0e3e13f509dc7124fd802d07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ab50fd183882b2a996831f8895ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a2497a24f23392618b9b6e07dcd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65eae0fc6bb687b765ae329cc50d09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ead79da039420c93b447850f8b390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257661908c9a43be26de3ab6e8c9f36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7623c8034c04f0b65217b01c6b1d85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55801d1cc9e2335004a64f4f0965150d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24fee94dc75e05a685e5ad557e85e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6336616a0e0c7dbc2d82ce5ef6b319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483db6c1f4f8ea52c96d906e9a3278c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c6afa493501f84e760a34e3820a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47f9d2ab859ea7ecb351cca627d3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48dc882f2281c346d47b12a9027c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4158cdd389fba375fc2b982717e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634ccbe333c81c22896760cacab17c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe502e3a7f26d612ccee6e985c92e21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497173dbb2daca6f1324b7f3eb9486479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd7a38c2d02ec012fa6cbe230126c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5ea513d32784661dde0eccc908113481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc14def2a27b62cff4292064429433c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92fbed088cdd6f345d14d6f5167ec7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f919f6832519f10e8ef6b88773ccaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0b34c156ae17f3d27b75d5cc867d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ef6780a54a8f8160fe81a192b039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430239fcd4bdc25ecd94bdd18f68e33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ef9bc9f39f187e1416f293b7939f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c3ab033f406f7834fda1cecc226b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e9c013e830a1301ca8e795ead1da1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0413c82515cfc0ce59928d04659388491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e62d8cf1e4d4a043e89d9e1cddbfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8db04f76d0b06c02d377d8fe1d65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f81ffb6c711656adf808c7e51e24c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232d472dd72c388d00846edf1f61ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58569a7d84ee63ade6a2b208d55b7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff460c3cf8ae0d91d2f0c08fb7f0fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b4f72a374dd41ddf739589129ca66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45af2b14fcff14488a154ca0e79e1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115de750913d8422248f6551c212d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ae42965f9eedbd393e4e95fc82fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a007d917af9fab3bed60c3c9525eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755178d526c9c57ebe6f99efb352b212503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea702eae8209ac13d2027c7c45daee2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a377dc38e76a006ff24c6c517e1ef44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9291beeb4fa72b2da1a22eeb12d8d09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae1d85292132e6a0765e0e5087a30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0367cebcf0f5c1f478d572d5c90835508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633c269ea1a2643546218cebe9c708509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955eb5add43dfaba5a54dc3b4530a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c1bc2e75b027bec992b1b9a963c86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e230add9aeca6da0731ca984b402d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ecafb0d6e11bfaa6009b0caaa0075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bab520bb0c50d8a535a32c3038fb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7c200e3ef97ea79992b9d4bcf5fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa2be6bd640eb78d67c0780bcdeb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074435b44995cfdb9f1a088d6bbe133517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844d050664f7960f1d01033ac48c5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de76d289bb751b34e8acb788c79719519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c7a81aabf157805e4f606e9d2ba18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152fa9bbfd5abfeb30f594bc221b386521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c2f1adf05eda4ffa626e3a1373c63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa65dd39900a2325d530b994ce1836523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c900fa368781dd55e78ab4a75197385524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5cdee4638a03b542a9a91528e0ac4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d99bd920ee5ab8570f488c3c569f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bac958440741f0e2b2f788ce77b5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be01c473cdcc8879ac65e718e6a9111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab7c6593c2dfc949d6d1cb027a633529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3127487896770e46e3264c1f1680f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d273e438cab21b0937c5e05c684fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6b1d850feecac9aab30b74fba44f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f286b2d520d34a8b5300926770ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f5ffc2e257a4a1759d462c135047534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5f5dff11ef4999b6e5685b1ad30d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d78b38d6612832d4364e86ed257b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728cf15974ffc5c0aa836516648781537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ffa126db5c13141d9fb90c59b05ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ed80ae3e6fd8ba316cb943b1e289f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2200023144de05c00eddb3471dc02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c9be0ceb12229ac55685986c7be10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0366a575035c1d7a504ccf830774994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c7923783c12fdea99e721f0e7bef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf063206860841c5b21c04822d08c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c279aaaa9457cab025c67729ed8f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc906e6b3a75e6afab1e9e79f67c3d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f19f8406c8359ce41a91c8af25a19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22fc1fe7de1bbf7687b86a8c8bb4b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5859bba72d1ca249883470f1901f31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029dc147518c75665dad51b4d8184c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a9b285e01f4aad9b8ade840e4636551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dcd8c97cd30c5a56fbc1a8f19139e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5382882137fa05d5840d75b8038a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360368f31ecac9a7f846cf6832b92b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01db2fea77a0be3bc34b5ee2e6fd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b457f667ebb024797e82eabac62ecb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a9dc2975744ba0a69ad434da4765a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdd870a228cb1d62cbd23bc1f0868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ca620d695e87b8db7598bca6d674559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcff6f850dfce37084df01df576f62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152173a34d734cef1b898c637245ca8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f87942c267721113dd5c7243def03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3507e386db01e1090a3dd66b0c6ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0173f45df9716f4999787425ee0e57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bdca9463d6b2274c1f69a63fe992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3417fb037017cfd410fabd2ae5e669566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c2616d9cf9ce112a189920c2d254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f011f12da154b16a6193fec10f772e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71113423cb0eae4fac81c13211b3d763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77297c9ed7be4928ce4fa9ba964049ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949190a64e9ac3399d59d4179c9e1a7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f3b75dc856f82c83cbcca18b0e384572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce292b3684138d52d6feba5060fa5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead101b26f5ede446d2f892ea8b68f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33660b590d4c95392f58e79b61404e13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01feb0bfc032d14d5f7fb4ff38c92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78efd34afae3395c0db63ed6ca37ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385630af78614b7a4a3e5e9ba13b4bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f683d8b5382f1d6e15e44266192b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2b5e253730d7a013026c994bbbdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbade4d2520d0d2a9c07078337fed9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb3ed67139044b72059e6ec3c3e19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9e59bbb67a932d4c7c3b0c537f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb739e326cf3db216293c9adde76a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c29d433ca9efdc9211e47189d9b8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4616a1b2dc26922e595e7f1ce599b17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db132e710c2a874d1b342367587173587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe0c2900c2a5fe1f984c6aeca3f209588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cfdfaee855aca30db4c1f4c0f3e45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933600748a9b16bf4b4a3ba8085c9888590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78cf14d954fcd46765411d9747a798591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440cc28d90c674e168a9110046d3dc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b75b0d2ef00f48774876c4a8a3397f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a4d096bae9212ac4dce096fb70e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0de2918ef84543beb51656582489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618fcae0041eec3e288ec31dbe0102c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80ba10fb0371d59bfb6bdab8b7f6d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64036aa94e5e683ca68104b712233af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea5932280e675207d40162ef14083599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee773c3d9d7d574f337afd595578e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893cd77476ab1d92bc92f0d45ccfd62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214560a36e4ff46b3e8cb9360eb4b855602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34170208fbee4f6b2277bcda3ec897603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6594e5b309fcce5094916a2ca95f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdec78c1f9a715bbfd6a272c00b4d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f267378af6b6b7355ecf0c95edd2ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc0b45027a5a29d53dc0dc140844a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb80790a8cde7fb3eea3c64e36ac292608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903233c20aa5b625a3683716ca3100e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f861a4f78d6cf8eec58c1511f2f421610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3921eb866fdb70ad078ac36b89dc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db290a0917e08ba0b40d96c6a947be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0580dd9499c4328625d0bd0e439d8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6849ee613dea2dbf7dde1ad301d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ada660ac713b88922f578288fcd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85b9c5c1f653d43b83b1d832f8cce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8791e8ce9b4527bacf020b642b4b6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda0864c64ab32d7661cf7d7e16d0ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc7d8753c741652239aee2fbe0db43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4ea68aa6ab4d8d9dab72f08b5f53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438638d154fc06b6b33a9405233aa0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82cce4266a1b0843aaacfdf5991b94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7f3bb2547478b627834f4e3fab1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681eb371ae7ce2892dd7eb279ab23c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a83eff4cf7a3b1fcc7a6d75cc5421625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5550a7b9a3f8f7399b56716da910626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b560a3beee5789f35e8ec385f18b3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef07614545a0f9a82e311b8b5c7c31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb4f95c5e2b07efd859b150a877dcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204890b64b53b1c8c3e59252b2208721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd8df8db60328051a32bc9e449025631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810c133ff73f8663da3b7d924726dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959fa5aa9d3cde169d1981a6a0f265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e9e556d3186113f3ffcd1339142f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b16c26f14529f9685cff3ed6718a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89480b230043d08135a5fe822ae58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e10aed1f6055730907fb48e1f7264a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a789e420c461bb88e76ce17642348638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf7edb6e8ae3cbfef2ca8000fa6b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b99ad0b70ea70e5b5320db65746ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093474b9c002e39567d391fad74b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b05372e7bea96272239780ab3fe1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3a38016a126c06bdc5565ecc6a66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ac4e5cc2bbf8dda32361cd887a812644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d21d0f1a36b577fb804062abcd178645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c7354163cb6a0892bb7b592e48d94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014566d6d4c0b8c86e790bfde3cda732647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9380614c8642ab86b5c7445d2bf41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66875a70f6e7b9317ac1d781ab2de7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe4e278a928c94be321cdea95714d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7827b5a209dff6617081796f23c41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677867713d5dabf2f46eec86abb25ad3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769cee9589965c6840761f88aefcc87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e8a7f95212ca241ead6daaa3c0ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4535df37e10784c857fe45a01d0b72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94770e17eba0ff38830e46296123c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb07a4ddcd8ebb56db671c44a04b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ca1862446c4655842c37a451bceb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83080cf60ab195a0725986bd4fa30f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4719f6d1cf407d6f86ec001e4c9c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e90bc52a04e5aabdc70d89a1dbb24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c542ce02f2464a5524db9bd9ed721662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6a86a2cd7b47fa0cdd8632e707715663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1109a2cee564d28f5e2957a671f582664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baa6aeac8e13a87e36a8114a4733f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accae15fd3234343c32bd9c293568656666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c881edc0e0363edfc2b2ec1c16266c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e7296e86ba6516bb0051783251f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e686f877acc63bac035e0f4eb5dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970575a0f652380fc148a918205eaea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801226bc65f1bbf1fe7965e2cf39df2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298422ac689cb8118b2f32e1af70a5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63174c183f6e6f6d5ad79dfdc925bd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10e185436410b11e43090a52924cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57961dc4168c1c4ebe6834f711c21ca6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e27bc4fe24c01c1f68b531944a2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a655ee123481034606e28f3b0bdae8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d092452169eb82a4f8cd4ac607557678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc8049e7f5246bc382684237e6418679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530610f2f61183ba485c028b116e47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5757b989f03ad79a00de804b9ca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50fc9e242823692af7bcd0041d8f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9957b176dca99678434eef26365f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917aa8091d2b0b96e7a3c8007ff75f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df98baf2324ddf529d0be07d241fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca939a7620b9788dc345c9321818b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2383b5c257e4df3275a0d823bb6b7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b66c2e7f4af1f800ccbd9fbdc4907688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3942cb033bb49fb5a175912c7d0b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e372393a6dd73f7d7c56007fafb4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb62d8b49d86103600b56ef402a72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43efd52824843ecd4524ec235acb2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227d57367481e8a8985ce086f14a12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3ff0c0014244fdd53d16b1a7cacdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1ef33760b95177b3bfa47d08285f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b9eda025792a5245702f265c7ca6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a61f305d51155bd7c4aad1d1c566e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb0630133fa0ac2211136199ae1395698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b22364c14c91259c4c8fbf7263f0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a8d8acbd071c3fab245ffb0013cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cac1a40b98cd5ea898f0cacc95506701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5265f9b2f1e2283424545684b79bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac72ee57a3c304c722b5b8d0f0a45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6601ed74a80ee87db90195b12930c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a79270ce159cdcdc3dceb64b8d9a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bd7b252ce513bd37e04e35124d533706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee44108b536eea2095949fd2341c343707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbb243993c94d1d9ba001a0a75c3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254fd7412f84eaff2eb8c82c60e6b96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04254f19a2a3489309f9dc12a5d41b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a141986e6dfa29007a6e60c077fce35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd210df2fc1682b7949dff0a758cccd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d341f4d05f46bc95975b728409cb83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c5e1b3127e1793c304d489ae3630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8b6ee9e69b7f2b1687d789d43e4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965764a2f57560df86a43873969a95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f304ea62952af4dbb3435ebc93304717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0db02eeee3421b7cc743ac24cce3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a2d0505baef9273a1650ffd86e81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f1caeeb6d783dcec53221a6276ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c9277b80e94a15d1dca0a41da1c9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ddb1d595d87258ef1c28af8fd7e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a565934af84023d2ab1a39493204157723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8290616fa10e77a377d1cc1e43170724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537c9e9ac2e24291594c2b6eca811a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8646980d47c23b7fef133e83dff09d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aafced6752492ece4c55529ef4309f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6100f62a801390a0c4a66c913cf82b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006208faeefe9038a086fe73cb24aa62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a68bebbc0e01f75c2b01730ef11de7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc465f2badb57abadc17c0fd0efec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bab8a2ade39c9077b0c01bd19efce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ed154ad89190e89a66e7358047f2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa1747e88bc309c3a1851cd0ec9f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1636d0c45177d3f48c729e746b8b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eedf5df8d2e7cd83ddbe49b410aed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7622082e4766750d1c40b328d6cd33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c00af3817d3536b92d766aba40d7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b84229903e014cc7959dfd406be26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45be465698c0576bfd4b1b47f0a6ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa6cc2b97d45ec7101b7fca640c8da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737cda4a63629903b90b3712d7e5216742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0549c85178151edf06322e44dea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d90e83ed451f8f3caeeac677529cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28705a69126b98df6acb2043e7387dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2f16314479be5306654aa7a150949746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb1fe6f9995d792c68006f4400bedc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f8f99debc60594120fb81e4f3925b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c19c4580eee6eba9c2bc8841f21b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172b11585036e35e5d5dcba6c7c2dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784c504dac7ce06698c7b6b3643ff3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f49625d67a5f357af9cca715c8c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffb5295c33f6721945d25b8d40d73753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>