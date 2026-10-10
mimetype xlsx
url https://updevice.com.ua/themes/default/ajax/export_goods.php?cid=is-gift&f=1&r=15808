--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447256c198b0e5d2da3e7679a401afe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ec41184bc8087606b05c04b618f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156756f49d9e75a1b9ecb5c47f4484d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d766547c8b7f31a90eb495da17f0364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6baa7fb2d22b577c577087dec02cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549edc08b9e1bcfeade3688c09294d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4320e0cfba1501e86848b1932a6abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c4d1acc0a7585429af3318ba7ffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200baf2ed22a59db9dffbd283d1e5c5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e6d022583de5da6e3ed1c4722b6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f9acc1ac11d278519742b58a0d0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c5deb9427a6dd7f493dce5e13abd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8f472623954b7ef26e839c236aa7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d33280d3a8fcaeba80a06d21dc5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73dc0d35d60f25440135412832da315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df2820e06f6059a3e7d172bbc8278116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc8435cab38f1048ac08af51a340017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c3f6534d3eb6eaefe06ee53f6718518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef890c6407c2660276e63571ae85019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d070e5955f8024fae3dec7dc92b40a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbc8541332278a70b3fd69a47267721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9685d2cee9036956b2c3126e09d08422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f7996c89895fceb51227a0519b89d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f160a10d69e851c6ca36b61807e86824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4eeed60cee507d3fb6e1a472835325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf52942687f40c97ac77701b5d80a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88821ecec67ebb31d7c63e67ad6ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c51c04b4dddc7b19fa867038a0eb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d53254bb59e87da4498c2e160ce5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d54625f431119a022cb0021c5d41130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6861d447a407549d856fe0f25a3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e54221efab4bf0fa094503c8bb11632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c37d4577e0687b4a181f9b24d37c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c55d731c6625965189c960a04cda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d3ab47b2fbdbeb9cee856ce68846b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3c83d62c35562f7078bb46e88ddc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deebd83b6b3c5a7b762cc064e3dd3c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5ba52ff16421239b5d4940c22f5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a0bcc7f06d6d10987030ea4f1eeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d288e139b992636e5565312b7021940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de60699a56d75c74570d6a4f60cb7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05f87f01a3a7aa7e361499cf0f5e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efaad2c160556674cfaa904e78f96643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89628b1f178557ab2dd37e35258fcc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146accfef5a6e9c6f1b17f78abfe9be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58e11c09655f0fe9756b11d8a947c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587fe2d4f03533fb0434894f647bc5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50e6c00aab4999bbfafa9762abff9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa7ca15d4e2dc026f8f5d517d6332e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5373cba9fcebf6a50333f6d8edf25f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b1c310a04cb733e074d371e10d63e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf946feeeb1d98e428b75e6eea289352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2507a09755be244131f6a3368eb63853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6c6fd4c0fbb0edd95574f3d309ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d69871dc66e29cac0ec81fa9778a8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62c9f351a4a4a1018f263a984affe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d96aa008910f4400d84a9e3b0f9db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045726b21b3574d0814a1306f1af2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5b8bfa6aeeb903d4d012ebe8405e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c96fa60ad8dd73ba86ede84a0d9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c49df65463e390c6add23d54e0d8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d43b00b164babd69b26c1b5b11bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe1a21a9ee3efb582407a3df275e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f0502c946dbb6f2c0498762aaf9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619653e26517420eb5542951ed20594f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589ff4f77ac39f132425bc4549115d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b470b1774bbf5e4204fb323e77c7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b06a5a0ed1f3b5e3e4a261ee577368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611745615781c89a2687c149fa78f1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f08a41da382036ce4269d22bf163a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6fc67414c547b90abf4b42db16fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112023cca073b5aed0f556ac3a6106672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94bd09fd4bf29d5f66cc679f1affa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8a02282a80b3a3cb67141211130d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fa1eb49fea3bc71108795140e88d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad0d9a37c3e1ae708567afb1235de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634660bc17baa99f747c3e3a034d51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7dea4d78d210dfdd369da9edc428878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad56271be6079a8b73e79ecb7de2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7ec316fa70402c53a5e99bf7e19280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9150c449dbd3f427250e3b567909381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4a41f0be4f243b0701a6d5e68a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef240f5c91ccc0a2c4ef401a8e0275883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc3aba2b034e59fe03990103f5f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc25dcfd3ad9fad7f2488c76316cf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a98d30f7e1b53ff0e8ef2346b76486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5ae580c8da26bf99f48c4d1c6e4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525db5dadd8f89a4d575046e6be8e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63c21f67353ab42ed40943bfe2a2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6256b8b756ed74a8487a533e10f2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94d416aed6fa7499e072086fa5fbd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5881d9a484c0a76275d5a9adb76ce0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964dea3b36a6e6261068df2bb44173593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204e6510ca5a088266b7341e23a98294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270286a09db4bd2a1651dac6c72caf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d8c98d8d3a05cd5b0e51f4cb23e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf850770f56a822afe800e83c1330097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38781a56a2a7087f0690ae4e05b7098a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2f09234301181c4776d46147681c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88466143bb9e02643ff2aaa906a8a24b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b321990dd0ffc338de41366079d4139101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87854c7a5367295c49a41c60091175102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc98c4a7273cc0ec9b140ec2b1c90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240dad9657214a201daf5d86f29bf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a25999d4cb73db345798e4b76ed60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce46d7f9d53ca94f0c8c7dc091534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844fc195ed9402538828f5cd239cc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f278516ff4141f9865f49af68e842a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f703d9b0ebf0e0f0c92c796a1873f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626b4aba99d30eb08dd77cd2082529110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc67b13f1eafe2b48ba46004ce6eed4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe158cf907b2545364a8400b38480f6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83f5637eae0075d68a983b38dcd04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca25a14941379e185a19d797406ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9b3a6c012a890ce0be80e5723075115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a707f0bbb81f8fae1d898263ca12b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad8e34d5e8f5df4284c27b72204d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae719e3effee22350d402eb4e1b4c76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17924ee6508e9030c41f8e170db8a240119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aed336ca8f9351009c14bd64c9f4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270d9de70dfd01995b8499e92d55e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75942fcad4de4c58e966e1641058c2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e9787a98044645448d5d3d2ec324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fb2fb4e86b6ebb42a8fb12e5b849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297323ecbca50cb57852ba6b44e806e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ab7da310e1baee1cc98a43abc47f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e5d4241cb5780b60c6f92569e3bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f10ea37a4c17a89b27e09359524b45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c79d59d4cf03bd91751deb9560a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8074ee97522e145ff987cd7a273ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a602db7eb1a8ee08bc8e1cdb8167c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8accc722ce68f47183d31d6d835cef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aa60278857f357fed0216aefeb76b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fa55909f33c0b2482756f9eeab248134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fca889a6319ac26355be48d401169135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c30e5cc15777df2d7b032c2442e3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e20700cd64d1f7f428ab4a40a811137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4fc618b5ceba7a3522b42527041f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356249d98af7794c211fe369ab2354b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce864635ae533e148cb9b8cfc2011da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662c34cfc2af732deac5f5c41765303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aa88b1dc450631a87714790b73922142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fa2fdcde10947b42a8fd88019bcf7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc2678556424c5238c026c582e78a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65246a6f37d0cb526ce173e23f14708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064b84d86e8f2ffac34112b5971638e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96dcc9494f57a9cc12f4ab8db843bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589277572f992f7ec394b4a8f8b79b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161ee390123f2c225cfdaa83d7ef66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bffd8861e5300717ec27cb3dc2a59d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f6a563d6b0769cd0d0c01393feaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf1f36a5052cc7848bac7a521795d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1d02663bb452a3e4dfe70a5d91e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e96f62b4be40d2757186c20f4548154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08337bd1e670f8d8f3cd279e0ffaf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2132f4720263994daae65da4b1c2da8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb8452d66601e8ad56b95fc8aa7af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6f1d321c988e256992521c411f31b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5ef0fdc89dc4ff422628fd07f8bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b94862ff137b0dab04e3a95e32b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac15f5230731e8fb85cac99dc348f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd713e1714995779c1f410445394ecde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ca1778ff0d6529de19008684b343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e4114a2c8961802215de71fc8c6af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96fb614a8dba5b706fa7504b3f8bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ceaf0b1ccbee6a225c0545817645166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312d8c77738eb3c3baff0add44a5b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a455a84b3f2c23220b91912145c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba8c87ebdbc65f6ddebc10aa28fec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8133c4bffc4804b5eb2d25e131708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed7fa63b9e6e3cbf9f352fc417d12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad02eae8d8af6567c6e4bc4a133230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e80dd8f9bf94c645cc1613668390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050cfcc8af745da33178f4ba4d58b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b70c0014ffe38d844bc5e22c1499175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63114c78fa141540d6eed1f1e38b64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ddda5313b9ae6fdbf81e69623cd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3249fce5563a0d94d0eac902a4071a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257dd5f444f775cb43f7f1f948aadf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d7fc8698b8c7777997713fc0de62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286005a3af5092ce2ed84a8d5d9ac97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad624e26c16b31e3bae4decc21a300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4761529556b25a8b5fd1dedfe7e05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6f708b7ad397a8fdf0e1c9453f88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f76a50f61f6afcd62535f7b0dbbf92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ed46a6a320fe441e36de0ece27b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3187d0ff474293517e263ce8395d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c50ae760cc2ad1ec7818d1b2609b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a8154c0085631fdb20de53919a30f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce2bd0e9cc82f854f3a1ea25af501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf804e258dde365f17f65b1bb9b57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861898a01a1f99f2b5f8c13a2023829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be0457a3f1865dbd60b6192517fce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5337f1f24e912621923c5d9215e7da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ca38c17bb52d5683221808a541d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9c6b272924a92ef1194f21ae28ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56bef7a080ed0ba6fb2b3e67aec59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7af8f0ba252864b248175dc565450198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a80a250fdba9c607172a8859e46a86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004db58b49b84f79ccb8319e5933bdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442faa6541a09fcc05ec14a6fb13cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d68636c7ca2a9a93df74831577f78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89b66096c275f02257b3f5239df23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc46d70738c470c7ad4d1ff2861ae52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc7cbc8d2151ba4939dc94f4fa3eeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544067e24b61ac4381f0390e14e4a66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc02fffabc74972904f90583eed9dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a8c10428a663c513bcd522861039208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03aca770abbd3437d6250dd0b29442209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2c3dd44623877ba85e3a46fbead3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc47427cc7d7553b43c9a59ed2885aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006aa574f097fc116be0eaadb317da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b967e24e527d3f74225d4a6c06577c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783badf1b63da077557a16d91a0b1143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87c7ff3b8ddcd1f2b846e2908fa40c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba3d594c65aff02e9b9d50d3fd15e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b382c4bf77bd53149aa69c1c675c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3e3f102103d311842be7195bb7d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72f6dda2e9ebac62661d7d6501c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26db28bb7037075b1de12d1df5fdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e695dfa8558e90408248a80b3b5e017221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757c72c14a5e4ee54da30aabcf5b60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd5b46b5b427d17ad0548342bddcaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815be978d88f2ec086096951c5dad01c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be1e058af30be2ab01c98ba483d74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871612bb5409bba85efda5bbfc0fb4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e5881fb052955fc33a7d2bb7ef40e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b33b67fd0515cb5099974bc86eeb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c42972a612cfe58bc3c8b2e84dd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6976e0f6fffdcb8ee37dfeafbe91a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf8135b7fab7e105867d65c6baff67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada0c5602d6b57b3ea8a29c123086cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b2ed196209e5f3c2598b1b318ca70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd611b2a5d116cc9147492a72f77eb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1526c4f2112a54a64bb8e9ecabb0aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10496cc90cd8e75aa2cd3ca63faa0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d15e7d8a0997c422b7f2f2459f90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130705481eabc7c104412298ef60f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc2ac0de451954e3fedfa610181723239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc4533cef12b20a35361759665eee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269380c3c92d21380ca2db88f19e888b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cfb0aba3e5ac263ed75051070a9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9eb716c224a01c0fc236b706aae4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400cf0f1517f9424824ce73c5c32356244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412dd7c94c99703443a3446ce438c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ba6374433d0bd99a0880f1c287682246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33105af8b24d7933cb9342dc2853d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc671f59eb59a60ec1c28f354f8970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467967ef31b110b8cbc141d64fc107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba8fe774ad3bc195e8fa335f0da016250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20386b09b21042f86fe049259f8233e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491cfeaf76eb34538c15dd40c84fa8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450cdc7132e83c24ffd27a1024c22e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d491d6e1d0908c6f10b131126670254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff4245416d0ef87764f945b6cbb85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b5f1919285635559d15f62153940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e073b844ebe65682e5461ebeb2e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825330a547094997efcb5507ea73b074258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1ad44dde19c4f836d9ed41f45390259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565e68eefed120796b5ac2a6f42393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dc885362a1288452d3bd7b619eadb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8060dff63e1da53116e168db1490317262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e233906c017522a2ce2f75144fd2cc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d770c13098f16e37e09af1145f88e7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3249abf38c83003018dfeefea5878b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43b35db50a011a2d97d2a0a537e81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157144777d394d35927eba13965deb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0efa93849a9fa4b4e2b0fdee91f3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d02dcf9d110be5bf7519821a9530269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550f2a9c1aca49f123ce24aae0f740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8698936f5bf85647af3c6c3dd1003f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514971119a24e34d41023527d0febe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35325a36705c1f0ecf81fbb2ca4304273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d360c3b3e0644e45361bf8c2b8dff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edfda9a5edb3816f42855fa5b3c905275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecffaa08960b4f071bcf4950b4c36aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e9bf839880fa5db03364a75c6a02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d77a77eccecd7686dbe9736cc72fb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a45bb029e17fd522928265f25b37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54b521d21ef4645822013733662f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434a91a2bd1c743a410e463be60f43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412aacde0d9ee0426430b2f8bae41d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f94efd145bebc7efbf80f32ca0bb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d4bde2bb5c2b49d6088d2f92844a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b985ec9f2a1722e14e193e31082ae93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883e97f74c5329b79c9d51a56d79150286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674aa773085ce7e64c6e3ab97d7c00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb5de9b25f531b3efca632536db2f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e074a8d7089983871b77e35bb8f3850289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc99f14811437e62cb2a1b4bab48c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0790002deb8294f9c065550eb8fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8186063839f25808e8df9b3d0a1e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245054888af846e6a96d4a35c858ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe0e5a4ca1cad73ecfa70247c663f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e20a01826fd2b7914e3522321646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b055ef05d472b90a90c45cc3a4243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd77c3f82991da5dde34f3fedb015f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7043399f21ed66dd6b504bab0e270d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c3e9d6e685dbfcd21004ec4a7a51c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817525ddba3488714d26e94ee0e30f55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394508cedb93c8477595599294031e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d533d5a2632438d12e61f0cd6b9c8b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dea552cfb763060ed96ae8b732bfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ae34c76110b77ee7409777a3ecb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2adad8c5dd2c06b9af634c6c71957a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e2e9255f6b3b5e183dc2fc1195f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a35d2d5cbca0701ffe25151127c2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64961dbc4b4c0f05082104a12e01b2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692e412e403329c18fd7fbd6b1fe47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0283848bcf5bdc8000a63654063e54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f019a74e1577298d6225eede8e93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d393d5f52f5cb94eb20c4e24bdd30d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478fb322f15f0e0ca55d6e5dc2ccb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcfd060df6a2924226585ed2007560314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3877dd5c81aa74ffde2b28d4bee2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7777d46717a0f43a9928a41b174efd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541cf585966b696ea64c1cb94fe2e40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f27e7a70b1e3887b50e1e1d41471dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601796b3d9a4629f90821301f00edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9b49c481075d32be57ac687a21a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5b240a7da6094dc46c287b311c36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee40e87707b79e136597f596c5a2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c00886c0031c61a261418e94daad3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288182c9fca9907f284b635212effb3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442add1777eb82cb1632dfd3bb80f5be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb37c129e2442fbf2b35e21d610b6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d80da3d5c862d8d0ee0f2774a6fac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab05ad569f360807e59c8ba6585391328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae217c4698ab75a3d738c8582f74660329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411d5ddd26d7a43e474b54daaa690e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b6a337e94475ab038bd15c5a2e96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5928ccb96cd160bc4c4a6d88459d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc431945e624359984a5c4f9b4bdca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3b27cc4448180b8fcb6356e19c22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d90b8da0a28e574843308bf3dd03b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8bf2de64315cda4d0d3c4de4e9d86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5a67a06231bf5c347e23aa6cb4552337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857d6efe3c3d8f9cb1eecab56b7344338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9872c3b7b9dfb66c4f7f0be39ab036339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66cb38bc092f60508205a4188f251e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258722979103432bf1907a9367f1bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79634a88e60db50ed456d971d0591ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66afb3bf220f78a72ea1c816a9955343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f1522317450ae4cccb526cc3a4b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81102ba2ffa2c69679a1b6ef3e8843f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9471d25ef6101717b50fa60fac1da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e0a2e015ad6cfb874f4a8ac1dde3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01b18c1ce898892d194c2970a5195348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1847be465257b72cdc3e8c8fe6b8af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7b8954d41890187acedec2eeb17a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde4cd9cf3e0975154efaf29d3baaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fca40e3f20baf28f42b3ae666d33b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573fa5149e7bc779f3c724f73d82167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceef5c666741ea543cd2f5d1b4437e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1908fbbcc8ff67b3cb8b673138870355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd6c8c43492b97e160c64f18039181356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab0916ffc4095bc1865f0b62f21ae0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394757260090d8e898e85c65db07a78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c67b738775eb9cbcff0fda6e2931f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b446f2e200c8b60c8e2df6c83267360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16656af4dc43a0ed49290905ab5212b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c05d75ae9a571ddc4301e0ce19ff2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29835fa619aa9285f7fd88b7cfaf2425363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa1b329ab31a313b45074fbce7a8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a0d2707ad3b1a49046015aaaf3b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb205832336e64eea3480ea2d4214366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a90ff3529e8be9ac77afa8a45441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227c2f67d27830588618a780201bd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea61838f196170154403c1c80cec6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1664de5ebb1549309cc97508e313f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc669f0ba378a5f68fd27faf9bdcdb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbea9165017f9b0fc9c8229b32a602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec1ca322dd8fb086f4a205fd692ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d03185d97b5c4819f8f9a2ce4960f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e5ceea6874b71b4e1d1609f7cb69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103345178a08377a9356142ba8cf3b8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c8c843fc238e4c1f3befaea11d62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a01045026c00bab8a897ce5443e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe1450f1b4f51184305f026bb3099379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e880ed89d4b71aa51f3b165b1c459380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09313ebbc0a3e39a26cd24298990cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2e5e42838bc8c7d8272d37b2d979382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a5d3606da88cb331b2665f544f58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65cf581e0a7e9eb71b618d95b9a4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ff0519f0a395beeb4c66a44519fbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c77ca24e43d1f58fb563e685877c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb5f4bbdf7bd206af17bcab784b03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e538e68d40ee77ba506636ec90cce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7182cfb4a5aab4d92499b2cac137389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb47c96e95ca7c5b8dc5742bf72f053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd13abf94c6155ec66e03558b4c5767391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463a8ed65791d722599ce25f7f12481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc289b9eba7cc6cfa8e11898e9334cb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d354909e4ef5e2a52aa0d915e6a46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609db5924d4f0ca767881f9f2d637d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df43c845c6ae5abf0ae8727f36909e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59c0833ab73defed3a174cbe2441e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af3431fd0e5eb2f6888d79286decb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3bfa952cfeba4be77619c3338605399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746e9f25ccfb0e03a3697bdba399b0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fcc99296901d042886c56ad1aecbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b8b3418ec01ad8bd11b5c4078e8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738ae1ee2d532a7967061564ed0b03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f07c7966b8d00bea2238ec2f7ee44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e54cfe223044d3655e53829ef3ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e732df7b19c35a94e4870b5626685406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328caefd82bde976bb1ffbe659f57a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b476d81c51148394244b69f9b3ae5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287331be9a8860b787f2adbe7ba346409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301a21b6e7a85a41c87b93166dc442410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da58a3b7de45d4436aa475b6e4ae2fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b94cda55b6383d1f8768ac95c9033412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423164c9bad41fd153867a708da694413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a8b62169db8fba11565cf0f4efd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93516c7aac223a3227c41445c3642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538fa116d3dc66cf9c66588cbd2bb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2a58497b4e9e7b457331d094253ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262eb21191f2390eb4461327cc0c5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0ae546b0aca4c2fd019b7dc8d339419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d261836d86eb3e32c955209678ecf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d237da9f07054b16fda3d3106cce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d4fba88f17f3518ab953b4f25ec1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536bf10f5c36e9e5b32520fdbea17c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a493e504b8391fc951d242917ae6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf687f5056f499349515fc0a50adb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629e1a7537d67948cdac866592d812426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db7bc8f994c0aa77c1610396615d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d617b4f2b4bf44f400684885b8f7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5eea355a33a07f10a7a52ec3a26b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b41b5e0f59e8e9f790cc424f19352430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a618ebb9d1136e343bf94e3935f22d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d10c40f666233df57a892ee661eb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb5a1df34708a5f523db210d2fc271433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8b1927cf8f20c5db37d5b3781e44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbff40cb1d5b2e2ba7b3d6cb473ed4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8267efea70760bc7e2b4bb8988d47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6fb97f44e1eb42a16fa0da0225a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a4c5fa446c13467fda5cc40095d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79d1a0d2083a2e3c95855691e9bad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77178eeb4e5563f45dccc412ae3a192440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58ceaaf788b8c8f54df7555f71de4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09991651bc30695a7399780b6d5725442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ce0e46856d09fe81cf184a5eb7d8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d321e6670082189ffd34fd4b9c61d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26eb63b95bcd07a7bc7c8e0500acdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14701eb71c3d526f70bb937440a37366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282144af87108d1da038536f92136383447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e07419dda6d5c4d6c782c2071c84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee3a2d911e34f209496285500a15e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d93f269393d1b3f7de94bf9b60d8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4ac51efc285a73ab795f002e60f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048669a17454ae47a77481bd06fe668452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e27907c6e7072ebbcf62dd1138f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a09ac55ea00d47dbda5bfb641972a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd302bb6abe920d77a66f44df7e43be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4cae1dd2108b5bdaa8fbe84b0891456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca68f81dc0c253ab9247a12740103c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb62eff19412ec73d494eafce081c51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9085faf32f6d62823afc73e42214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ffe91e25ff761fd85cf512131b41b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b420ad0f7abc3c9e710304838368461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94888f78c88cb8e85f893304b6924d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14feb5e6f731611373cd7e7d478fc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a0a1647359f17ab4e9f76cab01d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d51941e0773e483a0cfc50216b40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2ba25969045487ecea854e43243c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e19d5b92e23fea82d89688412e6d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8858899828eba2ecb5a9e024ee098468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a14281bb26a144d6339f951e203ec6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6cfa6de4ec1274d6e110d9e7968a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458f5717849425a5e2c2bfb74e37f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d35a59c99d89101356aee6019cfd1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef75ab5270b8df843dd45f832397b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12513878863809027b6f34276128612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51abf66c9a074b2eb10b64a2ff6a311475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d216547e9dc46a76f4ed90517c8a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43f0cc40e98bdbcfcf9f3b3804e05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7494606dc3ac56d739d1cd8ecda9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cadeda646fd02aeca4ce3f2a33bbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f6c41aeed599eb155199a13ee4d9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6847db4ab76723c22ab1ccc27798c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9ebc8396b157e309cecc5aaefa26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2eb9d3035b9bc7e9257f997eba73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c34ac9ec2c0f17a1666e96fef02a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504038816e470c8dfdae869b25f120485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af891779dabe0f55d0fda47101c6a79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e0ff5e7d93ae93b3b15f8caffe51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e130023a33c6213ede9eae3d74c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0908fd68280309936fd38842d8920b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c92e9ed540c0868ba98f95e8d25f56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407d5481686ba48535de8d09214369491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86684db0746564312965388f3edb97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3c37bc2f97de5cbc487900fee0c40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e0851c3029c71307c4edcd5f893b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5808590f833692a974b33da325b0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816604e5bb039fb29dbf0a455511a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb5652b70e508ec02448fcfee4d09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859316e197c7ad10e45386c138eb9b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a019798268d213c274a2be18d940499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83c37f6205cd6e5a9c5757a9344c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181682a028988cad4a3a2ca3568ebcba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51868180d681d5646d2cf500e7f5223502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1a9cb9a327435af582abc7d32398503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da91babe4945a46dd546c29d1c3c8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f625191219bc043065d21b5f01a921505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfff3302dc78d6c16b989863e0dbd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95def2eb8f703b5279b8b9ef89120d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625109da0308531e2f7537d7430a4be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc30ca7a7dd7ada931755dc8937bc97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae2d555977200b0d12d50a4800ae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0818b98709adb91974f6585fee85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c96709c0b7764dedafb6e176021cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927bafbbf350c14eb7b2e0f1ecbcfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ea92730908e2ce1da6a933956dcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730573b1d61a523604008c7187d4b0e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9491f0b69451400822ef3fc22a38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf97e60d5ceee319e80fac6e2e0f391517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb685a1622f333044e08761bd8168518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1bca8cc9100f0dde9cbccb621e4f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b975ac3ed1d4643fcf8c3df3d9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c3e4bd33b312ed26f1513deb8f99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbc96df1491a62250ae490f8308ee7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248578592d34bfa48333842e1915b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055bc1cae1f35f5642bd044381c06e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9604f94282afddbcf1ca135e0c87d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbb624a4b4adffe178d3d205a38656526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0735f028b1f529b0108db010a8b36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558c99d934aeda73ade26adfd27dcca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965144f076eb731eca05f0336b1fa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c91bc64db454dd1a5cb76873bf6e56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd679d812daba88ce83de604b1d625531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2824b15e53f1cd8da5e329239771db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90673bcd388358958a7c7c86a4217533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190679f4629cca4b7d0f77aab4a4786534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0828869be0927d897c843d7afaadab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd781990e3424c3d4008ec92f0f6cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aacaf92466584585af3582893802a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e685c4e0f74ea7cc89a1a997281a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ef302d6e423578675d1a9b550a00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971adcb34ac13fa7ad0f755d1e7f32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244eaf280e0c4211caef8e47e4bcf80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7199b4fc84484b28888cb6f5b3f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30bf48eadfb88824c334e308c32f25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459611617fb2c1d29464b62d13f42e73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a99e669293441edab069a4f96c7a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5830f91e788970e14be280cecc03a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d39f6e322a16ab7b10eeeb62221cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee576ec7a7bac85023f2dca68b278548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16513217c16224bfe198c24ef790a6e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c511c71db42ce74199e36c506189550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657f58e7d8d11ef0ac59fb99904308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd98446a353c0081e06f72b370618552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5647bbc5834318ee7ee799cf7a60cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05addf30045daefcc07fdf386902b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5bd460561f0c7f9e96a52d18ee36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1a401db22e449bda5f6048ce9d1cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d8a4db51b8d47a2bb92fba3b55e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d17d0a721897f7e3d66472ab5b8077558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f865195b28deffc827eb3ea0dc2d09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec2b349fb5ae80560ff12db201b8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816934fdf5157e292eabe3d24da980d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d95461f5fedbe58941992a3d2d88e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374588ce9805754b55a1ed2833d500e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9595f8946ecaffe7270afb5418a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888204d59bf5ed74515facc9287a698565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe075a5a66163865ea82206fb510552566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564aede66e6d366f4779d81629d933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df5fe6072f9fae7d77c53061e6df3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666f6507588580f5efe62476e4cf129569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e3c4d57882af99736c0bb902ec3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa161af33b017bf232eef9778ff6721571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319829067b89bbde7252fd4aa2a685a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c68d062090ca28a597f07174bd0713573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d17d7843cf43b35bc1aa0d79274c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b280993cea103da1308bc8669d457575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6321b37ad293c60ddb73095f2e5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf071a19c9789f5543bc0d35fba4fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508a3b0000b82d6e16b21135c5f1e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795eee6ae76f9505bdfa99951f7888c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763508b2d1dc52bca7128776ef7f231580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca70029df48aa9a364d304e235f9b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff75de4c72a86235f5dc238fa94285582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ffd661a5cfa9995fd482a6376d4ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc175e782d59e9c9c9febbd816b18ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7908f4ada5344a9e3522ca1cb4f8ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b930c539850517a8cb011d1403f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbcdcccde98bdfba15045e21e1d30c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6964d0a7eed1d4b26fcc484775d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8930109723050e68c33c6c9bf0430589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92c141649e6a4c88b339638f011a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ffc51d4e3edb25ee6511898b3a1c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7757d16104bdf3157cc0da6fa1dc4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d991f83c7c7b493c3276ee4cc251e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322858ba52484f3e2f0cb6acad4140d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85bb5cd23b489c29777753ced1fe53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ccc1a641e3ab437a402aa88599fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe22fbeddb0b0ecae668449ccf7932597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c982121834c95b5fa666b9aaa841cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d6295510a2de8f6c10a28ead45dbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aace15fdcf97e8c7dbe9fa7bd596cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb8f1b12d500c21f38528482f096a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4deceff9143988a9ec32fa2e5f3420602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797eafc861583a74e46e8d566b5980603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1ab2cf6109fa75c2c17e15e35457604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b95299b07c041628b45fb6d984123605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75beea58d91ef287d3a664ec1d8aef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a4ec91d43d0789f26aeb1decda0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa976836bbfb78a16fd420cd4b068d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181f6b837885cdf337b7075c7e7a7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feea3d8c945b6d150b5cba50d6bdf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b6c3d444e69deb0015d642e1cec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f41d6bca55ec974a7e147ebaebee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8da09bd185cf2d3ac8c082d5f52a8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acef4981a41bfd06ca0bf971db23ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbcb7f3309d0cd10f59005b4f6b4e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f819c27c917c48a18f00e612419fa90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec472d63b289c08e01541a5bd1a7ff3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c7948531e4e9be4de091f9fe1377618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead6380cbed708649944d2109717c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d02e6f4985cbdec66d8d71f45c05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c34a75ed490c319337ca26f77a5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879b6c39c8983d925e51b8b064df908622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069100df4b3f227c71e6e16f9889ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458d28f8c9927519311b2bd905f2519624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb605e33f031fea02130c8db47f2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b885c593ed94666cca580d3d35f66f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab090f61e4d95fbace88ce31bfcd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1987b6411b46ba27723813f0c1c92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed75699d7f30b5b64ef7d130751c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a68b8c4cc7f1f99912b9f3b8d704630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7730c5e9cde5803109107d85393c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af4661d281753e488920c368da6854632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09922393ea4e04e87761a214b46efb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097b86450c7f8849f7f0ccbbcb724ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91212c535357ea8bf8fcb211b524f0f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae7de63d3bce9cec12c95e360ed7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4359f31abab3fc085706a8f195332637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90d79f85fb1c35da6bcc1992e6733638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f9dd5ace1519e169cc35deadec8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a78c7bebe8d11a45937b0aa2ffd47c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b6ab5eba8318b31ac5ba6748d2f28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563352775c3f2e6f7e1327dff450903642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052784692e3e6a5920ef4828fd64ab5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc6282098df05da74e2014be83456644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f794ba5086d9234e832c59c1d053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24c25347ccab3c836cc4e9b8b87e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e50df7c49a9cfc1746749f151d719647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38cfc92450b4eaa57e1b4513811ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d30a58315927ea137758ff4a67311649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda401ef579835a71f2ae8c19e5f4933650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f4f74d848a2271d0347ca19819067651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a4ba34ff146b6faf44562ec9be205652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0c121f3d038c0691ff5d19f6e80f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d42b9e6e4d54abd033761fb7debe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d02dc63f1acc9980ded1a9fd5ee0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da09d94de1fc09a6f2beabe83f8558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc4ab3910d12763f84f26cecbc045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d819eb33f993999b668e0140fc407658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abecd1048410e209558dac2eac6a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69a498591a809ab50c37ba1eb7f40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e821ca3b64283b4b1128cac305b166661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f546310dbd0d654ebb248b4b456a18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0820c445359e4323ae4f6a34d27b3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d502219c33aa151c38e91fbdf4ab098664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647539cf4341c1a3e3255df38a70ab8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf29d244a42474f3f1e309fe65c315e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261871f9a7f9d3f02cf85e771a87a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf10f9726f6393d2b25de8f7da4e7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea0b721b316427396c1f67a3cca5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a57f8ab462ce8f326219215be541670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d96d697dd1a03bd2cb9f6a8271311671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4eeaa9e590a21101fcce8a182b0d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d544c143e314e63eb2b4c8a2b0521673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda6fcc95480c1e0679284fac3934c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096609afcd8dc765c826d842590e29fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf0dd7b1f299252a38f567cf6e1b2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655b53c2ae6ccc2abeffd6a136a150677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42046622c89b7d8440dbaec36a3553678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c9e89931629e5412fda55d5b9a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa142039266b056ef355b50fce0992f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43591f6e47ca38ecab8ccb5fa57b1916681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e829404a99310e6c5b1bba3d0574682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa88dd6c1053abd77b3ea9d85696b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b560de058874097f70ff2cfeef904684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554c32e5ff89bef1ddaad495fc4122685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f7bc827ab6c0f055e5d0bbd16320686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3727e213366b631885239b11d3b1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea16c166568581c32cb794d65209eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929bf8e8272b14859c47331e0a3e871689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b0b570344620c6a77dc442ec8a88690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599454f5593ea61c24ee3762bee78f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fd3a3f23b654daf8c704c7941119692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2df9d37568fb247b5fbc3dc975f29a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f6c578cd9bf6eac9d2f99ebcb62a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ecdd0bb0e6c2c6e9f9613c902a06c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f6dcf776d48a9856f8f69df51d9b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f48ab606b7ce57996ba49d9609fd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15076513cc7bb3d2a82d44dca805be2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ae2e4ea4c00a1aada23096ed4dda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37308bb6ed7942ab4c824a3e49a9aeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174383de633ffa94c13286097fb6f548701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ea9e3fdf135392d63752fcfe2f44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7dd78aaf0908de908ac96f8070c94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ff05fca0207d6defea9bca9dadac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc8b8b6c62fe24db711ae5a0624f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf870d0c20596fc8c2c4d3f2617cf6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639b069d15c4be853f05279548ab738707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4c5965092686a658773982ff8bcb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4d737a164abadb83d6cfe6cbd2d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7014521f21940bc31ed18834fbed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730132cdfe81481b68481566179bea80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599e3879009724a8a17e24029787f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e0afe6086dc7efc24209fb768bb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6db6cb9ec68238c4cb91f570912f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c345558525d11bd4034af79b7011e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4907dd3e36a6a6d018cc22791f01a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08e1e856f7a937033f1be274b7a3a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d41d2a7c6a193822b6698e5654cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088bb236644c0f8b8f010687fd77df2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298936ea22e8c6817f9e6a063d762598720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4a42b257fe525f701a2d5a1388f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac74c18b89c77d45b8118a214d98f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f734eaa784b026d68e4f45ebd499723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e961404fd1472fbaea5dd4d6cf74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b37c9d4fc9a740b7a929a94dd2d4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc6cad249fc4c8c996ba02690f802726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9912a0e3428ceb46d213b586a3fb7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65dba11b0fdfc8bd61341d16f97ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11b9961498379ff4a5db78f535e648729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885bd06f66935938cdc1e132e1e8208730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948d69d77e46352ef9e533a11ca00d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ec482b45f5ba99d16cf3805d4ce9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259dc83885ed99872f0377e6dc9bb73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a301c76d588a835a35ecb898b4cd82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590f0e24e8469b3e40871898409f4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6ff7fc063e6fba6ae82246028958736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9431baa93817c2a6b6eb51eb3f9a1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742cf1e60d0b3ad89a90fc81b37967738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86737b118dcfcb8dce8c2f16d0534739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ec5dd3d37addc95a3ad3d4ed5aa78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b06f68afa94b3d1af83a829b92935741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa3f75903dbe54611d091c59a0e4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879a9267ffed0967ea81b0434081ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e670c9568eb91f517b0991a24e273744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f714604bfb9e643459aaa55bece8c54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904383de22586a6ec2feca18c0cd1658746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062dad25785b4e634b812c769cadec7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c7580d60f941624182ed7316c1cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617dec52200428d6b9349d5615295d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1b210b47325b03c599e840c56ce51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb3a5d5653bb0233323b410644cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40e213a4df97ea3541ad6f1b152b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec88bceee72f42365ea768de57598c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac5d6ddd079634825aaaabe0a05088754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b2368a25669510f8bb11fa08bc1f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c42dfc4e86c6e09296d23409898e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b880588098a423848a2373ec22c8b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d045d04f2e02bd4f49a080ba6df2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47137f1de5ac06389c2b5c0c6dc64ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2372ec883e5feb986556b23bbffbda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93747ad8d450a72db3cfc8343f96fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a07066a1ac583416ad1f73ef27a9973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1040e7552e1a33ac4c6c55e5289bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980a5243fde7e273fb0a97fb688bf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53582e6bb7ab0ee7153de5a09181ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0d8a35da77d0ed94280374157da87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca37dd1ec59441cae213da578f86b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347e3768450a7d0e1cd7a520f3731e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20017d92339ec24a284dd6abaa143710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be130f39d3480936f132299703bb1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af2266a55225e8d979893f3dafb9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945a2d042a485113a173ffd980dd5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fc74cb366b372cfbb483af5dbf4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f41658aa49ec0b0135da564761363615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd33b7ddd2a335417ee869357f21d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562d58937746a37416cd6015934d75c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5af06dec6ddda07ae296d28d4fe5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109b353a408e49fc95ab66e20d9d5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe2b155a194e5c551f9e6cf13acd1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a51b1cb193c60f41574109b53c642c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1280b935f7c417a0b70ea2ef36b0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c215af9b6c51d9964c0ba12f49da3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8573aaeff2d919e09cd1e8389097124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60b0e98a6e9b73d011b690eb229aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f1b4c26ac5f841a66748c76d6ff0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab22dec3071cbcd8c5df31f69897a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326fabcd74a5ae112fbea79db38a8b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463518409afe5c8a366caeda1daeb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3a46e5c419ea9d31cad8c53e69b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00bc4d60b45592715912f5c0ec67e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688845c762e931a570c8b59394f28d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129db03352800aab4ddc058532c08f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445caf0d94660e2b00cca51f88c8f1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00669d9fd25b9fc1b4a3bf60aa6d55f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f93e5dbebaaaaa396bf04c905649b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10164b50f25ef6c618b5b05121fc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e535ef163ec167ca1f81406f26d9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17fa73c41b4ad23fd83f90f710e39339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4feeedd2dd2c237463ddf34f1a37240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c128753ca9e96883ac394e68e08441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74da26c9711ea2438fe6baa91cb69542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7721fd3daa8e574020cbdc515ac6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f1fbea0072faaa41f984ceba21c5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef7d57feddb3485242a45663f0a63545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381529cadb0d1b39d8fefb9e99268846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8303e5a355667e8a90bd65c50be9c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a4a6f58f608e10d39974c90cd92a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f2f94c95e03aaa949d571e4cb29749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f0ff59d7fb4f3e4ea69e7c50318c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c09eeafd27b0b44efbeaada0350e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cdfdc2fc820f0553f2d92f954bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2bd506106221cc309d38f97cc845d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141ab5df1962bb0a59340b4c32886d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29d88d61a2031440cb8542164303c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23926bd5ec2f5153ff833b07d850056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb497f0e1a0ccdc725cfd20cbd15f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31196322b5cea10e73858638e3c5f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213bae22f952da0cd65a6fc3927a5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f4a1d2a19794dfbae768a47e66b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2ce3664d19b763f5e28f8566065b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1725c5c541a8e87c117ea2b5da0dab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ff3de239605dfa4390d42957b27f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929777ca7e0043907e13fb3933a7bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c84ac0e59d5edbd1b972ef3d06e6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a041d26e467be9f41202639a97c6b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c768a4c676dfc16ae5a66b6c677c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c810817b7cccb48f07e83fc9a2a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c4390192da3a504312d87a3d38d2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c340e55dd5c16ed04cd552cd6f1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164c68ea93b560ab6837f56cb24655971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eec7b2631d4dbb58762850b1220b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898155550542ac220b7c917d30e0568e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40944a1763a1d90507e46ac25c9a3b1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876249561fbccee28bb300e57e271e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e12e9be31e512eefd02fa0e4c5479376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2163c3d8c3b80fb5bd7585dc6d7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a3373687167f9d8733b79bc4465378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c35db3eac3f8fe8d4bbee7be8c1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362e8aca9e62f9bf1ae94aa293841ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066195ea891fd3f24c720a07db3fa6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d416352f0659f371554f3eff84b42182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c43f0ad699fd592f8d79b9134e8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69b8eea1bb6ff1f83992e5786f4de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444b29425a1bd873ce59939fb3aa7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3137340ef65a06f85214b5f57ab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d189e312b81544e283dfe1a485e17187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0e33b3f2427aa4ec61875a0b072688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2788feb541608c4e402b9c884b8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f8bb2a87fbaa87c546137bea15e0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ac642f73f4bd17b8f2a1515b4e1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9974243719601139e259072a78f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e08103a5dcaa140b18c052de363b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b775291800125aef495f76e2760fea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb667b9b8b6312946b35689a12c9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57d0d4a9f443febeea3cc6b8e894996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e31218e30e4b2dc956327adad660397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c04878c692ab76e762228526a09598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd88ed1c83599e4e4136559ac8cf2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a192da7d279bf0317f631b6c08e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e18c222a1b8127055e40e0a070750101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ce08511adbe2c4af384da0f94888102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482b52e88cb1c4bac6994ab4b0b403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d95d6fb96c203ae34040e295cc8f45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afee0105dd9f130cf5dcfbcddf9992105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128e2e8d752b6f1e99f518d65dab7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64cadd0769be8db5ff76df119fc51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571a54c4c985d75d9fdc9dd85ebcbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a81644816994cb031c0a5dea0788a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f517930a5a2539dd17a3e0704075110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d95901d77ff0a37849a952ad03267111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657757778e4cb7b3d2c56a3374b6b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd90f755ebf8e399a47503c22d2872a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7713c512e8fa82c8dd2b89c42341b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63c8c06beb3f6f6533bc74d904bfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150cf89056f0b0c59825e235200817116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59c29faf2e8947e48ceaff4d0c295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76916c619c3d66a5fa27124e6749ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce00219130ee14f692fa06a6debe60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ddf5b2ccbf924b21c395958b04664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cdf22b0e28e6c346a14b6faac4fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc393fb2af3b53f6c24ada9b2e856598122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0039e1ebbf8f393bbb766e29de566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff85f7b3612784195cf8315629794f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8402d4fdbf579c3abded87cd4768b07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf628e9e06a5f44c4e806a8015092126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0781b6bc9d5ff225843ff1e909a11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a546c5f1486271a2eae59538aec583a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a2b002952c3efe7189ef948cf976129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d35072213b12a408abd0452213a4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d69fe4704b1fa29a38383c3485d9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59208ba3867545cbc5a880a29e865fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62dd9e260efe394f361bb8fd01f71e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eaa7014423090bbc1e260aaa015d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c8362303b3153253dc0979e9a8a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84456e054c1f6b3021593e06afe0f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacf0ec999cc80e3108f41d350d4fe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181030b713d95e5bb65917f2efc2419138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036e37c5b7116539187185dcd2a212139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb980462959643a1953d1689a0b2e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080a50264b3f204215e25681ef8a12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c2574635b6cf1e6ccb3430107638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6da2215e2fc148da342fde190002143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6ceef1e373ae41ccae4522403cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e4dcefd1de9a8f0f26d5cda02bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71559e6e1f85b96daa64c1b81005253e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198791cc8f3bf41dea96a287415d20a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f63e15560bd5cc5c0d4408532e805148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98646a2627c8fd44cd2afe5febca3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12164e9c74203421295854095efb38a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82a1488a99f8b9f94baa95c08b6f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be6aea4833285afa9d5510c49dbcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8925399a656532286e5386c91ea146153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167614352608165a5bc534c32362e50f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff1040361ea610b589e0d6167f2c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379386e989dd0804fe81cabf21bc422d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6080d2064301e2d6d6244d758358ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c34334502fbe99ae7507d49feaa5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd171fc2feaf14fcb42aa3f7ae28512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4382463ebe914de2ac9205f8d465b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdabedfd0e35ff313c00df809cd1a4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c105c079eb1344691fa4c65bc81d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7d91e45263c49e82c25a8d74ed09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb62a4b6769eb6d0ed04516ae09e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa609136d235df34afd54f6a6b12aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967214be4cdb5c038635e8efa99b932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28b3e08cc7641f24f6746b28c6a75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f2924c80d2e8b11ba2d0a08327081168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d43c3e3db12654fd16d8fe699f9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f5748dcafb03747da7c69fe2e16f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe1eec7ecb026d695f5b4d787efc5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084aaf8cdd4c9f2c3ac23afb213f718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b8a6c615e10e9f4911e5f0df40f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51be33bc6a48133c8dd7ea906befe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245145c9fe24ce21ee8fc8bba2077a72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72372796b2c17a8083e316879649991e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d7c50fbf110b271a1838fa292510177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95862f5eb686b98b837af10a2d6b0dab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7634fca5c0e942d822586bb3a4d78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779da1139db2ddbd16d420b33aef7b40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d326a68e46f1589ff4d1911996e3cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca12f47fd43f4e85c02d9dece2bd4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd131dad407764ba5a9e83fe90713183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ca902f619f2b557ea3b9916c3940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b6b72169cb67fadca63ccc0aebc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71fd8c35bce2c2bdcc2a4d5281b970186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a5c0737b449a08f8da940d58ac66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b07420ec8e83be82895ef34dad6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270aebf5a8bcdb20b3c073e2ca2b1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b50919847fd0a4e7a7577916a5f82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c6fd1a1f52d51c407f30d1ed2fbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622ec09dbea97fcbafea91a9b5829b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0487eeaf6c1558caf69a9f1910138193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c2eab51ab7c89095ed4418bcf75c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c91079a029e9122d32b1e49f28859195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f41e59655672cafd0ae3141d0c79df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b331d7161741c51dccc3bb459b9fa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409f72ce16a9ba93606be9d93079ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0d314ae42eb124e371e1ee7d75ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f4361ef1af40100c96f79c79cff66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867c5d62498dd182667b5cb1c679f7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cea07720268cb1bdf13118ff59fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5706a2ed0349b6ac938b6f350c002203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3a0ea52f624fbe0406faaa18429c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dbe3fa8bd0db4517aacd4a0f72664205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d39f98425e82e395496ae89b199b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd3632f0cad825ede258bcd7bf401207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a948ff2161bec921cd024bd095f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855535e63e85870a2305ab4425c0fe5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef72e6fa22fa99537334812b5929e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86326ca9d67dca376f92ab958591733c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfcedc8519b749a50dd6fae3407bf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fff292e9b812e9ef0572a10b5e2aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcba438c6d2be539e3f63b8714ed3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d20e5ce0a5ac9788e2dae0e5fb552215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6241f9355ec744b59da5db5e88cb62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584562ccfe19a1561fc5572092d2326217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd0a37c3a232381f501051258cc914218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c811356fce749b0eb0a03544d17aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060286c2274cd6a4a29a8357d53ff48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e66a48c97af2a997336425e569da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e6b9faaaeb38e5b82bd2aba4c7db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f40a2a3542c53a6bb694503f00fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53fa61cae0359022f358e4af8efdf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109173cd8db3ad4b6bf1db3b8c71eba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1be9368aa160605487f23f229b1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d560683d3fd0d4b8aa1096d3048ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc06983190a474e7d30da2ed07cc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726aaf5d9694fb91838c25d0e5b8b2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eebf418a33d756ad3e815cce8767b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7630ccf6ae1c874b786b20da13dfa9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81c0e81ee6dc28e669546e8fa5d95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4940404408295c34e3f532f968a85c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0182bf5c6390b81d66487a3e3b5c40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73808d1b928337ec4b5262f4046cfc3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755d139aa75d3b74ed48e5fb26fe95d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae17e979acdf74b4f5e0371301831237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368256dc89db7b7ec2e9e6783d69bd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e877fdaec6720fade7fa67199fb2a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d9739060998d3ff52e35090e9cb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ae0d6049a3d03fc909e385e6e988241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2f7f4f95ae80e80ca25572e4d091242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039b15a7b48bacbb13139bd1e3eb8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0baeaf539252a1f20a2a0c9757a16a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1edb803ec05b604fa68a8df3f005245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab499cbbe3e7f85aacf206a4c636cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb89065d39f2e30ee13e7fc1dd959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563171647f1df08989cac6f4a0edb36b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724b84fe766a8094e9ee27a6f8c706249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c67abc171de05cf231ff8c479b798a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628dc55543b25357efcf6ee02f5e583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6e9738cfb1db7333ead18b97a28f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7507f18f707e5a39bbdd83234b848253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f84a2795edf6bf8420c00367964c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb118073ddf81ed523bd73cf1f72e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc49a39829285b70252e20b2bdb20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e39180650f9ace409faded79304fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f49a78263cd0c870cc1268489550f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba829b803ac0eb02c5a33a46edf415259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c868616efe046a4dd5b193c4e2d51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354463ad25e1be5102ec1a4390fe31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a260eefdd0bc3c061bb51622331cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dc26fc27a658911513cf54d561682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e617f4676397dcbc8b59050f1ded264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4458d0a2ba233e645e55aec2c0841e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633552794af900c8ae391ad767e2e1ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7ae90abd66e857cbd6340e9bccf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e657c00cf94a41b92d84bbd9fcfaac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4405667d3da539bc2439e3fb581bd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdfaa84563a0f27a5432a58c065dc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae589e976d30b816e52c7376ee9062a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48608fe3b80ea493941ba5d540ab9e57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c2ff7749dd80695f893e9fdc5f69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128805e1e12d534852b6039e229d86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d154d697869bfc8f46ccd7014730275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a68a1a9ff1708c748de38ed3e03f4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d006e301735e564b6dac68806c85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe2d856f48f3a722c9cf09a55ec68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e5a3455c732e96aa12e1c9e102ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877234ddc59b074245beff3f00c16c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db130c876607677b3f9b6a41efc5b0f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c7aac7a02efbbd05478b09f21e33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43da83eca6c74887b23ee799634629283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573fc564783c391ebfb4ffa7a6d6051284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af954cf3d4225a747354c71d88eace9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e86569ddc09fb2585c69cbf27b09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44383c8c7ee4e8f376096b207ea8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e072998164b596251064ce8c0287c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6845746a52dec4550e208d01d7574289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6b07fbdb11462b4ef981ee939d67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a62417559fac1c7891a852c3942b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32eb4b7ef4e9d305e1ad55c303596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101d10e92f96f47b30b915ced01490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65802458a77f67fef9fe702b2b1cdad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f68f932d4ba677d4e21e47261d74f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed2c367b2b8946b177b23f5df160f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576fcc91fe2d4bfc262004b4f74a241297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfaddaecb045a29d35eccd20b7ad69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7043e11976c4404e83b4348d7160a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7639cb9d7cd4756b85c2b18249ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8cac610b417123a6d92bd8599be3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93b244e07bd4b9f8a1e6e9a1d6bf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc548158e32bc8678f9ff25692fe69c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaaa0ebe44bac14414c1eb90bdd6dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adec3e563e563c6411412cfbd80328305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a97df9d88272779bf28eaf6cb31b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4ee5db5f4f4bde0bc919fc9595a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cda50cf6b79ccfbf3725de5ce506c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208084da412e26c7f9527fde9349ca58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a167b8ce55ae25b66f7ef0936f037a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f328a148ef701553fcd523488866311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c04f4b607b7a7dbf6a2159dcba96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7eb69773c0acce9ca6a2a9df510c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42619761f4d2f2ed69cf55da1a161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8657a88392b1f023d1124c58ff45fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa5eb28a296706779c782fa62aaca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9fd0883d22fe72e2f2d6667042abf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3d9513694af33091e118185d45781318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2605ee338adc740b02392d0a4b305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14204e44b3e8b1bcd35e6ad32eb32896320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb3f94a20bf0d02d8a90463a51c23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7fa7bf18f2d06ee13b8513b41850322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b21cd55566e0f6335a3be7b8da5ef9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf83810ff066166cf6a1509dfb7d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6b92d7ba04c4d3c98f5b8b03e35f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c85791cdc58a618dc141df189f502326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdb76f48d8f28b2d91df9d2446f553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117e661b1ded01786b001eec3da737328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf8572542f73b3819867cf274de4b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d42bfb6a1ef2742f829f301030cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c638909709ade131bd4af0e3862da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e0a0d19bc2d0dfed171eb058df0a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b907364fe761a0f2a3b818cf432a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe840ba44919c0545af5238dc0ce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e78258ae958ac83008d28d8571c88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611416a02eae881d6b5a9ce8fce5ed0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed2271a27a44100e6dc317a3a24ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4c049ce989defe87e67fc78fee93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2cca6c9464044098f62172039196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b078ca651bf5b43ac196b370573e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560bb98e6150aa955ae1d48ce74f48b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de4cc75f6517d4d916347cb41243e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf7d9e5af47add3418520bc0aeee4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327cb3f30e7135a53f2271934a2fefc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7860088b24052b42718affa24b1ffa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a910b9049cfddb7f03e24f518f1da0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ed990293d8fb088e642263b92a59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba866e70e7e38bb6c795db128d803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a07d3f0eb81eeb65010a3d5cdd41f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a81ee5250c51baafb0828ef3ffe940350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bcc70b1756c148fa2868e557517b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a700be12648c69d0040f83786c1c83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a62db9ba527e5aff0de645413d26ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde9a82f40860c12867abba5c5d9a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767936a43c22d36a7646167a8a2741355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae00e6dda3ce9d7b11b0b11e2064db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11068cad3400e4aae1d0517ec2081380357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600d9f9d80a3564c04388fa5066f49d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b105cfa75115a0d4aa36db3f0635359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc96f04201258b7fa2b9536f1c958b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2a8ba488e425d5b942b9fe82a6ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fedd1f8d7f6c3d2f4ddb30c841c9a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552fd699762a3dcfabe2a0b9bf28077363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a31ada1ce9bf4e7486a990690923c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c588d900bb1cf1caaccd178c99af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6a5828128947280cc4b5c831d79f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43dc86a6a9f56ebe6915f79de535f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce35a93fbcecc3feeab65f54f03372368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c66d2a4b6b92068bec1c037eddfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e284450e6c3ed2aa687cedea2a83f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501162c7e0d33f8995edb436a1b82d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e3d45a701aaa81e24d75e1447b83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a04ca4c13a34f4e6f46e6e82af3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c548a326131a2ebc5e818853d0364d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654e969e9d7ac49e10070217eaa82df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704d42a090fb09960af665131a50b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829dd88347908998c984b0399bb437377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6ea9dcc76734edf62e391d95010cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21c630dd09bf79d051553ca767d8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce13ad1aa5466fd36c39f28cfaee8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2fbd58ccc6ba2f9a63e796fbd92b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45d7b586438142db60f76beebb903382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3991dd0c466a85c47795c0ae1ac0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ab3b843896a7f2bdee43061b245b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254565ee2e5dec359923703b974cd3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b21f77247a3ecf9528651b1749b788386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ac66892d565105725571cc5a9f59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed87aae38b3db8bdd3ccad14f229ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698c374590b2191359eac30d60948c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546bb4e511bf28709ecbad0905f857390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c696d4a5c46baaf415e18f89d13fb7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566476d4cdb2e3478ae26073736ecb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e7101a13b0b3782720e4c0e6b973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fa05f98a790f8dcd3bedb4e0c6c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58e1ed38d0a880815b5d9c51b81672395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c386c3d5a5c8bb7c0c288d428d880396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d6d501a9f40eed20c44532cef062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45012dc5a072c3e98dc9c1dad535bb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc3014dc1ddd196c23185381b9c58f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463368f38af64837eb1caa61952dfba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35c964ba9b308d4a63ca75ced43fe7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2405a290acefa5862e14d175499d381402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42090ea5c3cb93f5c395ed80cec42a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb3818c633df16b6af58af74d765c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2d9de675ea772e032f3ee589bd15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e23f44f7f9f50a626ecb8f44d829e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c22cd190d68a603da2b6fefc9965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778e2659b9162d232d794d0f25a768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabd8ed244026bf42256b3bef7f807409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c2ba7b7192dadd0c7787580a47dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae83e2106fbe753a355178bc2a07fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7085ac818887765a84392e6829f8da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68019f3ba90a7f085934404e46defd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88309b61abd57e0dfa437ab4ae93041c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c8b898c05e47efd9a150d5bcdcaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740362b28a9ac9aa1c3ce21c6c5063e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82390d33f5e94c4ead3e6a2f9e81bcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57828b19cefdd3179c172ba5d2712f8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90626b40979ce3ee7bc0f619e628b0e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9d207f00ad1affa18691138642eb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947093ccdccb976f4da63d13e8bd4ead421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f630b5a46994634d12de384ddecee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a7cf846caef2d4cc55913b041e42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca993660e576828b9412f18884af6a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902874ee2b00c78939926e47c23e5cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d79d4548d837a3d2796663bc43407426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abced1193f9f49a0c1a57459fbdf83a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7384286afde4d9c07c3b1fb163af0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa1a849fb0c0a69a2a2c5c0c13916429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea64cd0f98e98aace9f83bdb3854d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f58b135e3ff017a7af82dc42edf46b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f7fcf22b0698f915a88d6d6c046d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94e834129f086db09af8711ed2004c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c31415baf314d267baf34c687aae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbecc140f2bc8d85f86ae056294a5d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175591eedf26ba3f91f48c15c3231643436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef90a68ff767d10e9edd249a0b5b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb2b1b661ded44398056fc62b6bed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3e8ec98661c3408a1abd50eb3fec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2fb12ba2a62bcd3b14e51682e3dbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd97418300230a8e64cfd487ceec9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c10d3c5e8d2f1b8ffbc5f2250fac32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3d78e504ee0f4ef374ed1df9fbac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8ae3eddb713a8487e3995bcfdec57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a03d4dff18806352aac1ef71f753e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f765fce6aa1f86cd8da39a01746242446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c53cac9cec4d0bd92942eac599926447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf3e64d5758ffc28dee7c2f0570e93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38645a51d0760746a2a2dc68e37aa3a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6660a2260d4d552ad422d97c54ec1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2cfd036704baa1c74e6fbcaad0399451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ce29c17e8bc89687a4df56c967a7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473614cd3d9cf24980e7b6e0765828e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a355251f323ce65ae0cb786f71fbdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb08dfe40c26733995bf2f7ff5cd9f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d9bd36a3ac44f436dc86514f29cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9cdb03930bd27e3e9a7b91297cf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa7be26d50b28212c1892fb3e95145458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38127346d805965626cdedcf76157e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb731ac4536620517f5359f60749d87e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f14d3c7acb48deaccfe775d0aa997461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd86ae784ad793a7791e2d02653bd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c1362e2973d3f56de33e4ccd61e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286593613d4c018fa791a87a392cb9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5cf333724041a55e765f43c1a928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33b23a3271a9488c7952f02dfcccf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54086adfe0f0b5f3fa60175afb2283467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80beaa090ce25e1636da35c909365468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d587ecb609ba833186b06cf139807e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417ecf4e68b7cd8f1d522896034092470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbe3f20eedc62c41e8b105050b02e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0fb89251bfaae8ad40bec1bfbbf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5dcb6b367d63d8ca4a20bf0726da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1252536ef3e3b12b44d818a713e7cf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d5cb50a60f2939c37c99fe47d967475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8922c8794d21158c69c911f83b6b1ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38183c44540d53349e6baaf46e8fe6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcf8ef1f1a66b164fa3644f18f9c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d755f814e1abb7bdce49e9909407b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979c1a449080083b5fe84c7c119e08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895532d6ae8efcf423ab242cc443d89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d08f1b6c3c71ea54109e786ff6594482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af7cf4a62421b64fa5be92b8dfd1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4a86a6b4b0c6b3e207e7a646cd1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ad3a2726be68bf8fbe27c8502ea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb14c26e4ae4c6cb17fc1ab766e88a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d332bfd94478d0a60f704d1b711d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0e1a790bb51e2f7d7cadb1f6d1a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850b76598610562f0b728513f92e30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffb394d454662b687863a424c13ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad52e77ba390270e2c455229b56ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d8254518b2560342192bf4fb643d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9fab78a387d43d2813d6e024b7478493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e08b3db4b0fe71a3bcaab19368603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53678c6c5e2fc8ef61f5b9d0e197797a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e403e42dc5e0e7164e6877704f875496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0fff574672ff18e0f0799643f4c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83ec218dc53603495ab0b1c8f0325498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058f342cbc7f3a69c6fe188f6df3ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d8275dc7a876b04d1a589c4a16395500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b85a0876677c8412097c8e3de3bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dabf0fedd832892227bd4230184da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14bb8a85bc8a16a681e4c652c844bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a105002f0caea8d332ac384634f38d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3745068ced8de754d14688d1c50710505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7eab3d98a85590133ffec08e4f6e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866cb1533f368ab29c730ab23da5024507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda3bfd5d1944397b876916b7c7daf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc51ff4ca5721a2fbab6bbc665f145509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd07d33bf283e21d74eaaf5d28481a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fcd6f1af55153486e89299bc7a95f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f60fb3688e4b323b8d0d19148c33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3cbc2c3a2671d908d7491f9c470a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0385d373c939e94cfbe978dff816801514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25370945fe4c43d3a3c0a0c3579908a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac98cef77b246d12e73ed8639ce4bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1581428e315a468fee2c16183fb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e02bc44b98a438d7f2ce2582edd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d97c6c1fe2beddc29a95533b8423ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328a034abd533a287738f51b2536e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724b3ddc106c1055dfa04bf022277f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac3b058142e3d009c6a4b5c564d34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27432c4772ca5ad0e21cf965b5dbdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3146ed235824353cda6af1f99a5f1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ac1bb9f79aec38dfe31b7a178b47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee5906986fbde83249c9051125718f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b920bdf13787b7687cfe5d437fd4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee99112dda128b694b6b870fc6156e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1528004718a9ceb2b6859e200f95dca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45017e929cbae79779131d913c404e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92221df33bfa7406b58c13eb29acf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fc238d3e88795978fd0ad0b91d687532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9e3289c17f292139ad09564dac75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b68555481f3d8da757ee8798f54c23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf722de10990ea900c2cad8f937f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34887020eb5c0bd36aeea2911d634c0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70faf2012c96c2f4e6c7f00b84b97a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba40ddfa122f2d2cf7c8a3b45a7f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579a1208d502420e658ceb3cb557137539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fda49acab91b40a135f3bb8ab61e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef4ce8b61a21ba1cfc80b7bf24135541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e689f68c536d691fdfd2fa616fb442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d352f4f324f0ce0af3a8f498bdecd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119d2a65ff32cebf123db3dcc06151a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e876aa2242c7ca8f296886b0ec5ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7658e1ae11d82c8338a59afef7a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa92e64e45f8a6ae9d9ae519d4b1d85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b028545d8134fdfcf354418ddaafb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c3e7476dc66120fbf1a3d141961ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5d1fb94b7d98e98e87fd3461ea61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4dd576ace8faea34df96712d3ce0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417216f05177ca7779e7816d1b04eac0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62895902808a51bb0bf2bce2529049d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c71c59ad2135c45fc9fd033ca1836554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cd2d939ad553adef424ffbdadce64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53555308c8248a530585063c980bfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32855f1cbe06f62ffa4d1dd382c8b7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03348b584640527d6990ab4c6894528558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b048dc3efb1423f7f02c13cecc6176a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75113a1e2059ce0bace7d131854317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12de9c0c7af49b016a4c8ceaee74e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8ea7e849b74c9dd9a8b3a7166f278562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecd52506ec1115f4d6f903d1a05fb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53563d8e85d94dbed7f5c16896373ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d74c9f6f542cf2892e4e9df27990565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f367aca2dc8152167efe2022736ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1985b60f897d10fecb5379d4eb04e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79780810c5663c4862ebd8aff9a4171568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ef09ba9ca76684bf4ac129c69b89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5f14988ada07857015186f20908e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b262f221a1d216f41d7fca5d9489da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3992ea036c22842cbf55f591149d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a05c905d6dce593723ee53d3e3d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f986ccdb57972c674acb92f385d9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd662f8e7191eb780f96d7b080a50b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588cb8cb2bec9c8e84443bdf56896ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5793feed5e1909bb6dbe38b9b65ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1add23015851a9d919a2c46e0303d0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc68280ed0b4d6f0433408433bcdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b841f845b59939a5e3d8a64ef66caf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681d8dc154637aacbc594bfe481fe1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3053336852cd115c95b50172dcf94e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f37e1b0218d383ab5bba92f71ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d950aedf72a32106fbf6af25f886c47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726558b2a1a10662b72796c20bcf29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584fe5ff6f29190b67f54952e44b10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce95ebe8e3a83c48d8a3a1c8a6d6c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d35ad332ff5ecc63d8c7cd7fe3d8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5271414f181525e8d524adf5dacf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147b510bea26acd723319d1c7dcc998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0b3a54951c283d00c7e0fc500886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac94e5c3d1d5e16808d53e6a0e54c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a536249948a1b3c1eb98de65af1f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ec47c448a3fbb60316b2f3dd2f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd215dcba56de5139d97e0af7c355595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bed4be931e233f283941273ebc024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b3f3644501ed3dd407f152e07bd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5177bb147696d507d08215c5901cdef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3655647a8d270235b1d062c3c1e33d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fead7e79aa78c85b6c738f7872db22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f26cd33b33348e334b146603a7207601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4dd91528e23761abc597c15dcb61e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e56f252d04ce5c73fa16bd65ab92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc7e79c1588ce25201aca598aa782604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdcf6b47a8f54ea2b77b4639351fd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bf8e01e9e9e33db23b9aaaee2e10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892c85786c26f8e7a994c3f9266101607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18ef8743e0420468e79ef3e0131ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613af2fb1253125e672f0dc70849f14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946acf54678eb508cfb84a5582c317a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacb546246b83c8f362a16e9c9a1ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ff4cf6e6437e8ee77f5a454caccb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2df957c02d6a06b3c71a63b04da52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be017d23ce71124021769f69c214a856614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9a965ed1e4f50be89ed143397899615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf670fbb48fa9a6d4ce64a77d05c01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0fab19dfb5c10f316903e58d48a61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bbddf27db802c3a20b34d3850fe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a72999e0103d0926cf5f25f35354619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de36bea6499d4a0a9900d968d25e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffa0ca38422d12c492a1adecf75b14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd44192bb8f3ef28a9a425de76a943622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e56074a73a2a92b6a49fc5393af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb467d7601f1bfad1d7672ff77176624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a15fceabdcc97f82567c06429738b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb30abdb7c5b5fd99ac37c4315130626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9b5ba1e84f8010d5b5a32d21ae64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3624b397b81ac72f7bf8f889ee437628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a3b1fa50f70b0409b3a436bd2da3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3a8a4d852324bfb5d15a57eb62019630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f18f35336b12f2d05cd0d24c150b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c9d150a26486bbc663560e19268db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e975c2683324a64de13b44c22143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b31a4b4cdd99bfaabc982a00dacc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498763a1b2ab03768bbd5d0073d77e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a678c7699a5582a278031a965a8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa4156808637109dc8c09ebc7656fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698009e0ddfd71da0fda57855d4bb86f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a10d82ec625c2b9f2b3f0ab1ac84d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6e0e9914615f9e4024d7682d5329640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9441c0fcf17916ba1e673c17cbd2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b778863c6b2dabcb056ee2033b0f962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42207135bf5d36ce7af4c48f18f72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56aedc527984af64bbc6f21ddf49a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f246229a0f4b2b807ff209d46ad9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0bdfec409cb87476f576407fe868646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578bc3d2f319300dbbe661a7b4b3479647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9eca2a3b2b37578bcb4111daffb8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eac6bcf9a0d609a47460d3e30a766649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3088af313b23881fe7ee7a1ed65a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667521082a78c9c645227f1406701e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222321e2e316ebef37e20b18177f76d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ad2b152853f0a471b75482dec83a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bdfe99dfb414afef070585ec6b8dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5ef4494f7afb516f583e9c54ae10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9477368e89143c76f29cb343b172e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde952d18b4a4f87b6cc896829dcd5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1162c74fd4f3dc6e15b38ed646601658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41896c75cf14cca94fd6a099e3c3c5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830b9c30a04ff0bc2584920a8212b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0b30e920cdd8373f384fedd4c3e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777da9b43a7feaa49fb4891bf31f4c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8a524ea9ac6a44e5215590199fdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4621ea5e147290156b86c8ba0c58cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1198955604209d1cacfc549415c67f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603afa2d5193007a3d79c986a2e27c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ee1d811c1b62a018f57e8c3e0e02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e3e278141a106703d36f51b820f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408432347b80d73e99396a6f0109d73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5d96f550c03e12f86bbe5e930da41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785299455d1d30c8cf5fd0e1140d57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c7619d15cb0143382466eb7bc42c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8374acee3eadf6a84920e49f875f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca63faa77d78e20315b5e83c63205d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f50c6094c79a3b9f7c2478618c981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ce4aec9f68077ff8fc85f7a9f6e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a9892c4c7a60a013bce25658b707677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e719cfdf99ecf4cbe65a0f777e42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb08bdace8e735ae0ef32af4051c40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3006088c6bdf86d246b6ea4e0e00a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3f82ca802f78c3307fc6e2e0af70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bf8b21a7e360b0e79386ed32c357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba052cb27d3e39ec24ced505aea9ed0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1724e27fceb9e45e117919ed952e89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e69c0a83e46d67d578299a55626a28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f19ffb59a4ee0e19c1d90a880f12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c19b2fe45f8b71874410459cb85f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49a39e2de357183e4527d3bff6c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198cbc77d818c97e031f39f76386e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde4f1fae576f6c390910c111569fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08fd24f2b29009cc480992db8fe5e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaced8d81b31280a0b97a6f4329846d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5d571d0d2f73e64a83fdf4adb47b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f121a06555d86027609be417739de86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef38453902a45a379bb68b25c324f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d8c57735eb383485af6f0b6fa4e5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d219a1e513830b863bf8c29050616697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f29426d7fb69886dcc6a83171a90b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d99110f822f2b10376ee42f9cbc377699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be42a99dba296acafe67538cd4c5ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db40f00b8ab635697556a39a60059b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc7b647ca07109c7c903caf3bd953702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f77617a0a575dafb7992b31eb1231703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739d89b38f5f33e1ffdfdf74f4332a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d57ebe7f8a50f082f27f02a647fce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ad9856575cbbfeead17820b2b888706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c95fabe1fbc75d10aaaebdd89232707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149258b4053979df98de7812569e260708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b634ddc85ee58e38d83ce004bcd229709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412694bb1839c77a17398bbd7e9c4051710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c13251a050ad9a4a87d307b9894bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64d2e95f5cbd48c1afa55fcd021f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27413e8e5bf075c2ad10003fb4300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e264ab52edade242f13d54e9092cf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf49858a8a5f066ee90ad575b6f42e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf302dd3024771af36d8f54db3204d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7502811a3cb009d8bc07821cc339db4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4583c8228c9c5bac9293a5dce530c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c36c445d8892bce1cf0d3ca46ea73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d06ebad32ced104356437bb6eb4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c084b824e3bb80800120fa6e1723a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b8db1cc7378b0b45a2d158938781722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83955869d76dfb0bf8873ed925f8ad2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd04334718493a3afdab6b49a4c976724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f1c5753a20c420693611f5d81df6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316a052489e8c8cc3eacdde5478fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132f78e36a89c6c904c8d5dbfdb8e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671090fc331f889b8013dcc57f2cec4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94fe74e88d7500769ee2f74b586817729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377e82d61760e402da8f8da2bb3615730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb444ddb000d9dd2244c91d66bf8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d7772d2c8a6747ced592ab7ce281e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ab5bc51a0639817c61795844a584733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54633e67de9f1cea1099232b17d0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b493353dbe75798b947d752e8daf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96fc9d07f43047485ba238b19e57a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f3f5e0969ac913b25425760d0e56b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d738709725625dc01bf40a527a7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6977d0cdfa354646a6c56bbb2b96c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087a90365eb1ec220d653f408f3cf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a95ff0e23689b1c32d16cd9af556a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce137d63e7bd7ba56fa297df39ac5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3cc4e231b690c72fce3a57b71f7f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b158f506ab925b321ed1cf93f0d01744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e5d57d4431bfd2f31bc677fecff9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855946b6aab8efbe3ff8322b01b051c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228a738491d51dcecf3be8b1a0e677747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614bb1553c6b29cd50f32b555de725748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf834559a515322b21188fdd9ef6baf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafbd893922faae75943b08264b12a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11180f0e1e1596ec73c2538170619c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466bdc0999421e34d26bba210fa515752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95493a2b7eb0a888df59d13b014251753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f871b4299de54ff28c23cd230f31d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d51df0d45426248fe3f801adf3e02e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12786e8f0208705de136210e52eb25c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc791ce3ac69f8d98de674fc2fb2cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895fbc32447192b26639bc9b91bf7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363106605f18e3e8b9717d7b454b4edc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>