--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd0e6c339b1ab235b707b12c937181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e34ee3bc972b2431360b9e394baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0246a6a05a35c284cce41d12a7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f440310168b8457f078bb624b6c5784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61a591c189ad201950d660c6963655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fb22d9787040b1d2a14ecc544c5a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8bafd048981cf8266d63c0c571e527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58abe490ed050912853ddf14c99f4b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e7de770f8369d8994a58e36809029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfeb59cf22a692c0fac230ed07026610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b7ed551c10ac5434519cffbcbab2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d7886e9ac9171ff9b8a5d0f60f9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ebda125524ea6cb3b5fdfd4aff5d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1b472f7509deb7f7fe87c26276e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623129237e1c12a665cb463916de61ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c5c840b8b19f3443577716d1f51816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97996a84cf42230b1bffdd2ec70707917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1264af140da6c7e3ce887230304df6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12e0b98d9930341218af2b272babb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c0ae48793afed37e7c5430a85c3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a8eafbf6996224890aac38c6c97821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2db2406a9878894f6ac2ff0d8cad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86351e82a9c91031f696878ad4389f4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2658f8b3ff988283d91a39982daf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e371109a6f22aef6432c35aa8a55a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fb7c07a2f26ec6a0b4ba9ea512b5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1f19a101e00ebf50be289a4cec3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1de6706056d6d8d1c344ac95be47a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d92b1e8186246e8e8fa53675c74f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721dcf281220e759682b6c8dece837830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0620d3b7eff9b7e4f26f29f2245f3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372404b8a58e856b4a8cf0b71a8f38b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78130b2e9bf3fe6fcec83bbbbd00783f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566fd87a667616828ea48434c7eaf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d606eeb83803746b6af465f378c81d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe408a88e0c06887def1781a2b1c83336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b059064e4155c3b08bfaa6a181134437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170d17fc359f6654f46b80724d1b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105125ed70ebef9b7c3cdacdfdd9b6bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b2b2b269bc111f2c8db2cd84ef1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d125fd6a03f22b5cb94aa3615ce241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295baa2bf58caf2b548987ff5a44843842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f8eba2c0d9328afeaa83e2ec89ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58427a90c1c9d797efed6056bf7f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecebf8ab84c6291c7fdbfcb954a0b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75341046575576dda6ae7f8790abd4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27179bebebbf43469dd702958037cba847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16848aa82ad2e9796b7114991cebe4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200444bae88ec20b8d491ecf304e72c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfddd2108c9a4c58168d3a06aa0386650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccd163aaacdae5b3cdc474823fa7bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be42cfac459c4b73c679d1e312c062152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e3824ec037784371ad4acd8ee73253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d1ceba6bcb57321b7427b71bb2c1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004029995ebf886e323400116a1c2ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e530c16c1a7a415dfaf158d57d70756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643914f4d8620e7dcf6468c31bd143557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d37c5db50fcdf732ef319f105b48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a51f7f053ca86bbb03fd974270d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a58eb51c8d8bc7365cb2899a14b6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e6fe87ecd3052b777bdecbb3b93a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343db28b4f152a6a14350f8a13c4d4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e2826de6e1ed09b1c6c92bdfa2bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b988ad33f4d70d1e39e95f0d1bd1c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2cd8e501fd18aeafb6ae47665ed4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d2945cfc369a2551cba26ff1e71566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fff4a1c4a16240618c219bf1f328967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5ad6b2b253ad8abdd5b32f9d9ef868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731354d85ed5e3fa83e1241c9f659aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d5df65b612197faaaf2e649bb84f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204ca754a03da4fa79c4fe2b416f3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbb8a4e604cb8cdbef8c27e2d349a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8868587ced4c852d20631882c0299973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04fa68eebab4609668100ee50e85074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689708729ac3ec6eb9511d664757df275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5b84b3d653b828fcc1bf41299f7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d5d87643d240a5aa87b34af0fad477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cb16ec5e0d04588e21495923f7a1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd937fa1251b5c28a2ad584c2254c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa6d84c8c3891ad26ab4f065197e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00527242d697709530e0f65bebd2aac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e972d627b5510f077b3869e2eb8e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40befa0fba44a87030a5950d929cca783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62bfee32d1284dd682af1b5f0a554d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe88b576a9606609ef1e370ea07df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385a3dbc24c96213861654697c4bb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ca56720d05784cfce79ac2607ef787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b700f8ef2309d3293d700cf2d0bc39888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8c741d4e4972522334905c150f8ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbafb5931dac8b3196746c45a7a5ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e953b9311d4439d59d24f2627c431991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc8a47781e21cc1f9cb5daac7fadd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43263a2ceef136b33750357bdafe184093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0a596f72c4a92bf5284daa717fbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6097098852b73c2259b6f6fe0e881795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe8ef0bc12255a2040807f20e6959a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d0666df5700c5ebc286d6069b599697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117693c4e4557ed2f1029cfb946c46a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2a5eea992d07e171fdce10998735e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a201dc9ed0428ab8d56348799e9c10b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbd2a1980e3256c4610947c30a1c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fb6c045e361af08bd247900a7ae2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79df9eddb25090977aa5796011cd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6beb71334a3195f0eeca354cf4ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7b8b678cdc5e45e7c099f1d71df6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb417b89aab3006bb6015a24946d060106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c0f167bbb21fad6aa8db6e93db9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded56abc81cf953badfe52c54de9aaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9887509a7b1c651a4b4ee6f9b741f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf107732489e61aafdb7c8a8b0b47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac5cba7b3a157054fe22f44553d95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c9354befcb048345b2e74fd9f37c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cc314c907f8e14586a6ca29f4a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729114829c0c41a83386b2d1a97ea5df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b239f88969803084abc48cf32ad9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee1935d9a73a3f3460d83d06488f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224a7cf75b61c9e8a2bc39b277ab2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce0a9715044537e9a63916207fb9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d12d5110c98519e0b3aaf82d7084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a471cb81df55e9885d4b3fdf9c4dfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb6f065509fb2783a43b94cb53a2b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50ccc9f64700b7dc9e548150ee7a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d44cbb3b29524d0318b61fb7d096f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a89e7eb8c86d6e90c452c178e73b46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718943a340a92048e4cf805cb9785495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9696929ccb4a773464113b58d6dcba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc4122cc7e5c66ada36e7b22dd826127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29793fca7fdac8eb0ece74bcaa051f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c492688924a056b677ff2186f0f3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024393db6b4c6d1a66175ac30532b2f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c576c8975bb68dc6dc2199b660edcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602608b2e6c98c96c205b50226b6e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864fdf044a93b7367e3aa4e8c3827b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886979df4c0a65d468dfc84fbab5e40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006504eda8f8102d80d877fdb99cfb68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0364437fb75b60acb6413b9b1c21e6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0584294def249e7e36ce704ee68a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2860dffe0b777b79d6124802ad3ebc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecafa7212693fdd2f0f9899013c46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed936ba77d96c72eef0e2414507053140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4ed3ea76877c938e4919ef009357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f7691f8079aa4bb31161b648fb082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e2178e3633ff94d2b2a10e26e4afd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fc0edc2587cabc552cb687b59b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e3629d09c73cb538da991eab8aa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa153a1f3783a1e1d36bbc85613a27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c5972109a0d99e5ebea902cbedc5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c88ae9ac957343d73f02dc85d9e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5f20324d1ec52b820529ee7ea86be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b0c85cd926a689e55e4523673ac1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388e89eb41b6ddedefa715c871d204a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f876b026972584cd942e10aed9d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672244bebeb60fad115251f03a2a5cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2819469839e56b00b942a41e625090154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950615c9b436b47d1472930bb5e5b94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e82f96e8f93a7be59804175d0852d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8c65bc4b360b28d07c6766a1848b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d3081e731bf60ea333d00b617e49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30cbf83bfeaa4b3893b21a715a900159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48add3694efa1f100ea3ed52007393f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef70d35db4f6acbb4df7243945e9f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00aab973977ac1e1816d4ccd97af4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a72f2c78c4ef9566a83aef7b6f68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203517d1da822d1fc0b79ec2ebd557164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577df4461eb8bfde02b6c57ad13a20b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75d1d567a69a2540380886cb6f6f06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71263c1ff16c86f01e3925d016afb2aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310795e12a907c3102c90013d3b70f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbfb1133d8e8dd16481d8310721f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f93d4164b39357e4f9a5a5faf90af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767281d44278f4e8a720885cde9b28fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc2ec5e2e3323a1be6c8d9bd13948172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90219bdd23feab089b752151693da6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a1e6f2cfd9c41fe3062e1936387e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d9302af0f72950c5ce86e1606c953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6321d46225edd2677463b91c44f9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9810502d018ba4dd284c8f7edf7227177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510cf500208544927abcda5e0350619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675845e4b6d6665db5ba1aedd69c21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c039328f4bfab4ff17c1553869039d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f29e85f2aba1815b4b4e0b2fd1eb51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e146e212dba07045416584096e07a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918521f244c48dbba0ae278f36f912ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae420dd6e7696cb587a68ff16bb1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53022759033ca4c3e50e8f56e147e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd6dafda5149a88e30a52f3799537186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211069942ac44bcd763e23c71f02ad30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21352fbd0f197ae44f22686718bf0a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4680ce3033c2b62e7abcdcd5ba4c43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac6997274d403dfeda43278fefeeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a632dafcdffa8dc204667d164a552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a806269c7ae56bb1e174f2517a9c43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd0cedc3974606279b77047df11286193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1ad8b8a7997d5f2727ffa837657a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecaefeab6b70e036e7a8bb1a0e8d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65cdbb95612f5c731eab20070ceba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d7972b365d7301568da35ed24fcc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd624a14be1c738d42f8674ec48e4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae384fc89e60ba1f1581ac45839ba84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430c72405b38be1fbf95abf9ed71442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35093472324e285f509b82c295427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaa080cd742159a57b47ef70bfb077202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244acd71882ca2234f37f671ce99c9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69879cc5301761bf6ff822a4a7aa229204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b7ebc48bc3cbd40df36b54f2fdb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b0fda1fc2ca4e1305ee8db2cb08ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5cb79197eec3c417d3f40a26845a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bb974eb79ad9b98e20267050dc9cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a017afb47de5ea2431d3b392e0a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbab0a08610b6c17f4e7498482c44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec6c1c7318c9d5abdfaa4bd6ec4fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1781c3f25e8286a0310b741adb4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b8871cea5c56540a37a5e6f61a187213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd70421e80accfec04ce288635112a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8a26768d684fa0997ad18b2ac312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dae8ac35b574f785bc5561caf1868c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6e514a01533560d3ee631b48567c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df510a64d65d92897727dfbad62f175a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f4ef898d646377bf885539e2f21a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a5cc38bfa9e7157b139a19743128d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49935643f0a240880c5e36ce819f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12457325d161783b6765ac1e6d2bb072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2db21927a48cd8fe1961ce1f0eeea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a91b16d77e6fa68b36472f969fa47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c170dc83b819df269b6477c4ab86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6830818dfd63fd279b8cc7c7aaf0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a302fbdd036393cd94ecb6fdbb5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0610dc4af37ffac78f0ba096245b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88e0d25631906f10dfeaf985c5b43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab76133bd0359d62bd2d2c6ecb8506230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46f8e3612d007ebd2ea350a0ec06c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e25e44cd96d8d6768b6b3b495e6a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c507d4d4c32a5c0afec5f65e7cc1fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872d76e4779b300153b2ec9a41ca27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150891a31f58c1bcb1f491a078163d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a1e19e48962e9fcae6d70db720aef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f6b5540110a55fed08fce89eef15c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b83ba769d0518e55f2c8f8efe1f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cfc4f9e1c18bca5ba4249d6ba2689239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316d32cbdb2da09d2df74cd30c647e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f9aa039f9a2e1898868d67e9ae37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f074e79ed16c689af66416d6f6ea64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea25b8c8e681ad841c4158202a30e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c643401a3dde6d615d4596dcb954d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215a916506190f6329fdcfc41af02e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae713f4741953995bb8a0380d2ed2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd0384a75eb579d548e0a503f63f2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab10cedd027146a20303f8bfe7786248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eab75f518f0b056e5158de671afef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656657bb2ac72e694a6242cb28af6a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7cd12897368a193babbc95b3b63b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069e46eb7cde99832900cf433c9f26f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808415ae7b62b79a5283326ea8f58e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e90120de9f0e8722d5aa70b7c348b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f3c96fbdd64a1b02ef94a826b7524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2fa950c1fdd4fbafcfb3883059ec7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299b2c9c88de52340407cd25c1e563257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94150ebbae56f7ab08020957e56b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279254ae6a1ee97671f92621fbf568b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac3aa64c99a97dee055ef0e17ff87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f736f974024c5d7b11a6df455e951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f142f70021f4bb6a908a9c6b3807ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d526a53efc262619baf7acfe37468263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed08d0fa2a03f9ecdd655dbc98c6d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f628a6d768726f8f5bd2395c81514d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc6739d69e09aee598082ccee5cb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052224eeb62f863e51e3f6674f41d2df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e2db467ba6a9a2416dcf4924d3dd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a54a3c1cc552cf0f5bf028c627d9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0df71b6a993040a24666da9d315d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb61d11c2e337db3ef59db3ecbc74c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95733f1b812929635d66184d35c3b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6323e33a14648934a3b3d27793c088273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d87acae968197cf5d79950749b773f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b294f250d8bdbf02f872660a8cd8b39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bdfc189974eb0a56209e961e4b4a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0712f9a03ceb3f321ef77f6606f4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01570d9f390e36c71ae5b28f4366e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a436a0849264f4437a9e24e9cd8aa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e725bb5f0e355ffff44ae9cdf8eefe7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917b0b9252b62351a711413847e960281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b758c20e5659a8ba5c3d1d699ab4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b003eadea119e1262d7ccbb1184596283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ffa400c2f00a86d6a66d17167e22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91beb626168c6dd9d2551cadd6596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d02df7267ab2cd4cbcd67e648ec1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9aa77d70e96cc7847c997b843489a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0fdf0d8d21a86e91e2ef4bb8e4a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b80c7440bbfb559f02daa9ff283835289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d80b1d126168967a5eb87187ae2d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6a7f1a7d5d946fa865e6d19c4d12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b57504901b2a5e589f3134d72b7ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56aec2cc74e6b9f38214dfe628692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c63e8da1ddd277470b2d9a08ad24b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09943f77d51d48241088e7884a5aff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137d493fb9159f35da27175ad93196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe942e203655dd62684965bb94c0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f52966c55d82f385f9b3620e2727d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedc661d04139971a5079a9183d75c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92661fcb758bd202d61b907bae618b98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e575ed9b98a5d80c25c4761887c204a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7da7898e36c6b36c6191d0e52809c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc48fd02137f63b5ca566d49bffb87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1898c8d96c1eb1beccd53d9f392e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb020e957b69c04847c568a3060e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aac4c73aa63cb56735693c2543f90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bff3fc584b7ebb9d9b51bad138318307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda503652723cb82d7c2b6a03de1810308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679a69c3cea7e73ea2a5f68aa5cc207309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fde6701ac48c46bdc0a6b43fa9de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffd2a99aa00e9def611da6d4af8432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ab3c17ffece07534719dadfd5648b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba7d93c0214149be779ae2c63af785313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c4256fbd631ac4b2e369413c8cb40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634ed3829954beed5e6694f401d4ae2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdb297454581978a7d783ef199160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14512a70ed9d4d08b980be40b46abd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097fda8c29152c61b1840f2e744cb04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942bf1aca64a386863eb8aac444241f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892eb89d89c2f58b5b455f5d7706a75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b638494ae0762c5ebc600b62e4d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8e814348bbac20d802c7407fed31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca4b634f4953c0fb68b561611e5724323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de89a6857ff04a8a08e5b744cdcb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f268e0f0294e313d859a6ee1e5613325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86786c5f4c5f3214be104b71598447d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77f54d27225fad7504504ffcd0569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb9f3fe015e35e370447cc5c851a86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd391857d266d7afd19be92e204a67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3ec394e066dcf2b615872ded83cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da848872110850de83971766a140a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d2a32001e99d0f2f07de951958bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cbaf6aad47c527fe15eb4d1c783b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c717bbdde621c3299f76a34649fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d5307d8fb7cdea08b071fb2a7c26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091b4ffb0570751fbc2735033c7e63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb347252da7365ec08ebe28480776f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dcadcedd17bf09c3750f75345412f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe10c6ce1785f33fde3303dec89c5f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cff6b76eec9a7a435574fd32bdd06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd5486c38c259b0ab6ad8955c3472341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958f08b3034ab4c1313f40d71f0d5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676d02616df7fcae79e37c9ecb8d3e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938e1675746e93d87cf31bf6ce65a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c8996d5079ca691abbeaa2adb8366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5fd41b8fed5186a52482cff396bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa04c8cc48fe35ed01f703a8b6c50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6817b5c5769b3b5e2d9b4f4393a45f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00891346a25d2ce5787fe19899d09ee1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c981953a5d271df50ca83f5e7079350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d9cefa13681060696d92526a5a79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90668e6bba1c33e359b90b99f6650352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed9a60b8d8a2e36016620672d5ab4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6610a5361d2f7966edc1aeb248ec22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1825147458d212d26606446120cae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d121ae17c80137004970e98a8e313356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01addfaba8fc581ac35c21f57ff9b54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044e8cf02c8a42e86658742e74ccc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2cf41cc5448a7b072e0d03677207f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6329c422abddd99627d1533ff3892360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dad57b7135b224871fbddb6e5c60e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271598754a9b21f7801481531dde4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89571f3f78d7281034e0c7c5ce25bc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941ab495ffcc20d654dc61c6bae35c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6098cd94a7c9f3a72accd1f186e74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e4cf54d44242f919e39d6102fcc02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239066e8d241b5423eeed040cd09c24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5858d757c997b73dd1748bf83cd5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294806d88b4e75278f518eca8709da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd70956755b06614df136cdfbbe4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb7028da6c4038715bbc0381bbcb1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359c140653f0f2977f30c8517f902d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76d63048764c31f24482da9cf1755373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9494ddaf536aaf0da27c162bce20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a445cdef47c3998545b76af27e99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d085e9f685212105066bf2d3806bcb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877aded743f969489052be9dd882b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b780564a023c208806856a7caabd69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558821bc7eb224f5359d79fabfc9617379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b86ddd416543d4852833122c09dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c69e30b3115ad55ba0619324078f1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5f70d80fc8cd9f83cf291a6321fe2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae62d99df18bfd045b1d36600e5504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15758c8b61f52278e25f86a66623187384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c66ccf8007c9c16030466bd7c773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79265148bb561bf4446fe143b74e34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcbd943412f0543bab25371c5858a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a4bbb60deefde242f94eefd7a7cb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965871741f43ef36492e86ca36a1b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc5a16827470677a25cadcbc4dff36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fb9b98f3c37441b9821a547203a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9efe9483f89c444dba0d4743d8af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785aa44c977721ac7228c54ca269c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf929e4febe6f3556885a8e39c20167394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc167da0662b000087211831b719d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65119098dbb4fb98108cebb22ea3d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875a25f8bf6f31722744a495d81a0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c52932593b1ceb3a3165fa52f04ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ddecf451e92c15e14e07f3f2ab5c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743cd6c5cd4463cd163b3d8fb33acc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb8a0a797412bf1cfbcb17f272058401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f6234ea27028c0dbe267088969242402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a437eb80cc8f9fdf8dfdb13187b48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466a19556fd3494a9094f220efce47f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d8407a65003c8c21fca8b8a99e72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7cad1a7bfce32addb8ab2200262c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c01fed9988bc90508a11a8f1276225407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8931dff40669173aa5d3a84809f24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673d3575cb629aa2aa0eb9a9432adf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c165994af08551c788ff94bbea017410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0806b8934e1b821bc9e8c563936d4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ad650224246c0af8eff33d08665e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3911a8838dd407530ac56e4f2f7eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387dab5c9af34ef13d35f93c69ddd37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43adcba36918ff1f0ff0b44a57793b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9183eb50744cc226b4206c8839d293416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb775cea0812aa5a56c10b72493b108417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe34eeac0bca4cc69f22abeaa32e45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e0691382ece060b0bff92915bfd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beed4a9692ce37509f77bdef3504ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fea5d3c35f87f2db8ccbbf414bf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8be5abfd93317017b471be66ce206422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3ae3ef31ec6cb20e1d5a296e4c4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278fccec7593d7cf10cb35964f5f3a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8880a5374eada02e1b92d0ca56cd18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78912eb3350d303fb31303c31adbcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b40aff154634e7e106f8c9ef68cf6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc11e3f474e2899a564bcd32df328428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165cf0b6998765d12de386d3cbebbab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b787f0f309667be88702239d84ee4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e562ac98e312fe3e75c8d96df32b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4b25a25a55194342286dd5d43fd40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18670cb6822825e9402b623752de86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bae8e1ff1bd6aa4dc545c9a8b7edd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cdb1bf0e1194ef93402da2ffecb5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2749c4c080d407e7cf20701bc3d989436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6604001beb3b7e261ace1f1058d93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561883a85cc4b43b47f730fef3c9a41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ff2243253fc0a973d2bbd04f3bb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed18f7d5157ef0b11a83e235b72c741440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65710574534432c3a46263b589c8f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05285cf1ffee0eaa0a63bb6503b5b089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f82ea7de75f6d6f7620bdba7bd1e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694f69cded9af3ac5cca8d3cb0a1557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff19d8134aa2478990b6bae377067445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44ace4827e23d74698b522ec11c245446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32c92c7bd454c12ffe1862239d562447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077928183b4e478d1e0fa6811fcc4ff4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a7aa4b4f682abd92285e00c2ecbf9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85231bb0fc9c3bf94593502b97bafebf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaadae6f818b598524867e9847b9f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf2677302d1fe981a36a99d1b6366452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edec27c86349fddeed72682d5371d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb512ae6afb77dc81556f1fa35a5eef1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b758f714649f9b70fc1d8093f2808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225795a744b9b2d357429f0f96a1d1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93dd0bd04a9825ae24fa2fc4911ae4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83fe6cb1a0e9f2c8f62ba2f46e9a46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a8322700ad906f86cf830b9ed90d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e587bb67f1c70eb0276dc2883abaab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e5e6588e7033de89613d3f9e86bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6dc2ca4029daa4597273cc1fcc412462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c2a0b8b95f57661040c13605fc30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c453f796c75b6916113235f24ceaec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7632581ea7fb657d0d63a3fec178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1407887592441a4a424779e0e5fe38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be75c898938ad331ef5451d020bfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c072f70d9b48fe0703d08c013199694468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc38b7921d88f209012b01f32995c88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c728427a8d04327ccb96f4c888a12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd02010b54bbe71fc135ff89866ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163f53f46bf66983867bb647e9c5a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99563694e2feef8b4bdf24127b8779e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae184dd56db308d5c57181d8a44dd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab091cd6aca199d018939bf681085475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a90c5d6413f08e31cf9924cd1c9d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd5dc1ffd05f5bcafbc145a1c04f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df86853a329345bf722595e81e68e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226dd97486e07055e9030c0f4dd1723479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b705e98b5a1e39270715272794dc3ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d59f34af7bb2528715817d08edf9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af197cda443697ae0b16180ca9ffd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1711396842492d724f1413364192483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d1f01437dec5ebe8cc2837f4a597484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd8c170234b04f245e07af272e2f7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfbcb4a7a0d32c48aff1477bec3fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7534a3218a6f94651f3c22eb93cbe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c4e6a7dc5d6c3169317dce1778c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323530bce678d05d8032d2f1e413ba96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c4f91b8e1fb5845bd0310d2976a9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf739eccb7a6819860f6b0e5efc3d70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5639dfc1761b3163dfbdaaf701043d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2f77e5f3bbdd5a391ec65cdce6c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32101ff43d4faf1da0d0452331097ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090a1a857af2c2346546385ced81f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfbc4af43e4fffd39f26c97f7cf18a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f6609e3daf63a0028a7e8845e855497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6945aa715bd9339c6dbc5290ff942498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bf68feef1e5306dc05d984b7d32db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0817c06580a3ab64d1944d77bdff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a84c38fcd3712ca8bcb251c471cf1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa8e1efcc7a24c6e2077c02e62ef9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44f6afa0f32a4216bcc61101a107e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302fee558b33e6b3ca0065e4dbe0fe9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88cd906fff72f5650a47996cc87f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a557ec316a5574ac3a4288cba6b91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aecf49c93ea5529e239a14049f379507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8befafcb074ea9251625b7afe24f8db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517da2ef3bea1712185d345a2a8b47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfd63147a624d5526751a65405e4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec81f10b67850966f7a26806c6bc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140057d366faf08b7585162e1a457f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e51d7ec7bd7ef1c2562383d075bdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da0947b2f63fbc7e7d922ec77fe2e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf5064990a72c739f2109046341dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b92201f2cc36353983d464cc4641516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92d7f52df3e84ca3c72213dc7a1400517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c094cd245633531da18b707612722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e16182dfd2be973ad9ebb586852d32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca503528452b6a80dfc15f238d48476520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b681b9954757fb07925f803a0d4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5da24545b8cd0375b179bdc7e66772522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a69919f09decf74278116c776850523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcffd980f541feabc93c9b90de5b78f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a4867d3125d5c790ea8ab93592201525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ec7ad0d1ab44839e35802c9d65a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b86a66c047834fa82ae9c2598fcde3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447f6063004c264af897049d6a7341528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8d78b74f70bb11a2ea8a9e5b1d1e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c8d6c3503041af46868b47814a1da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e90ab937ad7525f93b37496017151531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e1c34d03587b9a6ff841fa81ec42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0ea556a72d867d2be12b2adf478a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7fe9f93f742cbd834e7684068ff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537e1a9fb6544945853357eb69ab2c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa7c7360963f962755f4bc0306961c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad988683179f91de111d5589b75e5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f5369dc37fc95bf6b2d7c203cc48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54d0462cc2728b84826921bc4e8f96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2d3cc93d8c9ab28ec6d55c4a8be6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b83f28f92ba198d35e041dc7c94d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c9ee13f3204a24211c52ec727f9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078071a32dd85b57a56cdca83a32f506543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612786df9f8b84fd3fe12c41730557e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43652c897dda127721fc9772276514545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e97a4bb89fc60496bf5817ca87ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ef240cd3b3eee0fdf2dbc10a6d710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ce31e11bde50446b89d480d9e9a0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fbf6f7aafadfc2d68f91a887df48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a509bced0942ca053b2ee59a796511550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c943829146c69124c4f58ebaa3e8a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3ccd0862a40a4af46ebf27353fc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aeb4be3755ab8c390bd6a3b51bbaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01734b6205c7dab4b5829af9c69c1f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04dd137faa2c8e5f78f0c75ea5d8e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2772317d6990de699f0afec38074e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80550d9179545ede54b5e49eca43adb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b876ee5956f7aeef8712b1515cf8c05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ec86200a9dc8ccd70f6dc5015b7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80332b2d8a6aa88f4ede9fb28d99d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92a30aaa244b35060ec5985444cc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7e8e02550f77deb869d3ed5ef830562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f165145941586d0051dda4d1e0b422d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f89cc22c213c4b9a34942c50f76c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4701fab43b9ee0a51954e4333dbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b0a72c72b0449d517febe462f3d51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc57dbbc449bd6af9d3d104a68f12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9350e30c1117c15bf1ba2c071c6418568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99e4d427b1bd485ae315d3849abd15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa35a07ee11c1c561631f314a40498570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a1e694f302642bd99a54ed487c296571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a14b328441b78e49037e312095ce7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ade023102bbba2914b16a6eb27376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4f6e20e0391545c157c0660278c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58bb2c26abd937af275246fcee56b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386d329f4543f11ab87e8281aa5521576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984eff1c6ce48c2de0655950ff47df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68490fd2bb5651c6f7d6ddaa557b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbf9c0ab53ac50d5153bd7ec23095579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8820669cdb592cd15aa3e33eeb71915580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae3dd4d73b2032079fb77120fcc55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a40ce60f2c81425f9f39e9015d4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc49a865aae3479bdbbdf6f1a971558583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69276eb2c83c9bae14f894c960469e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a8da586543a305b3123f7b518bc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5a68ecc6f4050076340ccba80a22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c45e0445a57e33ecb3dfce32fada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ece5b94e595d00238ec7d703eafd93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53953a359114c37b77bc0875de6998589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65beb8d65fd6f4ca41faae07795c346590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b3ac9920a92b58939dcd256109e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7c15262f69ef2ab6dfb5ceab40c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c8c8ae88df8ee216f36d3b3b887c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ddd5fa70f78038aa52352ac66c899594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110e8c5f1ea1d30d495c75267337ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fbcad54d50a1c39d79c5f5bb87313596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88886bf30d9803942b807cdaec87067597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf0b5115b07395bf6eaa25ea37a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab547b8dc03eae30d11872f37f95684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687134d7b5c2a63c3eabff6b3b81f37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d164ee7dc00f8f78cccf3b624104dd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014130a2c365d1ec400dcb4215fdf34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250bb365cfef683b23194c4f082fd36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e56dbb791bd7ea02f3595e10827a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f233d6f4cdc5bc11fd6660b8060dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a01a2fde56a706c378af620bae8f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856adf868e0777e97802fb994515e03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daceeb09ee4f54dca00badaa5437674608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f710508ce0cb82d4da138552b10d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffcbb40a1422e52db71b7083b050f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36276c1153a0fd7ac6e99176ce313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ffe0bee18929006024182dd0f9a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9448934953ee60e8c8e0a9dfda3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076719397c62df5c57aa92e1382bdbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d1eb2c6d17a652d5f879dd077306615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d839117842be6a9bfe2f4d8245502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4cfef8eaab2b89648aff876afa7d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe7dace91726427fd3068980866fef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a44c2ca05e6a74791080756951426b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf1ff1a09cfffdb03c0e745f7951bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad167e2edddf1ff59636435bcef1227621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a8c5bba009d46b8ef3a1615d7e05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e67792e6e7bae03b1d2c938bd4240623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0d84bf9888accccad0e1a4b82266624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d77818df064b99619915d850c794625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393bb27a618ac83e6e53038afe56d79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f31970c1fea2a575d9e9bd3ec84cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4bee9d2a2742f907e61ca04ff0bdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0a35b59fa5711eb00ef02a2f6a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cecd0ae14067424c3dfa970a1f4b0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95f48c67ae338858e9a3f6c1e6998f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f5c38e001238bc8ff2a91de2c6a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3a527d2af24290cde2b8a20b37f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afbd4d3364a75fe04477fb3a7046a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa46b1226f75a308cff159c89fce8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ead0298cfeeba5c337cb5703496bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6fa4b079c71eb1dbcbc96b1fefbe6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e189cdeb5b1efa60a41346fd5588638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209263aff9b61fac1d737016065268f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4627cfe34ae2385f9fcddf8dacbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cea5d65c1a6e66d23356055e684c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a5e2fe8aff27b9a864c7a46ba16f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e915dc16c9a9ca2c127ce466feb4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc016b58bec4120379167f6546904b84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16682653d15b8ffe5524980ed893c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a4b45c2838375e330e502f0942613646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c870b2853ccf7aa93acf706e8c3827647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a6b3d4ebfa72eb9945c6a0a688b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53aacf485ac047b9481e901fd4fe2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffbf0d814b4e80cafa6cc85ecda16f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf50be9ba3dcbe9ee2dc82eb686741651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac728dee759d14b576f329a6221b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1e69334ee4d51be8d8642e90c6268653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac372324798e15c3bbacec6d6543b2d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a80fe6677c9ed93852fb22c275ef8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a702eb7cdde8d7b951daa075da124656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf38131536adc477235f3f482fba647657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce53dc970fe81b19a1e12e7a72186f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f121c65e2e07ee20063630034db101659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675c6a43fb7b2c122eca75d13c6345d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84102571130abb65dfa49b56fed245a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce050af6d89dfc3594928203bba2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d250eb7a8ada1d3f4c64094e65fbe81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9beeaf56c30d4590fc388361834ede664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d5741fc54e1642afc8fc27ba1d20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6465e5b646e9bfac54c5baeb5bb1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b960e649fcfd3505b25a81ff018ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaaab486df8116b0703e6763b45b5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2834976132c7dbc590fd00ab90b8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872334dfffc8e862676f4af675562634670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1df3b2d3f22234399e9233079378671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04becba53bdce3963556f21f31e431a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ddac7b00ba01e96a6c7b45ac5ae18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d36459c4b37a0b81a4d750d025a128674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e9885a5b1e83c3702bf7d90929e47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468cb4112a32d41dd486e4e35eca253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b431b1186adc3dece54e4d4a35c25b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673a8d82c3c2d9ec94d1696023b3af6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae219e3f5544d6e60e7f0b1f1151474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235759835fb8303f63db0dba7ec2ad9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962115b3ea1a3324ad3e0eb53a96fae1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e36b04244c4816b31ea772d321186682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce845ba3c226abcd537e0c06317927683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910edfab38ab08fdf9a7f9ceedf2a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eed7d8ec77309f38f0963ff6a4dbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdf2b4bde7c6a7198cff5699afa95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506d5ef5c781f780b410e060f18237687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8965a039d749336216aedb6c8813688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a1de0d92bc862b67fdb94e644206689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69dc58fe7de937ad2e66491b03e37d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880ac468abd4daca9ae23aba3512f19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024295903d0639819ed76b4f1918f7bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab102e5d29b8318b91f9ea0661849dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2086ca88c3f2a176f68681e065d95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd06ff6371f569c96755d4204f00c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a899edaf09398a3a0dee17cfc410c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e789eb26d2a86050bebf0edbe7973697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c8ae61b20a69aa0c6611b23e1c366698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687de8f2414aaf3b165ee4793af2a5c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b28c9c4b9fc5982ac8c8f00f7ca3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da94e08be42acc26fc386fb8ef7c695701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f5e11e54d37d147002b469371e610702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c3cd39f8719f49bd603d84aa1407c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee3601017f9a6aa6748a6aed1b3ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a433fcc66cc45b73b82da7a0253e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f2375677c41b0ae19c483fa6a23d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f74e1e01987a1aea3046c87c5a601707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7ce3f71ffbbd1e571c504cf9cf41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e1221e98f50c0e218a0deb6fc60b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137f09bc87919c5e9fa6e82209a105710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9db4d3ca21cac5e7b1c8503f1b86f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ac3342c1a24a4c25916b2a41eb9ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ef4d2fd4ac5f35126fa5b4f3bbe5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451013dad5ff3a3abdb5c8c28575b34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0febf03e0a4238ce0ac411e4a83e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe94e11c94f2c73819b5b147309b7c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66329b9beb32b0a4940007c3d1bcac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c715bcc32e64513e8b5680e0ddc6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd7e4ece6add4fbfeaccfad357ea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822d018d9e5c50a1b03eff98fe3e87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463f492376f1f3a984150215828e0df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037cd159eb522f5761a6f020d5ae232722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aae244cab239e72c673ed19fa09a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35c5a3b4be694934be1bac7b88526724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5103769e7e32092175859374a7700f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d8a8f884c402c8854e5664d70acc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50ac94af287f5ab3f58a0fbc314ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8f05b7dcd8d686381e655b3656a50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2b8c8f4fe8b44d5fa2173df19fb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0de7d17b60bf71fd0bc6327031cda7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01235f7ae149b127f07c72dea3e20ae3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57918092f6727656562972c0b1eff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd582ffdfa9948b1adb12f63ef399733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85fbd46d26af482345844f23e6d8eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88603c797c8601c775234400c224619735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4bbb758678e98d91ef74fcde77c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562364db056cdc1bf899ff3df55f7259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c505f3e34993001dc984c0f6e67d10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ada410e9b29ecd2dea3a86bd069c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3d86025be53f2f192b4b2f53454ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fff5992793cdcef0ff58d6f067a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5394600b4e5d0ad03d073b3d02d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab4f3cb987ffcaf0ef098a766d74fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813bb2d14b4d2961ea2290462cbe077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa1ed1a28e72641af265e8f232c8bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a69022499766fb93fe8268b1904d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd453ab2cf0f4db36015ffc8e0e777e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ec3e7504323b827f6638bebb8957748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda2789320cec3448074ec91a4946a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af48171cef133d241658d679bc2ddd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67a1d5987e22c4430ae997abf22e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5aaec983cc8acb2335b65e8ad94b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63427688d6e4f65b92e025c512548753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed19b3b581dacb9eee033aafa2f3ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e288fda5199e984ce771c006e9d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dbf93f5a397f3a03bf6557e9db3b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd7e394987ca619697f9c8cde9906757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59917971a8c84462e2e2722128fe4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656883b252712dddeb022a31fe62763759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb42f238f419f9939fd45cdb633da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7aa4ee86159bcbea89c3b529bd88a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75616b806aa0956bca8e775ef9c65ff13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1744f2e2b42341b255cbed6efa5144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b32ff3f271860943f5ecc226b81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b8ce91d1b6c7fd91476654e955666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253882446243a3f80388c2b40fea24f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315c2fa43aab827e6eb6167705e6708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ccec7499ca5cc6f4f6086660e7f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6c47d7a251f94222dc891542927510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692833bbdfd6365bc6f292185dfbb8b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986272e03a52541b7b6bee45719031f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c02ea6746faae78ade03f7796c9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdea3748e9e09398287570a06fbf0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea044ee284d744b3c63492742f2cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf0ff4f2e4811251c8f95296ac00316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43cc89d714f92a90990e0f4f15ed8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b635acc933a1ac76e9e82b168afc5ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55857fe655a73a17f1decaf074c1d2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf7f928c8109e171604edbed761c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92265c82bbbe65aec76f9c2a8d9ad3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439a7bf608c7b89fa518cef94408e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade90c51bd7d7fed35d4126f00cd0f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6109b8ba54d67dc632af3228a3e1b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5687dad995cd8d62165a622153e6c1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1633d4f89d9ae49ed21e0af2cd1e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f2bea28c5c90430ba7dec6788948c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da7ce1eedda02d27475b3803cee0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2911492fd94b3ae834980b7c7793429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856c07ff91f8ba249495f2d362657830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842c4fdf8bc4ebf8769693923e885331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426dbc1e2bd7774eb0ad368d0ee43e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfd591e691cb7dcc255e463b7eb4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b141780f675d01d37c3c7cea26dbd5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde422a1478450e50bc26579082f62635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949337fc2c7cd36f5a2cb3c9dcd602036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095c0cdc290804792a85680bddc285737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ede433b5a47d9b0d996260db1982238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857cee023443f78edc21b772ed6682139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c20f617c4c51e72e6b10003311ac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6994a499d2fff1acda89b74699e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42139e7933725391d18803181144c43242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dfee0bb5d5a3356bba3bbadde61b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c2c4797fa94c5797bb83ca39d17e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d226b5cb2e4f7b0ccd9520caf6e2d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341680c1769f416b3e9920c1b773b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a51c10e21403c4f2b5ad02fd6f49247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9897b569bffb485d7e67665491de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e00360d5ecb3228d02bc57fd3990c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2260617c067870429ea104c745e62f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddbc787c3e20c685abb9a42f79ddbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c386ed26c3551c601eec7a0a1dca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a701c75f67fd8257ff61285c22f54553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2816efe8e7d9e5b5bbf9ef15b6a83b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb448fca36319b76200f326693cbcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7d1829b1ac14390d5b755eb3cbec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd102810cedbe9efe35642a2326b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9cecd62ee630826b78fe0848f7ad058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611f0b5697cfa1f921d8e56748b37e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405ac496218ffb5d483371e8a8857660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee77c9fb0490a10a10cdeaa87143761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123cf2c296ca8a8c74adca2b2b05bbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d3c9430ab2b14902da079cee645663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff672f70b62e2f193220b1a28acb42a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5d4a7d896e00fcae28ddab719eb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5137ab9b20fd4d3996604fc919e2b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f1a55d8cdeb22697b6456082eec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c598d0baa52dedba8551f192e0c77d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a5ed183c97861b5d2f47e3691047669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff8d02356e3e67d4d1167ea1b52e9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ff91eb89f41900fed7a5cc344c7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380582cfb10b6eed541b0aff652afaaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ffa08c45bb8c9c24226cb23578a6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b2a6bd67a985560d0a3887370a8d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c550d6bfc8fcce1dd2591fe100072775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce923a7ef19fe3b16fee68c9d082d7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7517d637c0ba8f0641a9ec8895e21077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e280d6e52db3a56867d25726654078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617470a434d1683cca3d78ac138685e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9d8978e610e76eadd2cb76b3d7db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227aa66361e66b9e69cd63d30aa7b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adcac7dbb88ebb07b1e36fa160d54482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddbb1d5dd2e56646606e4008a8bbcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8dc0a2591fbb94a9bda3fc5687fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4d51bbf8e591f5363ddd19430cff385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f1dec643cdd47f38833950ece86d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec419b71f22309ec880a3668cc22487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54ba4900b65649376d1d2b27d797a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce56d11a79e8fdc8eb880fa13559ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac03ebc08cfb0bed107157e5f5de5e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6381d1b864dbcb58c0fbb9fabeca1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c16afe54174c8b4393aaaf31234de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a185a34640b3e0eb2bf7d60eaef1d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572811d76ba5bb1c321e3b96b6afa2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625761ca7e38773b85f240fb9c787695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade4fbdf4e68559ba56d05cc7c591c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009e726eb7e2e9049cd9cd6fa0c8ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94b53bcaac2e3410673b4245ce22d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760ad9f2637d9c93a1a69e05c93c20099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca44cda4b466cca07aab2f054bb49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e04a47e18ac27ae6c4f0770f8526b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffe29164d28d9726145a7b458cee42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedca43b60596749dddafa9d88e8a90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c15e654a06ff477b2d212b0de1ed3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5417ad677cd7a955fa8b34f5e7cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a8d1102a549709c4d383c64b8c06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debf5387e03d5d1e3fcd4f37f84529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1cf0d550e499ebaebc53e1da82bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc86a9c4ceb810ad1852835f3a79419109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bdc65c1c088506d2cada4628ab5ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d0fb0a16595544fd3a771135efb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3b6420520ce15ed2fb815fe02e40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389cdbecd2ce532a91211478a441f4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b28ed03dccce4625f8029945354a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b2282004d289c5bf8b17140327cc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c22cd665075088f5723b85e3eeb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af3387cefb66e1a759bbaf56ed9d7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ebeabf569a15eda2916d1403d6bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d129955b456791d97806fd02cf56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200cc778a55f5718a4ca4a00f27eb81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d57dd4c5fe0d03d2d59a884c60b6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dffa989343ebc9654039c22636ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf74c52ea77019e70eac1dff87b2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f32ce4ea5ec986ecdbd54ba6441c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1551cd9330847d81cc39e4fd3af2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b5cf084111935922401fa9e0cf71b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e96ff95b1626eda5c6e41a97d54d49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8afa5972e4fae7b4a104b73c9f95f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046663483d60dc7f32c92ec8d568712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747476225d36f15a887653fbed7d357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dee9017528a5d88583e2dfe82b6d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f755b1d72e8b8c7a0a2097912fe171a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0aa9a7df6da1df98170886acd205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2007113d2093a8805aa05072d9dce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac92bb2842d3e805908d6f46a2fdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e226173268702d1021ab5583d0bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e404eb3a1459af024d21bdb2a7dce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d310f3aafcff3be07df047740df2f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04962632858f05846630bab2014e490a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f15bf428e1a33ea742da47974d76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369f2ef06d470e03d6445aa2b72350141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f221f69982f5b964014e831054912142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e6a37c7beb2683995a7fffc27fd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653951eeb795aaf2666f2186fa5c20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390c9761fed168e38117c144a22cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883672a8152ad67e0c1937044395335e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ca0d08cbf733b6e5760dfba771e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34002c81917c9297e07582365a695238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ecacaf371f79bafa396f6170c8f00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168784a1dfdea438e899e6c19610ac3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66668c974d9d647e82dd6fbe1d616c39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73233a3bc585e331e0f5c9568326404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35f27783518450751584be21b58b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec71a42bd2932087aeb2b677a1283154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3a0cf1ac5399374821169ff5cb38d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189d88d364bfcb84dbb8802574d2f34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f48d3a96b13006bc911a1ecf91b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82248136a4d6602f6dcc3c47531131f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373504402c549b1917ec5a0e97ae8f87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360c842d11866548b2b56be8067ee4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d78541a51834399c4b69ac39eb7d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b19cc7a5491585d4a6bb7b095c58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a0135c98e0608a30482421390da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263664f8cfb6f06ec1e7c4a190b5f3d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56a1cbab7fa1ea710463efdca58bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04361d62dce272135dc8531f5b794f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c86a8dd9ffcab8a9fdb28370e9bbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468e6e819ef95ec400b88a780dee54d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf6e2a5c2a189d897a44fac096a30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef8f4eeb83e833a3edc2351d0f41d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1394ee745eaabb3c2d67ee1ae0ad3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673a5848c9a58e3579a63ccf4af3eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb5b8707b026fe8b4355da49cd9e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c4343b1d1460721dd5be9fb144b7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919ef24e1a25f1381fb6ee4526c904175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94bcd7911fde201c30d2d3c9050cf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18515ff69cc07ef2cf9bf02544d23bb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354865691f413f4dcf38f81d3641c03f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bbcc19ddac9a47af2567bea998b1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e56f0dd3c36a8c3ad7d2917215a37b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361117029e83121a58e3d46ff929327181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45967ba4d844935eaaa97098294d1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d425152fc1afc30f4bd96a3ee29cb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ecf1b4676fd11e0b28f87a7d7b1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1ee041ba442c993035014e6aad64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2975f1b3a1ebd7ce7bc6c3676de8743186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b426cc0e553f1a0484d66efd42e6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d3d9ddea4417bc95dc5694101a560188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd876c1d5d4e98faaea229c1fe1f9d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b138bc53bc141b523fca213c6ae87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31848b702772541c0c17628c396501191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a09294318af0c95759f27cc630e0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5547fb79fdb6666a7cbbc99f5841ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989b271eb678837727cb29b57fef85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6193f9d3cfcf7be4b20969fcef1fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcf2fcb5f5249ebec50fe19503a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae539b3ec50a199d7e7c33a5a53515b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486bdfb9f664ead67638c8b776b1fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416072870f64dfb12bc96831ced37f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f73f3dcb4c9617dfcf3eee54ac346200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3598d0f3c773650de45e826284db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153dcf3c54f7d3a1e7b87f58e0e602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa57cd38f0183a6d937c6ba422ea14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae10f3383a4d29ff3fea68c466f40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72bd2e534c8aa0feab165646d30b79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ddb4ff29a0cc6502276d879e97b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8837e137b22fa6bcc422be6b411a74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efcd04ce3fe9360dee0a6d0417f543208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773aba6d2f8447b0949a31604d5e19c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ede332de32584769d794e413bea3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a50d637316a4ec33fc26efe94eb03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e15374a5708d2ebd25ca32a15921212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2925f33f4e42e3071682fb9308e3cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee20abea4a707db196f3c2727b08d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f8670143f68dad9a4a1f5b681b18f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385ca5656ca7a15df6a109828f6a5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d014eec2b0cef4f31d883db73c479217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a399c400df9d8b9801e93259490c6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0141a6a894906d694a8d5c68a3ca9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52876b7017ae357f7af60da84d8e67d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe18175c638df50a08ccbd4c19a0233221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1c85f28eed112328a2c6f1a581a2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55e3acdacf0637f31633f1b014fa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f5bc4b2ceca0acd0a4d0b84831c32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c0d250a6380f183b6c4dd95bbd8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb05a938945f865a42f438195ebc4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b4662b632ea2df59df5647b6d18d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed19afe046e439868bf0ddd908e6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e8bf6533fd3fc78fe261ab98dbee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a543f57f83426376a9c0da7a0e7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f80f9e7c567b9b643559b316e06ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621f678374f71d87e5b2ad209ac016c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be44660c2f93520438643a10453a68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd79601f2bce62bb040132af114d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc97f679480c5eecf3e4067d0d189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a160ee3ae0410d3663aaeba9ee73a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2832651bd2459d5c558b3207e17ea0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e1e3a65f2436cc16f83098f70187238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7635ce6c300a95b7d6292848a0d32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8595e7e5ef05cafe16a621d7856f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9661cc28b58392cd8f53a53d0b60e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1643244f0c17a1ef9fbde849aa488242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d339807f739247f4c45f4c81b01ba6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f848e80e1ae5b3b868683371965b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e56426b3a609f7a7271afc4aa1688245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b860fc7febbd825739c4adb11a7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14d6701b2b51d6040232960b5300f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe734554dc51a3ec1ec913669d6db8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb746bea80c8ea636dbe31e55c9fc92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b457da2db7cc7678d1a9960dc2cc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b8eb3c87bdc6ce88f68a4ab4c6054251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eab0671f81fef74a1cc4a7695f714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d84ed93d5ff7b0a1e56f58d0599ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4e70e9309fc52fcc0a59d11bd19e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0789971d06f05fc83f7defa0b6cc3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b074bbba15cc5efa6fa0947d9f25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f740215feb964b10b5bbcfc79cec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f81d56e5f31efa8439440c19bd44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11df2f730a233b2538bbf7a745d994259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca45ec58ccd2eb691981fb8dd475db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64613e9b505cd46400a1c4a9afea5fdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe46618dd8f257a663be104dd3b03d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a3f1938c2ae2c3b1d6a67c552a556263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79df1954cf16453dff37c73e27edb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c9c79393e4b0ff5e6a42a4289824b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084519abf65cd7c280619b76785503cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195d918e744cd5face6aad96f8cfab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe902f11f7f40932df073716420f68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b16a5ee6a41f873184d52f11c4d18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848f02efbe5a4f074888c5004d09cd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150aea826d6c9730b06a31108bba5b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf49bb7661d72319644699a4020caf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f16836980cc367f73a4b0987e93ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a9429263bf711c6090c6f0674329274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a228acb243a766b2b46f924cbeb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670424b36c53150aaa6a414bd511b29e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407aaeb7bc3bddf967effbb67658068277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f947865f32dcfd6d41a83207ae53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86180a171cfd2a973da2b33176566b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b48dc7c086398fb45502816960ce01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a606bbe3f8621d4e5522dc7bf142c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1550754b247040efe58b576f4be53b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e449799f4983bfc768b5a9942b8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2636f69feb7fecf7bc01debbf885eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b40b3d765f4a7a983f1da3570613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea34a7d4ba995283a6bd993ab004a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221a7ee7bdce4589137dfb886bfd18d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af18ce8023d97736cc79b407b2c97a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c94706a3a97fa5ef08c1747075ef45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a255b588748f1ef48cae7da190a615290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c68d134d97d2ea8783e08b95832c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec653a34d4b572769fb9dbdc045556292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b60966bf413f6650372e3a7697253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6545f4dee8c05b1e25203ca546f91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07e98db9369ab487cdb10229f73149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7866f4f3c7b7ba472fc6e633c0ba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c9dedbe728cd703942418a403a29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902318c222ce59b0e48e3c143b38cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9534623cb29aa4588ad406d2f12da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e218907a9f1f4d4de168cdedfab000300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2581e017dba85984ea1049df55b36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37c322620759a0fa116ef37e5ed8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a89ba69f3fbbfc453e1b0270630f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f23411362777db43aecbb1cddec24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabaf58c3edba9ba878b50c44edf8f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5171abb24368218969446021d754b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6c624f58a3cc9324b8f53883fc86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e5c3ea3d7d1c054c1c56b44ccaf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af72dd00fad1751acfbce6879bd76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c3d5f637abbf07df699e3e7e3200310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e047d80b07d28cc84499337060f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54240618b992feb2d4ef60c4fe6d77f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85236c87aa99b8b3212419b53ab7686313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7dc06537566f1819600b85494511a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e577ecb1002bbe9c3b08d3f34bc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ceb08108e24fcc84dc204d2fcf5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0937e8a60e1c62764f584d4121f57f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dbb0f17b18f0b6f5adc67a78fafdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7cae0565254ca409360ee899171b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199d2b4524cc0d51509e6e1660ae3ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be90809adf36eb358d98b4168fc7de2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e773d730d6960ff3bc37919d27f1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6652abaf598c39f395f9ffd838167323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e5f4ff6b956c26be24df54bcc47ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e9aa35d782feb866967fcf096755325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459322c6b953ffb6aaa3a884abde199f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa186581904edbd6981f5b51582419a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52745a6f5645b466e165bb438bc092328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86968f07480915289e808fe55cf9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7a096b29963b8b02d45c9f557b3f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de1ef08488057654b04b4da25565a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8eb27275519658548eac9a046ff37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf1aaa2931f2e0c393f9cd332cd20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc66e87f8fec1ee1f85fb7d75a1015334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9441346aff60a4cbe2972733e3658335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b9e4ef05838cdc6990be7b92f1bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c0b8111438ddf314325311f23c12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d5a40ce857708b7f3d71a45e2c2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48836a4f6d0d790f63b4b5697ce1032e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562cfa7ac4bb3dab65b85585d65a2f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8510ff4371e0e45f65ed9678b520341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4cd64cf16a5e44f59ffe56500a6d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4283aebe7463e8965b1540117805a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3b31f4103456fb18f63386b3d31a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511572998770060e5a044f486d2d8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5757b661500d5d36c4089c873bc5c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3fb1b66c50cd68b1b8015f6be851d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b21c2f1d11fcf41fde91353fda266d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085990102c4efb20153b68c4cc88034f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce5f189ba6d0600780b471726d4684350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5d4a6720cfbdc6dfd14657f173ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268abeeabbe469ff132dd338f6b853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a0600dbbc433530dde3d4c3f92357353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922109cdd7f591b9c6c310c0cf0489354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515c247a7e1e386340e06dd4ee95e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6b5c16ce873b0edcb7dd99cb7435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f13293595375ccf68aa041b560094357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b45ae962c252932733718b81b894358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca4580975b4962c277e3987840790359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516632f087b7d3813f9e1c7505ea04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bfdad55defd18f1693eedbe05493d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64659204f38a537f11bfb730e6978f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd57fdb73b0d38a7bcc12fd435bd14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca7210b615ee9f827765c7a62a47c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e7513771df4be1fded94c6195a4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb9c31e464f98c7f4ca454e4b3de5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257769ca05326f0534db3db3a7e6b48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316875dc2f4a6ca11a4fd2d704d8125e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95069e52133a32134745037b9ccdcb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf795def930577862764e501443794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7160ff9984dc6202822420d0c6cf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7edae7918f6c3f0ae8517222bbee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba365b21e6c55b21429d4b468c3390373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e693647c7aa223aa34b56db29a30c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4439a9397d292d57a132a06cf385f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819740e215a757dc2720b92be16694c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b6fec27a1fea3e9ae0547b9fe9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038133f6ca50893b13054ddf7f5ab4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2260d071addad2bc36ea2044ffd3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2e55045a0aef896231440291fb09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb681e1e57dfaaab7f0ca37fcf1817e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed263ceeb6ac5c5be538b6ba1bde2b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19da5089f04f0dc09605649f04c637383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e0229a574345db28db2e3a3e9864b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c40e54d9401b153a73751c85291e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5bbde276515772bda16a23dc88e8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e2a578fd379b8af51e592a43bede387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7e99c640a4d9a294b6d11d689af9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c757797892166625fc5af1a4a1b31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ecb9c791c205647b2be0e74444125390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878eebaac51e367adeed9071736eda8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876458f212b4ac47c5415bd16d5726e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123795fc3ff4f2e41800b256560be7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ee30ea7a873c237bdb44745b5cfaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4dd6aaf26a74426aa0a9660d5484c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe984fbd8e3fcdfebf16c9d93b980e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadbcf52b496473f52f029041017178397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e233d1ba76678f64e7d9f617504cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f0f6db9d28e6ecebcce9a029e8d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b9b2e5314e6bc11662cf874d50f53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820c932098898188ef48b9fbe38f40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d311fbf5a24a1ee59ceffda6f695fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a36a680be9657f68113c65b48b5add403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2bc8acf96db876b91e8ec0012ba8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b5a25f0e756bf56eb53506f3549a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca04945d6382959c40c6ff79b6d7c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276fe3346a98704b4bab67a8a3d73b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6787f75b8f0049d42ae835c3a4396d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7d71d0867c778f963e783ce336a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d605fce033394aa1af8b1a0b69ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1896b40e895e34d2e6e9233ee64c6cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f292cd90311b1e376452cea15b5b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc2c57f649b4c118f4e4bc685f9dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9b7084de4f7e91ec60b4a38a62c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e334915316490181651b7f073d76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7a05289841831ee5589d8451701e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a31bbd6519d05831fe29e4a041429417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed96e1c9ea610d2621a76629d6e2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c928508569aad03a239696ed7a7b89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5a2ace02de644f39ff21c7fd2037420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c551292a86e18b6d94d039662ad7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537171d4155f404ee4f83e27f81e4a58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeeb325604bdd9d179bb5334bac50d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8620bc7d5cc5eb1e919fa91ba3da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696facafb07ad99af13e6082440a772e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58910e16c3b30fc6eb0427a51feba3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0cf8881d1371b73a1b1c5538acde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fe6f689be4671bacc302739fa211d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac039d297e130b4fb6710a35d17335429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d287cb87945acf7e57e26e41e713430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82bb22fe30f4155394e73b451723d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d4799e5794005244360496de0d93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ea355076c64bf8a12fb9848bd215433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c969844da6ffd76d4fb18cd8a8ddcc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638e5edbab52d510286e9316d0ea6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06af16b5d46d5130b60da45a393bf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388930b450b59bb8ee517ebf611a0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688327e78faa8672959e15a39efdcad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58627194c7035c6f43bacb987b32d1ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1271ac074dd54c157405e894c319ec9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab0c17acede264c58641080b58087441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa31ada3156b2ddf2eacb6d2bfe9c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6669462e20c4a895139c7fd04c3e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2384613dd79c5c67dc7db6231b2390444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11850c8921ae2d7494be8d3546a1685445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3d689cab1b99fffb9f76844ee651446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a885e777f12f0c35baf3d1ac68d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba25c5baf9e652e09e64d642fb903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2ccba7c470723fa3684229005e39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a53d78ed03630927abebec62dfd4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c91debb08eaa9caaee9dae37b5eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783fa7dbd50fa5e5d1ff425fab98821452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf9558065ccb7180a3acc66b834b89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b9f921453a5472fe3baa90a3cbe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae749f240f2d3cc00ad96461216740455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462ba2bc863e1c155cdd61adf70172456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e65da875d43cbc63abe5fa6b871c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8770d8e19fc3aea6f4481a9422fa7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe150c855ec621d234b19675dcf041459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a4ceac1d18cf1d24860585632d31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d62071fd341ada38cfbe8a394201b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860a006295ebf9dba3f781b266f51b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e7daab7aaa900513817ae94d35886463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601db50e7e0735b34243908da169f89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d61251c8453180ff646634bb3600465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da478eba24fb19863df981254e43ca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0b5b06d4d3a544a85b08ba55999e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526306df20af3722a2eb0430d9ed05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28deff5e14c35a191d0650f0fd2f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574aa824fcd66d0525f8746f6910ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04eabcc2a89df6b711433609ab67b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558a905282caa396e7021fa626af54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213921c3398519c180fcf6bee7f015d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f8a050323e44b246aa9f45a2c75c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d2cf38856b63fb155ac6bd04fe140475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deea2535ce5298c0849e7750a6d1da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68065271739d79119cabc843ec803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dbae7ebe2ce10bfa4d6637ba0e132478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c164f5040a4b0ef5130099a428bb3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f73abc8874f283af366bbf99187f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555faafb3e94b89b169f091c8fa0f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb67a51798ed100bbd2c03362961af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07bea530836866b8e41402ad1675b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d67ca56cf1f4c133e3acc41f992f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a949d21938fc82339c435c375f1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae305d23711a6d801ce93455a1e94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40eec7ee26ac1a8efad46d717f8fa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dad511281576c1ca9ce10a6ee5ad8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca30b9c7ab7d8492153517c9573d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae10f2e33b56d47a75b4f7dfb1c36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee91e55fb611221b5ebe006d3b2be4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff4edfabfe71a2ecfc683ec45b62a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e90167994b6e67347fa805f35e580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151828fbc3e2d5520cd506e0724d5c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63de5a7246326d3e3a1d49ec560df1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8fb8cf1900e32fd9726d73d612ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76689c8a465e86bd13aff3659c61e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7d1c963a0792a970fc52506986910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b8d0930fc69b6e0cf76ea787d31e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7feec8153b7d4c572e40a1875c606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0e3084cb4b66b47ff66910fbaffc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a99bf4d0baae7c0ac8b0a6f9ad76c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99426736a747f8cc598908c1d697e48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bdbfbd6be0f89851beeb462d0c55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c85b408d10945e1afe1ab799e6696505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1284d552d489c7a8ad23f81036cac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652731bd2e6b347c0e4908741f1072d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095b9f5cba4fb84c2d4b7a573f9ee4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0e05d29440bdb395bd25ea4a48d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e243814f819ab1d5976b6de7facf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f089ed0221a979a1e8c3da81c71687511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a3df2fd77309ac3b2258cc8a3f3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9af889ba5aba4bacf2e1e6e98b22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077df37a1152d9665480d0e5d2cdc678514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f2907199cca5f0e833f5861942298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ee023014e42d9e23fa44a2b499f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f084eb60a9bd1cdfb5653dfe8e2ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0603ab75812b4b7a8b160791b3c48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5909ccffac04e07cf40010bd1fda9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417456ffcf914477153fc6c649848d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4272245552f9306714bd807daf60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632b0face294a27f7a07e26fc9bede7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f04d477943a2a358508aeec538a17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c77c260ee0097d86712bdd8a8deb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34df362bf824d660bb0bca56ed4ade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdb959570e353cddba9f8bfba5cb66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04c47d528fa1431f2504339e0d5c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49601364604d73e7c5b12a71b1e15c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a305bbb3faa8f3728b5f4d4c79233529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39433cee867b9ab5ee0a3636263c7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f3a55015982fd4b9a672b6610c76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe154fbc52820d4381e4d619db832532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b85e0608ccd6939f8114afe532925a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a1d476f37365a5dec0f850ba06ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c13ff32a338268aaac3e9d232debb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3039cd0df35e771a884e69f605bc0b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d449129cc50f1b8f7c61c549c494dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b9834980f61ecc6cbdd9e2c4b1a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee40af7358fa830ef1ecd9ee7270b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc8eb4f4e88195219f6c669436746540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb10d11a8f67162951b992343a170541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66cc7e0f9f700b0a399071a65d488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d3e90339759aa71bfb480b9a3910b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ef8a8ea1edc382072482bc54ab5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3fbf4da5209ffa2cc924de4de71b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce9b95e56f9945f044eaf9c48fd8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac1a2742d1555b3e79279f00a48214547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b055e8a9f9e3257f632403b8af20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f557c283887edff338cd0bf617b56c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bc9e88a5e6ba3a306834e782c5e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160609faee1988d2b62211373e2bb0c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51150ec68343facd00c3542ed5800be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d2f3b0adc13b9718c12a4b2423a29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b740cc6eabaefb3421930386eeefb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d135395b54e4d3a6b9767961428167555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc9e126fcc49b25c2860dfb13de238556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400661b1670ad3da1a666c47b787cac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66bfeedd3206aa68a2168082e2aef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107f6ea7ba4c3a29ecaf515b77cc906559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd6a7b1922ae9a09958715254b1dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213544538fa0f2002c8fe4c911e707c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4516c798f0ba50f58b143705289bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f643a35851da01a48e2a21c4064b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae26182e82339ff4c09939d0acc6a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7e553b5b5a85c7f687aab9479d80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d76b56f34212e3eb1731687f288a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5466c82605457718985bf4213f7d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5f08feeb9c2b8e726599b4d747a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00479ab01d59fb29833eead647535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cb3c33466fa7c8ebde130c6e5a040570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea0f66679aba190dc925ceb169eff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf0858b481fb7ecab6e399e2ce0f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433132a0dc8e0681f44688be5cde3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db832af07c0a44fcc475c30a70a58737574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084587f085424ce2ff248e06c5df86b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f90db2ec3da6faa6b8ecca76f3d97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103809a79ef6c60e1d485750c42cdcc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35666868216703320b6973d9c63d7f62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b63acdcfacb04f2f6c419af693241f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146aa28182392ebf7c178edeb97d107580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241f3e0d798ad6ad787a50a93213d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4893eaba3bb1b1704fa97ba4f445ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d916f18487d2c8719a7a462e01de9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cd54703accdfed9991d953a625c12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b3906949716d7d0039fd17b768c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87200a6a4df7e807784ae7d65a57d12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811eddffeccaab6c88e30c8ebf36df8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15830a63fa6428d4421fd46d5be53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b07f48fc78c91b1052f54414be35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae8fde92c410299e92dcff81697a1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26148ee043855ee419ecb41194e7084591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0ac50439876e82c868ecdf6f08acd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82a5344dd5c35eb3c51442631f1651593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2fa857e305c088cf902f9e9ea011594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574730554fcb1c989268d287a4e9d02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b9c90ff61973b775ee47741e3bee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96ea1a8c091e688279c9c1b7425482597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e00ba358bc74f30fbf3015b49804b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498dd521e638f6a6e4a3a8ec7de4cec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079892ac9b4dd2d15e18916721aadfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6ce4491311c481fde1e298ad6adf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c5dd4ce8f55f206c6ee5528c8cc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce74bfdfd9187c7390916ab92ff3cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beab74567a2c4192004084af68c33c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec765051fdc104ac9e9f4d5d8dc894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c07ffed5c68a9268d9fcd1cc2da07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d577d69792d6b33b8da2e11cfa507607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0f60bc1b557a37822f14661775b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03466e3b59bffe5ab55ddeebde6af0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdcc51e8917d71cabebcbac2515911610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16abc163b07033d97b667ceffbe307611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e374ebd223bf0cc9086d30a9eedf273612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159fa3138ef4e0ed158eb355e04286613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140f544abd455259133130db4deccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d614ed74154abda6236d5c4c15fab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e7d47de680e241ac3c28f5080e62c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2dc925ae38c743f0009144dc9903617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75186eb2376c84a7ab1c3b4bf58ef3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a3481ea514385c628cf57cc461069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b4e892a3e06f82f0aa8f506385d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273673a1cb67b95fa4f50b2d43a2121621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d78091de3370f2ca571ab514abc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7051d8b36df1b7bc1232fb445625d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949b96f9368da9f480bd061910f8b8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7940767c4af892914d0241a535fcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168568bf95ab9520e63535e29f6b597626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd1790e4a81075f0046941450ce28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1be0b9991ec7ba428d47826a5563c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cfaebc9cde1e994b6606100717409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074727b1ef855403f063ee4ac9e1621630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d8df04237b16917a1802ebf21996631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd6925215bbbc04f6128a6d5b2180632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362367e2c9fb8e705f6cca8cade6a89f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e532978c94c20a10c2c1a591f6f4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b48b0b560e61710f000b2697a24b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a4a5c1f9ef14ed440e5dd63c2eb87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5dff8aab46852d4c7bb85610cbf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e4960882a7a1f5885e1daad09026638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c53668bc6ed959ebcff07f330cf37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681558b9294de83e95daaeff5b3f5ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef28677ab953a83139c8f0627ed020641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38cab7c429258c07e2710a538ffd0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce311be97661fb6d9a2b1bcbeed2b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c81d12dde6e033bc3b66a0577377b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941c48606b44235759846b746ca41fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da34231c9a788c7207a8ecd2ed060d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f4264faa233aa7712ba312aa08e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c21c2de7fd6fc335b086c3e21f8925648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f3e8138d1d9f0712604b8094c9e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a498e773210e999e119761b9c3727d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20cd46940e3c9401888d95297f616651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb83ecc5b02c9ad8a0370eaddc069652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75936b00b011bee68d78e65805ba014653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5b40feab79cd953db36ae1f707022654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52aa6417932db719ff0681e5b80f41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3353d09e2f6760f3bb0557fc642f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abe5607e7de7c93dd33da4df0bcde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f0bd7b19c0b38510f95fb9a2d5e40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3f51e1aef86221d24cf4177c8d8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b50f3669bd338d00ee85cb8b7b6fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fa9d9d02f86b6c79708ba5530aa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3302a21ca73029b79650fb12c4ca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789de0054aaf1dca609f73160253dbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057b681fa3302da01cb597a6ed4cc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba04a5b7c64871997b058023f592a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c15d57e5e6aa849986b2b9d44e8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9e36f4d70253777a87cd67cd749e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fcdc1d39a272618ce56566936ca8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d45c454847fcaab059bec97034b3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cdf091dacfce260f4728f1440c24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b962de86da65f917fc129b7f49d3d11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4222905dbdfddf81c44109602008e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb2b7247f7c18e5c1e9be75da74a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9000b6fc78cdc895fc12bd69ef461674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b47d0f49e85b297390b1242c7a8c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c19afb7cf483a141a6e43ecedee430676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94a59f9542753e6d71d65136075fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7436315444579a7ad9a973e4d4772678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de619950c4aa8962dfb5cda55af4b204679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd85f274a69a969ffff825f0984dcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565eca971633effe90b3908cbb2e79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc226a774e643046ea904b0a59c2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a0d04cb9db704105bb91c77d2f84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6aa13a35fb6f69e50b22468e32e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e481de49615cb1bfc635f8c4d129f6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e693bf8b3beea9c2f652339b32c5e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ad49cced06421ac0ffcb991c37213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c6b90d9cf521bb614a97de794d5e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b8e9466e3665a29db53d5689f1ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1a7f21ce48066e0aeac6c0139e176690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72c2006e6a5f1075a70ae9502a907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779300472d131a149a527aeca7d19ef6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f86dad7164cf2255dce66688f1689c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67814d6ba43bf00ab0085f2144dfd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1c607c09c212d855ab289a90ae4cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ee7e1dc917e9f95010543b03bff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d719709c48839cfe4169d0e06ebe8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a49d611d8ee2ec094fd339e41e7b9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16beddc7ed487238294e10135e8b14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2ff018cce580cfdf207e3b75e647f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b16a15c393bad52e10dc1be0e8f02d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e20ec493e2af0bcadd9e63e76e890702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee52eb6c259a27ce08a33e437d4e68f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341b58cba88fec25631c6e12f49932704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dc31e6d55e45266913b7731898cad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec2ef889c74cedbdafa07b0ae8e471706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f3508d35c6c4f4dbc2470619031e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6a6eafd4384cac660359411fe40e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30203a0b7e0c04e251ad35f061c8196709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06058f4ecea66cef32441196eb4a1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282895a9b316cb8df01171f400a2d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517cf908b5dd317a74f58e033b98b29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feb9769c57cea9915f8956f4fdfdf4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033aea5cfa0671f7c5eced2e56fa5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b91d8efa9bedfbd47c1472d73cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e3a40dfca0d9081c6419b98f7b7ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27fa4391f6298d687d2b857499701717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d7711738afb4433092ae21811b317718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b32d0296c73eda8e9c979f35a99f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e053c109ccb514dc4a63f02bf5bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1ade99ca9e9975690018be0d6177b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dd9012cf1e474f2cf3af132e605bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218693d7ff0dd3d1dc86bed5d1c545723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f77cd9e82067acbbf4c7e370845b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4529b3e54bcc433d1735f8af5674da8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c1cf8a731b474f1eadf1bd0d7bdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac16e6741586edf0d96ec4dfb2390727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088e57e85eb03d19c630be2272377f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0230633d52d762ec53cc9e136cfa8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f34c26c0d0bcabc59f8f65111470ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f6842b9fdc20cfcf9ad52ee3ea26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5614bc1824c7d5153b65aba90f78c1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b2dc33cbc45fc215b9f3d8b25db9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f998c98485533579c04d4f61a4cc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b340d1f75d0c278b6527cb6eaaf7e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106eced2be34b92fa0dd14b757f410736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488686b4a1ca3bcacb85777ca94ab12a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa0e13998e25d1cd3c9600b328bef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1060776ac439b0970b625d0fcdb6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf547d904f575cc8398be74e61b2f77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ba2a9d9623dce81b84075065534d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12f2e119f20104b02a957b38d9a9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab29b82cb81cdacabd641ca07e8ce1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e909b315c0b2a36a6bf7dc55bfac8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75bfe4480b7d1905c2360a3c6c919d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d5fe566ec6ebc98ba3067f7d79d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f0065ee0a9c9dff265c36dd4f219d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788cee2b7c693bb0fb1edbe064d2f5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d503544c28d4ed94ce8ff1703cb748f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b79d58419f9516c6ba0a9da29ab8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e720ace546783aac4be3f23ef0183751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d2b6c5be90f687e4424b967edcc09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aaefe0c4e5f85d7327c8ec9cc160d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfffcb4edac26940f83771c895c4dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4949e4cccead4c6c0ccbb8d57361755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a924d6a4678804309253d106a44a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb722d618cfdee761ee62ce2c0b202757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace10fe5d9a38382d1f1afdec849f6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4bf83e56d103b3ca2f9a4d9339a5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>