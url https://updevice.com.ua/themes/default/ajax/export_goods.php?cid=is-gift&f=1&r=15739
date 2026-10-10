--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334e3b4f7b12ee71586f8841a6878c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15197ef912c0f8e6afaf966175ae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d48d5990b0563d4086c2023f3aa693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb216a15c525496a4bc9b511880b364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8e270bc34cd5a7b5d02958c2a5c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e47e9b8ea112908c5ce2df07b5c326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce73179b187dbb131e2ae470cf0087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6355b51d41773bd26912f02359dd038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73e2a00207ad2a605507ca3268ff69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd010c7015d2fedfe5bce08072feb2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59c4670ba406bf48715277dd2a98211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52d33fc397f6bad77ec337f7a55c0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770c7860aeb66401e630b2deef8cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0b9d0d2a8de8db65d9ed8c82357214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d69acd0b03f041f8b793149ffe0ce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8760358959d2b6cc25abb281dc373216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a09a89512c87b968f0cdb2a48758817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0ee97dcd270744811b36ea53747618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd52f718432284ff164135d366af73119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae7bf9887f2a3476602ab8089e96720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c918880848b71310ac33beaf5dfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df908c30720e87f65d1c016850e68e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f6a6e889ee77814689542286cf7b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc6928edcdabf6d7cde15a1fd631c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f11ca94a68655934fbdef02d62bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debbb6435645a3bf7618a8fe72a5e9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da7de0a85f2e99024c0c26297704127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f19c1422af44dd27cd4ad8e094af428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ef2e6ef6fdc9e0703311e4889e3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1faff493040516897f2856e0721d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6f42dcbeea9ff1c4ce3d9890ee6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e719f45d73d43cc985aaef01cf5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd1ea0b313acff439bb5b8bc4164b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4dde7eec46305f59fbe791736da9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902baf8585d972aae907a925a44f1f4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be043596cb65621aae31173d1d978436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5af9edbb27f1d3862e296f468a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06a1c15d46ddf53fd13a87bb1f21738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701d2af8bf36327a846d641d2d893039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff967c3f38e5ed0fe276cd0853b89240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f5d4f185c9e1af5b278c3d693641041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0f84c2997e86eb4a27c6316b29d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce4da06833e21aa1b1d07624ea31943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10787cb9adaa7400a1bb9578092de99044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d925326e9d709029aeeeb369a3dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1c0881d6024d1cbf1a16b5ee455c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eef3854d45cc91ca65cc3c7ecae32247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd1d796158a15b647778ced29752c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505d3b3b39d6dc749857becaa29fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db65fade88ee914d508c11c3c8bc1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8ce7b9436413ace9327838b571b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ff6c293c5886f9935a0012dff8f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274871746eb2ec6e23bf66093daec85153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13555bfe165f95a7c37ce57b2d5fc7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc422d52887292eae3071b6a654bcf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c67a22cbb4e1d75f112c15b7b9c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90de823b815e21a486c9fb930da46057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da161d8ca2774da9795de66eaa1bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d5832eefd400136bf0ccc7c1da8cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b15260861cb121ddfbb0ca1fe89760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8e078e0a0f5b1af97795c9031aa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e6df646cd61886bd7b12e77806a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9d46b3592cb21b1d32e1cbdc669563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0317279e6a3c5a60355e16dc25a88164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db090a6976f38ea97ce03a93236fe4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be21808c99940ba711eb6d9819fd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93c6ba33e2d6f8c88ab1d486a906567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccdae891f25c7d3bd4e4108fb5f71b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83278147779cfbee14d366ed9949169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80062a41dc791f9e47e93258f6fe7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f1f43b9e56442cdae0f769e35c71971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b5794b1c156dd55904dba37fd703f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf3b176d55d57c26aa867861a20bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de4b7a5bf26bd6cdf3526c1843aa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8f3626b71e56d628ceb668e699dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd62c6bd4c05744a4361d5f2229dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cac14f3c0151fa04f479a90d6f2cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a91bf6b1d606be69a13979733c5eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4847f5b6bed52a66d8c83ad6a4ebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55be862cf39680f3be036e3d1ef39680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693448c6cd966a8acbe3fc93c82d6bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e9ab9a4b28134d0f149d2952421882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3372fc1e5a46e528ec2abc45af32ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e4d9b7bb6bf64e62f6193c0d4ae284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af080c3ad10e8d00781caa0db89b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780894ac44410cec554174668df6ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ba4fc246f9ab88ab8824b433a9dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c374bf12720afe74a2194ac9f0a7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb737432e839ed6198c290d56ca80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53ee2bca3103058f38ff8c882b29990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6fb1b5b90977e77b5177a9a6b02ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad133568b7fb994cb9422b2578c9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d16d7c9d0dfbfc1a7245ebeae6c3b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc885e3b1640c8bd6c0852d6911d4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc5de82efd31e8c615f8d16bea5abb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e933a65eea2dc9415e1583a5afd86d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72c4feacaa51c6233151a19088263c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7802ca7b2a43779dd780f4333f3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dff702549b8287fb2bbf9f5c10c3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab9c03ed4b08eda42ff371a7234e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f8e178b1d1efb75ade2a6685215d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e0ad30d577c8d39b9d7cffa7949c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaba0cc60c3958387540b26b0ba7e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606dee1ba3b44250e29421c593a0651104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d7ad28f28457307a5c7cd4803070e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593b6d58f2ad9ddd58c804d8e15bc22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ff749ec14a6631627f295a6bb389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088144c00ae218f2cd1e4ee7643124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a2bbed9ec2cca0fdf49cd6beeb6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53712edba470a464b2abca9fcfe12bb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511ac3754521e23799a06d9e93a7d1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de876dff066043ae6eb9867c6cf6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87905aa86c086fcddae95dc45d720113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a5894700c01b2fa4230d1faa2ada114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f79a0dc258d2a453c40d7ef462d8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d29ed60b4e37205fd2db1e8bba9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3959d5d561dfe9872f496acb6d1f06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de15acd6c4285bcb9c89e9c46c1080118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01906a8b065d39d041c6b9834784b357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5307bbe34f8d4d588e35b72e8b2bb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71257192cdd155fc9ad0b40ac285838121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7ab7e7335759a551a8a8f0129605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8594c04cd6fa12612c6488d11a6466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2f0b4b05eab90668ccf956b9343f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d39ff745628d20dca63ffa067bd154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213eaf5dc053ec6a54e5b63eeab4f1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d695ed061a90533897e9595b139e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bd62db6101570bbe665af769d7f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312e2ea0f519fab79690eba99752e6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026b790bd724b8561bccf55e4c22ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25593f5a2585bce9f267733187bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa56258199d3a7c891940fa460675f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b628885d415bb1d34b7d9661b794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3799e3f300f2709e818031aa4b21f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fc00fe8ec94ab69ee66b74baf79b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142540e441a82113df739d7b1d6793d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc4e46f9dcaa1207d74291034032d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d5cb4c5d5bd5188acdb494e3594c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca7086cdd1cb267115093ce1fb389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe62d9519bc0b0192369755842ca53d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66780e24940c20fa758c9445d1b8986f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285df4f06bd6f5caac5c581bc67ff5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d2cbcd9401aa093110cd27b8883f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5aa6d287685271ada04ba442f9cae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc61cac08ca6a6814b0b1909aa535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf939642a387ffb44e590b11fdee1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d835ee5240e69003dcb1103ad42aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dad68b2df54c6faf66bb989f16e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d62b0cc1115bc011af461f9c14429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ad0f0b12e1670662578383a58cfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc56616597cd3f6a307ee4de3ba94a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d8a8051fea2ce432a42b2a7823e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbcdace07e2bf890bc876582b7e397153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef665dbadbf7031e596e378d77e7cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8837484ab5df01ce52a6c25f377ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15a5b8b93b37467350af1b49441db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d510cfe37bee816a8fa0db634534157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c58aa954a5576bd9de33c3a174527158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e481baae313ab15c806337e61c54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d74447fcb004bbd0325ac5743695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39990cc4df3bc664ac4b1b85066de9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fc4c16a0160e7a80172aae18c7b0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076137eb01985bb10a01ca0ec8bfdee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0284034dbdfe3fcc5a73353be10c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576537988d95504088a351077ce17ec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021016c1ac3d1bb1274b3d293059c41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83489409092ce5643c8117a28b9a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc454c63155f9d7ce671e0e6268a3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982052b94e196dbaf4f7b6bc0e3aa3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388200e9674e8201a2e9712899d9c6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d87beeec6f1605d6d26b6d0ccd13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7aca038516a32a791489b83170ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e6719fee37e9e2772a7f5dd19e34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0104b5081a24d2909fcd3997a0d730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492fec48e132547c0e6ec8e9429edd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e121e468b16c4cb90aeef29f6f28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e46d745c10d432a8203b317efa13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158322ea2c5fafbddecc5c51231e7509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaaf6649bf662d2cb482bc903d2560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045cf20465c9f521e64bf6aa1483cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cd15bb1758f0f843f391bb1ac64a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa4c9d5436843525268bfaf536058e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e2634d849a7a8f171e23023d08c11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014713df7cd08be462e8796d21c2883d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf679c77f8314d47eb90e134c641b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1b1c83ad4b5f79a8b6cfb991bc52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f3e5154983098188f469c5499b74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cfa338646e42d8794d41757ab113d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab83a98c1dd04d5e69c08e66c3cd740189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f8deed9d61528408ce301f2fa5af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28efc21067cacc2c0acc83238cf2fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c6cd67eacc43ba815a146771f338b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faabe4b576875df14686d49010bbd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65dc0241dc3ce4b8a73059c69e120a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5691c84c014fcc1780566a0af2ad0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e55e4455914bed621e59fe2437f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1c4f68311e570109fa1c5952a30e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b10dbfe2ca47dcafd57bab6538c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62894ebe1c7ca2c9b9b02f0cd3c2e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03a9346c8f3567205201dbbc82a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0093600585ecfa25f7a7720c6e78e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6e6c2a0943162d0fd2907eef6e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529598a9079c5163e6204c15bdbe292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e33d72d147477662ddbcb83af137204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37a37d25de58983a2fdb15d8199a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd900c12516a7b0cc8ac6856ffa00a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45b3d6460c5e63b6a9adcc7e876d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c3d8706a39980611c210b6074bad8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6be7b8a569096979757a49e28950b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe326ec01a788e8fedf4968b4111250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2018b047bc2736f162dc3729c5f69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28bbb72da762521da78135d1d89174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135f8a5474565d41400a7fd64429bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce923c96597470a66107099eedc7678214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd20dfcc04fd76621e8204d1dd365e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce0c6dad0a826da0497fb692c5186216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93ded86ea99475b62e3f977252a54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990c4be02f1e8a4eed44852b2f4a62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc628d358ff1a10c25d0058dd6b84c82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ffc4b4a3992e9a43663d567f3d75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d75d0d2275d17fa44815493e7e04d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6687537f5bdaddeee3b9c3e13f0f1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c8b33846dc4b2a010c53a95117bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7fa95de4cdf50ccd48f33e5bc929d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2353f94be0db5703d8301a400295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d4d4519dff770fcc8ef9aeb659d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25af51f0d2a9cad6de0c17f53ad43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca25e517d16dd927e4e1cf0638166228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1986b5429a8e6a435946a744ac4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974bdacff12f27e0d79fd6479368d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7c55e80ba5882f5eadca3a7656d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98c52b347a9a9f54cc050955c508e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd559cdef0fcb81c46de5d545cbcb08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f35bd8188344d561869aaa6ea85a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ddbad1332c8644378ea1cae042aa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc79afacfebdef34ae1f9130aa2ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3b723935cd6c18f12261728bc243d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ccd5f173f3315e4174740b33acdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557faf514707413b1201efd961e32285239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709eae3df2d666f21f6676911212137240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f73a1411ca5e5242b93d8161b2ad25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286583832335cca2797b64e435678fdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b32bfc3778e95749777c860f97d36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da660a37d17f7b2cb0e66ac96f12b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b241ca4cb16aea4700c40b2162ff4af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc5bfae88310c88bb2c37fc9a3222246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abda76051e6bfd60fe02bcbe147ab67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7830de9e3a0c17cdec1739f8f8bfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347ad9a8ef9dd9247c84b52ed00c87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cdf0b7b5848a816f486f0580b8381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c2ac0852c24a573b48d5d353ffc9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd42780f21a6a0b71aa172edae6c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667db6f1921beeb1a2f47ccb678954ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852460bd8c2ba9ca41dc469f67787f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603907ceeeac239d9820d683217c51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502868d97038bd78698e3f6f8ca9fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d76fdab20181a19212de84f84d62d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914091b7065f3ef78977008d1e56eb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f87280ed7fff100b10f8d8e1d6357259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0063c2889c1cbd6d9d825664dd3f57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e506f255c29bb606a0910bbb4cbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85b7382b31a534fa6597ea6332fc14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d058e9bcec3a53d4f1a8c16ed8845263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e4496638ecc3bd1b0e16dded0d45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999e3452ae69e4faaf4111b2c4e6cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fb1c4e0054f2d08d6395e56802b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452043a8a5ea7609dd70ef9f4f5291b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610152fca35712a3e46a7526cd5559268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b860e6e01d35e703fe5d079c8c689269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e1f63115e1152c27f2dc00c667fd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6cb5e7b1ee131c2cc0e7f290ccfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea98f0433e7f33225d524237e72b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880515652c7756cd7e98127b0e86b55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602f2b796dc5b9f299b88f17ed434e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75038a376ec018671a47977bdc1d86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd993be11ea50670bc5ca4714ceabe8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf8425f3fcd51344b870c738862876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e7c2fac7c4209fee70d719607f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b6ddd44729e51be70be1289422f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a9e7e219a78285715453709e1129f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a19bc008d04a41cfb1afda05fe62b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae56879404660699b237e3ca784c1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c535c67da5b51a4543f2c8ec1fd75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dabf335bd0b4b75250f2e09531a646284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a072d820ee07922a4932e96d59ad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb622723c263af16ca3da3e1f6cdc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3b42c902c3cac8c9f3b36784a0398287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4326e29a2c3d6034c6b5dcfdc076288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507b393dd847ce8c68c895f7462a2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592daec2ecfc00e8c900691390c31697290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247429324ef405967413f8119670d434291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12020f7350f2b0bb113b326aa68f469292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37cea5f8fe37d2f7f64e2f73eb4049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef97ccae90471b4910ff521b542221294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1a27d52fc087796a84de36b54638295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a47d1fdd91b4e654d8dc9a7c97e35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02055c413b0a085ccd226e2502a27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d7c64c76b41e4855096c584a215c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01153e97e9ce9c21c5a2521f3a670cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ccbbaf501baa3679092779fdcc297300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771c55057c6dfba028e568d4ca03bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3738b2831a7ff317676a6a8de5356302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d265a8985f66a3a1da7cb4f713114a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9146279fdf9b809e65572b92b273c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a56e6a5f438b260d05241bbb592de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288b3270497f08bc6857d64e46a20a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c7d06e480f14b2a65cbef10474483307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641b5597615ae427e32e0211cd22e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927f288ed9e8c343c3d26f8cf704538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854585f6e6ded8c41f40d4b7f223ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513bb26cc49a18242eb38bcc0a3b37c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303574057e1a4fabd038801036a2b17a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce9213ecd8b6f92ff01929f617dfcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c0cccba80452d38fec86c61fe43e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7fdc3be9530f465ab8d7c6b0f7d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3f9eb9c4685ca4f522946dac76cd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb5824eb62ec715aa36a8e093948c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0ae3d55ff8c3be9efc806802c867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765e809e5ab95ffcca02ad74f71102319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e444508079ea7427884a47d88b6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922033213f46f2e8ab8a74d504d3dc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c55c69e2b9b054f812867c04b25271322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd146514a7ad2cc155ae30286d533e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886a5504b02b54d35b5a7cb0c49fb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175898c7749dd94589e251929d5bd3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb3611e274adde27907a5b9f9b2e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30d2b217983eb97984add7ea2e9703327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb7f552f145b2e2e1800208acc690328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362882b9948c688816848a3239d5b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc378047fef2073a74fca223f1e5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee236e7167bcde8c39b5bdf353ef26d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72d29087646d9927e8c6f1f10de22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b3d9717a603feafe4ce64ab5f75e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33bd5bf0d53d5e3a58204472c40651334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc354a9285e2e52d35437a7130e119335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc8119f7490b0ca52188c6d52820f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e14693d151f1e9cdcc1619cd33d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782aca3f74409bfbce8a198b3b8228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18425138b37eafcbd35639fa74ed262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d93327b5ae9eb5c16f672455dee7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173f89d9a42ae3a5c8b75006918d60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e158fdc99a8db8ed88379fc875517c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda856dc969505b1be9da0e9a4449d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5c8bcfc4722424f5a7b30196b1f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd8dbe892e310f7563f9649253e26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25015d58b758a3cf2d37c131b33e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f536d3e65404a10ce42078f2886b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d1e57ca5bd80ccf25953022ceaf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae104e33734408f23159636a505b6c47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114daf43bb187c0e7eff5dacf779733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be4b7c2e8b272acf55c87a8f501e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f21a0d879fae1d6a5fb4f714a060352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c2d4ff5be237a32d689282d16099353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d25f35220de8b41c8ccbf7e97179354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd53386a37318341e744f30cff8738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e9d5de6c735ff36b0f6c9182763f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820bf617a1e01c9cee72cd177224c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d1b5af52ae5ec5ae3aedf401db2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a21001ae2cb398054d1a4d6f6d2115359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd2bf76b868f2d0e307b52d4eb5c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a25de25f192ffe2d701305b01d22c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce7cc5a8c50d0e11875c9a3407c01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064dddb7f0e30c15d65365bb7be38a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b3bdca2cdcf1b307b1a43a595034d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c22f89cf60486b18cdb5ce6d2fb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9c15438f7c8fd01f5d18f0fc3994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01d4fa926d965ccd51c8d8a9100ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb006e5d105fc8dde2cdb0b5bb6b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a6ed60cf764ab062a0c929d847ff8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43012aed9b8bff20b9da1f864a294a88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e21f83fb637e4075fdc572233735e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7c13042016be6cb640506edfcd66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bd997a58ac71d344523feebf934e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01a05ffb979d9fb3cee4aca06d57b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8bac5a6aaa0276d662811beabdb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c66e727ad95e492fef1b65b4100f01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241ac1ace7ab17faade5780e57fb9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d05877eaaff5bf1be7dbf425384bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a0240d04777ad6155011e02408154379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bcb96d7f99d717e1f374eb717ca5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a805aeaedaec05f8cd9f2397798c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21052f45aafe0d9e81808baab3967382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74324afc38dca8ed9d5761cb551c2768383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864255f9dfedf5be73150015acccd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9c06f076e538103809b7d359aedc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5b6bf1b62281c8baba2d234a07e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b69ee02e769651dd4d189dcffe710387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ecba5bac719a3d298df6744af654388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee85a4775d7b47d1f94bd5705b0fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c315b0299d086516b7c8cf1a6d943d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db922337bc3fd7bfd849ca2d07753e07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543029bf28e53efe4bc40d7486185ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9cea6ee2df14e43464b2d22398340393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d8bfbd8164ee8bbadf0057b5058e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1561d2f6afb218f02699dab6d3d7b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb810ffe4e8a8ba7c608d65a42ae76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f57bf8bc174189b890c1b669ce6b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62ff7fc1e3feab84512b95c99fe008398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a8050c5ccc1af5da4409ec9f7ffe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f6d6d35343f58ac598ad044304fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec072747167fd988e7b5f62720a95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ad902112083d8034c71763dd3920402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361f1f88f20e3effc499b39b95e34c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a1734f24147bde44ea615c83eb7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3796da9462994f7ba74d992324dccb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d7d8048bc49b2fbe3e4f705effd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538813be260804d7fbf8e00001ea4c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec452d747dd545c134e54374fd953f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72dcb7637dda268b6aee4f0ef54cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b29afc402490e78ed8c10ad5a75f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8425834d652dcb15537d804ab8bfa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63859ff50a96d60ef9b9b45f729259c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe32a43c9264663c58a96c8eaab6e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fac15c91be47b9fd684e4f04b9d2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d578a9d0cb73ee86c869293cadfd1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd682d7087afda1f25463e1d5a652416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13363f0bfb611b5bc5044c0dc91ce3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328c257867ec0f5ec123ed3773b3df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f743eb578dd8281aba191439f1959ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36316ee508fbe5a4376e07e79aecab90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4b2535d4be3198cbf868348d34f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75512d0de739802682b2cdf488706383422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3f985ca589dcb27ae4faf68b56b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ea4e971d5b4a5ba4a22640a786b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e93b98f2487927fca5b448815a1cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a751316c946cc22c22fcb5b9e623b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd55ba3230b899f608dd228973a2c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb491ae61af8743bf51c95a5a36aba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90e0cbba90ec55707e79665bce915429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f83d04624f2d72c60f2b78a3ec75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9db16409eededf866e28d10131be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d845a171e5457209e872214888b03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4d16d50e8e15fae605416d3cd454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51638bc441221857f53491dc64050434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf120977e7139d109e46656d2352269435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877461c84c4f1ddc6b7b8fc567e5101b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a8064e8396edefd9331cd0f491474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9072722bae6eb22e5559e8aef1de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775df1312609d3eb50f7d4bf25ea67a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6db840630b0130376501b362547f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c816f29a2f69c914eb2fb8e577df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2971edb45a48f37381e6d8dd00b729442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e082605d59bb136f4cf41c990b2d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4530cdcc10969139b8bbcf3a3b55f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea4276b0bb650135fc7a705193621445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6126038ec56cb74c6a7840dd0cdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5a4a823c4633233c3ed4a43a8fe52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145dbe39388c7911c2b5c43ba8a4146448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce6916ed68cf8184a9589cc64d67f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb90baa9182f217985951e98ba0e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02960dcf42890dadc0dfee9c4d3c8ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34d5053162e67cbb93439397727c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956185cf694fd5227d8bea997f89a397453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8307e067e0e9499cb99a3e769ac422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2598511f1ce68af9fa3c1d4d19b60e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afca2da2ddc7c62f1bf6a33fa2180456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d764d40153edc5a25190e116256b3e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944733530a0c6a46202eb0c2b11216f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c74367388230283a2a0af13080f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae791181726226c54854b9e604406a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ea14d4692347d0bf4fe5862e37d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a724787942d90708f541414cf133462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00fa794300f9675ffbcb47f4013d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ed3e1179d28608d99755cc32eda3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad89e3ce0ebb4bd3a916d88f207285465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ff22c64bc09d661f8a63f1ff07619466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e657c5e36efdd40659a7528962cc5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1d47f0244c15ebfff4ca4835af8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb00f4873075747bd7308221bdce67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc056983dc9f9bfb491d0c489d8c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af39b6f9d2766318fd156a87876966c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa4899c0cdf3c7510badada52586a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab8748c3ff5f1e97ffdac720fc136473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a10bd36a895ed6ccb3458f7985af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea3e948db35c01dadabd58961e450475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7746e6a5175f859043174676d1d65d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2583a36df896bb4b5c143b7f156c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a104321de9717b0f4a91db5a14f3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e81827d3124f3d3b849564a1bd7c38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561e30ff563b90362c0a062cc1d1ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f03b700ed74d9f196ac84538e95bec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036877b62c6ff19079aa896e55cc66d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228c3049cb0581671ce9ea3f5f14635483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524c0e296213595c51436454dcb90d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6693d2fe309227ce4f4abad574d974485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6cf998e61d8a1c96700505b0db023486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a760bf61de1378bc9b7c42f4678b81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f519b383fe23f334b9a1c2289738a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd26fd9b9d9620dfc4ca440f18e7239489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99169ea9c2acbc0ff2f2284f878d14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0589eb8f8f24db7297d8237b937c4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78b84c84143a0c341f827e295ac65e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c43d219292c6bdc23951b4d1fd2d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf149dfe9cc99cf499d17250a6b3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46561b4312c7a1af84fc437ea52cc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51469eb2f333386c2fade7925784f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5f34743364132c16c731837e8463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906d171784cd285de8929bbe71be55f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d692ed47559b7b55374dab4c4be2316499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f90a2cef02efe223e339c7d67541500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7668494047e1c21340dcc8824191501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757538eaee78fb48668b9d8f9178d07b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42bfa412b48ffaa6f351c62b4931c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c974b77e0868711d1c51a457f300ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c2691d10e0b6d9311658b2d6ec95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19473d382ced67223e53e788ebb72c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56828679b238ab38d72d07409055408507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d64d6abe68c7f10e7808f02450fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5681ac89230e18e54b535e0364b37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a49598dd681aba80f9a993443e7f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed955177086b3a46a85df4eebc3c02a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ac8c9fbfc73462a3cc727f8ae781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f8a9326cc6ffb61ce6d6e0ab37f6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528df46944f1a957d0c986158d8ff15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6efaf98276399a36350033a92e8953515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6141fd9e61cc1dde2cbc96b220567d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048f883ac0d5066551c72b42e20161f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853d19cd2e8688e100c5ffe4913921518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dcee31ade6a8a9199cc2c8a85cdcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea209ff415418334f4397e4e306f8dee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcc2243fd92c20b26b40d2ce181ac0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb751b111e6c097748c97a7cc56a6a43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69eeb8ec0c9e50aa49511beeec638523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531340e9ffb9249fab1e1b2b7336ee1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589859433f9529c24b5d9387c9e41053525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae635bf9486f601a09bd1f070b7c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c3a940f1699b1610c393d40d97bc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252f05fa2eb60a223f468ca4c55bb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a8c9bf312da86f72ded17690e00f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d4d3cb4fdbe8cb20bd921d1a91c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaa87071d3190c0919359878db9e2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df3b95d93103a3265ea5c09882700532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf94a3c17a2cfafd2eab37cad4b8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599f6b6d275fd0a533891b2af05fc4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47eb89d51ace6a66bca96a0845956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8d406fdbc625222cb295abb2856d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d539883df226d62d654febb562df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9d29c2d0697d41c1b962dec2f8f46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0c7b8dd44e5451e9ec66b1543d1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104007281787dcbf0fe5571373e2f7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037d1de5c83c890fd0be02677bb4dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97a279b891fe553342ca597f49823542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb523391137638f81470ada0a7605ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a6643bc3c68af695380288a89639544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0db23300aff210dfce688502682a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7582b923a86259e10ba440b1a9b7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a015fabe73ef7facf58ff7bc45a23d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fc4bfe6d70beb9c42a0bcdead1ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d145e01c527b43dc1d773bd259384549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d784d7131ae34f93180d5b776672863550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236018af1f4f1c165497beeea935e475551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef3bdf46d0bd873a60b2f817bd27e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1712d0364bf556fafc0a4a44a90004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2c6f930ed0156b798e91b5db1eaaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba26e9314255321b8a1547a9025940555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967168d603dc477fc887a297d18f31ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905c6b4b3fd182b00058d9aadf9243557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da81a2dd3bf555b44b9ac096ac388f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf1de49a923d0c1639d9e003c61fe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66db1aba9c60b9e224e73cee90c62c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd98eed011a58d150ac877330649a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c8edfda42c0624cdc030637ca9a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ffdfa1409d63d9ecae5ced40bb022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503008a26d55870ce2ab6a79b91aef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ecefdbe4734bf6255635ed429e281565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c1a1fbd62799fd59e536ef8e7d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec06cf987e40fac7e7d2358addec7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1824614346be8a615ce1523145b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a8ff71e6bca4bc24932a9e36332e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181bd83f99d51fd990eec3ff627f9f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942b7d8c6c4c46ab00cc200cc190a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb81accc34e8b3704a8414511f0115572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca876f5e6e3fef2589365bbf6142635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138d92dbedce990e95ba69b5281dd22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad2927564721bb7e73418fc2ec5e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8eeea1787df0947fbb80bd5dc1d65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cc505ae4bc9fe773322078322fbad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed26e54d8ac0ed999e1d9035e27016578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffe7e67884b4a7f4c21bf5a87fe578579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79b58577881be83696117c71325a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f5e67121ef7829ce5ef410b4308a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1243b5d5a4276f00283139d9e7c12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf5d688cf4efac6344c9266882b8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28c5b92769217d76653e50b47bfc9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a48d429398bfee9b1a308de686e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea327d3deef58858cb7170a4a2de935586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891a747fa94a96af255bf21ed53a3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e33a7a78f84f813fa60894f22be61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e6e4de33d86ffd1f8a7e891d3b76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daecf594d68c3657a040bf6525cb4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cadbba12b2de8ac74fd81fbaabe99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dceda61de084dfa68e72a97d948a33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed11810926285f9d78a81c289be4d3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08121999a4ebd94b9397ffb7ba4e2dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a3eef9b1fe84c8392f02461482b31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1677c44b8a4b0e786ab43818dbd80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bfe87434c9c4fc8c96e08a532b668597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135de92d32d6d2604cce028802ad26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565778a83256392cd56538cf56ac74e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b19dfe2193c5abc2ab397f7dcfe3d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820aea09e54ed14f3111e3688de2ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c00957b8793117df71bf638aa21090602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4ee306eae1559f19d9e40d1d7d2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d93046558a5d2c53a4aa511bd1f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70890c931a33eed0929e90aed95c092f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c16c72b340586cb5c646f7c709b44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca20d848cbbd1abc3bfd5c0d9ef41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e06373c08b0a9abb680da6b0212723608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ccbe3d42f48cde047c6635bfc70be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c2740f331a4ec99da92443dbbd636610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317c2080720df7bf9c6ddd956e173b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d849344ecff759ce17367ba080bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52526c7d372c0fed28ab11449a5198613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea6b0147866272ef29a6a4f79e30fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860234c402f61611cd73ba37c4d398615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95306a5ef7a19d1f7d8b964929a4fb17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1f7a2cacf8ce67381f274141c12b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962fddf704b0700623563661923dfa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113838557117e4dbc05cca783f21c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f2e0560f2252577ae829dc03b8787620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd94bf36d7e1dd8a16b82e1a2923d64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9990d31f4177fb4c36fcd62688d1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3bc5c0888ba7fe3de2b29b9f86fc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12086ea00c35e51c5044339b2816ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f16d4d4deae89fdabf02aef2eadd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee447b25a5c886287acc74e022ff00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc721465983da8118a016e2caa058e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed804cdc91d82d948b68d3b539d1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0051dfd4d7e76862e70c1919e759608629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eb7704f38e2c62605c9745c618dcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a319da5a5f29a334ad5e8120a00cce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a127757ce74ed6db7133291f82e553632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925938ed5e12ed4930846829c3a277f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b26619ba37dd800196b75bc43ec33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756cc5c1b408f89d80bbcab03efe42e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef3d9aa82c44f38158caa71f3e9a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255188d82a96d7b1d84e9e84a265aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a473fb1a3c1605ca4579745561f0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe952ac5da63379aa6e3cb8a9af1493639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9be78b1d50f28be62cd5971ae2148640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549192a028fe29abb0b16c5330a3581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384b8845008f1a64fd0cd1623e966b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c62ce57d10892557535281bac9dc80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64d809d0764fab9625ca73e09b5db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c555f4f71bb4439fd6fa6fd8212c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300fa7996db2ee4f6e3c90e1885c646646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706ffeee96a44dc7de997d912a6bbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73db09e4123914ac9683d3eed76c49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211eeaa6840a3ea3f52d42765626e92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30025f8218e8783097629658e31c16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9520cad63e81ea36070e7cbbe4208651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74bfb2bef8d838e06f736d0083adab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a894b93118a8341e42feaa21dc92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da2049f581cc3c651c4bc3af3b2a09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb9221c14370de385be5c72e15f277655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2562953a6409348e283b255c2d4e11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0964ee64247a1a55aef292afcf7058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6724141f087581bbad117dc79bb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca46020584a49871ad3a38c0a27833659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a355ae3c90a82bc8a593d3c74668660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e652499130414854bd4749ccefaf9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494aeb2ea87aa98569e7fc49abc74f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bdf67ba71ca7560614ff6cdcb2200663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b37ee4e5f3b11f0f6344c58806036664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b2d23b7cdeeb03ea1c5a9cc7ccd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0c1bee29cd9bf3d9e6a2284ba938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecc1a54db4887b04a176f6c989a14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf322b6ec82f8f8f38c81589116fda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f320cb7a91cff895862afe8e7ab7563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c941f38e17d597e5b0cd1c2f3379670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbf4c43eaedd0551b612bcd9947310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5416c15550ea447570eec04e3e15c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c906119069fedda09afaae92cb7b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959a5e2c6e9abbe554dff0d3759f58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e179c85d762ae5870bbe00c33426675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8738703a78c047dd5eebc82e6f147676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c8b07304461ae444d953f46c393c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fddcf096ef93ba5b64d15e1cb1ca1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba49f3cbff4444a1c98c30a946237d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835566fe03b78df24ad4d692f09f80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68fd1ed58a83442773c0a6c6c2534b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3e0f272bc0444ed25356b66353f79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909c7b1659693420a9eced734ae8b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ce02e460ece784f55a845177c3e57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88edf7da223c9ebcc25a0c60b3b155c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0538af206d66aea088015e8f79b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a827e95764e78c16f2318235646c0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c718af23a52503dd1c3b5a09c0cc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412d41889e376c88f97df8dabae2605689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85bc664f952352148f8e9240f4ecc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5b244a4dc79eab061fd094e93658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea58087b7bc6cb04abd5c305d000ca0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5049e4235d097acc4e023463221cc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ef14b7e4f6d30ed04e26def41282694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4572ee045e0fb5fad82132110cfdce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0cf210e0a4e9bf61e0e1718bc8ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d5b66b23996205f79bafbfe673f6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd7076a65593353178cd05a50166f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0dd229443cfde610cf40c7546ffb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44709d718c2f0653aa59b2f2977190700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a597d98a5c1823168fc1951e4c9fda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826cd0c73a9be24864d2d045ea47f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c3c0bfc405b9097cbdc2446b81f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd4e1854cae1230b7775779c3b337704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac59a05c1e2e8e84b0d1c2c18486c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a668f512ca37785cb609d2aae81050706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c78a81b699ed0d1e6399002ce641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048346953237dd2f28721494ff547dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb101de91c79efdf752f2a5e07e342709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22049799801173348c9beaef8ad4c72c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94506f823da7eccfd7cf9622c6d2eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a40193be42ca70201b2f09aeced95d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6d393cc80f125c79f50499118f56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ecdf246d34a9fd440705e4eebbbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c1667acbd204a609f615b15b438c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af9e2ed6eef978ab38f623523f54b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ee40e1f77e9d4a08eda8912328a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a29e4bef82e62c595c26f32f52892718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7a6f27b404c0e4e7fe198878be075719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7050ee99873c70bdad0df4bdb3f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920c18ed87b5a92e49d9db6cd704f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783ae23c9eca868a5959e8e54a3ab3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101c63c639f518136dd4278ea23d7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3932ae2c2af55f6be03a1b6f596eac1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efab6412c4865f879b13936d6f3257725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb64c795ff08c05bd98653876bcc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c14f91c5d84dcae4fc5cb1a594c99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ccd81ff7a2988c0f624910a793490728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76b5b71602ff42ea099efbdacfe0f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fac7de481ccd68f5481a493bb50c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dab090ca8855da84c031a07af8996731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e639e08207a5bc15d187b790e4ca7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfd410a9854e5b1b4170d3d08413c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb70d0f5433b1d189213dbca141841734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5740191e0c0c413cec7ce03a52ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff79dcd9e3ccf95479a55c71e35950736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0eb80c5805b10c3c55237c03f811d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd4f6f887bc290842561b5463f97f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c83c0efc0bf5d4faeeeb1263793d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1169c997407fa44e941a70fe555b4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e040ed378c059e636173e287bf785741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939eea1ef4c242b53df47f36e08ec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621b09fceaef16bced8b7f0bbae3744743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a89a85c708db3ac715e0192c5817744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e16e4b0d1d7ed0a46746aa27427a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d225290a88fde1d11779f359a7743746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e87a2f0a8ccb5f57c2b52426c7eb0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68880497108d6c8aea2c87f821ba8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318ac81f07a780e41addd6b02f2218749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1544e96d1d65f311e91413923f00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d082e0b9c590271eef90ceb141a76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f703de5cd90a8664f0bbd4e73ffc63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c617d598892ed72550e7037d6e4f5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75464667e13b9ea98a775aed65051de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff4d493474d67d080d9b43aef333c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a8933110acb4c0ec8528ec9a4321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384100a5d5b0fe099bfa0f54f3f4f06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14452212eb78186c070733b679fbae5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c6b10c21578c04e426c1b0207f16d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606625b8089d9c3e2e5fe1746fb592921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc1b3d752887eb87966bde7c1f3c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c36ab665e761c1b01e4e4337c5103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275de3e5c6375c8b07b1305c18bdf914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d544abb522e85756b4abd8603f2805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d857cffefc9e60329f98e7ad6ca02596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737dc57a5ac855ba9d2067badb6ba227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa4f0d22e9eaafec5ff85b7b566ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8190a0394c93c3989e840d5b0da0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434444f0b6b2f97a90f6d97bca72da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1872853c55b359ecf57016b7604429e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958abc0333f21e9f57ed8cd409638a5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29514afe85f53ee4a665cfd82cbfa4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef1e16e9941a007d2f0e00418eb9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25427f19f3540e7dc0c10e63f4798e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0dd6e66c3082f09e8608ea855e8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d49c31839f3d393f322a30463753c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce067af2a8fd4f508f15c5ddaa3b160818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527a69e90b2d8325829721f3691e11419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abef3e1a5bd9b9c39d64b50918d08120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5152ad16124dc199eed9c55bb5e12f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15158a0767a0f03b47a506cbc5500ba322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9c88f8525989802645e2ad553b3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6119294aa5936947f0221aa56c35924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af07288ad1773dbdbd6deae7392750e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f490b90c52fef6421e8e8ac8e6334826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e69b570a6dc0f79c028aa83e521ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdceeb647eb7cb18c65ad4dad753cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b42f2b62fd614f2d662477f49ef029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6624ac6ac41240051d8d9ffe56a1f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19973b311748b2e890922be48e9b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35f9f95b1319c75b22f9e2f8532d3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe17c5e72ce79ee2f4e45c193262333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cbae173dd46b67084e346c30c9bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19e8b24c0aab8e4a4971a360a537e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3868b75d240b13417abb30f80fc9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef528cf4e86af5b2a525b068f30a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec379f854dd3ae4e24e6e4a4b71be5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c0eb075089ae0c541ea9ed092a7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996700ef5e9a36f5f9bbc1dd17bcbd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0c81734921db96caf061f36b0f5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f94d60efad345bd0e746ce7f7d63942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5682ec3f91480451628cdd71c527643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090a420d3450ff613938284a3d726f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d29d7ba4c6f2416453817993ada545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b617f47e07cc66ed1ee563fbe403a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea66feea5343a74c6ae0f71fbb58e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eafefcb34b6204f112bcc3cd91ea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6ddf6b95198b7bb9e438fde8bfaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573971ace99232676b01f76acf2fe3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ca7c87c5e306b35ea54d6ba8c8c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab986057624e53b797f6625190649be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2723a3874b2cc0f576dd2459cde4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b61c0c2549189842fc905a86bb945e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc54666adc564c26719803c5a3adbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846b8f6cf1cd6e7cbda669171067e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef94da184e7e4578f33b7084aec7fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fcaebe045d5af0117e22558d68dd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329c88d0a2d46bf0802385050105d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a2b784dd948821acb9c11437297560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7355fefd14cd925250d22e5bc5ae1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ca1363dad979c52ea66b201b995cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9f88192b08ecf2dc35eb12a6c88563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae821f64b5dc91c6317ea951623db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b50474530ac245494d7292cc4f7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69a8f3275c74710a0bdc3e0fae827e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639513da86515f7113c9f933fe17a96367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20698320cec7a26ff6b75832c7f0f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08e09157c1f5b165924a2b22881c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ba9424f947b96a067117fc5ae639970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23837f57c3781b48f6a40a41d75014a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778a439314e13423509a7d1a000d66a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19242bb9b3782585fca2d4caad5f4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2b5998c85f5cabe7078d20c4c53274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c93b68e31e9d4f7e5ed0e12d58a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed7332a58babb7a952f26d942595376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e035598f1d6f9e7299238cd611ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98496de17ab2f90ff96e17e91b64f1d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3f4a0886905fd2062846f032e9db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84528aadc30c1badca9591be0b3d0ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bdb0f460e0cf453d20f4d9070be0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79418b54dabe6926d068852985f04da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc305f1c8bd8636405bdfaf6d86acfcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71df157e4cc9a5954ea4eee7babfcbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae9c6213f00f11b22150d4444ecdb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef085ae6add6c78b1d0115760508a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328f5cad1f4f7eb901e4aa90473c0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deba1314a227b1661a078ace5ab23888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa905220c6d1bae803535d33bb32c05f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1b6f4550fa83f5f5a9578520a976c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78a3dee5b7b2ec9dd1258c66e4b7f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809d9aad3cf09089964a25e12a2c2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892493e69fb28ce840fd3c669d4ab7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6434d88e65897d1d6f0d82ce387e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32902c8f6b953306fe848aaef8ba19195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e27bbfe8d1976b7914bead91f79996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c667cbcd9d1e60ee10cd2623407975a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377308f16d4dedd66300844df989743e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abab4b3f7ec8a2267afa7536d002f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2801d19d2bbe3bc69c5ba30ec06ebf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b9618f645e4363527fe8834c45fdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52001f922bc3be8f5ae9bbd7ff0b48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0192e37a4bcc6443f185070297ce9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e703527fa91efd52c982820396d0346104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f19055a9b668d6464c6894bf8443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539fd7551a8c9838a7f686dc41b14e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb5e377c76a85c71aec49eb05329e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42d75ab15160a0437969d91a35576108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3958b94050d8de8e7bc429e67e0f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346f62b3aab178d4f488cbd87f1bee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac382db2a5a8cc598f45b4b38a36e444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340792189879aa21a298133921ace29f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dec70963863344602449cdec23861113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3631f7b0f45a897748d4d2b22ee40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d182dd767bdedf307202c733aae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde33f198a108121b38ff33f6c6ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea3771f51514df36d818c329902f06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc95b0ddbacddbdb2dd7507687225118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e5afc4d27a4534cf9006e9aa973bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d333348d94201d14864c86e3c9b83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51f244b9dd07ba504fba3bfc72707121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbe8f9e73ceb64593caf48e6282e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1e2b0c2c820aceab89f6744c777ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6ba354dcd78b33864b953409eec71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf141815846493c873ee450260fb388125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba5fb73bea1f4d708a0b650099040126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096ca9a1dcdda2aca37a3f8a6ed070127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7cfdd5b0164eb42ce9af62736a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a74c45e8d527a418cf64b52e71aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092562663b41e19e81027041b86e6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe6218311005799e2c723f236db23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64528f7abd1d23f187f5d4af07a99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e2cee9a15d93024bc3d3a09d81ad9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef36f567db3553b516eb1c9753726e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc150f7acc85f8e1e56470df367010a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19b46bdc9769785cb5d8239b6b2f53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be19641511de9fea72044b044814f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d561d24eed5dbb9bcbae340898f628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf513c80be526bf6995cbf1386482139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746425f73424e972e1f2b1e317744f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6bb4a6a761e40f58956877d6e8a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aadb9fd5a4906c21cca3a073c81a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845319c3156d20aea209200e1052fba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f82131f3ec8d42abf254a921fb80f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64997228da627a88b425904275ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c462614b1c28986b7c61b71e485ff10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6195e6cbce9838a6b71a045ad3271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62528f95917ee33b9f3d7cd35aab66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7adc2903dce7e77fc032b969c0f8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b067b2d7080112628637381da2473150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9190cf5fa2a1c612930a4fa563eea8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4df04fec0c795c29850b2170c9b49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11922c4f52f7b5df659d24668576d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245e87043d529908cd71665d519467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12307776ac4bdae00a726b2f357c747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b893b273d799f5bcde0c359f42b2b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414927197ccfa73c1f6cdeb652dbf5f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59fe0658a0a94e8b0c43dc84caedc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450368b2ae427e857f3ee547be085a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164334111fa64652db5f0256aa2c0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f958c6222dda4d16f1fe35cdd7e889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ef1665b7a46fe62a5ad115f1bed4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a94571cae3f7937e9d7bcab7554b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31551c41e5382bf55fbf2cd49bcf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9521aae98a50f6516213f43ca959fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4b89bf5ad184c34d359c982c3a698166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601beabe64ff528a0c6e7d7aeaebdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93ec42b3db08fb94eafc4f9abe717168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a60487fd0785de0e7313506793f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66a8faeed707ebd7ed295b3400bf2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac595d29cac302536fc4ae07a00f1f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad02ec95f49cfda571da16db4538d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e3390de77c9082f87aa7555db338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db9e9be4da26acc71033edc286582b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031ca0f299d9d42d67b164b26f082c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517ea375fbe2f48be50d3f5708f0ff6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e824abb51f7e6cded877614a8b03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3de3449e814ee78ba5d2179f10293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967a90cb727562accd95b1a0b210bcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78f393c90bd142f3a9b8942323705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b89c975a6cc81b1c50828b2dbb3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b619f68a0b1d2bbf2a9da9c9f9c69a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e595b9989c562ced404c45d2cd6c07d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e508fd15bf47b6dc50741a9c90fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064352e426bd4f90323fe54162aee9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325808f5151e34f07790bdeffb6a1cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96df15d46904bc0d491300ea82baddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f24923c00f6963cf8f44ec69b9d41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cee30201cd45bddf3f0d132702eaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5e40650edc8aa8ec6eabff339654190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487fbe15e45ef93f777dee0b5e6976191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255a38c4e1dcb22957a9d30e12c23b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c12fc07ca7de607ce6009529ee3a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b69dd008cd8a29071c16489d2137c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fdbc7dc76ceedc047d392728f8f79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282b0201cc80bebc8a65317cb22f48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a353120d19043fe492d77d768ea0188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351afeeb93ab0884130710e63cf6929198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbe9a0803205e0d0f3e01babd64544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2808773a4093a9dff369f7e3a301200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf13b6ca09e955872b28a9a54f29f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9657b9d84cd00a9c0a8f40d579bec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1696dad5ad9b7aba43702e3ed0042e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63ff07a0d881975dff370cf8d5a74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b14a743048bfe114a640b467301b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a77191d940ca5c23f7669d343546206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0278501a96e1c831c49e818fb3941207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbcd8f592842cecffb9697d3de410208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a00a0f743334e4da90ac490865d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0c91d4bd6340bcc88731e0ae1f78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f3bf80d7928eaf9e5f1f1fac1df24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895af867a176618c3f3688f00a6eb3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf41f89b96d6cce54f402011b2f54f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668aa4e12e3f6c93cba1211c02648b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe661c9e917364723938330577336e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c8088bd58f65a60a608b4bf5e725216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c89fa73625dc48d8e6531d3dac73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e73bcabad083d89ca357dc35d456218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f68ca75f05c29fda7afe510c9ade8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb95ddfd70c90681207378ef6a1d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a77d091f6a58c3aa0ffe136efa2cbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712489c0ff7a8577b062569ba324fe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfa3fa6a0e8cb6fbcb75b5d747109223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de837969b478dd73760d4d61f6f48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08cf514ee35aa2e91c821f8cc3b75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6049721222a85ab2649436a281dd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1faae20b620c1dced5d1b49d4932cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f2ce40fb390db8346ddeb707a3ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb526bc2452fac49dc3b75e82cebbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55f25f7ad795c576f51d98e0dcd5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca324753432154e081ec691cf344c6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad3d1a0e58271b12f0807a200a096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3466d4aa667467930887292ebec806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668f436fe00ea889865319774f0ab9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55a8210c991fc51db0399399cba93d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98815214cd30592c63106eecb16485c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e9033e6076533d6132b37ec172e78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1960e8bababafe349eb6aa4aefbd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11d3e2cbbe9e641ce1af42bed2aa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51020780729800941576362a063925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8d174bab83696c7d8c004bfe3b47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062455abb92d6fa6c6e82420e01314d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9184216dea7d7eca8a9b3b3ae15883243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581b8e3df289194004b5ea5523bf407244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d7844e77d6f19e3f05f1112707a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610ce409e75762ab5f8afd32224db0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997487d7e4944e641f45c6aac315fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424518da78db15527b2bc0f557144e70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c434660927ab7af3a43344b14e51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f9eff33d614f8537ecba18c95ab87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a367a8c3aba303871371b948f1b59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ed1fb0d86f2c8e4bcbf29cff347d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155518e75fed5949a155dd9f02bd9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7a5a4b281f84802b89dadfac2f6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370c3f5898b631d6e1d522d730ad57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2b6ded2266683fbb8536ae0b71936256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6831d77278f2751102b9461fe9c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8fc2f6f7488014ef83c954939e43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240f36450c6a4f3d4fbeeabd046d38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a6259eb2ebdec34f128641bdd367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66168adfc2dec5c1d7ccb8587093d04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38381b592f7e4e9119b3e9826ebcb27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9a42a2719d429fdcbf531503819a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce72b5e3fb77bcd499e19188e840e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadef4ab132256073c416750e4a7fcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c86803d27433e34885138d4c331069266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c71f3169eda3ffcb7ef631efc887ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8590275aca69b77caa5a8bc4dfeab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea3bd89746150e96425484a31a1fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabab7b1e6ef3203c486577677e0a75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a68167b6e4abb87145028df18839271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728c9742a19d357af41367a1f9d238272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940c3ad82d4944847013ab559a2683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf084aac1f7a9f0dd10c28f6ef0095e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388aa51cbf6e3c2f970b8824a283d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c0ff9d30331e3e2af61299715690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389a83a4283b68f58b806c2eb85d2b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92939a38d04bc120c05832a4fbcf5b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faef5c935ecdd282b5daee38521aa1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd4bd070ace6f960bb6efaa3452bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106f29f928b29a49f146613f99863f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abf292a8a67a4f95efe8edcb37e54a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aae5d6f7740eb1ebbe452b07b0a9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c8ad3467266522e90640f2de15c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88942d4c69439b591c52d478a1e183a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ea5d1797070ce08b64db2d8be4e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c595005608dac509ed8f625c9d1f57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c696d526b55db989827d9f53409690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6236b27ea406600cc567fe1dc1733289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f7d7f2b6fa591d57b1cfe8765f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c79ee22e4460361125ebe80da184a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca041358ef09f0eb00d3fa5494d61a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236a6b16a308f30346dcddf5fb0c7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de9e7ac47a3624a36681233a055803294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c798d929bfcc95f5fcb7ce519e25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0aed3afe3e550d1a044df5b86f005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164642a7753eca47cc9d119597c3c34f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691a66181190f3f696b86ca9ff457e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89d497465b87b2d3be93c991277c1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d1a1477b58a797827455d1767bebf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f582840392d1c84b83bf57b5c3eb905301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c33ede248d01ed7cb48d9cd12ed1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757d2cba4ed7bd33bb2ef52056a8ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad291fed15af4637772d4894298cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a428b466ac603407f37e7d5af072305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f19de5d710472c9f386b6ccfa77cb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55113cbbcb58d4eb452b2daf9f668f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde9aee744e952cbafaf5a3c869329308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb417039e7e05760629a16eb5d0fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdae16e79488bd1549b1cdba196aaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bde4eb9296c4833d55b07a5d729a5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e74ac00f6797e95a61bd7dd874ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716840176148aa9e0993ea9547b276313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32f195c057cffc27ff49263756191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77730424efe17d9b840b265c3885d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4cf19e87314fb143b986aeaa200b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d2112fc8fe5edd6c881a3adde6d7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59bd4078c53084bdb1ed6681b18c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebe6508fc434e7be70697e740448a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616b1b7c6cb3ab5f9cba9ab052d5a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b941f93dae644b2d13792d36ae66a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc21d5dc4ed9d64492c892330e78f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820255b2e3b9e1862eb8a79e0ef6a2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b5fb53dc9101ee5b5fd2ae63c503324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba775e6cb36524edb280dcec69f7fbaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d3cd3b0d6b7ca72eebf5c64bcdc1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d7d26e616bfa6f1599e1af83ff1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882568d729181a82ecaae219322f0e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f8b89ab1f2ac170712b0ac1974d4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100610e784cc82cd37b0f8fb9f7bfa15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988baeaf48a5051097c01cbc32c338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d3bc0084f185b8b2f694ddc504c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7793a87b10a21154d657117b0ed82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d62ea5763a034abe32d9f49ce03a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3300830e965ff6a865ef9921efe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75c5ce6575da6e96796f3182070ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df27b8b63965f8f91797fc48d7ce4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480aaff220eaa480a733b43173540d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0f5e98279163effc1d201f941594339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b20484da594ecc597f0b6b2ece0a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ebb1d74d5b4ba3920cdce0192989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed57bf89ee27b1622dd416125e9524342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e823232d30267e0eba8b6e8c98ed5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a5e9664486bf28d3e4b67a9cff9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74bb093065975071fc063c4d4e363345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993e97826875b309485412b3c4fb54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668a2df32635c6ef191a8349a9127e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b41ae2112f76e31ccaa378fa2167348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eae5ba9f39b148f2e97e9e8f83800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c22231c39dd912c517ccc6b14d5f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d110c9eb2b25add4c717d3076e8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa16f8022e940cbc64bb3e41892deb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bfc2dcc9a11be51a7aa7129dc7e99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced882c338c821e8f88aa3a6b7416ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa921091a6d65932df1d00826865fbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d754c72c15126461268a8430924e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba2033730336ec7eb1eb3aaccde874357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6725a2f47ce174edadba5a69c2fd5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f4f137d9ccb47f74515c090a62493359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af90c36c7d6890de00748c314de4c0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff063c73693c38cc05f5ac5baa55b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cdd5886d5299612df7b2e0bc5279c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d3883b10773cfa2bf6d2ab09d0adb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb5797033d8d16b9c4ec08f13565eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b81d77e7ad6be3533f2ef59cab24e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2155c8d323d74f4573be558a57e5e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25869ba3019ee5a0f1029dfb495683367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb39069f1f1cc5a41306bccc147ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da42c483398d274eb0dbc4401792459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f75b89e58cff591680fe459baba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d10721b93382af51d19db03517ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c650ee342e616597a591c96c7cdd3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538a9063c7a103c1bf225b56409ddf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332a1ab688f5b0eb503062e808315e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab863c58b3d613e43c7af8f49ba4b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f0d3758eb12765845e04824102bd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93511b4242d21b7074c28a22fdfecc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2faca9fd1ed78c8d9287518aa2993378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bea405c5167fac2644a6cfe38b3fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21930f2914b33f2edf8cf6c0f6c584380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc976b268c3061c6f39365a6dc96a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431bd233ab7efd3a21ae9f698b39e49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316941e155ddc85d2d4dd40677d3e15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53022e44b67dcaa092ae594c24742be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c4820ce9b2c6c1fa3a8f018b9ec1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35811fc0deb3bc9f961b55a53b5038386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e79afec30549a2f0134590d53fa34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556b4f9d9af360f723f714f9f903dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf26163f3446f8e48ff3a71141a55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c5606c8e7d0d485376426ad46f9e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb25e0f7458e33386fc7ab3faf78dab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd4201c0773d3c593eba304ef1f37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcdad16db36c69c12a176b137a75d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb162cd81fd9d850f31dd4a2b6ccf4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc49fd77bbaf74246b9a25b142afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec5ff051a6a993c7ca6fa94dab33a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e715e2aaf28c3d29f6271d4e99c0216397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab0981395afaccf224cb90f9aa1dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e9e5ab018925f4f9c2775e690e810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453bd62b9d2ec2d29a13984cf93f017400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fd6caf5a2ecbb7031c938e54a774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ebfaa88f21cc90ec4e484a27b9f64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0d0465e48baeba198aa54d08260d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98021790e8fa5ac9cdf1afbad895d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84754703dca968c22fd4ae4d54233a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e45bb2432790b2015f96276a4f7032406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605692264590488fd5ed2c6f7adff9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c527487efe74fe003a2f278fa8ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa24a34a3da94424d499a3573ae0d30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f06bcfcce6f1f137ce7be3095223a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1abf066c290863e8694894ce57307411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22df12dd7c2e3cbb825e3a0b5dd02a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942b0012f4d43261c63d813a3b7a5ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97746583e461570ce6514c7f107a99f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a07b58bb407db323a19e87ec6851d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c96bc36bae4d4399ba348b282658416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6de0c1b04057248da6d4b47c016a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff9c5aeb1f2947dbaa8e6ed9f4d87a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2931628f15ad68745ba54bac4936fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a582cc3d5c899c42381bcc841f94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7faf379e5bf45a63bd3d9581481d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc16e523d9c38e85248501bf1943e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847bf71e33130355e2e1dfc08a799b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c9cd708e3d34241f77fb77db5761424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fa1136286e0c98412f0a6f61deaeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8aa4af95b737d2feed76c36b3ebe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3759dafb834279f47a47ce3eebdcf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fbef5b5faa470a6870663608cd1c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689155e1927b06de1a092cedd7b885b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb9a439b605077f64e481fb84f472430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd26f3f2910e2915bcf41dc5ff7aad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d8b4f17cf4d4cecb7390986287ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3ac1a10d2d75443c027ae75fe4a82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98353f57c8c88bc8c816210c7792474434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9a7698bee3511264e30bc5e49a8af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661930e96d250f2ef94960e306bf0513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae45f71fb2e3ba5f1b5b7261bf1ebc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209dd3d0c5fb498ec8e1ce2ed76a73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6149e552e125a64f255f8671fd0f6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a61107f8adaa695f26de930daff43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124b4450002379bd5d366bce5d48ec1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85aa0c96abb11c6bf71f8b9aba520442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c736f0343dc4b89fd3d672c4dc7195443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390c32dccadd8550627a6155e92374444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda8cc1316d8b6f65036463a6b76d1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558215a726e946a71cb1dc05c7097f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3c7368f2f156495b59308be45035447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cace4ad3c8709919d67e5bb1a7390448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac5d6df488acff10e5386c0aa6954b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37e057173cccfdda346a8020f1fa45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769bf4c538a71ab6df4be3b7cdd3b2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb64cc6f81b61af64b4bf159b9081452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2f4fbecefc6cea1d728b8cbf3743453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce512bd069711c6aabbe95b5e453b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a88589e9eecfc484dce30c1cc542e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbca3134b77881a750f27592a6c0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f661831b1ac75b43c982980d45bfce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5bdfc290b4fd546b143c61c54cbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c6cae53e28dc605bb9165fe877dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba888187ed0730c35adad2c7190e553460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7a296f331877fc596f7007e58197461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b697c4dc9f152b472d2cefb3c2b50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c8afb8080560cc2d979b253f9499463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e6ddfbba8352bc5b64f5065eed43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b359f07203a7f0aa447d7acb9658b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0c5e79d78b4a05026159dc0d0246466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c20df9dbf8c052aaecf9e8c251cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ac3455f8c0b19e2c4ac8ab18e44a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52f6832d459fbfa44cad8e86c28196469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd28ba234aae744565d9bba680a411470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11072bd018814612d583327c939eee4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb12f36af4958fd8ecbd4988ff1220472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2457ad4d9467a21879e528283cfa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a0bc83f6a76b29cc02ef21ed52b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb27b078471174f55316ba6ead237475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005474323a5ceca7158e056a81dae2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896eb4f081b0bf8f0c218eb76452f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc90011cebee726eb0d0433741e52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d7bf941963bfd66ab927dcb310f55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60acb8e61e2ced1370e580e13fd7d13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d75641e124556e4e606cbfee2586481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3d159ae5696ed2a560b11e2b5a4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc8930d34ee30591bed6d20c9eb4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2c0b9f9eed2923624b0b2f4584c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b105afca1e7ba95ac8efca8bb5ea7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198caeb2205321b6a7ef8b6ae7e5ef66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaaa986d279cf3060e96ab58619082487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab5a8c558255410541d126ea4fad7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788583525f64b974d5be8fcb4c338acd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55bc0fbabed06032ca8ba95d9f314490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea2acea644ac4907216c0c7f67e3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efa893d9b66735500a53a2624b4ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec148f87b1c817b830cc1954b3c1e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b901b836e72145fdd79c766c1fe3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67d0e9b9b8187366142bd33e74bfae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f9a1112a502e2dde0b71dcb963122496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebb783291bd6d9d0667cb0b592ab7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b805c055a315777f2316aeecd44ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171cd75307a11564670f3cbaf3f0c2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd0ea3d10dd51dec0e2eeadda8e04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83979c03f419c9ef0c76f3b73227634d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fc5e4c8081fb92f133a44a250eb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa204f988e06e9a4466f212b19cb32b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796506e3dffe76da82c81977ee5eb21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40e7c95c531cbb3276828ce56b4d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ff6cc1afb99017d8cbecc3dcf339506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11355ed9fef421c7e16a176daf3fe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0a85065b512640f9ac1300953450508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8924276603ebf12fa07c30638d562509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06292921e4af289265d8d63bc801d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f3820a5a15a086dd710e543ff69bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c339c97b43e01f6abff0d9c3c1540512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73caef0e26a535db2044cc01a990a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2c0bbd81ce65fc25ef97dccc0b491514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f82aaf09187d662b17142cac5c8b7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd9451069a8d3ace25ce9e3cc3237516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c657497b347dbca1cd47097ea9ec69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9429c33b9cb5ae69a240281c824df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc270a2ae61a51d20835ba87f682df8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a15b43743056950b9ce2b9dc428a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c2f595b9ba5ea032ce2ca3259bed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460a13e1e0f7971da0f7139f7b2844522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64307d7d16661c351e3810837d3b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac298439199f27faedb820452354b2cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d9c8721d6fdd2df28dff62dc88a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09750b3344b645dfebaf88fd28471526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8df1dbc39ca74e4b62ac1fa653a11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d9f092d2f2dc2e3315b01ea1134b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dd0aa3185d2cf8ea239b39bc762dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b991b5b18e0943cdc3e393c82db60b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c45cb15e4f627dd07dfa2f23deef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcd37eab01231d6cb2bbd9517bdee3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d5ec876505a94493a667df400894533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ed4ceb76d5d9b0f224a1ad1d29a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a389e89183092d2508b0a0413047f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00fb988dc11948215a9acb83bf001b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb14c982c4e73a732a757a7736d6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4bbb81fd5b1f12f739a131729a34e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336dbdc453a492eabcf44d0efe7159539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af241fecde449b49cf96b101f58b22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deedeaeccee8df7985e9b037cad2002541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e715f9cb6b27b1e14d0b75c4dd0f2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994717262706bcfa75106b855bae4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d07eb9eab961823b0a62f20c6139f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152977f4fa26977ef5daabd947e12163545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730531ed934cce1d3c4df82e2c0463546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cabadfc79aa5f425807cb03ecece22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75d03da191912f4bb9388fe1014f3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a35ef24d81c66ff96b5b09df60464549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d16b8eb232aec779d3439c6ff371c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd632f3270ac25c9fe01d0d047034e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaebc9ac4c771402af3f59ed6b83b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e9d73a50cd5e81d88415b86320f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f969f9fd311413603fb6d16ba341554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd487f4568e792a2c1dd8b2d1cf2389555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b848241adcbc08542bdc239383d6e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48bc6a6dccfd5866bcb97b842f179557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b856ed334e6f287842ac0b7619d1c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2ef7f223b798435ec6b060054ad1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1d65e9e1836ea5dbfc53489bf3cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6335b145a8adf76a1978f55dc006f6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa33f86f87a2c916adb8453c83521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bc1cd4002b837b0100ec7d556869a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cb502df734d196a7c36c23e440195564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e6d5eba2b585132b94188a17f9b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07741196e09fcae603af2cd8ca93cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43131984d1a1114e756b83f537c2ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9eac906cd6a0159c7d8a2e6281c80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0abb58ecd10f059fa8b8f5f043bf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f943eb8d9b914d61a923d136c36534570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092793d72e3282a59f1e7f39e35fd9a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84eb881a7c51f3271c51fe8f088231572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3b5b215a2cca93e65d440229ef8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa509a59b135894ad93bb95f0f115af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6b89c9d787533e109810f152d061575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25030db7249a1b1c77a46aa73872d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620446e2c1638f1439957cd11f0ffe0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c780995fecd1ede849ecec817ceb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e52a0bc0aebc779e2fd31a8371543579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa65132f8c25ed5d97d554cdd9f1b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542197ed26e1da5edb5602cdaa419666581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20fe71c19551716b4216d0136c9a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68fd895443b3c3de4e035872302c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef1904228b7f173a2e57b3e1b1efc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777520d3cd201c52a69bd89e1fa7004585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f21969503269625c584a454c4af3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982be4d47778f31b582c3d038d1305f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3228e1e73288c7cc804a77b77344c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f228109e2ed8bb337d10aad17f6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb362ab258f88924f941dfd90b8ec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfde9d9eb769fd023a83e4f4c7f1fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa473cd9a35346feba914d4233c362e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923997b25bd2bc1194c55d1cac9c04fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94233bd30f724c3d42eea102ecde95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6f6c956ec157943d0386f50f614f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c989422f6cbd8f9ec22e728e97e4b35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286574594a32cd865b5d1188f41f402597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5925828a4f0b78f7a5f287fd917d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdbd8c1f01672b520b091132b97b39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb324e3aba050a6fe035af8a63a098600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb103015667f8339600b831965717c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4cabf599331315f56500cd31d5ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94662e156a940863239799273203c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf211ccb431c21db12b478fb5fe32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8120799161fe1ba6847efe85dc7dd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfd09f9b1b2baec770b69d774136e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94b073eaf6611c885346340c14f01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b4ece1b983d1635a38af21d8788b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96636ff222e4f677c9902b27b2b3d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53c0b3aa945fdcbad8a28e6d00a47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84d234965c5340c6f923bf7cec0911611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a46ceaefd3f460171984382024746612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c8c7788b215b8030157e76add264e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208d9bab9a8483fbcf5c7afb2489f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7e9f6dcfeef2ed15e2281feb3cc1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea05c5902581f5633bdd1333c78843616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad864a36003a22619997cf63a33445617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f294552b7b23055a0c1ce6640fd2c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3fac4474b8650e28af00ce054977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b65cf80ddc8a764b50bf3d51504b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc8ebfba588f3ea134e8dd2936fde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9e223005522b01fc0826b75d65d51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024523894f68b5cb39b4dda012a9f2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b49113d62688d325f5e96778eae26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b48b1dd4cc580e42cc45641dd487c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdded404ec6aa101631f3cb92d3baa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d2107f00ebcf2a6f06b6c6063d96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678ca6fb7ed59005b6e196f7298047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76282b354a531c82d5c30d28648666629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ca1de9c917cc3afbf7a7782650f6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e2a03e0560cf1d6967ff00472ffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84b503a8cd80824e24bed12cb6137632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee093256b8f081e5721617cc074571a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7e0c06cbb33f8e88400acbd71b25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3df5e788d6569fdd35806f66c27a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73178deb193c629c7ca36229382cbda1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e012509f23a4cc82d830de4cd51e2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e1954c170fd7d45358886c3d8b308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c17bebb6971018e65439c79f09fac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2db630c652ee23f7e9e1227838b7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ac153db37444559d74512ccfc846641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39d3f33490288f62bc67b144d162d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1546596bf9f753002b4de7f9fcb48e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c916a311f4e13b9d102f4e614cb3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7de9e23efed943c5faccfca81c3a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0730f749af915e906f743f044ae8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f326e5255150ae48e0e73b2ddec82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72f9b9efbbddd2e8728f0a0512bd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3617abbf8994444488752339416cf15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74e722f98f995d2bfaee6bb920008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea0245003fd13172a96d7d082d1ff1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00099e006be8fc9d7c41c853c8dd82f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b67c3a8d5cbd68c8e043cd7a58d586653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fd1fc72659a4c841942119fc2aa47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be2a66ded8e95417d90fc0f829c90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b738122149562a921d11161e934f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d19c4ebff3c7a029c974604167264657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296e0799581d57fd9997d246437c63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f526c3eb06a2f5cb8efd9cf16ee1c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a4fff3108c58610cbe867a1adca9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf5c679add22be4af94d067cbecc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ee4150fefa9bd666f37b846df2ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4700f98627c24c8042253345cfdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37050532504b4841d34594105b612890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08877f77e6ec2545f42cd4d5b7132665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9199bf907dceb7249fe67156b9b383666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c82e59668da23347f2e5a64e22d0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d9c050cefd75c59a9fd07c914665668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3782a92b1a657b48444b52633672669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe026064e540138dfe8dc30d6d80911670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb93523a3b4a202ab7b80378dbfcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75285045941d02c5c88849b02d2f64b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859c48237fc5c3b78e66af6f20975aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fe6a5aebd1ff0f917ad0483f15c73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365cabf39ecb4b0103e654b335e3b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac414df4867e6a6b0f3d4be30cddac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea96ded03fbcf600ad42636c88bf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f95314f4b9a4209d06cd669150078a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db0f461398b74e717dddc9ee57071679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579671675c11889c77a331b44a5f696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d48d8965cd7b4bbe0ade88d6e65b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526b9cad4349432461b17e9c106095682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c88ec440cefe6008d73a9dec60aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d3af5ca986367cd8982d06e2d0323684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0df78260713ad3c0a4e38c7194ce1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b319854ec79d2355b23111024ec14c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4130fe139eacf3e28c173b2cbada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724281870c79fb1a038155e3db8ddc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeffb6e308d185cbaf082feff1b446689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c78b874d78ad3ea45a00998b9f4c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26171fcc27c2e5f1567a7186120775691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e341a3db222489911b89c5c79060af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adcc122dd8ae371f30570f4f35e551693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dae7c49a00e8bda6bf884f14eb5dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e36d4b6ec229529909ae79261242a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd79e0bf48846dd051d17120f1e08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a425058cc8d62cbd7528d5df76f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4723702fef4ca4ec5aead8e0e3f695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb1be562a205a933d4c46d128fae5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751615d6931b7eb8045d7358fc060107700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb4a9ab0069d968518d775a7d4b94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b117713c3b85cd821a5f13f6eabb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428ec43592732a2a665792c1a73199703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1f733df5124904ccecf169cb325f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb91341f0fc883e659da458dbe92a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1ce0aad64f6deef2eb2f145e6955706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71e0bae1b2d1e754936aaa8cb2af35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a296622d55f01efba7fa680bc7b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0921784e8ed4c17abbaf7958edb841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7138f58a2a59827fe33ddb072654b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd9dc69c41cde177cb8c6bee5a743711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855bffd838e3add173ffe5011584515712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaa832e6b855499fd36ef617d3a442713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a3ff7025a2692b9ae43ceafa3ac3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea01786832a49441e511443763227f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896a4aeee3b3d4d65596afa7544136716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1989d0f4c82037dace9f4b6c3d2d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1777c3899bce36868864bdb19b6c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4e9a0380bbf2aed82d4eaae82a39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0fc91ccb3a725e8578295c96dc32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd43a746e77ad14789002df2a5942721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affb0eebaa42949b622ed5ddcfcca1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e51a24967d7f2cbf81a8937f7418c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a8511b50f0b4293fc5bed55bd474a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f2c0a00a73b822e119c9a90ca06b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c3d969ccb4ffb26f1130180f12339726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3a04fbb46348f442d91795976d4b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03bc96f7b3cf29a5fd148fc0507e09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6bbc853e8b1e4b843e5cb6e94149e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528bd3a6074e191228b628f3aaf2be5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ae38b6f3b829e1d32d5df6cc87ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a37107afabb037e104835f591e83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5482b70e126e9f87a22d6a0c8f094733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b83616870b0b1ba534238ac085d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7324133643d8acd744a9ac962f3b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbca619598c5af376203377860c76a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab1ce6ac62a71716f1afe8c74d4385737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5320a8a2209cf335c57d2cf7350e54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837f67f026b68c67dc45226e206430739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391243c4fc4fd1db17ce71c915c5daa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ed7c0b1a7f2209477ef719047301a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33870334b4a104c96156b3db69398fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1635f2a84c780964667dade7d6266f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cdb0598ae0816cbf51e067d229417744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f69e2119fd0011ddf3fd42d94b487745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15baf2db164219ee53e7a8c3b4c174746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583acc87f8e9c9d0c9c642390d121c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872394bca639417ef23f9022383aa88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a77ef4251b1691ec5d92930188709749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8056233f0b95c90a67fbe4153c9b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1f30e4354e19ef042cb93ec58fc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02c84648ca1263772af33d318e967752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f856773cf509dc992ae8bf85d19e3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>