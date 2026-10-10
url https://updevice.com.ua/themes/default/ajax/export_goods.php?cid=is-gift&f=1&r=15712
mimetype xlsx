--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbccd032db0582e1790c08dbfcfd981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c3fc2bbcad1c9d8e4c58ced7228112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01ecc5b852bdf4271f4fecbd1adaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543611fc1a6a238669cb841c30c7d2d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb2488a2c3b8cf56261d75ee0bd215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c2b3af70526b44220729085dee6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd237e56aea44c44c4b467ffc6a23e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f0ded5eaae76b8f754c48cebb9008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa15b669b433563d6e6f4539ca229c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dde90e6d5f63f8894b6c889256bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b995e620e27783232b2a6e723fb69311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbcd9bf6c31b812627a856d0d4e5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545062730a4074f46b3f9c7bf62af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e8df067fa3693d7b868382c546f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad3117f51bbae096f1cc55ef3429d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bdc68161bba413a04a0ad9d1957016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48733080e3434aa7a2fe38c73035b6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce3b586ec075fad79dd9450f08b23418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fe2f6dca4668d73b697fa3503759619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6034d7667733bd8792323383c2c7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958aa0373c8798f91392341e68df52221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8300c68ae770a7cedd07f56f2143d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0429beb72124ff30371ccaa6308bc9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dfa06725b2531e17be7f5271cef3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de594a7e86eb6f0de2249ae60f4a8f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a301099744018319c5799ebe9727fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003223814cd6a5684a6ec5c013bbe51d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467859c215baaa7b7f37c14ea186e9d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd49630c191de0bcaa21e196b3c4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa65b52b7eb45936a9ebdca7a6e1e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a4eef8a8ba03544b6b67f3553c8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852411b11f1bbcda57bb9ae0f75abbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616755adb12160f8a5aeb964343daccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee359a574402c63aff708996e77439f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d19090aac4f90fe110aa5b641657c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70c5d9469db8fd2b3b1a770e4ceb4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c3b0c90cde6cd22b65e4034b099637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197612be723643f396ce44c11af02f5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc26d9f1eecf4677374ad3a83bcef239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8806ae58e417d181d2349bd1c130c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc2a9a60e73786b9ea716d8333ec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f23b36e96368fd333fc0540e41baa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678b3086b59f1e08282d646baf339a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67464e9f232bb7ab05b831e4f4fe329944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eeb9ca896dc6f2a00bbe67143d95645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866401acad6c5155a11b48d00b7a2f6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936620fe8f793e69e92c2bb79218d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6033d315361c2f6c6bab0541f93aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcffa6ab3d4651341c06ae3ed8d27b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e901229267093a150e51d850cc2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1084259a2091be5e8698ffc49143051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec9cad40bfa813a4926e8306170db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807bcf597d2cb1e99adfc15a640440b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49326d98d41c7b61109927fc234609754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c7e368300424db0ec96b3e4fcc1de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd7068b71ba7b8b85fb0ffc62774556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bcd29e3d597b8491465a1302f979d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1848ada51fe7665f2e21b6e6ba4f6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc37d0feafa1633d87772eb31a7bc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c601f3c1a43cc31f09e8b8cdd6b6bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4899097c730008845ee93dcbcf856d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52ad558853127ebda887c05132bac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189fb5c5f9782e150cdf5a8cec6f38d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6b49018432228813e33ab89e38ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d686cdfff5436d57250ceac921a73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928b29690f61851c2fd395e21e787d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b24dfe7d8f1fcb7ccdc33ba7bb7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf73218e2c03551614520b94daa4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121e9e1e071e45b4ec551bcd5f48f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961180a55d7f05ab451e28626032e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026dc485e3a5fefd69554ba9af338a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13363e3741a9bfcfad84077b24217f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38728ef018b29f92e0ea570554d0f55673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8993d233c98a2436375e1d2beceb75674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac28675dfcdf6831cf307150973134175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06159b3936a7cccb712f34c2229199b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f90f98bf0ade7b95ca2fe3f46562d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b4ed8b256053f5a251a857ffeb3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3348ad0f83b4d0ed84b186d01f1538679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc4044573ab78492754349b4f61bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b40d255f38cd499fd9c349c5642781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323f9264cde8539521cab7724d1ba082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c752cfdc5ab6287a27087d783f9edb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef177116cf45f181e85b962dfee3f15c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a4285654fc0d85edc694ada4754e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdaaa0598164b97319b684cc54f2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a25375543a8a025ff73a355aaea2fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa5ec8415b24a09678267f888b8ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350985d941ddf5f70ca054f0b696efd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72513aa9ac78b8e0f66548076c3083090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3345dd901eedbf0b64ec4e0b65bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7410e3f87ab8994198f09bf599595ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc962dd42d08881da923cf3c322a43693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcae3a1ffe6a711db66ada4201e4e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd940c1896d568aaeb46930ac7e9eeca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9979c159e9f62263b286fb64a4adb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeb445e596469afeed2c9fe600c3ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e948d8f1a9f6b814fefd9232ec5cc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b87bbbf01de61baf1f25e48e9f69599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678af1ad3fd157847e934242c706b33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c82a4e9f2996ebd71da73203f3171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2041454106692bace5ec9d7abd71c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a61f7bec1cfb545ca96b2e25b820103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bbc434f1c4f79de9535c3a392b74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153aa828d964ea5848ddc573d1f4b15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b54610b7abe0f487ea9a31c275a28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c0da25a123de68162d533545a7be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fe539deb69338cee2d007e46bb18f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6eecccfb1e6ce3ef50eb206522f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd4aed01be2aeffd19e43ecfa1b96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311717625a3efc086b0ff0319438dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3e2ebb30d4767c07e74b0d1d7ea9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75aee823745261f7c62ca2e088383113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a26a791b5bb3104065a4ba841a2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df558077264d42d65295de7f9e12f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a691bd7e3c4cc3a6a184bfbe199b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18aab29b17d5a2faf50aa9aea1b5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94bc54f043aa4e5ac6fe39889f460b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f80280e90b316339d342df942a535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4389a55eced203df4b3c1fab87b98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ba0882d8d69f1ebea2ab4f69b6d28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4fbd15a74a04c6db27c387fdbe12a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46657b62e49c4fca0e7d4f7b9c39e2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c07776a573e156bf9b9357ff65b33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c7a525a445283f14087421e328c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5031303c0cefb3f9225d6fce44d3f26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0394d3d528378367d8a369392215b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257c4b2df69ab2709847e22fef456d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e52e4be778f38c5c382268b5938f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a70a53d1ce95033c64322790b98cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfcd00f7bbc8c7ca10716f5eeb014f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d411e460840b843fe23b6b9a48bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eda4176e2b69c57e452f192fd2a95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028070d1f0566dcac4767b922f33994134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fd7caa3fb1f8d514f8ef3d0e16f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe49a0c07f12d113c6c490c121c237d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f1ca529124a354e5c9fc7f3b36fab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff1456c76338dadd8b4fe3ee738251138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bce8e5bb0e4bce6474199c3371195139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a8a4d6223cf93a04cd58f40b55ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8825c701d4c44eaad1bb73db3882e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387ba39c2bb8ef5937b59e6eb964f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8db595a86bdbc150d83b0833ef85f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ce6f539d8e2b8bca2adacea200ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c4a93ceca3a4eda58ce07ee1ffca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904526a5cfeb3991afac1310bc95e09d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ad50ce7c62be78065aa8d147f815147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958a14e2830e02056c8ddf7db93c0d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df1034778035d9e0c99900a9a1030c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173182e997292b64b3d2b0745ad31a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878acd71d46f2737c5fba88fd8b3fa8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007687c209006fdd345d09e86caf73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080c61e4623c66c2aa8b4fc3e76268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f46f5eaa4b8a313317b15a418847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb641ddf750635c0a349f6f5abf7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71235db23083a69c81f3bccd4b07f6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e994f63877d2cf328d611557f9a705157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ddc776462bda510df63c2fb3e64f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a77090b43f3db7bf7df51b0f6ae96a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95c518161939ab3e91d0a61251c3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75755b7ede9c31b800a66952a8d050b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc77f26dd65473597ee31da4638076b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272fa6f8dd8d7243ddf852b3a9f645b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6173952e445074f76139b8cdf0c8a87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bebc4936b465db09f979240d2ccf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3816b3b1661c03e97151e8ebe2a8f39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e866c3847d82fdd77d373f2538270167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65287bdf2b6d63d4541b4b14828b58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65b84746374e0fdb3e5ec881e5090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242505b279c2bca47319b1efd3b1bbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abf4bb442b8183816d9a08ff6364e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b14fc35aa67acc74048dc9222591c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3666332da213e751ceae03c536bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a9b61b284e9c2d440b5732003dda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874442e693bb2d6cf721f4d59ec0e9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b312fda552679a9bc00b6c0dbf18fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141803c6b3dce0864d2e1ef53b6c28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d4d3d1a4eb7ff71b599d6bea0799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c069fb0e963ba86f926dd3904ac92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44c22c3eacf7a41479529ab56f6bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585147b92649ee133bfa2917fb3decb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8309b75d6da31e77cf065b95839e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408f44667340648502e00233d57e4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872af09ac1e8e1be489dd9263540e4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9f9a00c24eeb54effacc84c0ad91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52087f6dade22c2964a93254ad7733186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff46e81e32637ba2dab198ae8dc515b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804ef2ce0ec91a713b64971647b25d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a6811ff1c2e971830d183731ef87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831e4f05b27980b595366bf1ad094c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c9757868cd2453b9445e4f84fdb7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7439501473441746326a1afa5faec8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087271aef491c194c2ee5a302919747c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287c3b6694ff9465f2e665531370f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf81d49a1ea3ead9c67f4084da1c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b983b326948c915fcfb30cea26f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad98113ea40b94d80cdb1a04204461197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8568f6f4b4a6481597d9f9ad451e42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11280e7a5d446784461fdb5b476add3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cb724ffaba437123206527cc9ba2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16744e9aab3c8c1c0bfb9af7a252f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c859c52404ee240964d2d31cf39961202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43debe5be9b2c1a0c2f10e3d4382722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ebffa612fb1ead7b8cc624d7f8d78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e19136689bf6cdf02dabc58dc58f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb8ed411cba5fc8812dd3aaaca4754206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8a8ff26e99e6e8210690595d815b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258b6d65bff9d04fe79108baeca31b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb668bea0e0b71d41998fbf6125e99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd1fb16fb07a2eee2aaeffd9114dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d1d6053dab188911aa4c2d8e20c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12c9da80b1aa32fed20ae8d367f6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518beb1640ef26a2d9611229d4e7449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f96937907b01c6ba959da09be0d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153642870e9abe3f5268f9c5852526c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a52cb1a7cf6c5553a6a457c209209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a120e6403edbf751df48a2ec5aee48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe349541d584f9fc66652de27afb30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60050f3171440ac45cda440243e59d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2bfb6decbdce5f940cadbba127a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0b237bc713987578719ccfb4de70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027bb64233d4e824ff9ee9739cc6dcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0958c28bf3bed7243d238fb0221d1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862b66f6d8d1b424dc4e74a74264c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed677469ab9fef836ce7e0259a8b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb5f0c02cb3843d8b6904ffc51eaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896f6f0ddc904609b55b3e994467c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9e5de7b7d3ff1856b7b3bf5a0dce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bf2e90ec7b63f70833d3950d9c754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecb58ada056840f53f4816bae8b967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ae882a57502254cbcc876ea66d611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242274ee0be92dce9f8f3f6dc8f85f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c296106ed069195a4054966fc1f96ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcee17b96dec1e9d7b953f9d818166234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98444c12a1bfb0b053a0781dd1141235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d650993f5d44806422c7d5e6b1fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047e8c277c4863d12b6fcd9134bc07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe432c9898256fb34134d00bedc89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729fe88b367515666c315311d3c40b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74550b4c53ae7a2d1a71faca57d9fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db867ce9771ad9415060b28ea9a14dbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf309bb588ba2fb438ee98bc7454fbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d7313a8ba90d39f8bd56961c60c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbfd8cc8737309a806d1d2b3c9fdd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c7b5326f1092237023ed8830399ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a567aae1c5c8d7d6b41bb120c5dfaf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee5901be2a712d9a78e1a79c22d322247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593810ed91aa1db4d97ec1c7c81ab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb2bafda79d5604eec7dc0c38fa2d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9e5340d7cd3560ca2cd4c4cd1811250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363dd1dd7f38ff62c21a0460585a67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b595dca4476ce2de6a0d8f11b2db1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270ee75daa2e54437aedd23c3f40f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3af00848de2a72167b635fc022900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049064ebdaa378d16055cd919c9a2d27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a75ebce581a7b6e0ab63956cef06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcd637202be3c595cda7b695d8dc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e83f6a0cd2355ac8cc64507b6145f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020747c3070ea64cfe06f6e26d302989259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1271f681453f1f25899a163d10070260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23e34b3d1cc0dd1b3d76aa166b6d76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c11bba52f525ae744aaced0f2fed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d70ec8047793f0c120775ecec82ded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0502f17c084e1d8e762e6687843d40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc9392c16a7e1cd5b0775a3b0cb450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6480515e8b6badc785e5dc8f63710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8b1240aa06c56928cdcb6930203ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc16d0b234e2b8e8969eab17289f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb2bb75fdbd9c75ba48bb55329a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda18b95f981734d5c8cd9eccc4f76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1c4d26ae6b6e889cd6e4fecc5cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf1617377d24f4faecff220bf5cb4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6bffec111b012ff5e150fec79b9c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502498a2436c0b24c9d8a82f80a0335f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f93a4f80da06321ffbd476c2facb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a78ef595347bb9090044b64b6831276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0daaac279f0df48bf1592d0fccfd55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b5eb8f8f4575c406c2eb320942e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca1d4d3abef6f90526b10919ab1e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1fc263c46964a34e0d53fe6f14a15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b08f68cfffd26e6567e36faa5b400281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296056012728bcd4cac465e0573b7d13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e52cb4581be981011e93e45cb21a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc745229eb142ef5bb7a85ae0b96e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2291bb2088c46b4e2e51e87c5a6257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5b0cc90ff0a525c13fbac46a6a82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6744a38992091e7e5011c8316732287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb660ceb8bd7fef913622f1ee6ddbcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78b5dc3eeb077af136a48ddf23170289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6fd8a18193245f62aa4475b209e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffaa65bdd852e8723b185d5cb57bce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97004dce492c894b8cba37b2a0fa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea2e50ece6ed9281b55e4ab1219575293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b1309ed8d9af84536ec3104a47f21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159033965257de9875ef323b09997c0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8a6d3f70a41e5d6d0ef69b9c251e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3be6d730f516a28502fcf0fc5932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecc85d400cca6403aaa84476011cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c30109071989a6408134e50d0f0ccc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b8fed067dc4fabbfc602a2287946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7447f321991846a3944a936414c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c17e48b1d323de6899d12009d15b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa389dadbc14cf4d7c7ba75d89ada303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f80877e5f183c84a929c904519c99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a6f0f2d492b0d1847e007ba9e869305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aceae09e0c261840ae698241d31ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f523be2b7c2cd9a34989e61bec9da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aefaca751f8ffd1ca6af1c7ab6e74b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85573fcfd2e3a0672ff87fc0578174da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ed28ce6dc85e7dfb9bd4595a6fb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519f952205c5435f00fd7436e67089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec99d63d9479ce85d29bfba4f9db0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccada430a18065c2369c49f2a47d2d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1bdfa4f98586ac53bbf258aad03a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa16f4e43900336574904e46e952da0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45d0a9672b8e358b6e8dcffb65c13a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a02f783922991a1444adaea70016b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840870a94e25883eb68cbc36bbe42a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a705b6a99f3372b9db6ebd56bbf537319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03e28cdd92754ab4661ebb7238aae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef522cdd96b35b313e326920d78f6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540571252b41d39704ed67facebfdd52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89810dffb678e69ddfd2bea278f2beb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46b0a5b45c3392ae216ea4f6ffcbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c823b7a92097c4178dc1c81a14b4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee8c5e00e9ccc710514c8ca7a87b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330819ea9b9358ec201b47f1056356a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3b7f6dd2c63fb72da206f6f03c13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b30757296789057c47de4f8fe0dc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f4c17af8ec9ca5fb8662720047a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929571e9af5d29c539ab31265a6f6d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4c7309a2e4134a69693dea4f284d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c078bd868a7ad0651fda226fa7bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d0261fa72bc10223b9632217554d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bb880ff5e95bed715f1144716dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5223032c9cff040c095434d00748b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64474fa129bfba733a24e3a519258337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf06b66fff3fae70984208470e7347338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d66c1950118f7d0a0c1f6e4091eaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03712c6b13d99ab627cd168006f042a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78cb2846d500e6ee75672a623a54ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9245910c0a9b843959f0c642dfef2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605bbd0d1a2273c6fd0c745fbe52c7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a4e493d3d6eed588b11d5e7d77eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ecca2846ca832c7d92a678d59b0e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfcd0718cb67e30cd98d33184edcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92fe418d7f2868398b03b280802658347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ee195cb4ed4cf3ad9c6eb51cff8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1889c3dc4db215fe28ede2f10a26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c093a73ce0f6588cc27e478558f70f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03692c29422ce3d21b87d9fde4fd4d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8137433e2ec6c13fecdfca0f8f4f0bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bed29e005e3bf045d720e599d84192353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392f8b6bee51b305e8b160825b0093b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be9fa124e8b1916c66075542d9abf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418c99b4a0594af62751abf41c3895356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d55ee7654b61f14138fbe634f7405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef477356a3e7e6f0716cf0839f23a6d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f909dcc5ac8249ccce3462aa61431359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92006355454394bde1619350bd3ffd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5191c696901a9424537be9dcabbff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994293478ce2d079626da9ce7607b9bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d656306a3c4a533794fccca81ad08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c7232914138dead4dbfc79e3d461364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301db6b9466fc495c59648bdaa902d3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16942ea359e1ba278aaa206a3f2dd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3355b4f8c23294d783d5953122dd3bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b3242d108d8af3ee3544c4028753a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0403d3e09b9688b7c8d608ddd41d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5cf0abc48a114c38f7fb566add1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61b5ace4b0c773ae31f8a18eb776e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e48289617ad4a95b36d66a7be9be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a7ccda65d40a161b779b024ca926f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85806745f06e577552b3fd26c862fe4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c63f122a3a9465850163bb435c513375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b3e33889631c9dbf7ef5181b0d073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1506288ec848c28ff049d92357f303377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a6470d4c400dd172170e7a349940378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878c869208014a6ab7ea46487052bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48528ec9119d1a625904b3fd537f5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc873cee1f9f34baa9077051c9438a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c4bd52ce6283473ecb0fa9663a0d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c68ac34c68f8c146c807366dc1bd9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2aafcc0639d39b77249068147effc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bedee6990fc21e44671254b308efa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cab89349e52023a6ef55529a30a6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73cf475ab5fb017eee7c6833a880bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0d42a61aba7a0924d95a72d65740388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe20e0cae8e2bd275245cb3b0553bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf94828896bfd23d0a057a9f5b522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c398129ccf3ace3cbe81bb25316b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5af4145a2bdc662c3007645791f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ba754e6a199ce0c5c02bc6628fa2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80947ae5106c74c84b4006a67f80d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d278fdebe9fe1d21550cd2c5ae688395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4bde42f491783ef7a57b74f3a714396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06604116613d1d823205397aa411bd0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d50e0bc1e5054d91baa319a3c0db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13ed6ef2ebf4f065831c76bd7d7b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce252ae32614f40c1b090423c38283400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af4c5b02deedf9cc5af2d94c467e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ac5236da6babd279b49f53cc729c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a113653aed8e507b475bc4227c0aa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2cf713bb2c006c79ce6aa75ddea61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72bf9e3033704736542dc6ecb8681405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771fb28f31163f332bec6a8615942a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdbfff56ea1ad7831ab54a9381885a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5fcee85c47cf3957ed2f41b2f712408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68259521e5ef483cf92ea70824c46f1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836e82b6251e1e52b9f84c932e0914d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888da8bd0dfcf41fc23ad66b60b662a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89eb9435c2a20b2dca7c3f066bed5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac59a9db11bf49bbf9cb2c3bb94bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156fc56b190dca8ddb14c284d60a46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fcf65f148af318b324895e791159415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f324ad592ebd1a682bc83bbf7d6d16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c399a859396fdb0e74c161d4dcf30d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b4dfed2a13bd0489a5762bd8aa14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fb1d2d4e4c9b66a9e0ab03a676b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4131553062652373892c117981f10c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ecb875173a5c758a2057597c74af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfb37f2d0a529742b81403687bf993422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662af3307d09af610ab9892ef5ced9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aed0e888ad961bd07c92bd32be38d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f10e26216c08493e41b3596032bee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8efc59fdd0ea1ace6e4f09c5aa8e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a145c16e6d5f7cf98966577af9a932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab37e49f023887d39f35c424f97be69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2473131cf9256256bebf6653c9904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6c6a0ecf85181028b168018bf900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002dc3896e8d6328149c8cfa3a54ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae1655d2c27f3f16a3ac0b1ad0b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b1171f00b96c967d15a94e9845cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da51a5c7a79d6ec62d45002290d19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718945e8234f7d29d6d5d9bf16bd5228435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eed4b4d781e44ee2266658ec7da98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e4d531c9b402a66cc904d85f0d1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb3752aa7486394190492e087213d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f4953e64eee1a813a242e652b23a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef04a726679113f2e3ab2fbf0c95d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8dda72c0c00ef934de08216cb599441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa03ede35ca5dd9b9278912562c88f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef638a053cc248aa3926a4cf4562c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727c8171ef713424882a1334b3e99f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2e13c8d2f97c700f5d06e7509d383445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b98814d96fc31373212b7594550c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201db519f55a396ec2b95ffb85cfa8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b34cc97020fbc91ea6c37a2e74e96c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e82b9033d03b2836f8ed36334013ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d08640c2573e4bbd912cfd7eb51b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d448c666f1ad04c7ce743ea7cb9cfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc05df250dca01dbbfb9c145339da9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73661604c7fa547685cc401e3ad6b33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db1b94611f8e8be30c3153e93d3f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecfe38828456730058232bd4e436bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227cd8c3e1a5c659d246f8fb1f494f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bed04328762de6faec43c2f50e962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f2ceab022ca54a2f396f1fb4de16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e7e54d4f4066e6e157345273ea790459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2474231dab7d60beea92dd41924f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238b7fa55eae21354232140636a050461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a77c7be1f05b8ff80d6621682f21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e85b0cf536fd900a1ba322fcfcb08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30980d7fa49903064e723495b3a6cc3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45726dd1f97a83be524d70a45fd8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae048ce97d6d6cf250828b96b3738b6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b90e04c017aa1c94cb5a1b3a57160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6041f80440f13f4b4160b3a70b4f6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1065e959ab29fa93c7c3e985514e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897b3bc4083bb807aa05136721bb1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e16675260be2fd7f890084aa4c4cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de3eac8ef8a2165bfd3b0d148b9e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8ce68206cfbc134c509a1476c436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906369f446b599f584cd23ba54c41dc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb9399b42b3e1dafb01d655aaf442475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17059de19fa34c1ac8bdc59a107a6d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbbc7d7cf77e4d8a4e85c5c0292d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5a4924701e0858614ef133999a10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5756d153b216788c3a5e1310a83826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a3892ff0c7c3f6e78bf77264fe84e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a6e1fdc5ade9c8f3a81d0c835b19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e94c329c8a8a3577f8e84d5b6b09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c435550547d5c3b4fb2c187b7d6d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b3aebe41a5f01d0441da6989f456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe237fc39addee641309c638ccb269485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b12c2d96813d74ad8ebbf4ea4496486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b24e3781b03bd969849cd41e8d8a1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd69ac2be79ab726dc0f8f4f163680488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf20f9f018aa613e72dbc7c6e53040489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d292e24da9d8ef0ed93bf09a90ce7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849fbdcb6950c321a6758f8272efc5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cd61cc3cb23382390d0ddbe62ba5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7953b66e8c76bf89c1884a2b21f8cb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4693947d8c32f80008572bb1842bb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf42579ad4cd0efc0623177d5df8b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef6bfcde69e502aff73870f339ca6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f9d06aeb167bc19df266615befe4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac1f96feada610ce96abe80efaca7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611d1478c3958a0270ca6633c96d88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cc77b9bae583dbbe79fb2ae55d97a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c338f7cd26ab2ae1a7e28b8775d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0dae8f9f744487467317a8e2a813502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb162a8e243e5da8db65b10929dd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83905a3fb1a36a74175b273468af892504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4cf97672cf939ac0b758c40087d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823fbe4e5fed824466ffa461824091506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8497d87eca1baf0b3afbe5b9a2dc3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed22bb10189319d8c536435b0de11fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4997a9a0d300c52ae54d21e303f93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578208d7f12daf1288dcec89c64ee57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5bdd0d49ccee97546da6b451bd1fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2656c82b0b0830c928b4634f73d33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84d6f74daf649bcff0d6146ff5672a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4cc6dc17772b53f7a53545c9c9914514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03a6c2b0df22fba17a5b4f8789838515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0d0c853e71b507d07e8f31e4a9f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01db20a870478bc65ad79ae2cf7505b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706cd7cad4cce70d82dbf5c5dd5a16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94413977257dc2a2151c347d80fdde4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9f3415e96262898fbb58e1fc0021520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6581c233fe1f5642f18b76c65bea6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cafa696268e3cfea49e86721cfca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a148393e2434d711dfa2f3a37437523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e4417efefb7628e0f5a48b3f4f95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a89d7829943abd79fb9670a047bab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512215a1e76ac2144935a1006e46e422526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc92ab2d9e6b36234d78572266878527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77cfa8fa42035fa510fcb3ce6e850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a8eacd1009a4e2fde3ca50adfc4f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135341bc1eacf9a64d28132d181d1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca92ed048478abb0b85e232838505531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae953bcbf97f19a0bb97f12c6fab5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce1277466fe7004737d9c66eae2b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c87891bed2a9a1d5e8f1b8ac4070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652255185d1f2cc42ae7a45765bfeff1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c760a3621462ab7e724fcb3d7586ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca3529d45af4c6e45d5ac820b15f4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87d26bed9791cd107bc47197fc40e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24512d5e44b1cf475f24b34ec962ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e1f7cc9f3663e0ec377b0d734ed77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49c34278cf977c8747a6db203d317541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a579a535b005869961ddc2214a2f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aadb4b39f11beab20715a91db9e019543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809dfec0f88ec158a6311706ceace6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526d056bb90c53d5c060f06c1458f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462394f24724896b2bc43ade30e9bab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941f37f6eacac248aa1f92cf5c603a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e50633c1c2f3eb170d7dcf826780548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c400db75383a9ca6f827df0b0270a17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7780ff4767f0e80fbb6f9c3313552b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72405b6f3029a89f06589695252624d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeeaa3c4016cade243a0ac1039d596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9619fa42aa5f5ec2ab0ddb7353994ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed142fea5a903a21d461a247af4b8b4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcebc92bebb37cc96e22abc15ef6ef4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b55e2aea3a1a5a33f27b7994f698556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe1a667b2ffefeb1cf41792b6fe88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047820c57b4c86077b0aee65726a0f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b9d369e1e246ddc595547278797da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d080578484463ebe88a36269d5ef07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67625b1d9149af93a93ab6f376c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e9da5b952f763090be975361d93d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630d68200b62852bea7e780d70b1fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb720761821eebf3b23773d03c70714f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c44ca4c27050aa964fe9c9c0579c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a469a0acd5a9e08beffd18d89bbb24a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641649d51113dc01c40a42ff51de16fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba5f5687568b680ed8f1602cbaa19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5bc0858f8876d2f05aa07bce8b014569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33f1475b96da709b4182578f59318570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afdc839fbee882421f17f1d5a7e0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdfe121c64085752a4a1952ad0b75d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c6f7961f0b3dbe239addbc29e364573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc6478b272ef976726d9532c753e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3baf7adcfdfd286c6b62e5ad278e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeaba9e9cbc97406c7eac9d81a51bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a524d44a72b4ab2f30d730445c72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246741c5fc70a789d4f0fc494f1a0f51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5070dde6f095b1c90c06f9b5c68b8fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50617f5eca6212165c9aa9df59500ec9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ff288343183a4b964fcf8e5809dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc0bd2ec64f09a15b82038db0e8c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada643c6bd73aaa960bb1cc818ac62d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4903b2ff068b43a24e9a4359584d0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58bb5ba6c8bb383e2ad633cece7c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748944532127d147ecf633460f40ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff19b24c6ba9277bfcd3ced7913ffd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6086b875434e4f015d8830405fc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5cccb00513fd6b96440355f77ed46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9aa4bbee5aff06c0b4621563343183590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fc2c2c881f02f65cf2ee0e373f3c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336364d5fef57c574ba2b4a4caaabdf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f6e8b694775cd0f72ef2c44603e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79823adee9e5f95d9a182218255868d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31013773afccd318fc4322e15edf02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0d3f4e25615698a47d145ab6fdb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471886a9450fe1141cdb2c73fe6afd0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511bff549ab81db1b577c0b061a3e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee017b7f09f676b0a35259d827f002599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb252522d29981e53a0b983cd2625ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da857decf03fd07b6b239cfef642b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7ba4b1a413420f86c9dc98592e60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb554e088deecde961d365429fa12b3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c91f493b032424033bd72bca5f0f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db0b07cfcd23b3da4a21f34b580733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fd67e17888a9869c5feb5aabdb299606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb04e7d84258fd1071ae41bb727f3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0356e5f8ce6c187ace36b862020aba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba68c1000dc0b50e9da32c4922bf53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbee16f9d4f8b80f2ffff81e0be8bce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e566bdd6a1407a7c1d9b9cf38fb64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e0904040fa3a6d7901edc62c825e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e46374589bd0e99c63da651d14255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c2097ae34c7d14474c24f8c7a340614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4145f22f9efeb90e7197a54eefe115615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c645e7904636167b370e04d1450eb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba09f245171bcd000614d3d4f68487617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471861ee7f27d51c696020d33cf12f9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460c6a63ba6ab739c92bc47da0f93e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb67036f0c511975c3d6fc748f370620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a1f833b2b58a8d978e456717dd53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb624cf367b204d0e859bc09f6bbde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c6a6ffe78fd8fd415c8c7d8401cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cdbbf695f349a37e3ab3126302f5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6568b43042042dae2ea7b5cd6236cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31065ce25580de007315db10d36c1481626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e3d09f7794f1d25abff41353d2a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329cd41071db5b8d77f656ea9264bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16196981a32773fabe24b2b7bb7eb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a38e2705477cf1f8c6c6ae5d5d2bca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3968a5ddebe2a347a4e4efe8c03de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cea8a52bb97f478fa314f3c0e702632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af576fb0f5be73733c96e95acf0c65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d12febab0fba3b5d8aaaee2d9ac1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f6fcac8ad1fe0c1b1fefec2b0ad41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f558e573e1bf4c73dee57d3a24b56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc7be2af277c6d2af95ef3dd6ce89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f396afdc08dad43819436048aaa25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d61d8324320b207cabd298d6fb3c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578df6b0ab44262e9e62fe5b1eff434640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ed2c9e3d10eb60528921a662adc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b874103bba07c48315f8857ed6bc72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ce0bbb4fe28546161e64df8b88ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9812206616c84f32164e680e0833644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f8e88f1dbc78819f01c9cf5eddebd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b9f739a79e6a8ed500bdf7960502f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57473f024bd15496c55840f181f39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aa9ad858ea889be63c63131b90e72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91948e4c01351a11d46c9fa92170ab09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d291060f4ca55b6a3b6a0f76b8e8ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd316fc4fd691b21dd42749ae65d0e08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394f227d296ec376af852c35d26a37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26151ec04a5a5a87dd0b9c0548c2427653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36651db32ed902d5d3e9045dfa117628654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97abc8b00870a226609d4c7a32bd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d25229d6442c82cbb44af75aee8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b61f4d4f0e56977c59ea42222a974657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f3ba9e7465e505d4a7ca3683784f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f4dca8c3eb57bc933fdfe4c2541e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952f8b6684f2fb5cb06f1671580080b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d85ee2591132e154372e9b7d64592661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388a2e71b86dba065e289c1bf9988d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e767ce95022d75083cd3754d20171f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edfa2ebca01ebd65ccfce9d577b7df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41176147b1beab77a314d3b086597665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2e4f5f92d91eb170574a9d473cb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193200d64797902f7316329406b06b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca975e526569f12ab8e92ab1e1ebd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df198768b4cc415d121126dd95053e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507f813d03d9eaaccc4b759d3ba37d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94d9107a13464ecc2d550470c0fd4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e932b9b43109b0738fc473907a675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3f604a4771723eab6d8a428c4715673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32c681626afd000143151ca495d522674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb86d6580976fa73ce7ccb12fcbb6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a284a8cb59820f3bb640ea04f7d27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c2e4f3aaf0b0cf5e361e9e13d1cb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b473c66a91556c062d606cad15d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3497dc87bfe2fdbbc9e77afa0c410679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a6b7ac8ddd205281f9863492ed9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed39cc2a7828a843588644139e9359681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf957d97d8f040a745eec76568e8b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f87c63d20bbd66d6e15405bfd2e6f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100ccac20ec3f1074811001c750695684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e32458a5708c64fb8dcc976cf8da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43916a9d40d9f80ad7f30c91de81f730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1d6197b4e2666427dc86ccc7560aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4753657f9fc351fb499960ceac39a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f874fb588995eabd65a8fac9b864c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37714d5759222dd93b9c3e38112b3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3cc9d06009f62dc1c43d9eb5b2334691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdadf7860033abd8dc0ee75f59c2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28573679133b84ed835dd1aa5070be5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c24c9cacc41bdf4bc94587f7c07d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c671c9a457e90caf9946e740a1fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac2c52f54d679181dee199a11196f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667af83caf81b56094c93833f464f0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19d72476097d9342afaa5e15a341b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1cdf3ae3cdc9ff7d78fe63a2c7dcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1be7693bada3be6bc5ece3f52d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6ab6c297d85e786e10933065cdd64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170bfe23e2cb07d6dfa03b973537d56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bea93adc688f47b88374a7ce96b19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ac258ebe10f0a8e66bf1e195878b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa005f215d00c8a2ee5c536744636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34793259cd6c41f42e88021156b0aa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b634a2d996bb06201cd3388e328370707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84098b6795a84187147cdaf54a8067e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae21cad148522639333f829f56c6b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c9a118cac8b354a03dc811576f3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29ae6a7916f63758e9926ada6268a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5513195560333c7295107e4a9e8178712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf921fa40aee01fb0c03b323bf7c4fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605f70c097b249cc3e895bd9863b25a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf514a88fbdfc8529a38db4c7e1daf1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017b51b16d55546f4eed275d9515d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00149259d44989b7381f5682019529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037f61164475a0d805de48e7a288a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93299b111c53c7849f18440941fe8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bde0153e151a053c1c5375b48ebe1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5aa502f45af716f800c08aae0c9ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff5e09b2a4ae9dac4a4dc84e21c39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a40bd76a82d577d8c7480819d81ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249e885190e6c3891a73a3b6229c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729efe08b9aec490c44b6426d4b371e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472420fb8f0e3083289597a6425c9214726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a15b55b1d20cd33d70b9880088c47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e00c5209d6211b8b9a6d2945cd805728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fdec2495dd8e3a23007704f9cd1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb75696638d70827a48a76bd9091c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b70b9051c936dc4aae61d4d86dfef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c7a97d17c3a7a0e399adafa6a050b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa915950e4c528fb5bd21aa9a05b16da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c730dd752325c8ed03aaf442e26fd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfa0354bf0d071269baca2dcd51424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58bbcad172ea7778be8a0c5fa7ae93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52615095c2e28cf035738c269bb6434e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7c654432abe4270ad8f380d4bc30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26530e890ddd9d62222713d1a0f3b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41c0eaa883f672e26b180951d90c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3cac6a1fa3e58c7d13630409c9e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f66b95f3455b3eb862d0e706c7f61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c3e7623ce4015c33ef0957eb5460743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebaf9831666c2a9750a9f367b0e4be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b75f398b67d28a4edbe1d0e923237745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d840fbe2c2e32a8685c85ad6c1af2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea67ec675392d8e2bd018c46926be3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4861c3e640a6bca3430cb32c900ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd4f026b2fb507eb7e70871b650d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5057f9778c09f548cfecc8c6fb29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca59f15e5062c5a3c5d06d83efb6bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a38bd69b3ead3928a5edfcadd9c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717eb5d590f981d41b6319ffcf7cd4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ae6c4becf136e0bc6e529fa62c31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432956ee0ade35218922252d0d310ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e30e9003ee35c0b959c56110a000d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b223121554945a4d1deb0da320be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b32341e3dd99881344c0fcfc303a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b2bf4754643c4e85333af7385701759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc9ad550f15c5dc67073fccb5a2081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d14f9ca44df7540dbbd47b5d5b51f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b994a8bb61318b257a837e9c9f56f593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668cdb0b4534c858df79812f67b7f494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23ce2598b5535bfae3a5a92a218c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6693e9f9a1738c7b3fe5caecbab71ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca936f93564f7f4426a15f0744c6507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d73799ae903da1c0c203cf6abd6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a8520f7e914ad76073375c071eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4a660b649f676632f8d772a9dc4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96091af3ce9ac590b87bdcc9ffef067f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798c322db4a996eeae9a06c9fc3fa4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff216dec134162b3e1fadff93b688a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809260ce9620b856842bdeed94b2314c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27abdc9eb5dd0dd0128337521baad115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163abea427d814fd61de443890769016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1deae2d37afebf2365e8980ff9af0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bcb6fe2a61f32784a0c0b483851a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49003e8fa4b70ab957179a96be959c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2bf127b237894079e59cadfb89ad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b9fd40f5c664de63b1e648aac03b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5e67d77a875747aeeadae589327222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b626f97175096e5a9e49b64866fe8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf26926970bc13ae2ed571914d1293724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff00ed464795757bfd96d0ab2a95e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722a4bb8de6b19b32e6438f8970b26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222ea4069fce5020fa833933b023b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0aaaf67fcb9d7d16a398fa9e2620128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619e60386b95f5e667b26bfac1a6a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88afb859623b316231ac26af2e7fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fd07729e73d12f157dd0cfb64fc7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed12807c8eb55b37aed71b2873334f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a399fed3eaea473d52d53abb659f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e8fb56635aa013e47f2c97f8546834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71512af837dad0854b76ea1cd09ec8c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3098252b323eb5aa171c8719758236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a8fc67b8cc19d73e963852ac3e6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3115cacb22cb60140f87bdff952e41238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b85a1aa0a31a96c9946ff345c3ea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c16e8ed575e4525918265b8f284f6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d0a5781bd7cfe873ab42919557df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba6e038318520c447bcd422f65f3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d0fe76a6d39e9c507c103c7cbfc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e103752997e439c5fbc139a15ae7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a4cb591a271d8deb894ac2ae358a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cdbb0fa60357d90262c01339d79c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7f89a28d75b7098c44fecfc50d76647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c604f2abdad6836d0032cb24c2b2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbfadc062acb8782b036dda204e20949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8670a66e9e767edfdb3cc474dfdc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b339a84d7348e76bd0591ed81710451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3567b0c42842ec1b449365fe0eed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58993d5c8d12184a6eccb988b5f4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15375e7134e961d1c8418d5a9a7dc5c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c5de68747a87a1f9d436ffc3347e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189fccb6ffd2c6336c54b6c3562c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec17a10d090a864beb8d58e0d4d77a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990edf7fb97e04bf8174df6c766973f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5366f3d7475e59dc9dab9cbc5f651859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b7b1314aa2f7e6c905e51df44005860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15047822684a645266d176038bc32861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20facc61c622103c2179558b0e6fdbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d31eded95541eed999c63e11c6cd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7075b35fa01a10060652ac2366de0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49e4d2713d8e6fcd4a50bab1022d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b93b234dba4102e6e27fd9ecc2a2d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786522ffb4aa11eca8439eeec0dc4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abba7ff00e546ee48d74f1abb8272e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6666ef31237d7fc7cb4848e74d7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafbc7c56712def4c7bbfcc88363f4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b202a375a75e23f31858b5eaae6c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a4052e99f5fa900b8abc4325031772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd633ffb5fd6a30567d9d22f41b8af073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503aa877d41fc3a379f80548315d7c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265edac359e7d867b0ad6db14f508a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a83be624174a2fb5d63fb688aac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37aceb8b4a954fe294c4f8c12a6fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3f528f68295d1b802be4769dfcc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db8693dcd463dafce1bf1a7c8b124e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae8636e7692deeaf04334de5c0d17280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2a6a7123becf4a646995a35f667a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf309713c8f38b52fd940cf38c46ec5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60401aa396cb6fbf708afb43c9d234083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f05a4197593f4b7c4a29648918ec0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e7653140a0d35eb92143ec6104da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5445d9f602577b2e50752a88780df2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37667ef93bb35c0dc72ddff1c315ce087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1942ea19490965acf3c882a1d4f612588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f1a9d6bbb7f2eec00476212d48e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc418a335987ed09249dbcebda9d3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6917cc7c19a8d33bd495929ca530bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf057604fb31f27b467e6570945aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762735995a5735e428e2e9bb142c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde6593f7ecb2675431ead1e9cf99d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb4ea7dce63c3696c8c263ff3813195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47acec9910b007bf5f479339aef5f1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa671f9d0d9815bc411a4919bed8f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5483c1e090d2280bcc9b739b1cc7cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba54dc05e9bceb344b1bfcd274f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616666945c9348c7bb07dbf7a81a65b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93bedac37509a8590330e7fdea2252101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655b5231bd1640da970cdc365ba802102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75edeb27acdd3110aa1a164817036e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd8b29bab23c27be5c4bfd1ad74de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc0e7ffc3ae5f353b5086dd6c6643105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d47b6b56261eacb762d6412f64ff5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a3d8c11f2ac0160c8d8296323d0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c71e6c1e70e66a3fcc3e8c057d1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0d4b2b33b0745b8c1fe850a871ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dadf78746b7f81914cb9ea7923d39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f39c6ff50c4292f2df9f4e4a5b0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe833357801c5c8f3599e90f9e349f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fb64ca6ed34a9650a87c4dfb4023113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab2010c2565078256e1558f51a1f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca31611473859e19406c35a451876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b98ef7e255f811cf543a6f288e55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff334b81dc983b194b17e0ee440f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b47503f838d1d41867b0a4f88a03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9671f3a36f4d70835cc65b6767554119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ed1ee33d9fa4acd8e25e89517d0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38e5db56cda48d66f7227f51a6e0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd24ac571db21d2cd404d6ce35175122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f0ba3dbcc42d5899546f8cd6c2d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d67774d5eb247794f822e8058d7ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218587a7605f43ddb37c0c07316df72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0235a4dd9cab46a3d04386e82b62e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c187e7d2438a578d9a7e91c1daf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d274b827a4e8b3aa410952199d07dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea503bd09f1403501b3d8fcda1bc6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3292c9a29429239eee68d11333c5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b01c9493955b5d273728599943e62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842db82092c4537013bd443293158da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867a1aff437d2b38643e7f7e462b27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fefde50eba10b2cb5ce006067a27e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba2eb3853bddd6c6561e9577fcd25f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee6c59173b14db78093cdfd50a346f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b8dca5331ca6dbed04cf062aea67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39832ad81bc207f85417212adc342b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ccb48290a343b140486407f63292e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674391a88db24c83c9f658654dbb3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fde54932c3b92cf35137625e8209f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d5cd872aa2a4e58314ad07f22e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170f67d11e21f45ddfdfeb35ac4e67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bcbfa9bb654f9ab4a6900ac36f857144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93288fa1630b21154f06da1898e877b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79818f8b573217ec862be34281a9263146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13df2af4d602d29e21a05ea5d959956147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4884b1e5ac5f60dead2fef8b6e86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e8a86ce36db847c69897e19114e6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29f8e54ca35868762e7a766cb2d05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4831513cd0dfd29db87cede482b4c91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6dd90981ae6f3ee3ab4f32a061b39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194f87706684e435d02ad7438c3483f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5d18e9a01c40eaf1979ac4015e3ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7efdfb64b9556429d37357a4ecf8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772b88f0ed47f3b23ea7e6d9abb47b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ed762063360f47a73813a2d32cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa37c0c85682970dbbf92e72c6f74f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9842d8c0ae6be1187cde145e61b3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9536c4f9a5b6a3773352ac15a47269160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe5d7dfe6a4e6898f8c2b1100f0d7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f76b9898867edac66e2b0c0d5ee90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c97a73768fdca3dc325a0a7ac2f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f3618e3a1536b7c20bfe30807418164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8b6700c1e988bcc01c0464516c81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464066604ffbe1a47fd248d855abbab9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbec7c84ffa17ded6daf08393c9904167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a29a388f72f83b6e7bbf9d8f23fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fed52d70cae72fe185f217291f7903169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e692f3086457ec5d951407c44d11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c40216b264dfb342db24326e0e37c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84795f4e5d60fa2db1168c02fd48c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477ee98629297a12565314a69d0239d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ea1058816fd7dc022a0f0b6f0eba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa10982147e9c691e3433b80a60f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28636429491f2df58c6ac29b31713a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51faadd3208a4baeb9cdf5a5d68ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9be95ebffd73ae7c35761cd24edcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2edf04b4310d70b181acac30c3db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3fb0699516ce1a453c7907f1cd50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6092746b3f75e67fe37ec7bcb26fed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99ae4bda366bf436b21cc9724e8c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417814cd63b2938fd3113280ab9f149183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52e8608a4503e0475cbc8ce753ee03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82367cbd964c1419f2c0fb8072f6c51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b1bd99b1ade5a75a8916a70f98fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ab91c8586c369ca3eb4b43c48c62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f4f5ce51f4813a92e3deae008b24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8abce2f569a978c8b8637be619aa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b9decf963fd87bdf60d231d9d9e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d71dc45ee4b3ff99c15ac9119e047191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747b1832e9152c5b763e6f51aab380192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990936ea4069f045fd2e04efa6f63f41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338d24482a1097ea5b2fb3c5c43130194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e8b7b0b1df0ac9a808bbeff4774ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f738e3c134979ced12513b4c6019196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb4e4816cfc9db2d0fbd5749fa526197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0577e6ebb7f4a38330d2675aefa8c4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246d0a8b902fcb4d0b72324d5fcbf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bfb5e698a5bebed5eaf34915ac7ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65356a8be771deca77d78e02c889d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaded6543861f48afe300e10ead2612202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f51ce04727a05eb27f0ea1ea2217203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5b375adbdb58bc7d0f15d04f9585204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0406ce0b6de32980eeb55caca3a29f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef591b91cbf55ec9b25b1db676ac6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c87a570ff29fbd51b8b401badb578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a83fc868c5174ce6d373b8465568e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23b03a18195858ff2ada205710402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2eb7939fbea488dcd281abf6b300210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac01ec625ccffc0df0b88a1de0141a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dab2c49f115e6181907e2afa2435e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8ca4b8a668a757f0b598d2df6b8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35303dc5ed520b41027975e663fd46f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc03c5e207a9f71aa507d889062ceb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d50cb575e1a3abf2674f75397c8b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03fe17de835e70a924c682c6589e8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039874acfcdf1b3d5f2d1fa94f81455218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad23fb72fdf99b37b2ec8bc9b8372a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1604de0a091b1a0dd61b53154223220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dab4543f488a588957df1054fb553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5acb1b8db64d32c9e9f92a345ec7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250559b0022ef8a9876dca1fa08ab1c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8352ba1e662d3384dbf9ca719180be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ccf68412ff6c854256eb7dfe4618225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edafb109329273720aceff28b198b22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b31758d8ccde616cd0a3c9d606758227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e398f2d817481d763191a268f883e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae4da6317abc3b2518b251bd751b5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10593bad3a40e2939774fe41998b82d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cc5bd84657459a09a73eceaaeb717231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b47bd585be5f7e4c3ee8122d0a82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580474a6ed2bf857183e193391100a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a0513869f964a6562a54c9f34dadb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ad0671ced317b021c02c36fc5449235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148603d70f76d4195c3bd6b882b3036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94681f61cec947396b8674c7d7b4160237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db44e1ef6f9f60082e30fb89a04bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3edaf3f47c3f1cb67b25f9fae89b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d64a62cafba633c72b11075730068240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3789032f6ad3487926e9ea5897aed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db616ec8cbc668e3519ebe0809e4f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012f36b6d612adc77c9e0c9bafc28c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c92fccffe94f87c6c2d3fde370f27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa0628a56b670dd044e20c0362af9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5ecadf1164b33dc1b38cecb735e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9be133a4f264845dbd98ee07647e31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d662f3dbf6da094ef31435dd10b74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca4b53c2e9b75d44a3b52ccac32fdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d8db485fdd6159c3e9f46c0b5152250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec802e9c3f37a807af33cb8afffae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd694ace759a718c3fd74d44ed5a2ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba470afea188cd665bfe45dc99701a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e52328dbdcd8b2f3859026561939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c04eb14d21c13f92b2dc29c4d275255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd709f430dac9ce4d5b167b580213256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814bac6c2f0b09773204a57acfa8685257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454631de09972c6c8fd69af27b09add2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e271f13821c2bfc72b823d147b331259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e2e64e57c9413ab15b072170d55d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3e39bc2942fc4d94bac3b0c2e227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8c576d9264ddbbe0ffd1bd47c906262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347812ac46af7079f532bdc1efc866f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201db22bf68870f845475d0aba55f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10e8eec1c612a50cb5c622ce13765265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a620a0ed9939715f2ce518cc12e51e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc6b96554c9263fd5b118b48837a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff125cf6a7190c24a54c549707f72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bed2197d55226d00b3b76a6207304269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a656d1a1341779738ca4b88fddfa97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3043e46afccacc7f25e6e7a189092be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ee26dc6766f033ded1ab0f92f0b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792128b726a70ca7e00d5ec9f1d9ea30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68dd2778f44118526a401caad16b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c94aafd78d3ba7252899201bdc16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3208e03fb3ec6c937c204eb39be48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae1432bac98ca98a9e6fde8352b82f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75cbb48f0f3fa88d23910480ada0c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710092fdc5343d9340b0bc8894046f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7a3777860beb27df7d7c2fe52636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105a375c96bc158363439a06fa3142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa740bda670f70dd3a263bffae62bdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b0a0df7b2cd37adec27480233d64e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b6295fe0d4decc64a0d1e37bfea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6d4b2fbb3db7020bb9d475a67682285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b070081685933403f934bb50fbee2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb89ed5fcd41590ece9b1a6c6f1cdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709250ba8ae5d8b084a4222e66483b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21792eb83361d14a51f3ede23785205289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84badb9b80e3896607601fcaf774e0cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d7c70e00e3439b6d1485eee77b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68f714c72112fede8591a521bc470292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d32460d0a208206000e2cdef08e5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2727192b42ffe736db5e7ad1a5af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bc52b855f7e753d33fc68b0785b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777a9ef9daffdd1fa2e397188ea739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c76ede7ad3a09f3ce5fa43d052980297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee10a974b402f635ea04532e49ff3d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953176bb0021fc45fa648c14b53b65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece6d2f7d5ef8ee81cfb173f58b563300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2031c71639bf9092336be2f1623bbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2029a9194ae82054d9b00ccc3300302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0b9f21acb0e93ff9bcff252188713303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5424bfde276218d88c491f0bb7e16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e89af538a454101aee795bad6ce2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e236cca2c975987f2a4c8b901c741306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51482c3725bf7ab5564215e3a864c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664866f633f19abf5ecb33a3d0f2b7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b52274c5d71e6d151bd2d219a26a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1766949b0e605c9f9259ca4b315c4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770bc7dd2c0c66e59dcd42c578dd662311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460203c2357f8bc14b0a474dc1c0541f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e32c93bfaa254f19caca57588e3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53963ffeadbe14dd2c30dd801e03712314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3c727fb966befc7edeec2933ff0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a4ffcc2a71e7a97f5bf2ecef4374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86cf6cb97c22928471a288e28553c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5533a904abc9c27b17e14c9ee157318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce78251fe02ba867a56b6dc94d2ce10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb4b7b6cd40c89693ad01e10321f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d37200070e4aa5daa8d0a5d6be2c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e08f10ec27c906f285fb6e0a98e841322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b539d0d4f113e25ff9dc5a8aaf89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736c20fe6baec962fa82f89121dbe98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f31691a39b61c18302bff2a4accda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6fcc8468560a406431c789dff5bd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70871d3becfc4106ac85ff4dd39cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0b40ac3f76e60f7e80b473271c2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64fdb737a113b43ea9098669248e10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8fd908922584248539e0bccb4f92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6046a1a5dec44b2b21a2ed153683d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499d01ecd90da79840aa9657266679332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1aa4ff3c9dc75f2704427cca04536333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41feb5ebbff4afcdb361f0ea4f65fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073cfed2eb8e3ab8072fc886a22ad3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b179a662bc6c391bbdf813389571336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5ce5af2d0ababec6027695aa3ecc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ceca27d6bef37cd2d4e02f3c337e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8aa879f03f5d85436437572569781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22123734354e468c97ce1a0a78abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd063a46404055f58b3056820ea66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a004d3169d7696a5e2bd0ab0e2538342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe45f723361e15b19c8145884b6898c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06a733bff54aa627067d639e96823344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b19c36bfffac6d04536a40787fda33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4cb6c6c5bb2ccb25334dc03a449c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056df26c71af952f92e226435c6dfbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc102d35ccbaeb2a244abbf2be0959348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bdcc794d1d89417667b989363a252349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031ba707b5902260eff5753b384505b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53976f52d2e33eb002563c2188df59ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c48cb55e72e802aa91f40adb254c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527d702b1403ffe99fa3c53b59f0cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd858069e4ee5fefb3c7ad2c44ccab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ccef75bb861d42f221b1b4ff1f7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4266cb11e075b12be982d405c41c44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b1268a9ffc941a88f71b89c16b9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16014aad7c716ca74d69d672334a92d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9f995f031463bcd26f8d7813e5fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f72954ae23330ebca731a60e9af35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eb56990a6abb6c3fa7ff1158057ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c4bc5ec34e2a4751a930deb4a847362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f320636e17b9935ba1df1d5e7f73c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d0d785d805e7f9c33fea29163a78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cea7e3bcb278eb14678c79a0c131b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc312bd286e145425f2b0eed29210b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251238d8bba805e3be5087608f0234a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9b26e94511b235e0b66cda6613c13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae429a64fdce27a40e9fac241aff42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b704abc1f0df61239a99a2e668bc7dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a449ff0505c63ba258ce1e74bfdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e160eb90b623b5795e368c79763b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f55c0ec613a7b5f682c832e7d45ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7b52a4f328861190118e00497f76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bf2e028756efd8ec5a33fe89ffcb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2640d76296ff08e00ba36fc02bfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc22253f9dc81f9c71c650ff6e5906377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c8e7bbafe4c966f83b4ab87623ff1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6453cc34645e0d5c3f2570abaee6ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839be93d803193ae38d0161b3833eee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a236261110764c17999e47dc6c2b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780acaffc050756c4ec8388699a853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351843ca86c5defa443074ecd35a504383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8b47b3e6c28c1f32fe5fcd99afe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48781bd13a8035a3cab7f1880eea024c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfbea6cbf7c76cd7e50736c3296fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1426689126e87a63856a91211446af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8765de11cb0f6790e185d56a46d08d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef0ea24d0ae541ba1ae80fdc67b81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22b2f0e768598b33700b67c247b2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570fce2f4bffe379f8736c64ea7b28d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6035bc37c89e4876eef2cc3d632b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5b503e7c8b1a825cd88bbfe68168a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5e2f5d8dbbc0ce91957469007173394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2fbc6b8e3351cced91bdea10114b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f04d57e57d21a957caaac29af510396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434604a9d7fb86e77298a8c4dac5f3de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98af1cab8857b1abebc060a059ce3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d988854e1aaf9574e21f57f2d85f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbc136ece07737cb80073765143df5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195894d906092e1556c673a7f3bdcbae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bcf26c85c9354732cefcba2689e2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d35d8d22b61501aaa95d2c072b4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656e927a98fec30a816a656e02110e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb0395a7ca494f628dfbdb301b899a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c25315636d756b4c3334a5c12301d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822144dd3f8776cb36829c2bf19e2c6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3696186882a0cfba36d40130740aad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc82084f05782b04d9cbbc93c542b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2b73a8b8f7a6980cd78d5bd250ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b87b74445e3b1edc689a08d388399411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120def7f0ec4a941a60e0b761e68ad9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70990651a7ee12a2915187f2d7adf357413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f317776d6179b40a4e2434d01fb5c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b9fc3eb4dbedb2d7950c6140edfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199234c191f73f2dddea509a32a8ffb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a57d4a1bd6eba3247a322f9e6ecf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142b3299e17f6360f4b259417f6777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038d9b9edfc2e38570258fa93e3a34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a43b5151c34866d4e485a23c07b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bcb78d91882668b9830c831448808421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4d5f522392884a102ce5fa4477a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc0ffa82b252b18b6fd2857cc83cd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6f65e035e65731d40131d95ba3de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c5a620df244d7910be21c0979541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e3effd6946e91237884c841b57d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec60f767724fbe954f553d050566a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c4f4a314653f4ed5db464ea479b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20cb026b56197473be025e5dd6ed3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8cc0562c1affc3d7df0080c37d32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ae021511083b3f4bb7dd168a5b9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16220e0c0bb2baf339c7b39dc3d5e50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e57a5670dff79b53fb7957594a693433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ac86d449c019ab1ee51797fc85d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612e52095e0dde133ddc044e9bbea6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31f06291146af28a6b176de250dde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c7d82aafd8fb6b763aac3fa34c92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb5f66834764b643d77725947cdd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97dc6bc80c92a0ef53a2d7b9c1c92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51817b38da027e298ae272bb9664cb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab020633cc0d4427beaf6bcec156881441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880677afaf41941e490628b277210c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79066633bc801b16d8e90682ada9f902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a0ec31fb2aff8bcb9e838f9f8f459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24858e1c1499e1587af2689b05f4a0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be5811db1568e89141d95890dafa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc189d5781f8d8f761f063af9c1d35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aa9f920d63491e5762b1851b457ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4df2f032d8d034e2be59415fb933449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d93bea5f97eb308a0eb2731e6e31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb23d61fe274e36629cd1e32ffe27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cf86f2cfa7c2f210c6af45d96875452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f83958ecfb7d67a74d592a1f2578c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024c4485cf531795a50073c6bdba9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b0c6b7d60a631833289d8c8b0a2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb86293bff78bc02a2ea76ae942a6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c40955e54739834ce279649e4243457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b51dea39ccc485586d45c98985f7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808020395528c503f6b8fa41bd8a344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e534db91aff762c40f8ee031d1e44bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371959d9d31c65e27164546e7bfdea4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d80b2580715c70959e51f8bd76c52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097517a533b0254abbcbf028a6eec4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e9492598cdb1940d1448436c6b66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0feff35cf7ebd288ecee0ce7ee50fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77cba143d94ad8f6863a89d6cdfe28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de903db7b3327dcf6c96aaab08c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e7ef231de5af2eb0d17bb8e90c04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736cb9e599dd3e6bae2572e0fede95a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9343573330bea0382dfe9a10e3ba9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f39ddacd65cfdd2419dd68b9221ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ba6edc70c0e84a3e139dcc4d5979472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e49b7dfaf78a66f475ac80c50a113473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a642d58060e60dd60c26fd23c000b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b48f2f83b61802b581b57976d60f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d24d90d95e48ab21081966b9a8f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e84eba27234d473d6cd2f2bfff97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015f3139eb40fe30b8faa4de927128478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb6bb7a965b4126aa94a66724aeaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1819f591a9167a50ea9ff892ad4e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafaa827850ec1d9f55d1f723e47076481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac33c57c82628caf807b7a5adb2c56f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400333e99b97371f41205a80b8ba2705483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7abdb8b0841bb67edb29632a288f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1538df59681906a9b6806384d8afaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eef49be0120c9248984591d72abf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da5a54e280eae0d5da7aed3b910881487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323703941323bbbe340dbe83c733f4e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db815440985cb0b14c2a43bc4f6f1f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631ce738de2020ec7f5af5a2af614f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2b480b0b06d5a41191e0c32ce233491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d04ef8ed7bd3c6a78244a94b54563d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f18080965e05cf12d58469898ff9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b282e1c990c7a63122a6c9519eb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6148d64550ca770dd6c57c799274495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154caa7422038aa7c9bb76d8899af7d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfe8c5a9f6531d71984fb861224f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622373bced4aa28ee2bb039969c167b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f0122cb8d7b6a47d5ba43bdb0054499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3d4a333a970828b2a45f24da85f80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608644092cae577f8a98660a4527efd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c9c107471508f1f50ae76793216e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dcd0e01ba36b91b1dc0241ec483b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95cf024210e5e061fd982c9dfb80a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf00a7f74356184d4e4d28fcee0ef9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132cf3034d1a577c2a9a86c51dada8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b1744f0241d8ae54a97923c6b6fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93499b56c0f6b470ff9455e671bf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f10a5d365088fb97b8c4d1a3df2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12aec86aec7bdc5c04d93eb72b5e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef939a4c2dcf5332994bf1af780c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef856216f1d14e3a070dfb74871676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a98ae51f2ca8cf46725714657856513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7b73ee8b87d2ab019e137e76d682514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d78984c6faf29f9f465378428e89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d876c145470b050f6ead877da6d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83cd6e905ef9376be4ac74ef2c02d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088381d439d38014ba3800e795a1067a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf918f889121e4c601f04f4e150c67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a60a2196d87e79d415ba7d0fb4aa7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be843df3cc86244de4d9dbfe30cb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb719572479ff6e4b8060a12001812522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8fbee2a1621266f47b17424b691b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b0661b2c7d6782e79eda1e5e0f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd425dfd2b9d02c4a0f2a024b9fef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b85a8ce9d006f393a4e2fd051489a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f78db3261a9d06962c37c96c3455b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b593645858be0c9d71b105967c036528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d46c4992c20d7bdee48c3eb678562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a632a9174175830db4a649f5b622a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3aeefdc788393a9540a8c1a3f01f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9f8d52eb17cb88570384ea5ce8a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36d4e9cd8d72e233696a73c9746ae8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eadddf7bfec5698ede163a9c75ce04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bc44ced218c7f56637ac8d64889d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabfca331707e1d17ecb1047a277d34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92823f3f0da1e92cd5128d8cf7d3709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b87947281bc5c8dedcfa69e5dc08b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ceebad303c1f2ff20050a31e9eeac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff6bfcdcf52d422329e871f67fbe06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499928d49a07ea3b19ebebb5eb4414541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac459d67599194148eb02fdadedc8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baf300cf4b13fb4ea182acdf541cd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b6a9dcc04775dcb0966b798b313b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0131ad59db2a281a0e0fea73840ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42945ab50fff6d4713778a0b72418c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7526b0f05186bcd8f54b14d714a4bb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8e34a1c44c2869a76b07e83fda276548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e544fc255dce637ae802dc4fc52e797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699053eafe0934d5d6adbe4a7346535550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa7004e2bc3dfbe7fce1d30fc5d1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7bd5d030c5e6581a86d98e5f1da0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c18fae6014ceb676d64254b8f33e70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f105fff16ffa10d5df1b0ac207af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e91bd6e69c7eac89f708afaea5db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b039016096a20b390123738c0967f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590dbc9d06ce801e6ed067f1a2e0be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda41e923b78f6945a50e5c52981f29c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652291514b1a1832509523bef5fb11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123af486c36e23be5d1570a19e0519560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef267621d49d23ab192e526e118b76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a72fb09f4b0810de76348d4b8951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f10a19833bba4babb14706e1691e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7fbf2aab417135715371bfe0d467564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57d2a386762f5a43b9fe7b6a965ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c7426109b1702f06d8e9d8b8d080566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a818d03f2ae40d1b9f876d4e7ac6a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ec802db0e6c691165e0c9f928fd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a16371a040450193b540097326a08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d42fbd97cca14b1115aebb6edba5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb1718a42bd2ec72c7fbcecd682fd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d44fe5e02e118ac007cf98ceca5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b94da4d957a1ac0d6152bb2a6e775573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a75db986d3f84a2d017fd350c7015574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7162685fb4177bdcafd55a63b7c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20e6c1ab3e2a9cd4f936c89491a57e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ed87343719822cc3e0fb2e167fd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ec07085e8f0f3109265fa9af2041578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e40f4ab0bacfe1de91a33fcc4b11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18641c737e9dca59d2519fa99cead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521296b598df7504b1729cd254bcf810581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c4c515dff8bf75684f54c8bcdc55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a8f553366a2a34161d44ac25580f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e58c7593aa67f088d71d1ba8f3253584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a993e591293bdeff47e10e946385585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef2da9688f1f52ea0d8bb07ba5eba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444d25183dbc2e78002a20ee12565a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5983ad603168cd80863572593fa0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40dff8c699c8e713d841476560c15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40167d6f8515651b329ac4d0b9ba8013590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcbe83e4e0fa5caaa28800c54fe121591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b4f260a1d679823f25036dc83336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306be4473948055e9b1db169eed5f82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90d7369f8dfb2b59fe79fe0538708594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630883c31f61cae63ec4ec36f3430d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad69a1bdb1de5ae9257a64c9942fc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f5770c6fd2a7b3892ceae302b3527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde2843a21771dbf8cac41ce4b30c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a570b74126843496695e718c8e49ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591894f2a4157cc98ba2988179deac8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e085de4daa3416c53736318ddda5fa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9774f800406cd871e484c3f8911f11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5e0c652271f043620d2a5372a55a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb354efe9b00b4fdb82996c95c611f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740c878fce16474aa5a84b280b0683c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9a5826709abf4c92db5c14bfc9fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acf8a1d3ca47a495a56c26572a8fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286dfc6157bf5b0c7e4044041ea46d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e659a59c45c390b2942974939b3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c036727814df5d65a47e6219c4e89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfeb73816107bf8f9a765757f12dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5688fb0101f8c10a3f087ffec06174b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9065512e391aad84229d1496256b1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c8c073000c8b251f0b3fe503e793614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe74cc1dd048f7cf389712852ce30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc720cb9d4597e26157b5a1202f21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1902bbb23a72412911a88bc1491eed5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3f13f2014bee19897231cf4ef4f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb980453d340fee2c712deca288bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba11f977b637698898ca3d202fe900620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb87f529fcc65715110ab9f4d6261621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2302d2745164793d5076ec3378149622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a33344ce3f410e3fe5de01d92c6caf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0312d75e63d68c154e5fc45c28365624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa105cf8dca155273d7f9876e0eb63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18b4549c2506cd6358d5967d4d8f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28f8b174ce20b802538be0d41d8e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10306afa445297531eec524c236e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39173739f3d9b0b47881de6a05f4e11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4a3d726167e8fe8aa2a30a6c49a4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f61db76ceec5e6b2eefb26749a0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054169f044edaff3202744bd6cfa9882632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c7135da9a90813d7540d895ea7ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace05cb513c81d6590a6d835c0129a56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b36364f29e77699779924c0e3b936635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd212018ff1c0d1114f157c32adcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd731eb7fd7e34010a495901da36246637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a468dfde9481c3317ac0a660810f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829409cafc3ebce7df46e7094c4d129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba2286ba18cdb79c47a5722eba7196640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b589f346100572e16a0cdb32ccc05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d4d2c728d9d463323a4953fecb2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56485fa831b4f7c749159c16c6784b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d662ac2102b272107ccac6062ac3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b4cbe64001d489ccadf0d69fa54dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfdb5e7926ce15d6d4b45d61b85c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e661220ff7d6cb9df249c0e5253a64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c00ec4dd70d447fde7bff6e8b875648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601a67423dd2245b391c423b0da6dd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e08092e6e30c353d40b1c88a939d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba27787c2f8689a2ece58a7e05f29e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3b8f905dc0f681f6eb9b789abe27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76454fc2b30d60904013279770390653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559d7d0743c651e0424cc577eacf0b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a3295b8f7c810dccf30821fb295b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535e65062cbe2df5a32a3cb5ded69c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65902b732c34112cddd0573b6be176657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea580f41ca2bc3036bfd72639cf02f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c134116944a55b0ef7a2a5f4621f15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9692b3402c98d75e7f38543a7f41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40fadc45cd0884b798a12b7aa027f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1981ddb632e4f095077d102338e96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854bcd2dbfc1039f3aed332d2f72d27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56745b0a37fa021051899727f9b0fb05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2af14e9f0ddb7b10a13eb94b17c8a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b631f3bbda5feed3eb90219ab923f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9e640df670613843255e08795980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365372e28cda1cf891724230b04e8e6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ec6b9f62c294ce41b98c4527c09f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940d82fbd9a25f5eaa1e7a03f0710e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af0984abba1269cabc5abadd835dcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba7b5a96e73221511aa07add0c63e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a55df3feaca66cf020309a1abac7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9acbeba262cefa125319d7eb0f86c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f1df28b8a336fc2603261d5a4faf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b479874131cb3dd4c97b03f18cf30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c075d7d8cefa4fdd352fee5538b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c351b223469d9de324e4f4c7a775eb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06601239aa4482415e3ea56f5e48a51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cebd7151eb7ccb108b65db598f99b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ae560c49ac8781d7fa228ec6fd7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026fbf97b7ea70e931b85745313153682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c55940211b7cc4dcd5e81b786def683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c356094b0926977eb2e197cf1fcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa94433151c3d39f17f1760b9a96bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614de28e6e6f03eaf9cc5cdb49d87dd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e1653ef969f45177e237661e0f01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0990bef04f888c9a061cb1860306ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4bdcc416ca427fe53d9fb0495563c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687147fadce0819b1096a5131049f4de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1345f48eb4ccdbd402aa69025544abf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332befd9267cfb7fe393341d32775c81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0e868f31b75ef8e13505408785694693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea9c7532821a41ab37d3cc3d8f8be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04472650bad9580b20009bff5c844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee04822a93fe7b55f2ae5a50c91ebe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98e6e137ecf00bc4b5e29e834a55d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e08a3fc4c019ab46b33a11a50902f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f91c89a2bdf600f62a86dbca4e2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818bd468c8c31fc789a19a5e2fc129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae285ba0d04f40e21192fb6c0517c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c671577b47ae913f9ae9ad1ba9a83d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12551a654f3f59eb13ca5903ea58d9ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e64fde5ba393decc8be15dfbf1019704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc7293ee1c025e1cdd26f24153ba3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95e81de80426160945ebe72cbcb35a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353847e5d4e7e73fda9f89862c6ba25a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d52f935843b4b5d4b7fd0fb5161abc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b278501988cb604c4702d945cc5199709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d3b9c611d8f23bfb0d8e8c5890253710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590da55797efe959f0be12d3785602d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb8fac82fd960d02eb8f0d3cae508712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57079b7539f9da63cc6eef91bcf72e61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af3c86146123b7a216bb03d4bdbc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff6ab61f57c346fab1405d085d675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4898235c2011769d4196200b7ca139716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f56417ee37c3a852f6ab736a549b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e2a115017810d2cd2ff37ddbb9ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a629eaedba23411886694109d949719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400286ce775a06941a80a47f69b5ce1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377ac8976bb781c0a35463a4fa3b7aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b0853c38c663d1d86223f64f9baf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78d920637806810e6eea6c61f1294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9293490c21a2baff089d057fdb698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d220cd04051640295d7a4d0d31ebc90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8219fcd8089456f183fdf8938001d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b32c6228f15f1338cf91b5089aeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab016f7be948464c9b2190d4ddf34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec48ba3324521d4fff67f5c454d526e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d113d3c37ff5c578165ca40ed105730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72052b498cb1009e19d1a1688bcda0d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f6b52a482883cec4390f521dd6867732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a8976f459f3ca179dc324c598d255733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1c5aad7eb0c614f0b53f453b7881734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d3e78a67132e0ee3eccecb1fef36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea7bc43e65a606bc771b222ca05e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696965859b66eec45c8dd42d7de5998b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416065c6fa5f83860a6a7888a3d2871f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd300f31f2813584e8a858ef898ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e5280bf423fa197dfaec8335482c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f695529acde800e9eb28ce5e10131c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d132922ab333be996bbea2e6c1709b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b3e82bf521675b8cc0286a6cabce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a91486ca62f3882e25ea9117a5f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85892d12eaa481643d163781292b2e5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d51927c74052da4aa45cebb1c948746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7c451601675344c59c83481107ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b9db300a2d3f97f626a18983c9e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1fa2f223a30f16f10124abb8d25e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cce63832999399d3bc416990d706a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc3490887be854526a788eb18e4752751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d2fdb8d5202c9a335134bd280816b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94346694bab5fa948eca89d3d0f874753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a143a2de4b8120d0c8af43525281c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac95f1887c80b1af73a1a8f12bffab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f3ad979da4b6420a63ae5ae44b07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f761880b850fb0cf3be3ef4be49e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6849e8b3c094ce8a2372b744b4b3be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3b6a3868577aecdf45c17d5daccd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>