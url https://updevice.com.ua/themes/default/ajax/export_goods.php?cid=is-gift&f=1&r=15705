--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927148a723bba85de9f9bfe705bfea121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec04a728fdd073ee7aa435c071d4ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c09697f1ef218fb41659d4ed692fc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f44865901fed0b7b1cc3bdce500404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380121069f7ad609d7f16c6511a105e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899782a7c43555d4f135e20f121c52be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288b8bb642e4b1ae82a6f809e1cfc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d5999858e8be8e47b104098722688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc060ad5981caddf52a0a2669d8b3b6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bd3faa41e8c5d36353688954b6f8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92953be6a00b1f7a2d92b0ac51f7616111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9c197aec8c412ab44a3a8910b637b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4376105e99dbedc286bceb55c44c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e0b37a399c9d752f2df2e9aed1cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357713dc6e9d2a87664df260eb9c1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b1df1b258aa3b09e7028d8a8293c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadeca67aeb71103de31a181ae16bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c364687739227020198eac9a3908e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf676fa3921c3446bba2268f301c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28f94263180f2292b7f302a4c321af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88550457691f56401e83687ec4d86a3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26b2c8a65c66d765e17ef9e7d882dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e888ed270707f518bc2905020fc9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddbc3b3ee0604f8f0a585749b012a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f96adf5b45a685ae37a183abaf93425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1a2e76b3f2a93bd73eac87ee5a4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f9b6161aad022de93a7ecace688e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dae5433144c74a7736ad0dbdd34ea928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157922d755e90146d0c77dde4e8c919a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b43d5a7cc7f5326698e1e97d7ec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920069fdf7f44034a5fe64c1a2ce707c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8011d7f052f17e1156e20b059b7ab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640006acbf29413fabc4962350166a4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed1ee3412b17543964afb58c8a35234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62d261a5db7881c685de3777164f8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a476381b4f63b95a9e53913ef874236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa5c1b32e303d5ee39613f2c8213737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c598b359673780887d40e66edbb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55852bb090f8f594d7c9fbfb05b4ac2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eabf7e1d2240cca9cb6fd5d9c434b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af50a85c0d83b2fdb3e45b9a0285e8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb9f0379f7e8c4bd34e70bb70cacc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73238262231b9a68758ab7249463b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facfaeb9cab4e37f69f976912b104c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165441cae0b7acc9fd6624e7e7c6525a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3e83b4b49bd28ff16a311a532d8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49da2aee8b1371c0f22caf5107d11747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae5123193fb53f36d2c56c4d70c1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0a311f52b3c978518b28d55fbcec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2e9e68fe08861efe78bd76747004050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da30b872f7b17a7437cab48bf3f34851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd84d04ec8ca2701d6bd15831f771a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52fcb8d0323a01d9cbd1a4221d747253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf39be105466556a8ea58d6161596954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec298fe818a180313f9133619a5d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191ce428d37c9c7a3a05a0672cb6b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d3d4a8c59216c580eafc1665205157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee511dfddc4e9fb01ae8fd11f7c68ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c419021f7a4439ca30df8ee4761e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91b50b97e25892fba26944e2a9e0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba960a0716382d80a179737b74230261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc8323499c480a78591e2729b26c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240bbd167143b155b82d7b0a2aebeb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f2e5e08121fee186258076eeda9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae205971badc18af40e17162791474865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953d429df9f1dcbe4debf5e595730166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada3cda5ce0901dd35c75580dc80e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d4b73da8dee930f513b10838b77c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e47871eed88d3199374627d548f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821763f7065e3a879ba74c6379b875870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3d562a8f8672b0fd020908ff239d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77e5d85fb73e28d68f5f100918dde572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc97869fa8a5d4e6a44c7e21762c4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323e69c7bbc5c49a59c319fe2c0f42b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874669ec628dc4d293fa56da7507a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9443b1cb0d3d1a6ee097cb9dd598c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fbfbb89998710c19825e2b654130877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ac3d8f267f7970df64a9d137308a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89408cde737fb62a84702a192f160e9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1a05a567d42ef55c9d5397fd814c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c661b0c7ffd5e00cb9b601530960381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd163d05b430ca7417ecb8e89a2336582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40407045c00e842f482e3f547787b2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04224644c6bc5e4ef0bd839a1fe535b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5666860a32bf45b9996f8a06bb26b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5068b892cd6f50e1fb55ac232a89386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29942f938157e92cd5aeee41aa6a06b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419572dab7cbcf4a529e108e3f275b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f750762fc16f08551d244c5e9fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639013d22f216c92aad21c23a0c357190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e6b0a9a4cf7dd52dfd7c6d283f1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185877e7e4f916ef65842267406ff7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620152b9f34a596632a5be2051c9e3df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc75999359884745aeba90bda542f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531b4e13dd813a9c2a05b957c2e85395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161d4636c6f42054ee9d377f0c8dc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83fc5e6d5774bf736acad634f8c68e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61889b0ebbaf7ea83f79f81f1af3f4bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7de920e824228f8391245d643c6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe64f2ab98b3df0f4f0a38f5f8de09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa454b3702d0456da457e4618d92dcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a86efc93558275407e9cbd37011d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab1ccbc6baa4426fb2ad61082ed79a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76318ba0c20fffebd82902db8762900f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1b1f8a5230179e59c314aa026d84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b57cbe6c2f832c65a45bbefb4b99f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b3e01f78e391c16c2b6bcda1fa299107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c006e0a0a22daef4fbeaa4c03a507108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7f39f8a12fa40698ce2210bb3dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55f4be9d4b11efdb2a65b2193a590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb98625447ec8382c6ebc907563a4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d8c2dcf212421a14dc872aada8da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff30db7f9bc361be2d5dcc3483b3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ef79ec1d4f6b5c1cfc8b5e1b96d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078869d2508e577a69bd0a47bf362e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43331288a842327527f63dc2f44a4c6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f75b2d65e32b44cdbfb5c91cb4f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbba7164c7a49c771d541800c188e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53290955452bd867b8c3b00f4151b9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898271f19fdd46ccfa68981ffad2d7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a96048b256dae4aaecd795f0f4063121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7325fc01cec90d7b20c34469d69212122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8e6bea4c61f15e1bb6204a08a500d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de068460c72bff683c92c02000d71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e3da88372ab5b2da4071d1993372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391963ef3436bfb6d7eb73bdd575af1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20253bca908563a12a6f82ef4717957127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac495ee098c538ab7a163f6578df4dad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f33d8ab3cda97cdb7f3c00ddaf06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac55730cdd788e65f5f904ec88934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe20f3ee0b649c8ecd7ba341e00f9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804282eb7b53127212faff7353a947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1e6dbe0a8949aed361901bbbe520133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012314bf6d31b15eeddc6ea71630733134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375b630253ff873d19b58000a08884135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db77617cf8e270904e387cfd6505b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf17db0256164e4cf66807c47a441c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729d8b94cdaa110bc0d75de3e4a1287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d03c1a007e5d12d64998a5251f001139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304feb146af33c9c97e5bce33eeb4b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abb0ec4b7dd2dec8740f82cfbc94c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591658e91094cd49e8bc9f77c3641b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879bc1e4ccd05e26b581fcc4be32112143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd38f4c06a8ba417ef0cca5150a0fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774430d7fddeecea8c13c90577e2fd00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072700de7a49b885a18adfd859ebc05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27dd52e9a097b59d5faeabe71b2bb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2284946490c83be1f2a1a2cdfe61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2440cd8b51f2a9e58ef49da62e5d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c3c6d327571f0637b19e06d444fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0e150f661eeea3c2b5f96fc72fe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259a0bead8f6511b679d589844ffa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5654586ea3e9a28ff02f080886c21cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03bbb8463b9941b6f0469959f98be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8e54d86923f547a0c8906c765fbf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c037537c8ce614a462d47b7475d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f599ac223f500c8be85857417483c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cb117ac2d9769a1f3f4152c501077158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84fac89c30219f2e3529e47fe7a4ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06475268d5514f90458daeb56af353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade490b2e11e0ea39e410c739d900d10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5be76124c9ddb45a5f3b6a85b71d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf124472a9594544d6aae95efc9100163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b6a7b68a5dfe75899c76b9828498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426dba51f742dba462233dda855721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7281e0c5bb0c87050e97c7e146e988166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5f0d3cf7dd7a36afdd306bfe522b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52f89c3466c46e7a3c3d84661b737c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6836e043c6d1eef8bff5e5ca87b341169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ae99e37b43e5cb96fb819eced30e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860d5ccdb48f97be23fe2d30d037fe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa94cb8e7963a0d09d20451e68c2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9300d2ae935b2b31145f307b824b61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b47d10a058fc00433d3138a0a6e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f07b1e36b9902969404a1faca60bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0583d32c0298401f8a63ecf4b29f04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1eba7b7ea8e22129f4ab6e684cb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f38e12f12f48bd7a2a3af620d7481c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eee39a2ae7cfd9ed6d8c2b44a01cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75468126b654350108a92195d3e2e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be088e3cb194921ceafbb59a78827181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4951a8488b8281d0448274d5e078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fd49657f1e9edab801999534ba297183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a6c247a2f62a22255bafd6b898de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bcb9112651475dd7b5871da04677b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783be53d78509822678b684e397d2f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e898f66fd609b660ac1a619d322ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d4e530cbbb3543f5247a80ad6eb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cc5e30970e6e23e95f2beed58576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5458a198112e9c3393ae909e86b25be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fee3cf452a52ad4f0bf3207e034e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448783dd408f26cc9c62249864aeb475192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2326df3cdb89a8a614daa87a07eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2707342444ed91d115428bfdc3fd850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f8c724c065f8cf94e82dd1eef5b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a43e21b285d2932e098a28724955e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae11f37340f77ec8da295e8f3475f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef13d50a0634c194f4b3e32baea424198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a0c03e6ac904cd896029b2b61dd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa33956ae0e694d71ce8fa960716223200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22aafc28568774aacb89b5aaf5ea91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33d0c3a174f62b58a640fe9ffef7d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dea56492c60d36327bcbd4ee1e1f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d0932dc5802ddadc28855d2c35aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e863992825e77a0ef444292183d3a3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772fed4427def931b442880423d645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15104c02c5cdf768476be2c3012537c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61dbf4b6b394775635840fb6159b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c57d6ab7f2405d3384cbf3f3070f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de371e183f33debfc95aa7324cc6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d85b519e18c69df24f5fb799d3764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4ca112830ce6b6241156d6a129c70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022101fbb460bf8e1462ae5dc17603213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3b2cbedaab23f7c4ef01f247449e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe854981b80c1172470542efd7017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94050fe5b0de732db8d6b92f1f1f3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ae03571a9ee8f5b713f4885a325b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dfb8a3eec9a2bcf09e48d6a6d7534218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719457fd4c2cad38ef1d0b098de04d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b49217b5ae35fa2dcc53a4ea84847f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af36c1954b811241cd17f6c777545e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f9b6177854e5f8dda9bd1a49308e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af882d750d287e494144e082d26d80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015754cfe2f11d88e86afabfe0dc49c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a751ea0a51d1a4d7533a9ff843acc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8cd8a075bd41cf87856e69d39c08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3464e3fd450136ca7d29dc1b3b22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085312ebfb2960b00ae3b8bfc75e197228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676ba70937fa133ff3a392102247c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8108756e55645a7ed10d05d41cd87a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45b2506c482480d713c1cc52d31a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc5ddca06b8649cef8009fef4cac7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919065a61a1b07009b0eefde34561e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe280770c23afc128ca8407acd3431234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74643718498e46a00fe4451e53a6203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140238df9ed321079234ea7d522ab673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae987870799c567fa72a6e4901189237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600268734ac077dc08449e19da09c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc04956e05439223c9d1e6a4abd633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d43adcc0e7d5a640be80df41c5d721240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6302825cc3d21dd9dc2a88e3a347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac7c68df1142718b8ecf2eec5edba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb375be5e33bac425e707b546a184b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b893a23618605853c09618cc827e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19bb766f8787dd1b30c214fa06c14e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a929c819746589ad5179b5c8027e7f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eba30f93980a3e16cc35a2af24d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c7b8f4a9d56a50775c1008a16a46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b12747bb56fabbe9d3396638649d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33af01343f75f6895bf09aed47570f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bd1773c267a2540f4348d646edb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d11703551872c49e5cf94cb9a2f33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bacb9857b12068d14f355416134c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99498d8269c806bbd2205ba875b403254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613221dbe9117e837f49159e27459ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ebd2169bd2eac46e25b857c5f915256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b0f2937a61e02eaf52fbae1cb1b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ac1f56a2289778de6c18fee27993258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661c6e745840da65a298b2df38c614259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15907983990eb0bbd7afa3f62efa09c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec867a7895094d8a482f62d23abb9897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f2f9f0d1e1ff0e6cf5da696f3a489262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f253f505a614b2a6d3596473ebc2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4950105f4a68ff53b31964105128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dc8c1312923e08656e486f0313b61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdefc7f2e9a3314c51f5ac76edc7d18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6be6257db92f54f2d1947e731dae5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d92b8d48cbd215e2ef6b8c8fb92d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11b936a8cf12462fc979214cdf334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e8ff11960f7931635fa9267306a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ee5c72c4430a767ea2511107c2d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4062afb36b1edc6f7639fe48be95d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d7c38b82017e52979c3791827db9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8e4001d7457494dcd5f6dfdd687fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978155b6d0119bc3cf101fa703c08a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe42347c06977a7447347762b8acf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ea17d5e3ca66a7ec1de1fdd7297c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb42ab31e7dee3b66face044a519a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564754b2ddfdc85e48aaccfefe3e9e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba755929db72d2971f1ba0209e943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9277b6dda3dcbff5eeae45b3e878b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f10556957c5d775a5b43530ea17b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b595b55e85c94d8ac7e89b95e198db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c4b90297e258b2e1fbbefb64c2d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d06e2dd7669eed67f6cb1ab758025285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d068bec06158652f8b27c73b534e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9efb9410738981632da447576aa74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a08795d0fea61e8fe8316456b46e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec15c3e8082482d08266ccd9f62f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea0ca9086fdfb783d42a641e63f07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b986500ebcd8b236605f86d34c963291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995853f06f1dd5cb57bb91c21bf8578292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd51f2c767478325bfb030fbb6af34c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c7f17b4204e2bf4d9f712432cc80f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace806301dd233d9f82a283e3abef954295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64d5ecf2202520df9aace97f027616296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e168226a5a964dc9c85e2733787bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5df100a8b043123bac21a19e13c91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8cab621cc936059e612a0fea80cb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbf6333e0b1b715e9ed0101b9f6eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5844f3c792e9cd78d83a9c0dc261d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813890b0d58cbd541167dee7553b7df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68378156795138c22b37a9fd6fa99fac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb2c159af0ddaa06e4f36e01aff77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ac8a268c5ebb9c749ab225a4f82e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1b4cc3524c2b89aa699fafb5e26e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b12392963c70497d23079fb658f1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ad2f9c58d4883ee816b54c3f034d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc5e5f8f0201a5aebb2b14a611447309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d3ec119f612312a8f5499ca585001310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b760b243243a785fd7e3cbb63d7393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c8227fb7062cd04d9ed863dfa1d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a426a7762b24956a003e96d8984c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11860d4c41dce92063bd1b855241cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebff3bd1450764f4eefe844a99e0cbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e822faf4ac8b7f9a1bcd5b31ee73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129459852fdba7c96cc52ba51bfda8f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b2dcdd47dbb2201a92121d849159318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f80ad76cf97d676b41d038cd1787319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd867e2c7d050bd15ae88e7f13bbac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667023cb2870e22d23caba1ad1c18e19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cf8f90c8069bae83686001594d75f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a4bda57d96fdd8a3844223c5863d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d57bcc9e30754c0ae7fb1c2aab22c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fab1434df00db5e7158210c119b56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc0af8dbe5824455aeb7c77880ffe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcbd73c87d0be5148c22211927e0d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068917d2d256f21dcb41fdf28220ac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2913b71542312f580205201eb4148e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f183e13245c160a0e88500982195a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d764574fc80ef21dbe5d4603ecaee0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c3f127fa29a7d6d5b7caca86f47f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b1f0269599b88af089c7b01c89e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b1543b79bfed628168ee00cd5eaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c41c72579fb47f9a662d59cead62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1114e07edd7d17dc5ae53c60974b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df167701f3a39c8622c9287d26e7d0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c676ef366f622fe9c8f719b57a1ec6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f916b2e6731960af1dff282bfc6fc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d5a2cafa5e6d563356c601030bf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ff98548d77fed82f7782c1bd3714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2635a34c26761ff96d5435d5521609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e49c3fec8bcbe457b59115c8b7608343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5504276b3fdc5b322a76a5c0365670344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824fc964872fa56527dd49de01c990d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07f10a385c33351d1fbcfa7b27b48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde93d872aad252405a9b34d5effb18b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f2c16011a405bc290d7d78f88488c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee747fe3990b7358c282075ab5b42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c39ec10a15b3e6a83ddb7c704ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a089281ac4aff5713a1aefc2f13610351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01677a1b23bd690f2cb9e658b930540a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302bd1efcc5ecda5256db7300be72ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3effb88ed701a9ea44ec58518bbf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea229aeb906f04f4db8db8f9c7a5ad0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4ee2fdc7bad6746e2c56cfd6208d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0856adda9f2c929a583aa78960a028357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb26a2da8ac7cbbf9eb43c84facb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dbeda01fc123b7ef9578606b827ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e96409417fadc7732ea6eef4389b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928fcfb1835dfd5018701596349b0d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7435e4c8d0fa43ce99c583096963362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cfeada4e3416ab9db7fc1a918ce0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9259498a94aeaee2278907785b9dd8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489c9ff43564c3a0a83c1bfc2e0c0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d387be5d9c81e31003d07bd2bd636e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2de132c5215b20d68950b3eaac97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cff002f71fdb988036dcd6e7444ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f843b618d3db9e83a8534e1d9a9e75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba306c16edb1c2dd46b3e37e547c43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2ed897dbe227d5a3e25f4a8c720c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ab8fb1c1ef247bbcc7e7be5c4491e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa222b9c9407640b1ba952e44b6bd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efa0f4e599c1a01d0ee7b982b0815b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3808f90780486ea32912ba36749e1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01be0b795ebe1b0c6c18a3186786f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4a9302cedf7c6db4103803e466f1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c5e94cc58fe90dd46064a27ae0d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac361a5e678a85211f8d711a5719c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de81718463be4945c1c60bba2790fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37fab307f1c42175c9c350d43a43f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb0f99c6a127f2521a8b6453be758382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457cc39b1b551494232fd84e5ff6b6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e85de871b78d9534fe288d8145fc9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532121e3ab64ac266744083c41e2f0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070538cce034cc96f496f6612203c55e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa465ef6b332d5f3d6261b44ffa9aad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d0c6d18b29cb32f3d714acf1637a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0d6fb1a127cbab4b7b907d55453b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f704218bc53885f41f6de65fbb0dff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065e1d651f8918cd3c4b0d5e98dd9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203036bd5a373a8e14925a15337f54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3132414ca7320c505be673df36f3fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9aff07cf8d410ec3f9d942a2eeeba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e0d63139e996da22d2f97daca250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb153389aca52ea41a8ef4adc644368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da779f399c87a5e2d41891964b2a4660397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25469d93043a8a744a46a71646109f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560250518a2da130bb83bdf912176295399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca38f644e911c5328a8a815df8b09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1b6b8cb073955b45d30271269c15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609e50dc9e6b0b4bd3759aa0c6b567402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c9c5716d62282319f40d175a071ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf731ef016653d3f529f2596cebe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f554da19ce6aa77a7e74a7dfeb22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8652c458ce84927eeecaebeda7158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc924f3659281df38bda54c6727d6ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a16d713cd2627fc8e24bb2ed804c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af41f41e8f60b081de520c9590dd98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c3ac9db3ab90f59513795961aa64b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a2d69e47aaec9acc5f99271c7ff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e35743c37d3a1195d0a062992abe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d73fa1d58e6391288f198c098cf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364bb9a405335c308d22cae9dcef78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfbb2f33e7d7bd1b94dc5bbfb22243415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb890f90f9de3589e9fbd77f3aafd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d9db42aa1a14b9953a2efbf842b01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782f98e638a6e77035154a6a5b501f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3a8d3ced50a5c7cfb5c79c5260ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650f4554156f9bbe7750a2d824a02d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5b097dd3a92d4eda14a90d8704355421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c3785c8373ba66287578fe2b362d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722bb7c5130ef021804e43e9564d41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faffbdd94bd56cee851b9165a03f79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1a7954efb4651d582de4fd9b8dc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94954eac51a3fb2bcc62db76afebe0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da89c6ffd1deb30998526e701df55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8345564acd179e091c4117ce45767428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37da2fecd8d2d1932be07e7356afde4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27e5ccbd4adc755998dec83cc3f1ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcdfd9986bf8af473eb1371501e5dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ac402cd0ccdc1213bae2b67a7148432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e9fc06710fade236e77c0c9b0fcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8dc1ccdc0f6d975c37059595ed091434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee1b401c4e94b374f8731efbd78bed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0845b424d4cd9a3276f3b9874b6ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431b717818ac77095c33e0c09f85fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412de3246b9c199ec2a9ef13c85b86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e78587b7681bbd3002de3991d2383439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d48dcb051c6de865f50931ffd31e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf4f2a0c608a6078b4f01025c9f7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6db809b179c782f4f547698ff06dfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03f6d094683bbeaf1348d755d6733e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a086de1baad7ffcc627726dabc3b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa307cc1556eb2ae978a0a04cf467448445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830a8ec9861ed680a15685389a32a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91812bb9e8749a25e2f56e06f2b5d817447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0997ca67333cfc05a2725ee80219d54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6016f8619be45264cc9eac877bb60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9937b2183dc0769568efe1c1bf2822450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac477d537032f3f8c746ec5171f2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a649edd2ac30214b9e8dd6bf8ffe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246e8ffb7de8a9ee847bca9d8375fe1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc2d30de046d45a1cbc88fa297080454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5adb656ff995740060020ad08ac40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c6d735d8e8fc3050f1760956bba2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eca23f299353e8263038cc44f6044457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57f79664dfc1b280114460163e3768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc72a0460c594d678d2638ff5f9ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049a6a5671bf7c65e6203c78cb8ca43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8ba9ba783d50ddb515677dbc5d034461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d651a3b02cdc9f301b4b8700dc277c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28c530428acf7720bf8d5323f1e203463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773e1c32fa2001ad28b1a44e084b51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd9eb5f008b70853c7b6a582af6f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16f4cbdb16a6db9a16e1c14135d66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd195c5516121cc0988e9c6e774fa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154eba1cb13b61242d3c3ee874dde8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc480970cbfd863ef981fdacbe6b14c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f852c1e74df085a75644c4a3f811b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966d5617c04917e4d5bcdf1384925f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda99d719a778dbbde9f1f7feebc3396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71092a8b719ec63ccf6a3c0ee113961473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba261bafc92a9ca678181e108048161f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74fb5d6eb990fe32a7639fc937e938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa0af245d3a69b9a7c341b7a86946476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df5944f3746c93497ed80a67b195d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a73a86026deb51e0e6f09b7accd03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7acea357a9a6932c42ea1033cf70f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465d5cef142744442314c2ca8a1bf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1453b735176106d46ff87e68bcaa86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d371b59480cb7ae8d47e37e6ce1fce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef203884fa0b7fa912b92051e4a44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778fbdcfb64052c41f03653f287a2df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864552975e704812381576b8f280a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5feeb4060ada29ebcbecfbdf92486486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41444293b079dda7880034716caf45f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fabc4aec3c4052a03adbd40e10194488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d639845eaa731369f374ac52182bad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7aad701d24a5e061dd8d91c01b91a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321624565ddc138bd599550f35c577491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608f26c63581de36672bc987ef9aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3548697d38d22722de57fff0d34f84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba029067481842fa3ce419113890db8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d774eb7385f8dc41da040befaf846495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb76b474967aa1201a12b4633158f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c586458658b3ead4c876b663a684497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263e8d06c0fbad7556a46892a07992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1418efa97e05516559e8ae6220db4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044c29d1f8e781e25619ece6f4abc2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374b34d607797b3c469e79a12a40d9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee4550a8330d889e86ecd58d41ddaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4654445057cc6da7c5226256be760503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9fe5862fc71381ad3d806d2f75dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddb5017daba63dd864cb4c14a839e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a28970fd08b26a6a59e6a7d5b3982506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4257eea7e70c5a7d18727d4ec02e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cddcab7d520158fc2b49e318eb061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5cab0b0cdbf5063d6bd6a27c55cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2acea27743fa93c04edc472a4538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c2fba72b9830eb51a1d72e25705f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800674b30d4b7e950d37f8ea6adc86f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e3af971280b3639b84e6628723cee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a426ef867a99a357782ed3affc54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f46c04f915e301344b389aadd1e5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd55933129b69f6bc5ed1940215f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca16bccf73094bbb1eabdc9fa188b6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95963a4a69de63aaa315c45907744518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6a3d20ebdac04ded35bdee91c89d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c9e925f3b81263a89333806272a36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059666604177a869d67d109abacf6ed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a3a416b5ddce5609383bc8f4398b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90a61784335c7458ca65d07ca289b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625950d1a2405e5fc368bc187943a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40af62d9ec7e08b14ae58ce825e9a81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717fdaff3d458c442f0faa064b35d88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb5e304e1b5277960fec5117508f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c6e59a8da69e3f2b00232436ce57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b88a8bf0f2bca6fd81ab7af67c827529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba48b3756c468ddd5541f1e51bfb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593693e8bbecf814470585287e1626531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9868ba37c5fa7e38e873bf2f22123e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfa5a9e328e28f78ce9127c5c07a0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e0db24feb0bfc103b8e1c7faf96f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54d8d6c503c9c302adabc30db3aa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf2964c812eaa2c4d9a268c6cfe516536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9a492e3bd6527d0fdfe3c9146e1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78754aaf76be2aa75ce396a2dcb23ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d13491bd34f8d25ad22301893190d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc742ab33fde34d348c232ec0fb150540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724549318455c2c0c4c77776186672541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a241bdb72dd356770b7627bde3784f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c64aae417d2a975016aee7e9b3881543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d25e8698ecf095736bc8df93ac517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890bfbf749ee1cbc505697dd1d9f76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144aa3a9e800a5f2ea6e0db0059b91c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797486bfd63d7f2a83fd57c934ad93fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e534bf827f8623f5fc5e6ecc7e687548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12ae2ff4e5b4b0248c8f152be7bdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f05b12033862f3bdde744eeebb7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7875771e04b1a8241d0e1e1d86861d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad508c780480b67b9cd42e6bda057ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624b3d4b549c69f9c0054a39255375553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edf6a157df164de4843444623538f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ad76a184a56f2502ac51cb453fbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c51d6e5e1d028063c37b180e587ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109c89ed8cbe3670efb2f516e023388557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f471a00de2950742e7c2d2eaf352d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be32cc58446afc663a221ab969d1ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e124d1c1d1ead2532e1c57b8fbc26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e697e4e0e4ac1ad748381ebe8265561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ae13d50261f7d76a72d188909dc85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad1b285ac2b441aa1237b963d7bf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9a0844deff682019b96afcdd3510e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a25442b681e8f48b306eeaa316c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73764e1f978d59009fc6489acb56e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f5ce410ae363ad7119419573b604567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645680a12aeac0d4fed5b5ce1d2133568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80545f5fcaa4ff7884024a317ee8dee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91bc7a6d2d7567a58b4a6384874de2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d6823d39dafa6a49cda7c19c08a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d0c285ece5c549762b3fa17467ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d496a2dc25249f448669471dbcba9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d72d8eaea54cd19a259a272cb8b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02191fae428d05601171694a06ecbe1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb78821f50f819123664ce2ee1e56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ecff567b1be8f7092e991ba528d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d74accfa90d012e13cb24cb37732578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9852e6fc9e025642950bdc0e47cc48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957506f0b23782089d56438cb3d3213580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92aacd35e60ba20afa33b21825b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919a49fe952ff9e4cc916970b389102582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d156181c761cbaae996fe89005738583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991942f35c0b5fcd4c5aef05ca24856584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9eda92097d628b5ce8a2b40c7ffc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c70370b82e67a2c294a7ad625e94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac246891ae9c4ab55fa9c28491021a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c407d01607d4ae67d1078d1b3ec7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75a3c12343809cf04ddb055bee883589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02418b0afbb3f9e4e4b5fec4e5d9fecb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c050a7729882b79692072f6a86066591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbd64c96d3ce80d52397a22d3a69b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfe3d932ae051b9ac1ec86c6f77aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a928f51cefdacaa07f8b00f52d86e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f2a61e65ef02b207f5aebab9d5c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ff268ae72b2e8af82353054cbd31e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb560cd85fa472fb3a1412ea956be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487607c3f1c0a45134bb9bd1aa5917b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724946a11ec6efdd9dc2b51ef10da77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7126fe91a9f81d3bf2e7df20a9a3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3011e1fee37dab0443dbe6d797be22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be9373681c8deecfca629498551c6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84627667e6eba835b377a4e1caccfb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed9772e850086e21fdbf66ca6eaaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70877197d6517471e5b616dc4739b422605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b38b0962be78208f7e502b6510b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92010959be718d4bb309c50d1772467607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b092a0b1fcd31b77c7cc184a030b22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d42d1e6dce69cdbc26855df0bb2f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea94b5262a691def5c36a7afa54a703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef877d1737a47da03c78064be3c4b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16f4ee5e24cafc4cd4086abfde8191612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cddf0905f428a317d98b7211b3b9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8083ffbf79119b1fa4c3e55c0d8e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06bc1b864322d95322bb52d81d033a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab67af954280e80567cf7cf08eefcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6fb2f7ca5e4328726a072d04254c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328121ad4e2088d0341e70a66c08766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf44373f11601d16cbc03fd559980619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587579062854854b17bba3179f1a88f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577adb364bfb111de1e6a5353664ce7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521da5835087bb50e0acb4dc9535c3cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d700e14243164fa121be5eb68bfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b21e83d4cb8cd385ae195f76bcc12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd215f79f247b844c67a3f0086c3b24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2bbbd182e338c3704843149fa9116626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4bf4e051e06ac00d9d9daa3bbddef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74bfaf11bc614242f3571b8785c009628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4ffd5ed87089d9344df773979c540629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4729af662d5d8b36fcfd79779b50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785924096ec576f3a9b09a4cebd1070a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740d9d3e8dbbbca4ea0a334a665e6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a3a5cef9a626dc6f5851f8775940633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c2966ffa7b2290e42e82bde8ec4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf32d2247f522f5137e1d60180f681f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc695e4488188d295bfc96d354943636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff739d1619861198d22c24d2c652388637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e0fdf89aa6d2a5abda3b99c2fbec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd1b3134c0650aa26e40a0aa5099f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5490dcc602d2459792b1b7a95797640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cf73853d31d162317e9315e52c62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace248adcc2742a3e02e7e13ff84acde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9d89f7fa3f198b213be731685639643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7873450f977a2d3256d48941a6ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e439d13d7908b09934027b9afbe51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e42b9750f03b1a05a6300e7e5891646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b99dbfcdaf6a1e67a13773074161eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d5c41a5205c51582735230a8abe1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ebbe17ed8038b3ac160b0f84c9100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3a2b7f8bb78d606b88fbacb1ed87d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019cc2c26ac320dc611e14035bd7585651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a643153d05a17134562dbc57b5f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb043e92617faa80092c2bf41ca7e91f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f381c61ff34d88b8a2e85523bce3ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169ef1c82786ba44de7f78016062ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d941e1220207be4ec5b756e8968a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b29c193bd6ca4dd3987961c22b825657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef96db707a69a0190bacff65c72640658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7896c3eaa37c8a194e50e33eb97845e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c746a814cda9d5adb0bcc32f953e17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8dea357a72f4d8b00e02b10b093be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd509ecb6225812b4bf4fe968e7cc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3bc78a5a215cf444e1b8ad2b34b03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c67852d3104dfa1888eb2a384e5c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2c36514862d49f6f735dc030cb6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc63a4391113b13f7222d30df84a4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bfab36c2a08392960c4430f338655667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed1d2c1dbcc37faab0b1741c8d00e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d7363f7a46cddd460ac319bd5ce7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfb2c65234df00c966198de289b2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea075b5570291a45c191b3acdf0e86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b52042f68eb79a9f162744318c78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e122bd65f10c0db46fc8cca131d545673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e078be4d3e7cd68f1135d5a2ff49a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b2a8a88ff7a9662a02f35d7c023e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0e709729995e002fc52e6976454b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc28c5972de9f3ee6de58f5284f1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88661ab36d9dedef51a44cb2a6364af6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa62e2de8889b2bfe7e94029c79bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72481a0c9877b68109295c6242b90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d71b2d22556a4474d93b62f357a552681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d416cf788ddde350f54971eb7a4b70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6680f492f460aa6767c4cd53781f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf030a66aaae6b8af638a562c391c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f27f0bcc43cf955421f6d295a0f92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd20a1a26cbfe9726737a9799ed3977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb21ee19ed7cc9b99dcaafd4568b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476397813de22a5302993d1f79a12154688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd04c2e3a825bca724cc59f13092e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd70c2488ebfbaf10f6435326abb2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f165337cc34446011cf6d8747b4540691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f8e1be686af7242100eea6315674c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba91fc02a8ef9ea699936ade9e4d23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649e0fba25e97041474ee7d36453149694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4c7e0738df685ddaa769871ec87e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4760ef99955baa4cc4f5aa85d99c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb869ff68754abe2cf75955cd3c0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d1b623d3cb54b0cb11d1f7196cf2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7f5d554af949593c27eb2d613903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f14c30de2ad0f5bc4d074edaf3e3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d930129ba1d9824a31eda79564937701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b4bec757ca14c3b781f55d42036b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf4f53400cac75d75eaa3da9cff656703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5b87adf5735fafd5add0b19e9016704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2c390dd9c6e4c949f286de028aec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf2cf03daa586d2702ef2ca058028706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b9916912cc283eff96ed5e294ff39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f390f500036c7e76f91af3c54bbc25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ded45fe8f360a4f3b8c67f99656d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df568022531c1f9bab172031eb6e641710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec5eb5b8cf6d890df661645afed9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0821f1a5f9f3d40afd603a4084f993b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1221b34ead97896eb579a09dd2c8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b1b3e56dcd58ccc6d123d8db62875714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ce033b5250d8096ba3103490675fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ccbdaf112f9f335371c5bc6888638716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507411006f3b85feef233a1c450b2ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be5bcdf481ff3ef760a9aeec11fcb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9499fc5030eb5376f64f3c462b8792719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a6941645f96a27408d2e1a4e81af0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419572da84e6d4d4a9a402b5ddc8cc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c7a90dd3da12ea54e79e1e63d8b9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337a72bba881405dca2e7e88399209723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765d364fac2c13a0192796fc668155724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae7818e900509dafaeef4043726cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9097767d18d23a9ccdf4f30ca4dfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd679dee1359ff3bab7201d140634999727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495353d602f179aaac60e105129d098728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe74a4a78d345e6953a8d635482203f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061c915af1552627d171f08d6dc469730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830317b61a52d72d88d78ead9ae8f670731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f0020386b4950601b37263c107bfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1091cb5d18e6f50baad20fcc918d6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d60ad90ff1dbaab4bdfa9959825a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d068d9971ca39061a96cfe137426a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c47514c0d14533a23f58f90858444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a548dfb071bc2b74d33c6ed2437a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b283b689364dae07bb5a6d7fbc94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757270a41bfbd5e7f0dc0580265e7c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7135759132644c673c427807b329740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dced01e30859927981995d46c0fab5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd76d191de2a8d806b735a7492e75c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b17e0586fd47c5e0e1fe5b2769c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b927a48e3c0d5a28dbdfa52a5313744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e527e1de7074808c3229681b8ca715745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0efcf2bc402db6f1da1444230288746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671e4135aafea2f878442dd2f04363b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb0898ef8b6547d2e0e575faef3806748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c07552df0a32b68691a45130ece91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459649ef8314d5402a12a96ec202c05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0677689ce2f0c1ac38f9c918fd7a53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80523815a52b23248ddabfcb565a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76c4f3e3b2090f38288ed56a0c9c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc952582e73015a6531816f89513855754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d3f63505bd4de211cb617a027ffd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79538f57cdf1ff1fb80aa95e65cb49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0aecdc81fd752040948dda977f824757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573969461e7ff3927b055e32781e4ee0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8633b622b5adbc389695d795e5b7b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e467ace24d432844793385be78f71b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc6368efd718c796bf81e7587518d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c06ba6b077d870c816246ad3b35a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d240e5e6a20ab8514e5d5b05beb7944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec1167ca0bd36840f23efb431643385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e8275d343d686feb104af9e5c32f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6ed566b5187506c9650e92ccf263b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc78f272d46065dbeb1c98fa09ff3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3bf9e9870b3fb3211e56837bf8d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507238d888a6c404b21833feec84c1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a2b9820be3d900e06bc69cc9562211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbf061eb2ae3bd21e7913c426f0a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba91ac467b8a583f0c9d86a228446e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f312265e48fa0dc38b9d321787a15014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296a5b3bd4b78e80a432ff2a20ec9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c23558f2ecd05b0d430a373676caf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910053fb7d3af8d208f4e1d9beb31817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab7f680cfabfee55c6239bfe14ab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d2341ba2f3feb73705428f9b3638119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64405835cdc91d84820d626668d000420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcad887e06a7bf865fc3ed90fcaa4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050603c96bceead99a92188a4f6492d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b21643e233d436b94894d526b07723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05679d68f8537efbd53d90decea620a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf06800cbc733b7dd83e5e9258197825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac91fb79340543d985a148a9a184026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058d67a69b49551282d4efe8e1c660627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2315eaa38dedfd1755efae98115fc7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9bfb0496ea28f1447beeb601ac5c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf59e292d7a5192ea93107e388dfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b93aabb0f0779ca8ea1da6f2f19eed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54854493d10702056c18b5d4407db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986eb0fe4c51139feb54e6e669f945933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d63698b63ab2372450123b9174f62c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fcc368524a938c8a639637bdf3f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aa4ecf2b5bd6fd53a3a2a1d881f8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d3ee1447ba51018d18d9c13d52d3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49f3ae651ada17c988255a62b403738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0890b99146eaf8e6bacdf243a13f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d9cc4596781d880f45249c411a81e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bca431b657c54b43bd6dd52cc3f1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd30263c3d65ff3c927f4a93e33e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6e8a111fc9bd92821af9bb3a63ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86e871f0ef519d8da5e52499fbde944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e40ff4b83d4f6625065bf23558b4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533cfe19d20f5fadbd26b8b40937b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844034f69baf3341dd4664bfacf950047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429838efdd05247f4490b07ab0a5aa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c9e23de9fbe21bf3c25b04d0b1a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55d80c11bcb0cb0ab08160aeca923b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b415ad5cb60e10ccb59d2db6c39151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b91c7a0e04cd80b65f96c3525333152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335e2e6979862ec2bbf62cc9f7173953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832972d87f4d16a9f35ca78a9acf3bc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ef42e0a262f38996221cc747e340355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e7ae510be4d1008196c0b8a4822256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7571e4fd43c8137b30602b7761beb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2fd8d5a3dc78ab1e7547aca18a0ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfffa3c12c3b98e70b573d5f6a3a6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305569bd1bf41adf4b95b49556cd49c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff352b4a708c0ab5fad4c4f395c2ce761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad176a86e252d49529482e908da94962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8bfe3f10b75c2c8debb5b76473cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2947219e602f4df573709c3b5428a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfff878a5112f8c3be34836aff6bf1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1159c023120ff6f03525a466a805166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76f9f5c87f2319793397e8567c31667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac145c3f2a8759ae1700bfd4245aa6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51111678c1d4d795eb119a70ae216d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cbc54803037a4e407ae3026d0937b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe0dc37d54dfd470425c0b948358171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfbbed8ad57de0e839accd5a5810bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab01fbb3310245d707ba754cbbd988073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d952c856310678bdaa465f76f93fb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5ddbefd6155bb1f199780453876a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedeb082e301a99f3937ababf84f27576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcbb85d3b42942351158b03d13789277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683088433fba941c4ec73810d9fc689a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52096c0b6d0bf837e4edc753d214479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc156c16f1fba020810592ce9d66180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ee4bf6bdeed2077af56b882b01cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeda2310935c4b83735742f805fc5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506861614b5061baf5b143d9ec64e4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d72538e474163289f84f5d4e39ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb3f5bf256698d1f5e21c7e5152ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5585406cba9c23e55f3106c8c4c23886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e151fd4a2808e069ec6044ee580587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4343d21322275a86b605f11c672259e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d702a3f6fc1dc21e1f8d66d8a66289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab981d0505af87aadf25e01b426d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4eadc03f0ccd97a07457ac741d8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa383fd8062ea20e21ccd27d28bfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da0aa9b185e8a914047b8ec4f64e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4cdf86e6d886e2444c8a502f9c84c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad4b81d2b5c4ae39f9fecc9b19f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398e763a0335f2db852bd08dc31d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead3946d1c29a70c5fd7b2d059ccfb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28f2c8f6685f870eb245b856db60498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd413990939d0b84f9b5941d33e0d6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa63fc8c55fa38e14c50ac99500a17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d002cb140e6953a2e211c2850a91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3621581780866d90dad9462d93730c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dcdc24eda5bf06d32dbeef0402047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251108b761a097a9a14e8c10f59e3567104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b8eb86c92a48ed2fcd3046ab498a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69aedfe7c37fa3af25169c3b890f90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038bca35d2e010e11bbd51d7dc966f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933adcb51b07187efef055378029fdd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dd028bb5095eff93b1b082d703af0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278cf5f3ffad9362d1150938e1d3ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a43c9b524611c05facaa5363e1b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf9b40f245402336069fab8d1dbc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e691f98ac7a8116b148631495d16cea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce450a32ce0159d4905ccff89f623d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96f31eee6dcdbc006fd6909e449b00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2b84d7a4412584e21d1c1a5de9693116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e3155953bc4cdaaf5880d853db139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830102197a638ef08c96b0072b5c4b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ee98fe9399af8700c4af39bd3dd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140e2486b89a66f4c27ebee818ed7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e06d0770094ab08b0df9434604bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01528cd1251bae1ac163761ad3eec1e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a775c9e34c0f968fbc516c0fbb3560123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d92f53c239728564f07a27308488a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af5461efb14cbdf26ae772f3679cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6628457b19b629ff9eb818089d342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b473a0b168bc467f87b4466505754127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f257624c8a5170684f07e8b4d17dc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70564f7c62fa7a95f79415d1f2c73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f93413db896cee369d403111153e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf8dbf211bedcf7ed9128ae1dcbc52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd83860b0251c0b1e16e22b823c2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d159c9462ed0d8b7e0cfb28c2e9f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc4b79cd60de70f832ae7dbea7bb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda4953bdb75cb628c829060f6be1cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d5b57d5afdaaa0999adbae056a43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458041a266d2369bf88a278322db1d52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7cf60a5efc82e0d6dc64b4087ea7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b60d0465618e3c46e47e7c6bac8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d4272b1c086f0e567fe10513f047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab79d16fc3161f7996676082bb4237d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f25bbc05b4799a234f47d9d986ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c943c7d71554d14145accfccfd145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bcf7e1f583fe2b7e4dc75a2b10532144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb9937d4f006c623736743bc4dc14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6b6366bdccd19897c2b8336bb7e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d5d37f7dfa9b8e5021ea1b6e908e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b760e9801560f121b52bdf0aece4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687161989fbbcab64b4b4c0db32bc74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48962ee46b5a8fe5954c59e3de358150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617d9dbfccc0570c461089e88ff673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c7905dcdbc6a28bf995ca649f5e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95a074669db3409d6664f96904de8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9be065ebd1aecb0b6e032a75c3b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a2cb1ec0fe9eb071f638285eff58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da031f118e86ad78bc73d01f7b3b218156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ff6365fa5123a54efec85ea9faff8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d5827054ac2fd020ad218c6d671c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5febfb4f374919d9e894da04c0cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769752222917b63227e63be846beb8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c91d1b2231c60fc7d869d35aa4f8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a27a99a7219ce3694cc7a47307059162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aea39797369bb7f74578054897536163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b469fc1d02acfd683b7320e8059e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b86d4fba621e6d0fc4dea39c37964165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc933b149fa1a27b2bedac3d0ca557166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa1f0ae2e7aa98b52acc63dd02fab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d5db007e3a90e694cee9cd10dd3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d4425a77e588b954e06fc5c99bc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d880a3e798dec7d4ff46bc4cbc7b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908a73d4ec1906d5cdbfe1b272d95c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d646dbc5881d9b3ad4c4449d8c083a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a6016c9c93e87dcc94f00c006dc9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5568cf12526c3fb9c9dd1972695b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93edeb83eafbe8ebb17b091dc872a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774e59f8ad0b3c1f62f13641ae9757176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bc93873e9792a7e07ded54196ead9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8253eca1ee7ee718cc31c82034d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226491a649dc5e6f94f24d3f8b0c5b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbb3409e4547d1fd1e5aed2603720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5afba9aae80ab9a70e155231b212b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7ee52fc332fa631e459f3e9b11c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabce44944f72c5a89f24c4b15963f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b98ca9c304b78d2e8b0679349686d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e50314d068aa5d9b62171bba02c9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cd7542d1edc1c1351092a6b629485186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d0f7db01960eb56168dedce40c73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f9db72f302c6be5c22b3ca7d61566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f72cb4e8e9273088fcc9da1ffc98e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583b1eef0864fd554599399e85bfc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f6da5bbd9047155c806b488d622e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697281dc764cf4050453f705333b7f39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c674519c13568d129413067fd446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5cb75d2e97d8f4cda8816eaf3e514194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13590e76c8beefcd2ede7b70eee3cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e3ca9e97cc2c521ddc57dbcc66f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2352adbe5f5c28ba571ae02959fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50f3d188a20069b4fa0eb90cccc01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b4e1701072be0d33dd5ec7efef6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6713a6201411cf1e338bb93820c3bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6538be81174a2f2eec97d4f95852201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0139b87b84f10c956667b540b2def0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24e828bf37241d7807070632962ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10075300e995bf3eeb540e74a884fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3011685eec24c6fc632ecb76800bd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b519c8a208316f405887083437be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10899239a780b5cefb5b8e14d8913207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc77724a280bf04fb82eae7c50267208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602598fee8cf2c53658025adfbd34a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7cf6ce189d20077767c8b2b19e95f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacddcd9a4e0259748121af463f756ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a6d70d158047936a3f5f95c2e188212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1749ea1fe9f407bcebcd0b241d84f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b4136ecf1563c657094bf9e648484214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade38057cfd372f84cbae23cf761ef9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9c74ea20c50a41c7c9f6e68b4b82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906fc6dfd29fd0f024734ba567bded9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c833d412087a40a3c4cf3fc09721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18c4ee4d2daf12cd4e568f16c2615219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50cda0336e122051d50cc458a4c45d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8045ba08170cf86059606e7b63a82b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff9211cb383ca5385f9b6243988a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf67d567897eaf78c92c1798ed5420223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f4f7f9714530082864239d0d3cf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b889366b420453392978389fc7031a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939c77ffaaeb6c78b4ee6aa778de41c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365a6218da5899db691982c7e234de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17932c72827012353ba94e87183ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac380e55ac1f3a6fdee80f3cf0185d0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6e2e10bd9a8d151637e03a46181d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4cd5be434bd5c86495bb711a0c25b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bf9c1b20d4e438b14156e71351148232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e08c3491e8b4a0624d42e83082cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64368a5245e9727b1d527db634cd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986f5e5ba2827e7f99ab68943b86e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990893cdc6521b2c1a4fb9f7e5a60f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249cac41d7b1056baf1e6bf1d450ac2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cf006fc059a20313ad8c2907454f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a81f9b537a64248451eeabfe97c27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baa5764fbbe1a3c7098bdabfe694dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fc82df303c81a294fe381d7e20e26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a39241a731f051fb54eb461e2462e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b229b4cb73f5a3882cc3125c378b1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad081fc547c10f9388feb6d0672eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b6e3342a6be3cdb536b5fe4418f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb5f471bf34b2222268846011b4c32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e6641858542ff5f52d2483bc8b2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b7775c2bb7476dd6e9173baf25e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f40ea8a80a184bbb6917c757462e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a527f87b065ce09e788dac6cb4b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7403202bee6459c886c9b29c34bfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe08dfc24a7f4c98d27273e0482ea2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafca706f213ec9e866667b7f90968b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe04746f191d1c6970b09dd320813b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5429bb93a91251890a870c362ec322255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002affadb3b4d11e9c0bf4501dd9b8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c754f8dc54b2b33d447015ef022478257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05692fff8893c0d2287150ff6e0431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a620ea078d1d1d2278c2113478f4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b186d84071c71b93873252880be85e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670f3b412ba8d1d63917040605d24c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d712b9263b67766aaa79c027823f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b45f83e5aa18c586a70b90ca8a9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f1bbe60cb916e28386e9d58663df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c154463a6d8ad544b26e573e554f49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a696b5848ddf1c063226f72c0562cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c46acdb92f09386abd0ec7eb85906267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d91fdd663c99bf00a83048eca82f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8fd31f6188979e203cda3b4e74499269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29f4f62285f2f5b5bfd39e82c410e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3569c216e1791c194582a314dc951d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf763d1f17d3f65663007313a4d49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee73d70d2e2382167763a6a597c3c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dedc4dc707fd8b4e766248c066da96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e81c7577f17bfcf57eaed3b4543b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a651268d4ad58ffdd0c49d90810e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cfa12da538ec80e8f7fc1ffd85cfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca496906b3436a626d8fbcc645f158c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332e0625e0fc0b1fe85829334b3311279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098aed2fdbaf7a29f3e4f7e3013868d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb05ae6ae988d92a5189680d509641281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3edc8a2a0fd862ad89bed83d6eb3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6acb9918b02ec18e492c32d3f784a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a526f95e0b348d6e56bba40cc3a71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8853c98a5493adf7da21b7325147f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312495a43739324b3d821aab96543c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3e0fae76c9d5a8bd47ee1dcfce51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46569fe34a96f0613d006b626a05d1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a6fecd5bc5ff96974daa54dc2605289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222879ad38153935186df2f7dd2f382f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6477a99fffd996d6b4b416c7a4487b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2deae1cc5e079a41e5d1c94b5b058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ee1dcb3cb28721c942b60ada9fefb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d532edf901033c9cfb5601182773294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e795587b51ab322f353170ea5db65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab51524c58e0588aaf6e94b7f1516f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f61b3aeac5a536fdcc82e6243cfd24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe7fc801dd3329ddadcd0529914e7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde4c27508fe88cb1a4177e701cc2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0f88c69ba4521f87735242ecb7a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb527a6ccfff86ca9ecfcbd8a14162301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c8265712d32e73542b778ff52b17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429b24c187e3c73e100c52bd10b79d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca3e9fd3f1ab7dd27eca0cf970757304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa22c7a89d8fab725100c764b7e7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2057af85b43e7e480099ad05d62a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f2456580f85824d3f2d3ece2e9b5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022296366ba023aacd4cd28eb467eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a7bfc163acce3678898ef91df79a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063cb94790803e6a29978b2b3f5bf3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ffe9d3dfb907acf3a2a99269449a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a297d27ed77e3730af1535c6a74f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbbf11c358a8dcbf500f9f91455fb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c1c0fcbd36976cbd759a76f545d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac88dbcf625e663d407347ef86ddb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cb1d65f63619ef2664aabdd0bd6ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7385b2832d49b965df61789ccbf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983b2c9484594f3a62f4510fff39b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898abaac3382dc0ee46f74c371b7e53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dadb4257125ec06f61cdedadedca5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf85adaf90435e763f977a0a9ae0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c50223e12054f700b7555ceb6c4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac26d296c56cf61a797d7c61b92420323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730af7984a30e949c4c74c5156f486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558ac95c5f1ce65b8d11162749d2f66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247b765a1e5cd060ffea6c6db9a019326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042fd0614ac5a00b8ac281f2b7bf26b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43791799d4c31ee0a5a237d83bdbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d34db847d4cb7897b33cc6f5b9fdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48edffff744b18dd3ba6434b7b7b63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd50802897279e8f094027238e0dd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe6669fca9a47fcfa17229b02c752332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8cfa46b27dab5594106981418d9a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee5feccf57f9ee6ef964157ebc1e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993497961179eee8b43bb16c1838282335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf1de3e995aa3970ca1945eb8dd4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bea7009ba4e8eb8afc8007d3dc557337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7d4247ebb0aef3d44473e701a23e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e98349dfda91624e0735695a35d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21828a08ce15ca054eff5827d758e6c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0bb64de80241cf4f6685d3e62bf2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40784d7a028a7bd8f97597611070d76e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070284a7ab591482a831952bb0475c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da851fbbe3228368b211c5c6dbf27d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc2752efc12b0932c2f9273012c5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c142f47619613433277ee315cc3d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3efe544bc7ff4159efdf2c03a711f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e419e8d59635b8024d3d4c66f512d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021375c46ff8909b9fedc31aad5f4bb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c702d6fead8c936ea27ee5d136a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f2f2ba20b35788ca79983b428743351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64fb8f5821aa9fc0c6d7b5f3b9a8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfaf217b00fd8d59c0c1ecd289da7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef73f61b051e2fa7517650ca68c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e416453f31f645f10314c17a8312e03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b2954e787e3fd54fdd2a62ceb87d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf7b471e6a4b70c054b6cda45da94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed1b3448bd3b64bc0242b0697407eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0162dba3c9143cf62f65fbd7d0ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63435a44ef360b9156f547e8df1e986360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae38d0f2acd9abe890abdf7c6b377ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2036898a58052c870b659e6154693d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de58a6ea4f784f6f74a1069353966b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac01cc4aae7ee46f5ff0bac38e6b6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8499ed5853c753554d0570fb632c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c393a69634d60ed0f54bd8b6fb6fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b3b3fca58820d9c438bc6cb40eb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6889886ca7aa34cfb45952edcf2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1ba35e89b1f02ca8d79ae53098d94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af414a7a5aa0d35cbd77e6fa147dc2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c801274b596e8110f686ae9c52ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c53908ebe393c5baa8f81db6d3a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cc4ff7bd2715bf42645c217a79df5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8e178099bd692a09cd790792fcef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4abe90bcc639a58bf06079f48fb92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c67a818a7f632e3ea133c3d7f204e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee7d19f326875fb8eed6285de7d96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd7bbb903c6bfe8ad5c2707ff103a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e70f3a31c433fa9a374228553768379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168becf8f3552167f732555396657290380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015003bfd1cb2547e608ff40e004676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac3e305069cb8d7b5d3326e66d068382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fcb2831a1c66fd34b8dce1624dd7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc2c93a96d91210119247dcb0bd58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e077936db0818f9ee2fd0fe7a93a0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad58cfca644f54543dbe4f294a175386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6ceaae0e928bb3d9c76512a216933387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ee936c2737e6efd180f18fa2091d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032fd19215391e2bb889be0fadc3b2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a9dbab8b53f104b439292a38342e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e718813bda01dabebe1acb7702df3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fbdb62c4964d50b54c2ede389718392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8097bbef1d2eef6b43a4fba306a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c65db7665d54f550d9dcaf41f4c65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3ecec0a4fdae675bd061877b5954395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8cc4a90b03587201bf732fa6e9b8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f0021685a8b72029e5430ae29ef13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da12c905f4b86bac357d1d5893a12f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f854bbde849e954e40025fe173dfda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ee3dce8021cc5bd101ea0013955d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece88d5b5e3465d740d270f7edf548401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5ad4b024ea8f3c81cb16d1d494272402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f572ee7f041473b54da8846b654c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337ef2aab6c422ac418f7f31ed70071404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3065e109f87f6c663e731ce694cf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ffadd2a082646ec212a3a74227e4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12538d130f541b05f1be6866cc1c322a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c743a78fdcc4030bfe8a3d7080b845408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacef91aaddf945be5a27d403ca76cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b135a0e852a490d42b14056a3415c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a89b35f18bb28e229876b801c89b30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d00eb21271243586ac2e50d0f6118412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82600f85d209f06957eeba97ddd5ad57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18325bd73347d7e85c939badbea0e0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a291628060b7b5390b56d958ae6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a77c3b8a3e6e9ad5dff7f189dcb01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c52eb2ab7f2f4a12c64d27f7b11a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb276145f51f0fd8893eab7a4b7b2f37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08338e5648c7a1926cf42d6bbc1dcf58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd647cd6523c9904b86c0642a2eb3c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e6690bc64ff28b9b3f7420d6a2ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f1d499a3af01bc28ee4625915aa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700307253b8a434e3ee1611bea239ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70baade8695fee9246a14f35f571b7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce19e816e2e974fdefc06dd07f1f37f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ee44f02c5cb722da6d8ef8e684d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b079a762fbc104a58b2be7046bcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428591d5f38a068e4f233fb2b49a385428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a653a2096013ba30dd3b39c933a9a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586a0a23df39b10ef12767dbbd3387430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830da63d350df56908520f166e10a0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2bee7b32eef414552272f4a7cf21c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662043eab9a60eae997e0372b0ab60f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378a91dab41afa241f457f02809aec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3f89f25fd0150965e70e56967806435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cc469f0d3d122aae4ce43226046e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214455b0360091350c995107543a96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755560dc4ef1d86e8856ce6f40b9c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e13545463db6ed0b67d619d546acf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce9177717b60175c6197c930cec2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be40fe8388257eb5ab038035865633441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9904ea5bcd6cbbd43c928bb0a723b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ba0b2ab41029d402b1a4a0d2f7b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dafe7051147d57c2b304ebb32a20c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2b7ab96b27c217d86238df9a29858445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83504d227234454be4247e78ecd88f07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34593871d2cb7d3a4c4f8b50161672447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc077905a79eaeb93bbba2d845448d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ae3f44c5583047bd3b3421b3e411449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ed2ba734721be9ca7282a1d74c8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eacb3c7a1f579a6c6d265efcdf348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d6e8d86e868546a122f7cf93a227452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175e376fc107f4a21d9001a092503e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c09f11c6fd97a0e56a134e213efac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8fe2412dbab597561dbf4100a88a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af746c332767f75de57f924d64b9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beeb98144003735b26486c9e55d503457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5826eb2ec592edffabb28034a1cc8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209adc6cf43cf0a506ffef7b4f2237c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cfa45d9e0e083eacd28034e329c5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b39a84369624d9a38c7829cbb013461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f39f45a2f705acc18108124fe53f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c798610efc1e97ee5f25ac6d85fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b91fc0b12ce2347d369a71e96028a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754465ff43c6f1abde70203ca267010465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07237183ce9955a85c8788757b247f08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b5d6520707db7af9acb78e372b4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b515b386f64eb70711ac15f0e8ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46f01b5cf072ec9ab934e19f2f0cc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201d1a3a3fdc313d701d107c10bf09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd7128f32e226e30c9b182d8949ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd061200c1949d0f4a7e2e330c0b980472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d6fa87487b275cf0fc2f25152028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9b31ab0373b215ea657f1ee22675474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609ac8e81df44407e57f4ed5d1bfee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cfd81838d52dcd2b63eaff8fcc121476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c7c6a04f4e5b6945fd981caeecd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e2adf2f809b79ef939e7be44afad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f7be245ccdb38d6e44f1aeba2c012479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706944a02f91c21223d05ed36280da0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e7741aa7fcf7f6ad0436ed6387df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d77aae82924134e644b8644902d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025141a64684cde23efd2e1cf11683de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13117a562a36ba1ab8615234e4583b92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27355479e368b55a393a9b3503030a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39bdd462df02eec3027f1c0c4fa7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5162ed63ed54e76619e71642f77da7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338f44cf3716a49b8af7e723df042a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fab90eedfb51c424ef0f371b53eb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6530d00fd5eec63ba215269868e80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e786b412983e60dc8f200adb71b729b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a739783547fc3868c055ade580f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83822b9d487e30e9fae488a251f6f30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9348c0fe0428be9a6ae000caa894c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c133de47d2484e0ae650c86aebce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fecbe94a4ed9c24246bccdc46b2ff6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d12fe36bef80fac96ed0a1fa1d786497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b912d521ef6d89670f0d1863b7bcbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed989bb2c549af7e3b0b79cccb88a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41b921eb06948b05ffeb6727241d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d103bbb93842eed4160f914208468af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994deaf6c86fc5b5e1f88c183a04ea5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159d1575b0b8efcbeb85c1c4a4c9739503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8a3c445a0bbf81c4598baee831ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93493ea2b0ecc22f71bc47ab6fa312505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f529a4767d96d784b8c0c5b5cefd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74fcf4c2783384ee52d04bcf32ccf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bebed3eeca8cd5379bcfd9721cad76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e932ffdec8da6d99565036c2f758509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ed43392a3c1bfa29e7a35746c450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82dfbc08a68da37e8fa406d5a98690511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d78ec37d92cc52d554c87e24b5a7f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade6399af21b2e9f846a1cbda85b3d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abb02df1702d54de9230dbf40e5de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b056c38556bfc46a5da201a872e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c937f6ca8b3d98028f79f3db7f2cfc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5649de09790b1c3eec38ac7672efca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca147e2ce5a5c98578afecd6db95edb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca384ece3c8766211202a8b52fb4e0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723b84b39df07b59739ff9e2c5fa33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c19ab848a8c9a8c1bb160cbbc6295521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedb540df0e850638da3439031b572522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc802f28f9e31bf78d48caaff2880a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e55b008005c78fa54f0c05d6c71e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154880b28958180f20021b9b72065bd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b57d1c75a2cdcc9ae9f304d8c3c943526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906836d2f85e18784e5905b2a3ebb655527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61e992092689a114b436faf3b3a99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95c2fa8bdce4612222192d23fae35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca11f956d2b225bd7ff34cd75a106530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aedcb3555c9904976b0a832f67442531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc99d48f0e97ee2ccfa990be359e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b526efe730875560728ab69243664533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca069cb5ee5616bf28a1926c40e64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b224828578e5965530d46a99e29f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b805f5efd1ba90c44092723d4dee3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05bbae9c7b9d768f3cb3b10cc0b4b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b556ee4806733f69bf5156f3ccaf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762fb520b8e74019981d9dd899171e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37144afd3f038b375fb4693776a9c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c609c68ac435e1da95c21abb9b15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72dcce1ebcfbb46275ceebc9054734542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867bb6a25de55e3d92177c9ded6fd44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49315564894b156d827012b80ca89152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb26dc41c4fdaf7acd9b21479f3c23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140ba2fbd620ea2928569ccdcb62860546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f011aee1c3b6878f5eb1a4ad56d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5700a379f16055751b640c5739d3ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3929df2740e731508bc8458bcb3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc987e312ce627d5b1f2dc99fe9a9ecc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29464a06757a18b0e690b238d668e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d00177caaf16715da1faca55beecf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039903a3f931a5cf4a01f83d5036c38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0cf0b332707e3de5e4295d18eb646554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c780b8336206ff00148a52c117cb920555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1ff39bdab2869f3aafbbdbc12af61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123792062366e4199f4b0367da878df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dc8372eb87c22953986d94ecd5f37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6212093eab69991f1f662fa172e21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3806cdd6bde51e38b122faed047079560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bc158328c3752aa77fa9a426fede1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2993c03bf88adb2d79f746547b848ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677426076ead841860111f5b05022612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b81d044c2bdb0315cf15ec6ced79c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000baa87ae6347460b8961d9aa5a7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea510337ffbe40f034388d2cff8ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeb35dacede71b846147f76dace73a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acee97fc1ad7bc624562e47d86c5e3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed6542e6e32954b2b1b4d67d1835f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a00975fc4251d6f29c5f64f38dd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a83fb3b74ddeb8465f46a3ce6283571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bdda3e5e8ead49d14e50e63d2308b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd682e1dc388d4c15bab912327945ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9a3745253397c11cad8b76959531574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283accaa07295fbf650d7bf845f544dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2ed924987e4fd21f0a193ae1c21a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2dbbd366016354ba7951065c6370e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e097945f3ec2938a778cfffcc21a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77c709f6e2f161a4b63cc52d41f16e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5230964f1c3c85415c195d8c074f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af7d9ce6bcf8ec85deb2acb1284239581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9223672d4cc2c8070bdd3d753bcbf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d64f93f362dc9c2abeca2f1e27c40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825cf8381380abd4ea370a815d59fb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221ebb18220fa7e81ff376f7c90a79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de729e1a74fcc5bf447f5ab9f01879d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625f6cbc6a0a8803509b53d33232c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7779a5f7c9aef1548c87b4ecfb42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbddb8f470f85cdc8b54d47d83f274a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ebcc87908f4a8da4f75670755af6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af02d1313d6397c7caad5a70ac814591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182f4beeb758baef97f01b250ae797592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3032c8c3778274a53321fdf840c0bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20386853dd20a6387cc3f6a1a551948594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cbb685476881331788663f1c14c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3140772394cd5c88b0f4bfec7382596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a47017aceef1193b65cf517c910e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b746bce77193caa35e16ccc711c1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5575e141b3b997475185d2f72ebd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a45fc53729ae926208847991d82994600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e92581936b8759e36953a59acf2f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664e621c21c7f177d4925653acf537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd6166ba9b4c46bd18bf28df39a59f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765ec668306df7b229345b46817ca9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081f4298e23a3ed0cef0572573997f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a7debc56fb3654e1f8c33a7624a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03f3f84dfef076676a9c676238b0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50677b78e9b18748b5efc79d5c641ecb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ee9e2b5038eebbc0490fa0064cc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc11e926ba06585dc1cc027060bd5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9d43357861d073a428f18568ef32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c87603fb2f5dc42eb98ca1fb66ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a268dd1373d6971da88772041d1e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70990a77c576525509d3ed27df57f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6058b25f2c030e70eaf39c219d3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad50a124c06c78dfb8d88a71251d64616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a0365ed3def7cf8b8db358417899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ab43dfccc824487ef9778e9fa9823618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab3f36d371539009910d2cfee788e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3565f0b7faa669045c1fa6dc67d7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad28b979f8dfc7d72e2b03a07fb15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d2981ea490db30402a67c03d3dac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf8daf34a59161e5e2a9bfc36de65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60826303b430e9522c71cabcf7759aa5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8608f6e4c82d0030bf4839c6ab8ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa639f3fd157f524b4e7a7ee0e85a72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5affeb6f962d0cf2338a35236a3bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c97d9d5d2415c44e218b39b15a1ac5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e82790140936c5232d0219abcf133629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6cce76644706937f3e679639772a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fac9d7d6e1dc0463561b2327b8e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388f7576790bc095004a7a6822c663632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a4a81fb4f35eb1764d21b8544f4ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522edfbb91329a1c6ccd9dbe2f441e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ea84731c9e1081192b3baa57b22be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c605503bf9fa2e4c94775620465969636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c97b7bcc984ab26888f27a411bc0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea95178a9eb55cec9dda8c7d115165638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098b48a9e96433e58ec696cfe45a6b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb4eeb9b35eee63ad35a3e708c64c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94592440fda1293d26c3b4938105b25a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eed1b546029436b939e3375d19e3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7a734aa22a5b511aafd5e8f783fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b06538373de016d1fa1bd21660ca6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1c2964f03298292f59320af0be95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1c701b7416afd71d8498fe50680a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbe2a0172a270a4e55c17c9b4fc64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b613af05713f9747ab6c5c9f0e4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7df7b56fe1a18276831b087902028649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57a14129b1aa68457df2596c51196650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe084b1947eb2cc6ca43cc53a267f22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f8be39e07f7a92c49b08abe6d5dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7903f4981be3a84ed2a2b6b6a7ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc4ad01494e16faab6787fd32ef57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d7d40c13871c6e6a092582a5b56ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f816876d44a5a4be6d8c505bb46840b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432e2758dc62e519ffa7f471ea869f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38625e61892204d59ecae77a770f5769658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca9e3f7e92ed43b8887df288500c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde83f353ac15f2025dc7d19ce395e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5001a05d0c2fd6f94727bcbace9e103661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa951f8dd3542dce11f1c736e75af4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f25709d15755fa5c93de9181de7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9a1184b0e242a4179e822d2f013e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b45cd9a31157d9e3ee13230ff263665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01295062b862bfe8e2ac6b6b5979c3cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dde602e920976aa9a7ac3c0458ae0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633d40b870b35b8eb07283df48b142668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7188b3c13cda2784cc042fbc46633669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a23af29adf4b4f5ef37915721bb1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf337ceaa128e2504f0a1dfd7ca452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a8856619b5281aac627cdb0b10ae3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b28feecf60f7be79e9d39acad2c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ebcf27190b56c760d37f14f5c59f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef85221c88710e75b77c4e5faf1b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d1de0e40ab0f6fa8060a779266ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77644cdaa14dd8f837205db951620f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0f988f0f4898e8504aa2b74c1c66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80314e4a108dc9709ce84f10063e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c59eb10105cd45a3f217e778019f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b97b26d3ed81d729490b5b1b7e8a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500821edc441854328207f3a9d2aab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f123e4fb8ad7f54607aba72be73e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62d47a8d26ecef559319246baa9c58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e7af3a6b41e77711a7dd2d6095ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a430d7061a48e52e44f4ba5e47f05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600445b6c741ca929d414921e09bf114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998753dd094ec665b18287c56132d4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221c80b75bfb44ac1c8362ae31527c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a6e776a7aa4e8e51d21a83dc38b93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328aaa6690673b5ab777a2d1bd64e6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f553716691fbc08f24b387e545754692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32415f12ee1853534f88ddd3ea0c990693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d29c3f06fe0d41a22aeeb07847a6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80057fe21279ea2d264ebc65c4b23f9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6fdf72c56242f77baa70cb90d072696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c20e79f4abdad26680ef6d091dd4f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06b25450f1d056389b32420450a4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788fee1f8cb9ad5167ccf52294c16f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5906313887ae3e56ae6e55cb3a697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc305f30be25d48253006a4016f67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd156bc23614deae3c4cd5999181b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fdf6e0423582274399a4abd541f49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93216da708bbd7cbba4e2a3e662954704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0de7b62867853a4c91dc3fbc4fb34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9291e2c9dc2a41b90a19fbcbe0f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409dbf15433b1167d5edd75493c91ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac32226fc32b97379c19bf1416347b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a5c35d5db8c514fa92c53f908e85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a61c515d904283b096e77358fc1cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56db8578ad5d4485c5c974e1868d23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716235dc936f4439454efa38e4c7ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f7e0e65615a8f0d669e8c2ab5546713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520dfa1ac2dfe75f5a46e8e73c88a05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac484125b39d2df683428e8cc489e6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ae603004767c58215ca0d7375fef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f7c4a76ead798500fcd51f1784c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27eeacf057e4071905a34237ed44fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863d776ae513126eba08a0e3f882842719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ceedc54b67cb2806100d670e082a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d43a52abeab90e1b60448a465eef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25db28890f49a4ad7528320e21e25c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2346008d1a50444a823befa0b4956723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c528fcabaeabcd14bbe87b39a1a4f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651ec9d7bee0423c6f4a22bd0445bb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba002fc6bff404fb36441bf2bc23b5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86de9d5b439ac176d1b73412e285b68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f9a18a7737197fef3a1f820e76e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c600b2538edc6e828c240d3dbd91ea1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33b7c9ecc8fbfc9921720c129d5a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df09e7a720532089c2b2ce742f90b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdad6d353dc19ab29d6f1d82cd7550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f371c94d156b1dfff794e921e13de3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5756320a196a9b2bd4bec8d2f49789734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903684f8c60b0476b0412ef564ddffc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4bc2045c12612a668327ec60d7031736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210333725610a7236655d912031a2fd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ca23cc37955d5c2a9cba65991d27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2260f6ec818d02531c17500b42a3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8f6cc84a9dc6ecdfa95b2379b5ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f4ed73537e1e7835dd8778b430d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1f7958169cd23684e939588e076b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050208b28f3e5fb4efeb10c8c5f9c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc84da94cad8c5eb238831b29bc8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4796154f2569fc4e4fabadd7ce75bf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a911c59f07b26fe75475062101bcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e2b6961fad02c204b51f2f312218747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515da07709416dfed290c2b8f94388748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94018153674a9c12f7e79f9288405749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae683e033df9d2c705bbd4ab8c07505750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2aa099fd12cbf5ff5dc1ec3036277751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8ba4a00884d7e5d92e1d570a4ccc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726edb66eb1a900b8359f5308a531a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c269bf345d5460680ca2a47581129a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47179f601af54a867de34a09017a291755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3fb35bb911fdcfc5175f6ca31c33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e90f673c980a2284d07e2a135ba2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe5418e95a49bc1239a7fdacedd83e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa242b95538af94503c5dfa9ea0f509759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>