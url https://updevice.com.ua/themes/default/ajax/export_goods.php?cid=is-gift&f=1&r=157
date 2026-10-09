--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e5dcc8b4b32ae67ef27bfdb2c8b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab4732405b1a96a23d48d3717867fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb4a98358eda3e4d228f22c4f96e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7731052be5f4d7e016fa71a5c87bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea104e7e0b2045a4d9e2ca12d81bd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef8f7ed66bc4b62ee8ee2f698bccd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349be58a725513d2a1c41453d49c3cef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8336cb5ed693ac829cc27c9c5179d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911f4d7460728eb97d75b5e3dc6f5ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df118688fa38051195d358a888e94410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcf64105dfc570b521999f933ff6f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0dc0c89989469e161ab480b28f8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6ea52281b482a77a7936b9fec4f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec9316a0800189d5dc15d5f012e7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eebb0cdd7a1e6bd8e0a12acd91786b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc805f3ec29ef42314bb60dd2b0136f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfae8ba6422e91a8dffcbba9ea0f04717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75904a6fe4a63472dbcb1e017434c6ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6afa7405fd4189521fd08e93519b0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1c4911cbefa8f1c980b88b7e4db0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa310933d7aa42f247747de1816ed621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b75a2812bf5c5dfb8c5d3b164fbec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f34525889c474deeea13ece3b09223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3774a515519737b28f2639915207e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d157331dec707117044acdd9a33f9f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc450587d438181c8f5a355e425427a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6712cd009906a6e98f2b87219ce71627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc7d1121ad7a9f0a2534ea6654ccf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290574adb13800feeb33823bc4f1ed4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04be103f787547d2f5df3339ec253830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ff8e6ef7f4f6b755c6552f7cad96e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a81bdf0c93066c8a8e170c212bfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5482bff63c29b321293a5caa6a779533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c3b2cd46dd6319ea36373c76cfb9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba030806f801bb180341ef330d8d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7c63ba4b52609b26b119701c7810236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e89494093d9d88b35ab937aebd9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8d2f5c9a3fd994dd700b97975a7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b5eb8be1075572d3ada990abde4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f3d0fe0c41e2d6d6c46dbb47c38240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdee039bbc6887a216d1083df7457d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ec9e927f253597f25c11d3eaa3d2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f95462f0fd3719214712d9e435f9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e130e14a66156f5e8a8626f2925244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d716a3862647d2df9a8666aa670945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ea03d8839d55059c056d52b9d35446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103adb9421b483226a43633733358147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a71b7fb96298f266adbbe218d707d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b866a3ef96453dcf4409cdb14f7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cfe6c011f5b66d168591f37b2b8c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920ac5a7967835b358f4a6ab9bc89751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363820efd34017767aa5609326762ded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd738c23d2d5d0931fd3cc65365d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba50a378d1381ec7a35b0fd2b53fbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2768eb14e011f7943ceaccc84b4a3e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a20cf1c862b5475d308eea75472856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69e95f5b6d0895e7a96b48b51e36b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b292f3589c1d1a36ca059609e1896c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74729b2b9f3098f6f4cb16cb1d23b56859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34d3deca2a63cbf2268a1c98b28d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79482ea4a788bea5454c010c107f004661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73722af767a509adf866d9911808142062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e6b9daee63f62c1e06e126907a59e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8850fb792885db3d51a9866c93d7ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e5c730d4807fbbc2a29d7a44f4a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576571327488d71e125c0327eb65034766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836a56fed7a937b5c53989dbc67af467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c21d03adbd51c8396fce4e87c075468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025677551b93c28363c162024da7cec469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc33198600afd7a84d9969c4f135d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1d77aa7d0db9586778a7ce37feead71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764b6645bfadac574efaef3e86f978572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917690491b0688db2863400d40084f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45108deb9070902a6fa25736178f9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52a2b7d48ad4b25aee7b66697c301f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd659582ae2611654ca5944cc72b52776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef476da22e1c0b658a11c7a1f6eb3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266827402d006884743b77d76f640578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bc2526a7dd2f69e5ccc960cadf0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236aea433c5e2a6ab938af80cadec9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69297683b4c0239569b6a2836ddee4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f419ace035665cb4b122f5c97b414082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0bbf75addea073e3858a0e9db01583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc40cbf78799f2e308f27e328b93f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4fdf88d9d3451abe2b0bda75e882b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd055a99d5224398c9e7553d5d46471086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd472e9856c40826a434b8b06be4ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8075fe7760c42512d77affeb711488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4fad3fbe940273e7582bd4c342a2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9c1f27e4196d472c3f4bb4efb26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0183652823529ffceaae757fa27b9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9010bf89bf1cb105f0cd39db9aa97f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76be379882c7a2cfa1cdc444f73bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3a6893a953823bc33ce82e646ec894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6b82b59ec8e01562eea00846b3f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8624ab7effa431b6c743a5fdaf6dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f9cde1bc2782c87898e5fa7ae36997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c8388ebbcd093336c27b5de049f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8258bfe2e49feac5aa3f93cda10d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60022c2162da659da0b4603e5d11482100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22123e30726dc0557e074531098068101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e3fa744b49ea5d56abe6e839d029d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c78f17af20d5cd9b34e1bdc729bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c32111d54fdf77a6ce4762875313d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f149168babae7e76c66276684c9b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb33966e3dfc12029f588b7aabd035106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50642c91c05d1ce7d8cefd69c732316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99c5645b896232aaed9379ccabbbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311abc3808140d42992ee8c8426ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f29eff55d763f9e6b7cb8f7b7847c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d019144a3f7bcb4d57f105721869fef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e70932862098c99f49811384470a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21a4b4e4efe6ce259bb8f8af2f9eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b67b9e5958ef22a46825e1086bdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a389237fbf13ab3b3dbfc888ec23a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1d3b788ad679ea724565b8aebc8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f26eb7241c2044d4512eb1b45f7858117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734527685ff0e698d18bcae0780d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3787448cefe058938c369ef33d6b235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3671f9c326661d76a0b728165b00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e04993ed1e65690b585a3d76925e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ecff84053ee6d3e5da424e3ee8b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b588e8ea79bb4953285cbe79f7f028d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97d6b0f77515562a85caa8f54618f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c0950c80ca4cfb7aa77da5ffff8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1652ba179746185f1ed80b300d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee0ae3bd7c3c831fa05fdbe39b91bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519516814a8febec86b1f33005b4382128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1722c3d9d5e84fc5695b7f773e1ee1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068155eb880350a16fd415621d3ccc2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b9286d2e03f273348fb138edd6e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be6ab41ccc65ece502ebda24c72c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cf76f6dfc94d5d37b7bf764763ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bad1210430f6af6d6e081d8007593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81bcc988a4129763092619c503a025135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751431cd2b785b3927595b9fa11e55d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414c650e13662afc20a68688ad6bf8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16e3d8edd5c99ac1a6eeea0d69130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63eab4e7a93a65d3d86f0dcfac8277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301719a281da66e9b633c5ff22ca8b9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea03ff70906ca87969c3b83559f66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe16cd7b4d057b4eff6187dbaae3a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed7731e6f42f12bcef197a2838615a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c319ce8bbc6705f2c804f9f2807faa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da2a28dea879db7088e1307eb39876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893060025999ccbebba72b79a7ccb68e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c5eed9e28369ad95ff35ccbac8c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3310c365a9b88b1ad247e19a2c87a87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401b071b35e3b84cc4db885a5167cae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a94e46778ebe8b8ff4c45b7621245150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f9474a29ba11fc22ce55193ce718151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6515670eba997966c5999011f33853152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9001b3c627477e51f52109d301c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621f366e4e2551abefd568f1cd66e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7e28a331d3633964ca596d98912c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616811a4eaf2a55e62013810bcb5a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac33b4835eb56629081d625a168ded157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e60ae538199345eb015c084564042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a3f3a2ad4267755285044e4284df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f2dd3b98ecd49cd34ebeb9e43894d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2257b9a80f0297eabf8a44bd93348f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f31f7c7ee195b570ba5fcd3dfd936e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213aacd916faa868cc55d98ce41e1a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36aae9f6baf1173fbe625962fc6f57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665728792c816c1fedc8c826a40e818165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa386f9611e7321da6a1217acf1f3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc59be1f04f0563be3e0a4513bf7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab764905401c2c6edd11a3e89f3b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d485aa8968f40af6e35602ce1cba8c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6904eb102cbdfc4d23f5130de6c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e167bb03ecf1acb680475317b8a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf16ad04cda77653a52a444d6fd1fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff4f81a57fc2fe65f6c737e1cd965173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115834326e03f589b3d8592c3db7b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c03553b09910a134802f676d92cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752184ab7da49b61d71ca2252f4a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271855f817249199987d7a6e42bc59d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37653e497c78a664f268d130bc7bee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca443b86d67d68c1bb1b3a9e59a300179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bc90fbb42be684f5a319467a21130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ecf1da88f4a4a276d9348af0770b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92980b984686d763c01d5ab3d17c1f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b67c8c33bb749d2b42cf9e5e864c7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c53a3122a74c20427fc4c0da56a8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909401cbb7cb2c81f1079d61577ac8a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998554094ba676ef08a5c485d1715a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c0a6bd91062639ecb433a09b2b7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e69915822eb6606aa25362f3d511dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c352bddaeddb3db775d8b175596fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1cfb50f67e1a8a195470fdf7769b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f61e1d8f641500c79bbe2a89580f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913034805a6ea0584bcdf533852c2c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32402e2d194ede5dd022b4234415846193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f8090c5b1f6744fe3816a7feeb917194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f9af44fb9890c3985f6f26728f905195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690415d0b4fc88860929f6d2e24ad88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e90416f225c0386c22bd1c1b99e6f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c59c0e96389da2c1826c76c21334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4d967717413a979ad3981e173639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c21bd2f82cfb65427d099ff6b88c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae87d2e059b757bcba719e7039d86f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75ac569fb1aa5f6a8bf2bb59cd8b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3892321a2ae68aba8bbb156b7550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc93de2f2977d81b74846cad631427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed973710e60cf85c7c7390a33a2786205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cbe591b736259311046586f39c93e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5fee107a3497076ec1f6094f6e14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316025545ceff043b6fa2e2d3ff7a76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb7e6f37f77cc34bb3ec677054fca3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6112cfd554ecc401c95ad3843ee3602210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca57c1a19694f44e81756e9fd7f5c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c52d85f403cb5539752dcb390fe19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6703d1b917f55af689223a8f074321213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9736b7beee04fa552ca6ae14d3d5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f730ad4d54914a0e125bba11913b5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2292c75babff7c6511e6c716bdb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d34fd6ad96ac0f36c928bf1a5160217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6714b3b0b012051bb4405e6c2feda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489473181134e0b2208cc155c0394c99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832eeffd0fdaa5f61eb04390d6e784c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f92c8cc7d5d8007e39547bcda1bfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952b546616ea714bdaafc7219fb66a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9904f6564027882d1c288583906e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4827a5680c7a89210efe1386a5fe0cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359c71f84244ff58022b72d3d29819225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b68368850aa3f64d5ae8573d3ca4a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5517540098fd9cd7ade4f2eb3db50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c277b8b5710fe3dcef27996f523b9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec52476ba2b576c4623f6c6e4f3c3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432328b14560698a378b4aa29db1c66d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848e76cbe174e90c983f14570839d56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de217fbef1dbf9c69af060aac24b3fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86e9d691c244ae275feacef6adc6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f898a7dbca80824922f96513a2b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2ec5c3eea943f0496f055086b1aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01290e8c3a21a90950fa340c29a3bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8564d82c5129d3676171966530a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c4fca8bede7ed6686c7e1e22145ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77829c61b0100d5ade7f601049769239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ded6440f4cc52f62fdd78bc128da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b3edd770732fb1277524dc325412241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9783c391229553b6d4e5c32ab2df7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8daa4715e82a7dfe96c0fc64cb080243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc7ec8895901191d8249e79117b47d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69d904ed3135140db1e8499d402ba2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ef5e24644eb01462aa4fc7c607c31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fd5b7de041939e6fcb2038c52e816247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0031c0a9651da009bb7c9d497f9d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376691250656346545ec469ef291c96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa7aceae87057b5ca2dd44e4b13a6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8024f93748bf73bfc003f274d20fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e2a92a729ff18db1f4ac382bd685252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7c39d182b9ccedffe78a95da00ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0d25edad7c576c6d4737b7f0f88a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf1d25bf6fc7074a1fe5842ab1fbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05351fd54434b6c1d87c9cd936952c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090647a5d355204b1e8d97eca7864a47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca3884d4a3892aa59273024ce652e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390792369a847b162e3f5ddd0200d45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ba4de92e443dc0cece22e7c37394260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186706ab8def47a44f57a075327744d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a9e5913487020bcda3042d5c8f61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ac007a9e3e9de9c243f0c9d32776263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969555d37a0a7baede69c25440b864e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f54307b247fd0995e488cf59e7013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be330ca968b85640bdb9d69370b3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6d286e5c1d5cd9cc59e910ad08ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01646021de04b7e3729bec2062dc8c3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234105b8cde951780994600790a0822269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e12546427c5420907b802cbf33444270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d4445785667672cedbb16b53a7dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a06dab96182c231d023323a9009e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d38e03203a8325e41e0307405bf54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340adf29252b7deb355f3a5528297ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3548b2b58e2eeb50bf80cf7042259275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d074afb8760b8d694fd1ea1da678276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc823120fc9a363bd6b9916a6793503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc9debf9d2a0a528279e20ac34ad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beec6dab43af3cca9866076c63bd7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7489949a70905d880467382afb7645280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099563ca15e784573210b2a3bd6b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23d9d6cfe79f56bba3d32b3b7d2ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41316b1c129a846a1b35526f0135ce02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ce9b97f38a97935188d99369f54c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a30622ed5307c98d60ef6242c8c7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163da67d194bb4636e9295f7e22c03d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7845522a3d502264ed69b8fd3fb94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5bf896a44ac55d543791a1c47581e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9809faf0a285902c8a1e43feebacdd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be72be217975b8ef6be25a439ae4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf04e09009e215453ae8efec1c2758291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d47bdef8f98b11bae57ac8db86c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ac9d856dabbd70cde540c80fd5cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60fa2df2b25f333d75d26e401e776294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daedf122d1ab2e5ced9240e4d2e4850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6dfcd305b0f7a95d0214e9d86dd11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ea4f538dc60930af5eb4fc1d27280297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98fcd1beda456ba2de4cbdd580dc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619d1b354daefa32b7d4c817abe925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c81018e092faa53b0729daabe78cb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425bf9efd637f8b6d4e7500ec76088301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ecfcb1849783517355b815470d42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ddd6c4928eb69d4a7ccc5f2654f84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c1e0cac11a38911efb7c1d80d446304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10afe64f629c117f16709ffada62a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeb9e8efc1efb9cd4dadb7127c0c6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac08d54ce19a742493be53e251764e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5eab5e768d20084408eb7476e64d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7c9415d6475341f9f6a6c6db9158309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1a0c1a75dc168214bf0f0eb833e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d48bed8ff385ce6941ec8ad4aeff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf8b23616aba6ff50e0fb848f63493312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffd7b17adea56b6262c41d590281b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8db13fa8b2621ebe39f2247cb866314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254428bc68e3c86699913b25d9fb97c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ead7aa4834641875c313694cb24f37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c4d62d118dca3c7d1a83bd1e69f6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50519d5f2c2ba5385f0d7070c5f7be9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc151c2ad259a32f6772d929786afb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6091790a0bf91852285b38d50318320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e8bbffbb8516cd306eb447bc9055321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb3bb45d2fa3427a5648b58909793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2621351dee0683ff1ef39fc35e06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bf443299e9d91867e43138979117324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befa3f0742d7022d8d8f48954691a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135f2e94e87d4effd80d406fc90af9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25312d05be8506bd822496708eef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef69d9759267903e53293056c0353328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e67d6418edfe79d518f6a0b46ed7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c796e7b2e0b83ae7c0761ba5bbd0032330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd1747b055bb73a785148b45eb75c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf66e9b5d4a6a135c14721443af30a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276dbea82c0edae4d7eb9bcba431de7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f709ff0d23fe07fb12462ed48a20c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03358fe938ba33bcddf2b4509f04337335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190f21ae2f9a2d30c3442f5591d8e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726771d5726654e0e4da1e4d872358a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892642b9f0be2a247e91ed1c9b6c4b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c2e197fb770774f36274555f1920339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f559447924552b475c9be3921c0c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06813e0e9c133bed706638578f0203341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06497263687f708d4d08ce7d915045b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f728db21c5fd195c7b429666acbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088e99207eda32619e05c5c64b27b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da818ed5b46aabfd0e4b5e76b1461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a737840b75a585c4449a11947c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3279f83e7f6600f68d7efd3729632d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec81932e5cfd8c7f262dd5ab0da3d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c4ac55d2501a9f591f903c3d9a41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1132b0b5107b3e9b494e99da22acff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff848284725afbf1c4b4f76b8acda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d57bfddf89f997a6949eed953b197352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2587822c8f287a1d2ae7243117f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe39c6ecf018a2487ded48773585766354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067464f930dfc2c416dc65c742861c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d47f5e10060d71a3879ff5da74fde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd5b81f1e4382011fce7c3872165a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a75a00a5492a853e0fd896c8f306d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7c815668750cfcbf50df84f24d2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4821ea32e949f92a8752974f2f4d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3cc9fa2c61f34609962f23e2f88c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb5af4feb70b94319eafb2aa6dd029362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b9c30d547a7932191a8b5b182061b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc1103ec70cb4b90d0caf61ed1bc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac661f9586f91a740f874321099249365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ed0ceadbbc4ef6b67ede76c6fed9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda7971efc2010c54fed8ebc10e4a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b873fd80f13f7ff329284e8254fc7c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f799397611e31e0f46d7aebf93a32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9afb2747cfbbfb2c706d9806f637370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd49c1c84bec256a9067cd84cff8fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c56398658204f1adc3808d819cad8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55d7d6651647bedb87e5f10700a7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d99c38f64549ac07a46ada681c4cd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cec39d9c9cf9a0905ee2be7d1f868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d41b471ef0599f1f138fec1112ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ece7e0f86484919ed8c6863a85d41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f72a2a071da0133c4ffe3566a3d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f06424f22f691b9ddcc2cda720616a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7599b7ea74f1c0eff246a00fc508f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779f8bdb07f52013417f2b50bcbe8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde898421722852bad8e9cace34121b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65152834aed07e0c50658052c9475b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683629fdfdd681474319f5998eec4af2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ebff72740f21778779a7b43fcb015385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb690996115677beb437e4a973ab4d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf2f46b23610c9e574268ff132724c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b23b2b37b75c602a76a326e8f38a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a88f380fa25ec1c67b379e2f3923389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7d28a609f4c133bae65adc185a364390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd96e1d825edc1f692efc81216d7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665321c3da8a8482f524bbfd675475392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b6b8709721eeee3c3702c1e1986de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a9d5a596f0390f26a28ee621a155394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2c88d42c93dff64b119d19987679395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080539a14b7c3776dc21099e5d50b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8582e1e49db4535730e4a529f252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93706b2d11bacaab46e93537331e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f26b4756b6f8a8195de730d20eff7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af83a651cf555c1ba9bcc8b6770102400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcbba5117dbcb7e3a8e02cd36871c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b8732548f27a996d96c306aa2fab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8962d167fe874985febc99353a90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdf0d1b390fcfc397a5fce232ff649404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258540e416014a3adfca05f63f624e63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68665a9373ed02823010ac41c17dc59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0475492fe8b6a739673c93931077da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4914768d23d9ff9a14f3ffa498cf3fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e74b2ad17ffcd7985df9639e5e9d69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc38ac553b235d4559502bab70a73f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8baa1676aefbfb0ff9a844eaf3313411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55292c42d184fd024081d5ca8e8090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fbbdae542726c2e81894b2c36472f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca7e7560ee0f4406d8bddf600bbffe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688063e5d1357dacd38faba92e5f7ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c737b5fa0e33a8019a8b885bd8f41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee46e9b8c1e91fbfa193df22ece74b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67edbd6c54a0e228be67a58ddb407418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e088f6824562c5f91c166f16d8b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca7fa902a2cf560518f058dc8fe8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49583272b967b2b3c38071feca154609421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051aca564d5c0417d2b2bdaec8831b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0080bd45d9c42fa3a3bbf30bf224d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff59e6c1792dcdde16cfd5f107440424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800adc542e1872057866c8bd791a6c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c594a19fdbe69ed365ebbce67d821426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ddc3421ca970dc8af448193701f21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c9f832a213e61bfdefdad9ddd7c47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd261b53399280d24e070489c21539429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d560e62fa7ca07e4551f91bff8c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d9cc5c7727dece46a09573ecde73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c078513f2bc13cd76f7b239ad3efe4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c823bebd4645de83de1e12f80d440c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a04d932f01b7bac7916fcd3edb55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8efe6f60fb1520a57d221ab3b72a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380340b02ce38723aded070532e19ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a836bc62e628238c8a4a89805a308e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ef336bac6f1f5f414429c6a9679d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9534b6a6c129306b1509f5eaa52645439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1276f906afe0b3db11bee5080c46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78071b231de039f5043be8b89941bc67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57ee8d44091dff8d1ba845e81aa9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea7d9c00043d566ab9ca4d64759e24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429a818e25233d0a8e7faecea9d59e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5269f878fa741065cd67099e9e5c608445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b281d09b6e328376bf8a522df053446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6670d2e659b9ad4665a6f7541556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405fa53328632843ee7a1ca205e041448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0520a5746ae803ad30e44c13300a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed054a4460e7951a9506fc278a2c7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29c5bd36fbac33bfa59ad723a92ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963044411f6bde12381f1ac23239bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070132d4ca21cc12fd198340f0161d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be462520584648fb68db09028133804454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6231e1b61c9ea573f630c631a324455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640753175acc102541685d03974a2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e9fac93444b4d271beeeb05dbeed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dfff6858e673a8f9727ba47511a4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6f835df445e97285b91fc5f5c551459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de15d96eb03794eee8ac116bfcf14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f379e0405227a660199b7a653e8ce4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d9cc20200547bfc15dc09960b60f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183e083f714838467b04042cefcea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5da6cf51ac6600101c8a4071a6b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd30afc6fea5560358e88a0eb3f309a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7720793f2a62effd1a76db94899772466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513455ca4558b43c934d89b474731d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07d67633117b7f3b4a0e913283898468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468914712208ef57b4ecbab2b0db9754469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a72ba805dd8a1fb1a8ba6ae7d929d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1d85d4dabb1f578f543bc6c0fdf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e4f9c428addecd96ee0e9d08e567472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f6161c512b9cb2d8963ab93ef723c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ea53e14ebdf42b583f460774dfb2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5387a4bef628b349c37b6501b6fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae75f86e46a7dbadd913b1858d0105476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94e366c6b686fd53f57767caabe38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1b32def566d119aac521eaaf73e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dfee3fd1413fba0d0c36c1014b6b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006e2a3c12d0576d4292c8c945aa285480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad24b174f8de68b2f10e00c8a451be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ba3f37dbead8a81ac7ad3160f2d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b6143b5f3697a75ccaf68a22270c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7898ceb7477f6e1afea582f233e12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c4a966a8d4347c6344e28ad9d84e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329dd35a15717b6bd2eb0e5f7c74aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1e2c8bfa4fcdcf5abd2da1f57248487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ca850122d205945743dab984766e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd61ac1a150d7b6c200aaa3806ca8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e818ccd9565dccf64dd81c4ff793c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf262ace78cd9b8cb3c92e26b434e9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6623dcb96b07d15a9a775d703f17032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00b86e3bee0e09550dc1bfdc3ec18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38ac0ab91d621dd431e125e22c3e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0454020a92d1d6a643f784b6f2e8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a054c3ede6018b6ead772981484b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2161a54cd8e3d95dd3042eda05bf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc1ad2f119759f41dfdd3cd1f80da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d573b51621b30493af785526f1dddb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469cec4543729e7d53135a18cc0fca3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b18bf03d5ce5031dfd5f992e64a36c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f74532e24b0caedaa86e3eb6c5f01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba906014dcf4ae6054e2b4c7fd0e78b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b04e9236e1c4bf5f96cc0fa7d281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed49c7ab47c5a73c1fd9126d73609a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f91bcb38d4a09c89bdcde9e1147a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e23ae8fee1b775945fb4463d36d53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b28fc6b3cb35adf2609c848ad420508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f2917366ecda7156b7e19e6977de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683be341b8e362e9e5ed21cbf556918510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409874e5e38f4362fc8ba990612bb3fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ca5bc787a2bc6abe89032b097683512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a94f57ea26f6a2b70e2bb3a0da57e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da802c30cd19e134220817fd31da18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ac53872a2b8fbd58bbabd1c2880a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b3c730e9482059833cfb7c1567f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950423c428e398e349b957ac3277bcc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892851a2854d414cbf89327d9f9d06e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7568bc6fde4ac537f0a066513c74f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2b4f2dc485158935ed0eaa781c36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d514b08869c4c64964a0085685b844521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c842992f937c270aaf7fd0c24a591b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11654c448daeca8e1c26578e386ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198818a44b06eaf4716fc22d4dd1deb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df41001cdff0eea11e0e29618b7752525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea893413e6cb4fd68f44a6aac2e2d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71517b292e452c1371a9d1cb817562d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992310626654429101e328faa37796528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d86d0dcebfe135ae3775627a5b2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916587666d5ce7f9ca30c650c9d8015530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6467661d97b3ea7e123cf662a8f0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c707d6cacc71547a6211653d2263a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2056e13876f92d6e0b53c26fb8635533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a691679ffdb0263f4544b69055b9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3055f98cbaf0fa48b6d63110040e796535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57493b98b25cbd644958a4a1a73de9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780982652e7e3468b574749d0afe39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119762e1059bbc520651b312f334e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddc3790f8e5df32b791a40ef995b5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e58d95740a9b5704be84623086d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef2ebec8d01e1b843fae106c7f8e2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ebffc48b3f90410a2b4d0e0dab4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3addd4e59daf38a8828f31aefe62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b97f934674efa03725584f3ec6af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57807cd4f8187449cfd8cb96c99738f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f549e3ecf37cf943f96321921a9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c07d2b91331b99de93db21dc413a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40f5ec5b784ae5c598a778f22fa70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad6b79dc7dc7abddb9a08fa00626d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667bd9f7bb4decbdb0503bb8d1d3bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339003e0b3d7d83f0e1e3384a895330551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb50f3860b23aec0b9f5b0579f882552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814b49319097895a1db3f5cd561237553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e45cbc611668d6926c455898ea8db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd8763b444948b13900f937e7666a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1887255c97695de96803d03d4d3913556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d8d1eba44c20a89dea38ffd063687557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb5176a6aa77cfc4229fa27c7aba3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3dda5efa6910a93561d4130840c24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bf482f1020436e8609c4723bacf07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a7c1aea4f1ea655e5f1d04345f4c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453027483a2f1d365a521cdb912bd0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222470c405f7520d733c6e73d619427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b120766634bed0b2a572922f016dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a044e81def4605c4809183bb85626f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99743ecd7910d660d40e0b00437c4129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dcadbaae3367d8d82618251a6f37a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963e2df5c9dd14ff8a21a1415fa52a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42c35cca4d493ee0df64703d3722e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe22579afe7bf5121d2374dc62847d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444da8712c553bc05428136102aa2a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a76f04bd8d6c6938ba53a7aff524c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed955a81a2de5213b8883e6b8a1723573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f648b0dac4f98919049fecc875312f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b77c1bcd21d57192ddf335c71899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39bca5617a3ffafefe4808fbc38b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f252928d6b8c32a6c3268058b548821577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b26532f6ee9cf43e6515aa336b024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28794398f9793fb31d8a28856aa3c55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc668c7611ec45564c7ab166b6cfc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb64fde817c3768024cba0e904dd1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622518e9c46f47da42c746090d32215582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363c97e70b65cf35368be96a5aed29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e0a2a44fe5e4b13d5d6bc99511aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0119ef9f0f09b2e8417c2d08b0ed5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd1e353b9c0a4db576b63fb526c379586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534b8997d9951ecaa63c946c323bd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b544d26ab1c6d533c21236f6784f768588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd13fd80cc32fc10c0afdecc91138c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88cc4f21f40a6f0f828dfed9395263590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e43f39136e8f8fd4dbd00d34f5d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7cfd3e0c311fefab778a518331d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602d7a917b2f7249061fef80f58396593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a150ba23d3385dd9e8f50adfadf718594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839c5d86ff43b423c2770b6744208a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357a464c4f8d8ce7bfff74210731ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420846cee67b5319ddfb66c72ad90050597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd47d5d3e83ad27e6d3c4faf8a35791598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a5b8b1ce34caad9e3889f5ec54c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999dbad80ac2fce62ea5eafcbfc90d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a78a36b5c5fe58d754253f63df85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77405d6c6c97c593496de9b1aed188a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a51fbb2ba0596a41175a60f8fadc33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb5de843b328c5ec19c4657a5c1548604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d594275c90cd41bd6ccbba4cf49cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de0546c79de76510c7ea476f7cefe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a01d688d54ed427920c71a06af26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934957c68d00906c84ad97ee4805e2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b971913a72f3207eaa4a65c92253609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84145f0ed70b9e281d69c2a063a8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e96436d32d380a22e4d8e5d4f6f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1b611da65dbdf70584efd6f930a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a474ac9a64d6978a5bcf88679f1e0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fe7155a1837b41920ad133fb9fd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8dcd1ca509220fec189479d2d0702615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f06f466283b20a942c7628d5af1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9e4d9fc09da3b10434812476aa6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf4b9ea841689374082a78a9762af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc290a8cbb4eee20dff9b4696e1a2309619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f47e0e83dcf391244af55555e12cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41ef24d3c4e02abdff9beca9306ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125b63fb74f742f0ab9f4d6c3148c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8c75bc03b4ac1a1f155f5a94b120623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b8657a8d834ea730eb958f418b187624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574c89c24a1da33364aefc2a98adf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82e92183520983bbbe0c678bd0e83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194823d485e2499a3f0c456b277daca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456af205e649b26f6c559d4a2a4417628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3cadac1d2776cb9415d4eafe2db6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdcf4fb0d3678e732540ffb832ebf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ff593f983526a453f5c05ab2cd66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c45d9d9d8a4da73b22424928fece632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c44f1ef29deebee26dc3bcf1814a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2436e5e887ddee51036902ec136e9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479bcb81878975a2b5897110bbb656c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d1c9d31c02fd694c0233a68d265a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672640ba8979129e105fb9c93563e2cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ced8db99f147621039ef9aa36b93e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2254437c7526356baeaab5462d9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0bcd3fcb51d7cc9181f408d3fbcab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ebe197d857fa60b7a7dd07f363fee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32a911dd8adf2612273ef7ccbe6d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a9d7c5b72e28d1514a95998d5446643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a07ccc671b3d5b804bd30bfee1afd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faacec842484273d2de163b5148d3f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6ee4a73ec8588568d345489bd880e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8b204f5d1488b4d047a3f0692f18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28549e9aa8688a08338a46b3e7a80ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a6d62d0e8fa2df19f40bccba696f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3067ddd88537453caf1c8e07c6c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d11add9c768d316e30e3fe33f0327651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb45a4b6fb2585bd9ce461e3b146f00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006f7db1096bd108a08dfdac7411589653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345330248eab9f860a30e3bfcdedfdd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518135b7589e060b60bb1dc8655d96e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1269c7a6eac080ea457162f9e6a2b40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd184fde4de14718f98f6140dad92a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617f910dce2bd1076c49db791f816a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79e9fa3dfec926f7dec4734aaf9aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd295387c8120fe6abae2625f0c814b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f576a2bbf6460e2f01b8932e7da3f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c54ea1c75258148e20ac29aa0c1e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e70c03b7bdc9e7e6b73ca9472714663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa92631ce1a18f22c09f63f567e93a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3f45b2fd1dbbe7e49fcbcce3b412665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d272b8a07d6fadecc649f8be22b8e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825bf97b47fe70b4daa8174c5668910667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f399b5fb6560f7080dce4a018ad256668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e469c4b76067c7c1b9dcf3c02ef3dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcd3476bd50b1697dbc2022feec8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782095395b2daf9cf2d6b367d2c3be11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ad6f85a897c6e5b49f484094b8ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845c02b76ca281605623ce0482607c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd92da4ef2f2d384d2aa961a69f0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6205e939431232413b2485c640ad6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e366486cd0a4a18837f4409b5e07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffcdc219910eda040daa21a2159bb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585146854468225f69c2944c93347229678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf976050f92ece8ee543178208f4ce8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711750180e3a5bdbcaedb0c8ca673b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b05f56deca238dbe61fa2825dc3500681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c817000d6d472e4f9394e30697874a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116ceeb734b9febda4842de2c524ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d472f9776aa32cd9eae77ef12815684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea76783f4c5741cc7a9598ecbc6dfc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d3c072e9f7ceb392de23e1336bfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d873c74e3d365e008f7625e7383bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e91786e815db96022275b08d8d0d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1def78f6a3119ada9fcc73db3444c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e772fb2344352cbf4a19bc7aa7e87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5950100d1efd36a7761d8edbc34237691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b025ed4f38261e980a633feda7a1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47ffcf274683c44d09693e5c094cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ddc8f98748e4e7d2054a1568c9ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215972c85fc99a35d9e921ff249eca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c7ee633d2d25f629fa20dad30031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e296c3df871ade1a7e26bead0230697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e826547220da8486497e544db6cff6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43ec4b5fc97ad74d2ccdddbfc866a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de89009daccb95166266506c6c7a6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df798335aef3edbccf1fc4f6be430c30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70fe3d52f86f1de37dea11734d6f40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a167231232b88d0cd81c80071f2cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e42ecafa69e3d040f047c6562103c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42726b520537179bef796db92efed3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b06836e3b1e62eda641724a4e73d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07d4c803126ae0a116a082f2b87cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29e86a57307d0e51b278ea60ef5ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196921b003cad0611483e8a03d21eb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b607dd4f5454b81e0eb175c5921523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fb1e33db8e2327d88fc2585b1a8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647167f6d46335a433d0de49b3849a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebef3fe99fe0127a11cb0a018c98a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cb84f975455540487813535798a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71974127219b5d375a61222dc58b8b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259096f9e3cca2eb8b7d0b8ec787fc08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9601c4c16c07dbdf773ddfec400276717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9317a103e162114ed411a2c04a286c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae09f9f33bb54cef4634d1d4fba771719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb9eb41b524e10318142f769fd3ade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd76a724ce61a50259e12a4beb59406721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d3e761b1a2e059ea826917a413579722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc7f69bffa15c52e3e3fa3a8a0427723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582a8952e4b601cfbfd4d16e664a2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81bbb5d8d2265e96286990a2f6f50c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31e43b60dc5c77bd9f4cc82607a4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b8bed7353288cf8008ce2fbfb9096727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c2ea0fd8863147546d6af29bbdcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d44099c4af70c35231fd8e87fd46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a5cb7a768a95f59403f40d0685fb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972062d44329580edbb2b008eca3101731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7409dda0b674e7615acd9aa3df3b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7468441781c449ee7116e6faea782c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa057ed91b76356c84c2fbc5c2422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21222371ac853da929ba00f6111aeb7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b0b073340fc55b15b9d4f2d4bf88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc906cc90f6afec560d82823729de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde57411f3b8d16156c773fbfe9ce69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01d32f5b0477f3c44b233e2f605ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9783058da07cf0085473f46ab424f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd4c4a77a0f9d0f85a4db46bfc46a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff9652e62e484a517e13b13155bf23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8192f7b38127b9788d57a7aa47228e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88b146076d2f35fcb1bc5b0fb3e31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2061f2093cc5d59cf036e53024d7d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a594072191130ddb336761be2306ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f881e473c81d212c3cef05a8172a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efffcbaa2cfb85486f37941e0724bfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dacd9233953faa31e49d659b9a044f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b091c1289f995c1fc0b0c50c524b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ed1f69b2fa6eb30e2d24026b83db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51942d334025c0dab316e5a100bf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb120b34d38370cb30d7c9cfbee1942753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8434fb0a605462ca6af924aee8b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3123144741c9f06fe22f0505e00e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0c6b1f69db5f289470f6715749d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa87e9a2fb2590ece10422f67fa38bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9729a115566952ec273eac0e6ac92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fbe3cfbe3a8caa20bd7ce764837d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a856f43e7e416cf7b60fa66ab604a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070556871e078c0a8ca032a1734447552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6914220aca731e9152442b2f25b2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be760bd93a9f4c85f87adb30c229224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88547d2a4c985dd0f961cda28774cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e11b647201707385683eb7add87bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80c0446c5d90c38eaf18f2f3ed569e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14b1484d851618242433132341ea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409490da776862f157013a432049519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fec286727c84f7e2d4f2acc03d2c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e46421275e370bb0e95b2ed3bcf0d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e789485233c627f29aa556c83e911b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537c737e148a65236f953785e9957e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469130fd329c5d95e00b7174c49c3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fc8aebf10f57f8c1f2b751a2f9a5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a36c081161c9c3bb87c6c9dfa5bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee46c8cf78bfeb71e4559aa19a913a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7023c2245bde728f08d94729e65ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab377dfb8647a5aabf81b0d42f34cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cae670b93d42ba4208ef93ae881cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0bd1d18f7221303ae838d4cd5dd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fe980eb9c4ad0abeaf51e3ea4185b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a153f1b62b8ff0d1f78909307ba1e6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69dadb4098c4a17b752a93e12f87824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e5b3683a5a6daa5c9e04dcc736f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8398eb4fc7dab5f0a0eba257c20326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ccb4b27249706a2273727bb9b24fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a82d7a1fe0020c6606db4c02afecfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7383962cc29f3c52c8342997782d3f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06d3aaa4c3bb31ba16fba8e2ead8aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4931786d6930a0124ecd1542ccb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2ec641ba4dc537a43f1ab087a3de932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094015c48ad9ce69b7b51622168eba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b101aa3e7c538b03cbd86a51a7025f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290279b0ad6777d0d97bf9acdb56e6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ad26800ad7f29123d2138dafe62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6501c0ef721f91f8c866c9e7b536337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba90b1dfa5b3d2a3d9669e3ff2c2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea3f9cc8edbfa08fbb6fe859c4f1fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b21139a234627a41bf7539d3d55840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05bcf7deae361b39ba450d5b3df6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d83ef98ccd3f4eb59942d0744bc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df1b0ebe3caa6d2d39d2c50e4f44fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df828f7afc7222e6d7e1618d1dd657944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ab0a6768437982de3844a3249ab745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6addbc1fb6e0b396990d7de80ab4a4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d9fc0c16e5ee3e4da8b33ecfb3f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc373d9d2033f17c1eb61816b9dc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373eaa05b4b2868dd660fcd00d307f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de87dbb1f43fe24ed1d3f88ac5bc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec6424c8a19c618217d6f94a3149d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d3f93d11ad5375d1e0400b12b7eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68583949d9f864a4d7999eb06cb7a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981acf0a96e230a888626fa7a2762254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdde5dd07fc595bc7a632f3526b9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee195e4b111ccf422bf57db3efd59d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0cd14638803e99edff9d8398582a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1225137d249416b508e34cf694c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9236441fd3ee2b712b5a03699b47c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494418cde7c2897d24c516b47fb8bb0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a31cf295d2f6f5e13415da961c10d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd778fc22cd17f1a691c1ae702e04262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ca767c1636e2d4bc24fb2af39e4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454abbab9098affa00b8d2a29b1c58064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6eb48eae5cc0964716df812301cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc28ec6617642b75edeaebb785044266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca825156c69059ac91d8e55bd494c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0830324bf8f05876042b3676980b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1051bba716f03ad9c8b4d268dbf21f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0b2bf70476db3e4b5223fa2adf13e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd49770ec33c0859ab1098525de6b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa32fa0b759ecf72e7fdc7b6c9c51572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9364aebdea3b798b5a71b698eb6e0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038b92f1d4c4e5d72d42ed1235dcc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee0ee9968243e079630cd11ba90a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c5cda80e4247212230521754b9c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c5a6551aa4c860d20944329a47ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72e8aa33c0e77c9c23338e4c2d56878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522bbb7720e6712ed36839e71540e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e0b30828cd80eecd19313ce2aa9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930f0c50c38ac7ed024fc3bb3fbd9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a59887755d5c7ac8fd0d71b81efa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d573d5177bf039748a2937b2d2fb4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bdc3105c9df1fb69bbf173ae3b8dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f49a21eceb3fd6ed1cd501945051fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de922eb4e99739d77a21bd4bceeec9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab83de7e8cfda4a54c719cc9fb956d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2883832318e2ecf77aa59932777d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7b52a54de2c655bb7cc1beb8f15389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9755c244cfd51d71946dc5573269d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291b329909d0cedc8fd211074f329291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f42c94ab52ee7114681493f426b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa565082c3e1988bcb2e86996e2c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc4e167259c51b0855dd54e62623894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef763a03d1d43ee7662dbae1f3be595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc9d9355884b1c0872db9d4b1aae3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29c23d034aaec87b94577480b741d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbd32c1cbe0f0406230e8ca820b2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e2c1a48ba9f0f90a636e1bf69f72199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd2b97b0a138d51743afa47c3cf57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cffd463cf25ed41c03c7417f80263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8f63cc6c4b305200a8d3886b4a67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e250add29c5b4a53ccc7a2c3edef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2652284f5423508562e1f26a73577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f823f92ded64ae9435636453c5a1ca9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6fa0557443b97efea9be414de1bb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cbf9462d44dce5110653a26141346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85631781bb20230d9a65f9a7285f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebba4968d9f4315e3f4b4b747e2e5be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f028a4ef5e9280ba42790ba7e09ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a983c3ec60a4acc3788546563673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e63bd01182f1ffcd6f5fd2abd8fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce298f72c902537a99938abaf6a81c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135aafe92219b925218f503787c1312114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b04c7537474c0f4b12135236b150115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36326fc9921669170bd9b81af58a0991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dcd9d8fc763a43112d55da97dda84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fcb42ab923a5f6627fc144e41b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f1692563358706d6908b0a7dcf2f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced473164abf8553bb9f72884a345c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d208eaaafffa8fc361fa9e6c022dd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9b36740cdbfe1a0bb3cdeb335a697122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef04ddb0a37e24b424f37136a474b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c19b9403eac63d63cf01b54964b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a88435086e986fecb79377a81e62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38129b5b1968c8aca3086c19419411cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acbd804713eabd797617f48abff20c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf900896823b012406089af45b36db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5e7019889b657de0f20999af1c08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc948361ab4e0c9ccdc317f6b1f66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5e54d6d818c5a338b9cd4d64e5da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e42a7541be21bb4d370a7e02c2682d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea847b44332475bba00e6277330147133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70b282511261b098f57b3e06db59c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3dacdf7c8369ea4573e5fd610996135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72941b36007884c7518bcadeb07a4a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8945ccda60d5c0dce6c2ef2f6f6c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238bafe6dc3fb23bf135b12f21a43d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69258d125a88cda28ea84b27c409c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b09e805eaf9a1a53d64d2bce2c4d19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed62d18453f797555369b105e0cef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82fa8ab0afc09d90164dee390fd1ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c76712889eb8868bde83dfed1f11a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9c9bef0ec3747d600a5926c6dada144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1a0958da77c43603e0b9812118ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f23bee0fce3df12be6c4a35c96b305146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4882e10f5072c25b93b769bf4546f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d806e1fab839348bdda33a950892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc68cce1fc187a596aff5e2692d3a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e181676102f3ee0db7a1d6b48cda3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd9d38901188d4d87eeda7d0d3b2b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791f67d17980e8e75361a8b881af75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44b931ba11b9e00f4b9b121bb6a34d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4b31961212d159274c0b560a8db7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3253c6e9661ac4fa050ce9d09c2c69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f365927ae15df916bbe4ebe646fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460eca75ca373bb240d8e0a25d2479157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a7a91aa9fc4291a82df607f62919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eefa5d87da422bdcab18cd6104e92e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bc6ee9abf50eec5c082845ae5f7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559847e71195b6797c52c4f799c0d9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c146faf615065e0f2cab2c65d2d637162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd9d4505f2f6c45803113ee7edfe9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe738aeeb4ce4d1c06012e543cf2bcc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c64ac854ab8c642b69ca46d72f05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acbcd95bf99ba4e9a58fd436280ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce708d508921863489cccd7536da8f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaf863affebd78523afb20220ab940168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71d0a3f0d7ac8c6bbf5fee59fac64a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850610aece8392260f9240e9bd475463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c5d813c4d8a9ade5b6eccf3d0173171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735d204ab49cd7afdd065de88d3a72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb3b194b43af8871900c8123c9363e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69a0e82d02dd442712ebcd933dee1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4567aede045a40956462e2a0672bda8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173264d60596d2f54747bda50b0def176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37734cef4ad08e8feb957a9de6ab3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9bc8ccb9bc6966ac04ff658e18ea6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffddd026fe192c0e072bf3571f45c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7d5ede43266b4eb345b5ef7511060180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c7218c87b0c90f8f9c51ca503c61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863db08098b4dc940aad4584450333d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590dba305725299346f391256a9afc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9027bce0a0ffe60f1124eb556fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d79ad68b5bcf693cd84678845d71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae2a547b84ce070ff6d2851a49a410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d61688639237c6b6f16db742201ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470a37ac77ba88e2765597e2a8b727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3669a8f023e2bae89b9eb2f4f0bade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2395f754d1d3de901300f8861a260da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f11929dd14f86a6a7cdf14347e4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3f3a1f9438aa96d1b1fe93486c83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce691f02354becb7c81980d9dbfb1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96e4356acbf2c1a4c254f432d96d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d99a6b32ea803d98286be91092b37c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d50ea1772147032b5544f953cc4fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127902737f5037c87c6ac8593a7e596b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580f99a906aa6244f962b9d134f2bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a5c16fb2c15b39f6acad6010bc2d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec7b8ef1cbd2f6bc897364720f4fad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a536f2f3d0b07c2708e1e1a8200ec0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26182146c256b90a475221238c7396202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4052555fafe41d3b66f8517ea07fa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0cb790c443b6b3b37d5c40ae100a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e054b355a766c3d157708aa3f4eac3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d1185689232fac126c989b1a37af5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402413138585b4ba3e3ff19f2f1bf006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f992c6b05b059f254000bd4ee9c96b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a196b088b575b9f4d65c83aba652209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3b7ec7e2ccb9a47078099c0a10d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e26b424fafd8b359a1f5848a0c16d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee25696fb893eb62998c26f658c8d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a4526b7dff4704fbf4bac24f55487213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053abbf382a71e8b4050f447942067214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33c2d750cea14c14d93a600916ed5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15d9cf96047b414a9fdec5ef3d478216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e59a5eec021b369989cd4855121de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f088f89be681feb93b9c554049da5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2883b6af853473a296c33c40970e13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff057bd4ca34de190406664b0e141e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21776c1984d416aefb4a4ba6f4be05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3c75285d65799a4fa686fa3bc1fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bca54968112871c0b15dbf6cb5b79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d4ef31ce7ddb5fd1b3ee42f69ea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304cc94ba0c0a6f5fa493b31061b645225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98aa45a95e3b0bdd3396cf544b9681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d788a5a2e860be74bdee03f36def20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710996e50463e6cc693f4fc08f0a2297228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bda56c7e9b227e6c57881c1ca9b1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797cb24eb4ddb262898d8b126fdb2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baa3e261962d6512616afd3f318c11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dfc299594f97424e68e517812f3ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337c70d5aad1423d069433dd440b7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea40490b03c8c396d9fa577eaa3af8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c908370293b8f99f8b3c75651b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f501e135bd239057874ece00c72d40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf901292cd084db7e35baf0b8680821a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186cedd452dfe4b721dbe8fd08d56fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acee1133fb073aacc2d6dad28cf574239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2430d1fdb36f14ebe65142f8d5104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606106c3942b6ec4cc7b8c89cc9043b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a1212ac1ad75c960e992a2217a66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee3af7c5dab8363241057144881a86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91df43a1ab5ec10f8cd8689138f381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c002678e4d1ce14792a25d509b9b29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca601489814ea0097b4d07bd33eb7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348476149ea61ad9737126351c8b70e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15819811227c7dc0db666d4549f21027248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f40c24895aee987124e2d214017e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30f0795bda574646d8e03e13b11fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dcc96993ec40bd85a97b3f69f880d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf534789d27df80bf78ada6a45e258252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544e4e00d4af016765dc5f0bb01fb1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1988caa28495248cc815e63017060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fc3ad910bfd2f8bc777dc43d84341255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f278d13a3050d3e21f380d027f94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b574a645c78d8ecc417389fd0c7ebd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca56053502d8923d79dab38208657f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309b5751b15d3d40ea4fa773b4e360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6515bdc459093103748f65a813367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6dec9c96b9a6eac60452128c206a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b54f53b3edac2d2e0fe382e47566262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f57fc6a06ecbe6188704baad11b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f357de974b0d8c112d2c4f37eb25fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33e6c7edc4fd2a160c6b02077036e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c2e258fed272f8e92df28b651343266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1bcc29fcd903319ce21960db48ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceac2ae384d3459a4e2debf75125b35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace189082e467fe1f3f1c42df65c76b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4cdebeeefa13b7bf48c69bf5a0a94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2a576d32c921605420770ed75941271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f3885466254b15b5a649f3073fd41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7276669beb0cf4bef9ca8f8dcad7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ab757064232e71c31162803a3584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705716e7d5ccce6f189226b89df912f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1649b01425200cc58e03a9cc8ec4b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197895cd0bf5cf2f403f0510692166dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874e7b7736b6207ba1e03a389bd5a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a60c7dadebaba6cb392126c9b932e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a7181023bdd3c76b95b732ba79dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d9b4bdfc18a8232c3ede87df14d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2042a708dd49b4dd95ea8cec6816e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3ce4b43170ddcc0d69a92686eeb61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287596e926fc78cc96cbf618dce7b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeefd40b2034bffd1cf92273b2ca69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c205c8d4439368a67e850a5f53875286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93881091bed1b65a5f6b385ac4cbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706929d512bb42942d26d1b71b64ab23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eaeb5d92f2fc87950806a3cdecd5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504539f66ccc0d9026b03ba9952c3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f993c68635dc009bf346b0b095881d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec5185aaa37809c2ee895c2cb7b31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae0c7a6ea51a819f0debd665198e4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb35ca201cc85b768de0b3ff84d11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d3a0207013089af182d1b6d8d1d8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac1df3332d47ee5cf9db45cd795da1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a3e0326ff3601170e1fe95e36a6eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5348f118293ae1cb056114a47da65cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88655269bf9f6a49842ed81ce6bb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e5b824ef701d11cc432b442b3760300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7644badfbe9afe121dcda0255838301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dfffcf5a6d31b8dc5c03d2fcce783302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04df0fcac993aa4276edd15adb34c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a943de9f0821bd0b25e8a0d8129d0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561099620a0eab29ee9e7a9859d12301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ec77d11727b5e80366132df3bcaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3030d463b3e09250fc756ea205ae7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6b2b997f008cba3328494832fe74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde9d3c4999fff02f1b33671722e846309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100079ceceddb24fd50fc74953fc12ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2707d369c986960cc961e2529b3ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd678f2453606330daa4e207a0706c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8faec38f65cfd432a174dfdfe0bbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a6f88c484fad2c42e769f0e4be6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04269416d1ec6da4e9956cc35cd5af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c357c9592c556522b7c8f716af203316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210c646cfaa1c2ea9be4dedc631fa78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e5472e60c2e68b1f8bee91146c87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d103b561d21bc13c87b3b12b33cb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29e481ea21602c57906c127ba8cdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13bcff8e3da59021eb7890c7272e9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb55519a475be418be655af5085685e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77591facee6828ec57a5f58d5342d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01e6a800c8c9a9dfaaf38731c1fac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83c97de56714e531fd55496a3b701325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d120ee74762c29ab3d8800d1b42298326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0505d99d83ea680087fb778397c21c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799011c5e3bab87dd655afa64986c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82b8d3f6381d0ac712e71018c94835329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95577421da703e9919ead353696f2ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047623643494e2737fa71fa481513401331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571973350437748edda6d8a60ea320d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d089fff74de98de97aed9576ba34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5a169ed2994ffe40d55ba72afd01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743281c1f471e123dac29f5d8082d2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c53a35966828a74b186664a680cff6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edf7f5f50f4b5d963dcc8306a493be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e64f0b48a92b47a82e5ed4f4a93e4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6eb5547554e28c154faefb6ddfa1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170f15bcdfaf24dfee89bee3c85fa8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb50ac36aa099bff216de78c58495341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e605314b8801b90a02115a37d9ef9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1dcb6e88012e647bf9ce2f17190a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b485cf3aac04a3698c8e3db4cfb2dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c190fcd4e0cfa65ca2e8490d80d5be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b656c076cdafe87529f0528c3da48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9c7a527d1dfc9425b3f6258a417f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14177d18026851fe78212d0b314125348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa519d5e0f25563cf1f62dd542fb68c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df6eef5c5042f5c790ee0cc5b6ddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9550a8e612034a78fe937caee7c4910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a81aeea8b31aebde868c7c3554fe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125d256faeb55d825e73e905edb74b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7215b7de70c53c60db4efbedee101f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8112fb7791dd789831f18c83afeb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0222663eee36e560567b7d4dc1137356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9eb96b87a023190637e04cf58032d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e690e3cd2fab3e5d3448451887674358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317b0cbdf7809bf628631c6a92b5be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38c9bdb1d313efb69fb95fd7e75d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1daa9633a0c6e5d3e5c6178fd1bea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bfc45418786d0a84d90213bbfa282362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420951e90d63412fa1129f86077376363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68bbf072f194e8bad461dfcff7ee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e37de249057b567a8e7f4d796de5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1987867e1871726625e672d0a375bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423294b0a94a6c1744c06955f097cd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f4b8a53ff628d3ce1994aad172aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe8c91a63c9b95a976232d7d5615ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ade24fc2dca95af74b9599925a4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c8b498752bd3971dd9b51a914295371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f3fd2f942f84aa7b280f2c347446372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c272627b1ce62bde251ae9d4148b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a3020ecec8879a7ba70785bee9f46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5896342594f3359efa9d25cf6d0b30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b629f35e47fd18555c3c8a6276c5c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5acf6f99915516756fe951b139d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08102d94fd6976cc82f9303e5a4209378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ecf2709ce3586d8e9dad7fee8216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c4da7f0dc981ec1159f6cef55b090380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151de3469c4f6c036a367040880d500381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9568a671b24d79edcc0d77b62232a14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76495dea8893ea57cfe2c406a6b2f664383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31863c6f245eb69f7a4a9cf59becf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a010a4230016d773afd2c89659367385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5d5c4aa4d03c5198ea1d6d7a1858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9332f54c8948df426374a4f99fe7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab597d5ea841bedc07bf4412f9f45c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9f16ef244250b7b2b3cd11299c00f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828713d7b9fc3f29cc934942215817390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8999108ab9c7cdb32d572bf4b9cd1d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b7036515c9370e10877e3356b5e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ee88ea4aa68af212fb4614d191b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c817eee7057a245d755c128b177b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ce3c78fc910740e5ace4194e42c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b33716e42139c4ea8bdfe08d9525b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4eaa5dfc3fb7f5bb01b769669875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4fd4d5cb4729c0eb8c65cb0bd15a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dff08a98dca1dccf4b053ddf329c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe37df2dd4cb4d8bc3e7e53d2367a83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f368f6996c5aff4da5eef6d1c3315401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb1af3fda6bdb83bb9fea51d1440e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0a816240fdb1a5088f1bbc4cfb774403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83df03996c5ddda75e578711e50e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f984be9b0aa70b3a4e75d40eb835e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0f3d1aebdd32c89088b9c5a877f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0847c87e1e204b0c885ff4e5240a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53748384f7fdaeb9588ba5554b4a37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419dbcb12a4a8e65b2c13dc30134e98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd14f06b46f36e1d274fa3330651b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b4fef4321ba4ab92b1d6cbcf2d56d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3423c9bf17decb41dc251222301a0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e765577e8b25df774b3bee8a139ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bb07edce47fcb9d184b2d988490b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e868c17d761c7cfb71f76f8200e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5d245905ba5274c89820811185cc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c25df52d3045ca50e634cfd73cf11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860196095253368dfaa1a0d08341834418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e86cd40117f1fce853881137b55912419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f860902a4bc5a9dca5d3c5371ae4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bd94f9efa85b0a124f23b9678b072421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b8e0597965eeb45d9c6ddd8a8ed3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687edf7323ccd297c291eacddd99d434423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce83f871a6b1c34afb06ab855fba0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06a159c8388592de3d3ee9b46a075e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b4b5549f7b8173b0c26ebb411e0b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f5672267329db3c219db2f4fcb708427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc3161e83d62020284b8062fe53ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017ff0b225dcac5fc54a0d6e8e80dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2cbca04e1bda29dc7069d94f41d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65087d51cf3d36f0cacca8ebda8745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb20b0bfc6be09f7b2a40a0c20819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a8e6b46f0e283129b56eb0beab82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dced5cbe067323ae536ae31842745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727728b5fdc84dd0b29a9b17a628399435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1da13e23c62e3dad05d76065c6b6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f562322652acf130da2ebceee9259c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cd0c91234c9cbe942c5a3a38344e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2e164f69a2079db02c77812571973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a490fdfd36b0ad7d0e28827ce01458440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006683f2031e596b41790534509702b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ab535ac151bf629723f1c2cb71981442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75e2212ce7a83bde47e1b3bf15260443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b78c3dbbebb6f4cd6c67d785cf730444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567316f2637456d1e27789a41da6f5e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1daf6853a22da0b36e2603e655cd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4759e93b63c384d22df71a137bcb940447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45da6bb991510d54add1b41775a79b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339405cd8b9b58e74fe8158be98c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4361ce8fe7a489bab56dae9a7e0faa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60510b21a55132134077d6870e025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998641a6579c3575509e3669a6dcf72f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b218fe0591dacf1d53769ebf64c29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c38b7badfc55793d6524868e4f3fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8d002bbc82c6deccf087daa23954455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b472c5659ad71acc8428f9e55921456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b3ed981a383600c4365038cd4108457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878107bc9dc28ec49a753e5baff53131458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093bca94dd84eff055a888f21656f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfcb29f938041ad2caa11511fb4d77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46289b018b53da47441aad89602334461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2f75c65ccab9bac8278aeccbb2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ac9e99ab1377e9f40933ac10fea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaf8d682af3212e5f97f5ed71ed33c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665cd520aac7754c535683581239781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575ff02d7495366d0e33a33aa05dc4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509f07f82f030fee60d5c3e505fa51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa386c226977507410ab67eb926eb5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115159df15e3fde3e9a09a9d6396d18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d610d2bd76ce57017c4d251b435ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a776a8b4b167c4af993c0b72eae6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1979b6aee826bdc1d06e618143263e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1f6fc6e3741905e5ecaa091e33aa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdad176c813409b380921360795e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa994d628a30ed84ac74ba9620c59d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63f561a6867144db33107800e8c09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4a83967798ff60a21101f391f0602477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564471ef9d47890af780ef74acfb04c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e72750e18b21fb0129e0cb58135e6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb22c1dcc5313ff5adc022fda0516480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2cdd2bcd4d0a53efe3a7fc3392a81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04124540ec7575a4052a2cf9c0946b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfa7e568d5433c81f9f275c1e6acd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8591ecb81dea8151c90ce936d608484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052ede58296727dcb7c752391d3719485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ed80fb27ce47836948ac2e317b989486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc629b16c111e40c4934ab1607210487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8052f7d7f45040413058b561f94c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf74d8548974b514acb32f5ec8af64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b57419053c8441648c119ec9c44f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a3453ab5e0502d6586941904998e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163abb88c0df0121735a78a8522978e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd6e1d5991f1e50093237eecf7201493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d5aca144646939e0880224053a31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df864a4530428f46e232c5b8d7b4a347495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba128a7c51f2096f4d462317870842e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718fac8ab27ff68a4f840e401f6da98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b685adcf882dbb0b0974f9d41a4306498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5585d46f68885b3a6189a9096a78c57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e9e058f183fb19d7fe2d87eaa3ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c86e30f76a3a6eb67fd232abab5f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ae365b32848aa84095762dfc17d6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d25f2eec7e06c4d6182e7eaeaf67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9723c5ee6a4d2fb7842bb1e2b6584504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086a8235d242c35669941f035ef11c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babac898b1712d82c4f70ed90cc8026506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e685f5fd80e4ef7f4cb4e4177dc68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68e96c507b469ed579245b5467de6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce5e5b8546ae14c2bf78492384314509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952e9b15578043fa58a5f9f6a75ea5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c73b2f2f97496179afd8c52d4f65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd82a6e32e708c964f371e418f2b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed911503dcd86ed98636702350f80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec653d76d57db12291b07d544251515514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37607fe5f73bca07d7e87ca1d221a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aae6897e97448dca42a440a4d0cf79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f908d427847bf2e038e8d5ec76bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c6cea076505fbb1a024758e31024518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fdc5969c9d8803577bd26dd9ee2d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84650b6cd91268e61c76be77d69f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097db5c304d4b18fc6670cca6df3303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a40e18add65b7b1126c51ad86fc6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237113913ba6d4577145568b589b1b64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e660947521df4e454ed0fb7939a161524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b71daf5d90e42dae8a957f65e5c04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d2c6f85f4f1075adf304c3b99e17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a5d7b46eb877371c2672a082a65d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f090fafa63da8f7d5dfc37a96aa2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca3eb45088401b23557101a6d943d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ba735de2920505600b0f9cef83fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c663f4b877dcecd5f431ee88d39d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912e23167c7febce9ee89681fcf6870532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1af9416a5bb5cf454d17d62bdaec86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ca425a11a5cc455079576974c9223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d0621da82bc44f0bd6166c566578535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d40be880e8bf082977977a2155fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d77beb51fe86244e8ff2316a0903537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f274ccf206d3908bd7a661d144f85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2fec181b6dd8c35c3ab54016ba317539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fce69a9c45029a6642111496ac11c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067cea7e08b4cd48c90356f2318b424541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f05abb86981b69260e655098a203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3fb417cc5216218ef9530016fe1c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ed04bbdc515bef3b609c151c5cbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594e08d22c959684deb2626e1d83810545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a486c786f6bb9f7a9cbfe97a9816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846196619f0b9784c77763ce4a054aaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38f868587aade38475b772766d88b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195648a768d3f092a4f7771945d37f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56111d306dc363a9bd8d5410e71f1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ba326d87a2526ab22b2d5e81e982551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dada430f45bd2d5b95c363f7688e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8861ab33051364aee72cf7ee1bb51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da35732cb154238f5f378c475e21d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1f0f654243f9918c331360bee122555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103215df32bb6f2ebb06492ca8b021556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70696fea3a42c6ea48c850966c730f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d674c15558d5f4b0e7bdf53482c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828831fa3c2339af18a58a4a1c984aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e246a7d85df84e37facde283c19a79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3035aa4162c40d9d715f7536e86be2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18646c34a91a97a62a8e77f5283e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad401fa27067231c7c27e16421622ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01356e16e8b596aa648c7993adbe9b55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9cf7f094513a8a9bec8040b121fbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40836d8eedd97e7e2aa81a8fa9b7678f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72cc869cc3e8a7f041b50b115c1fcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9b199e50ecbd7f0c6d705ae9db9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810c14964a3d56232211117d708e3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51814b00bfd17e7a4e5c47e1630dc257570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f2959ec6296d81b96ee10f55dd2de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a409cea4609a435aa6ad9856078bfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4860b84dfcef683bda9cb0bd96de6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c5866e6e7c38b12a1ef21f44ed5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e1b1a1b7a00a73558c53a07f0c4f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f24614b1f06708274846a46d738a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02260598c459e923f2a1107df1774926577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0bc0138b0eeaa8bf6dbaa40261f57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623ed217bc64848230e246a0cb04d61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70384798506008983e1c78f1c8f7fc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dc9a285e9e962135262fcbd8c5a94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806b132d1abfd18b4a20f13ded0046f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1468e54051523d4615f11ef650b432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f5593cc4517af03043b1f2b1ef20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f77f401d2401ebedcb12ccb5b4e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09cf768eda0393eed0ec6a483055d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72e80835f671dc7545f56164b01a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22160440e79c56b95f9bbfbae47cd79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c920640352effda115f51798bb1c203589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b55b517260e4ce632b94f6c435d39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabce0451cdeb627c4087d9b1d15efc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5ea371b880a219c4f9dabaa16383592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591c6be79b7df397914555a173d8058593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3afc85e0d76572b79f75b0351223e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29411ba3be3a45198ac1d2e60af5317595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed60850aed6ec90edcb83bfe0b7e47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ae7b8c3fff35bb6aa4b55cfe96ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d38b442dbc4b92e7d7a3537d5c098598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2801e6317d596473724981496c8684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2c89fb11b987f9d7a0122c7e783b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be4ac4642cc3005e7efddf625a0f8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c6e76c30c79ce54572175d17ea21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a818e41cb139612e30d735f538e1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c698ec27f90a9d545a218cc5ee72bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b0715f81f02a5fa68aa9813eed85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8ec90238dcee72b85386d5bda208606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8ec30b161ef2ac6c9662ce977aa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c000ff746ba01d18a787d9d1091f453608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f4a207bf17479698226d4864e6c41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a58d780339dfb398fbf83c1d7430b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2787b6a1ac63dea1bd3ea4398d4659e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d10d5f4b6296cb1d1a350036acf58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148332c9bf4514ddbf9a8a9124ddbb84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d2f3e98faaebf5b6387e4a82bb74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311931e6f66cb7719036f9b0cb787b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5945fae327ddc101b49e33b72f4871616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd447ffe62ced544db21054b67bcc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54d0ba92ef3bd2982f744b08a8238b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf055da8a8e49e9ee48395256ad244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd11422f734ddf5c069b5386a8d1a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261f8cb45ec6f9c5bdae6f55139534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9948dd64877f77218389be9801e69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66f4a3148bceb76e7cb575e193da0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c3b2a6327f1c9abab52cca872f98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0091d97a8fdead089fffcc3dcc32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12769e82bd3c1048a1ad02beb7792114626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab601a9becb1a24ad37a3843a73188627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25435cb699e1afcd6a61c30be14ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34b0cc3cca9cef13e4f1a8a84cefec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89037560f7ee5b596cd53d0e02280630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef18bfce4bee6be3a7bbdc37a27c02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98838f002dd5828b84dd20e22ab0ae3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1bfc42fbeb4021dc31a2813e015bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b146bbeef9d29d18f99a796fafcf450634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f7febf1f254cc425151b8991fa6f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe7d80d6d9c443c9eb924d5d436ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb53bcb5aba1597597c4d7c90897e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487f801ab3ad65b695b2b2665f2f56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8928525fb5cb3fbc4d9a8776e8cf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a15e1c265d6507775442070efe52b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eef848c4cd25595cc45ae51e172aec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff5aba5a120573b0154725cf1435ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a86d8a844431edbba36e69fbb680643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ff3fab2115fe5bb0ba5dfc94a8787644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8547607dd13e31173d3431549cd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad0dd8ff052781bc9a58f69ab5607646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f635e333517390e678975aa7c86d8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c005b0aedd40e43d55a89220148e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032408ac6a4004059d0cbaa4a8240797649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239ac3baeaef71fa843f9e4c513b2d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1838c7392f88ef86a79196548cf1c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107c939e929c09bd13ab4074ccf84d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00f0368eb7c3d1352719e29658184653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3315ca5594e31635ec17b607a42a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b12229c54ddaa8e6a0e3345059a69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680c4e31aa68998b48e502a91d50f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795817ba4e7269d76975e5f1ca0299a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab9f9a5d0dd603d4e1dcf48e43250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fc9c56fcda480d2f9db0018b2bebd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67801a76741e52d7ce80815ceb53f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b82b0514760a93b74293c35fa7d063661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314129e4df94ca7fa992ff5268e462df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b117d8bd2f3904a3d4a3c607e0f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d933f4893610135ebb72dcb21de273664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a876422c014e0317149bc0945046245665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215e948cca37d5fa0d0d31f9d2c569e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d8e71cbc6a33f02ee102085c4d7b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ec4e5452a1d7fb42e627de2f33200668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9c8ec82c036ff3fdb3a6389fd91b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7125a6292e9048bca0c9670dd9f2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555032386743d7121e8b9b891eedb69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9937b07bf9ab4749c1cbedb1094703672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea09f78257cd9544c4356e90deb40b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0180b5fe09280031ae5b5631472c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f206bfb68b8357efaaf224b24455f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522b000f51771be6f3ef8854a1059b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702919d0537c7919dddcc8a30b57dc8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6f9eb1392cbd7fae100c25753e9ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a40935380dbe2e9ea0f8849b8cd8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ad2249c07d1313a43fccbe9c5d45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac45b011a18563015af1711946529681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e37f20096dc6fd2510d32f88237eaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b5ade5a0ceec4e76e5d6c8476df5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85517c8d162021cc6e928e70d920c4a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa7c0e9c1d609e180f284015f3a38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978820cf2c1a3ee8387e79c929c14540686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b91004bb9c14913492ff2e80ee26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a43d1328ead452c1dc32011880e60c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e930eb14e11d59081db411c9ba54ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea420b00ad48f166a8923c5f900bcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb29c637e222bd5e3b44ae7185ce79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45e337486701da6cf8b8e9f15d915692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33116552b658e6b4ee9f6bc8532cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f86fc9767db0a2a140da8ebc5420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88b8afce13b93aa44d14250579e56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57545b00a782a989a0b7eae8204b82fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb696ebc5076c4d749037de2eddae1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a9903f0da2707b4b0796ff513379e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9645dacc420a9b94e0624d7237207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2bc13c07c9ff65067dd323aa7fa17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e61df6bac8fa1963cdbf727ce0cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69ff352523a15140ce94b2c463d20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0282c353c83cce323872ea64e2729703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8465fcd0b9d9dc91dc47e504a2f53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91543e58ff4979febbf0d1dd77400705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d7fe970bc03707ffdff0b3806617706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e609c903ff07c44fdb729ab07dabb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738edf80779d17c0ddd2f9e046d2918708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81236e8386d58d65760e2a1719956d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5e411e73f64304bcca1395e0786ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d456902151e5987b7aca2460fe87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3b1724f5a960065df3f0b9c0c392712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1143a2ddf24928235dec03b074bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18c33b4d8b5c65beb49d976a28ab3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb1fb1b948d7cb8836bd1a881769b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c65ab3d331abeb5169694390c34a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a81c04241aa6be98896facb44724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c832e772900218573aa515f34fcd76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5faa635d3d992d9d009f68bb4b50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e222b162c7eeb37922238e09ee4c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8bc05fe1ab450a4888bb1e2f58fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d57331979c48eeed6ebe34c4cbbe6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4180766b0bee1eab3ce70f7bce76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5de6e1c7251841e814c456f0a5ba7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9101fb133ddbc64642794807b0ac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa44d9ec83e62748650edd9d5107b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b05423af044462bb41d28f147a205727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b894b25c3daec15b73ee6b130810e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637010af9aa13cc4735e91b1c7d9ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467fd6fd52a0c60f1541bf76c7c6e72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf949ca6c9bf2ec92a4f44c64fdc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf845b36ab89b7b2db7f5869e094bda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde9620ed58326a77592e9ad7aa4e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4f0967aa0269d7f22dd45d5541c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2c9fb34a1bcafdc8b21c97c22473735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab0aaaa8fc8847e85478d415951d12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe23bd424fbbe2f7d4af29d363c3a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b408d33ebfb0a8519e1a3446dd056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dfff6aeaa72c94364d30883d88707739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf71455a2293adad7fe47d32fba994740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5d9d26e36cbbf2278928f028d8e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24e98ce853b80b925542382b8fbfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc415ac0543f7f146c1eb30a358a59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb4b64af6b05f2e24a38813caf1fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954c86b481b52ad33658e7fb410381745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed87b6f8a8c131fa4030668db88629746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d90b62b83da1f189ef722c6a0682747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b5272b95ce832d168da066ebff50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820e988af4e40bfe7001bd746958d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ede47ecee05635f2643984cc816a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad15b387db7cdf74a34f83a016204751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da0933dd1bfecf3240c7128da1ec7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c048c3f49879b914a49ad6899963753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951c7f8079a634a7a20ca268f174595754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c0f43af362181640e8e5547a18016755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023cfd348a76c89d435e5b3903daf4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b296cd8f327a00fbca9328fa71fb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7de1b1309a7641e73edd616a1c8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb53a0450af0af44f3486fb3a53d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>