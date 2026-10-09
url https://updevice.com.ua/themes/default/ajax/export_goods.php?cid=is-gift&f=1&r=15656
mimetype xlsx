--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22081bc16a335932f14e2258013cf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41b121260eec820d90d8cff1863e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1d30685f2eb84926112b79cc55ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3f663ece95c7ecb43ed5630677ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d196982098f65c264c4c0d3e32fc3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a5e1dc0bd7e92313ec98f7ca8bf746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3996ea0887fb061fc65f54eb7e4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838999b9cdb38cd18a8634d349aa7f498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87808bb6b55c7c7ed975f834ebc797e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb6b4ad6e9ba5a45c5782ad42c155410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f301065fd2b57fbdbf50761cb872811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843b6fcac964be19788ceb1be0df7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6491e55b9663addc836ed678901aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63afafa7ef0486d24f622b3511f1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1b592d1688ac58f13248c918b8a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600b8da955b583399bd30bddc2aa3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9358ea6f94068d394884863758c82017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8995e172cb3c5983dfe318e237b97c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc36408d5441495598ae5839af2eba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bb18dc18f00262e2577b39cc6505220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c9201eb6004e4fbc407b6c7bc809021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81d2648ada9d6d0a0c8db0cbc3fbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd0e1b10a87ec93ad86d3c1639e3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eae2420a9a4276de39df05ceb25bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424888068b0292c9a522a6394008a3de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c62acd3859511aa4ef4f5767b6f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571d8510f7f3b264713a06b3b6a9f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7949bcd79fbd0660b03bf694f93bfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26bdcd2e9f59f2041969260cfd6ddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6bb83410cc8b77e6f45b502ef44930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd885e857158189a879a7ec65286848b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec9abb43e79fce5338666840c3a87e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5c8602a3d4dc283a8c8ab9bd4da0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13ea5f5a62226b89393ccc745667034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9726631a55ed99092dc7caf9c3430cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f29c158d88f80c06a8447748d9c0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fd6bfa02aa5e84f7a72ce20be33b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c66c9965d5c26ecbab276512b1474338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd439ef3bae331984bbe9a0f11e48b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019c48d5548c5a55465e846af5fa55840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae188d72fe7f89ee59023dc89a8957c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6179a03504999b7d8b91102e5864bcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6522ddbf42340e6eb2d2b7d4b358a6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7b116b269c9554104bebaeeedd0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277140a760f974a4d40e78edd0ea9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0209db9bb1a8e18df4c1441fd9b4d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5012f3a6270cede656076d577f1cb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb87f8de03bc23a8c23bd7472c2f3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddacd1faba97b4f0a2120675fe070a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5836a434beecb96160be23d0b67b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d855fdff7edfa1fb5a2045f0d7746cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2dd48c68dd44db8d8af81c335d03052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12662d65b40e84c589e92325dd7f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0119c06f97a27a1f12beb5be854d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa81c9f4432eb46fb2d5879e8df6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ae3d4eff9c20d5b9cc61235b955756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060a9622bf9c25212d47a7a3115c7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfdc51bec3a0c9ed7c5e225f5ab0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56303a3b72b1c263d75381e6e641159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bcb800f8647db62a81ab687a8562460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c5459fd23e61314b1daca4cf400761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3d055a13b803d26cd340b091041362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b765122f2331546042ee78eded0ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd20b79d2a4003414d9aa923863795f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acddae13b36225d04bbd1dbac8e252265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5829d41da8f01a4185fe5e09021f5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e0548902a976cb21e76aaa87161667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afa6c8571c22cee561c244d2f38c0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daab6e4291d78159a557183497aa4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5514f22c860a1deedac60b9529a41870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aedaefc3aed643f05bee5d122991bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e948c9fc0f5ca048573f9d78cc5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15528e409859483b1bf4da61ad2cbb6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad43efb0b504f8beee94ff1cca09074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90f7aa19ba00cee682eb9f5a6cfd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f25d1524f248805abaf5291067a22276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca49fac01bb744d321476c13e104d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648c970ba955587df2a91ea00f9cd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad837dcff7a2f8a9f42d482891c65fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef9bbc363eea4a7035d7c3d2f9faf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1340ef40bde026d908c36271ff1c1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770058b4cacd1ef4567afcaaeb7f4a0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285359d74b812f60a1de6c9df5bda66283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ff43a27183855d3f25b0ceefddcd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f58dd6f8ac0a4634857863bcaaacf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539de873b9965c06526dc1b5f29ee686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0c77db97c03d42e3707a82c16c6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ab7340ebc2974723c3335e85d91a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776035ac6d835161d8ee236729efe5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784590bf88c7507c1d30d1a0024719f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e4b7d361be6391abbf6262bdfdb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c71bdbd09dc719919337a0c71c50992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec147bffa69a707a78923c1a9de79c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d8855d11d9bef10813c03511a22694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30326f162425d35e694990316969d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1346c110bb673a9d22bc1e15fefb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84d3b3bc3be998df5dc2e82dd284c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d8441cad4149955eaf3ca9992a0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a60ebe8082e55f2ece9786dd47a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1a9e05c9d2d7df86035ecb7a22366100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e27f7dcd26b1277ec88850c91ba11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a733b79f829261f5c5e66ecc55eaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c709cd5c20bfa0a7cb305c0b5146d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09185666c2f577a884285ef843b01b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d67ab3b4116be9e87a75adba5f902105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e95d4a645ebca37c8966f4205d2ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90c43cd558496d8df8dc31bbe58b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95b95696e981ba5a7f75f2fd18676e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c65e79cf03ca86c7cc4f5c9a851ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9dae8c2ac19e3542df53091bcffcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e9b549841ce91a8db56109e6924c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a8084b9398d131e5af1a765744e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a7f4efa590aaacaa94d2db86885d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93081c0dbcf5bb0ae20b530825c21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4324e96a6f276db8dabf52174612ff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0207fc8f0f955c89a574b9a3263746116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce703daa0106300cc14ddc0f09e45b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94502369f3df35c1f0c830d8912894118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead22fddcb190069aaa17733d50d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f936acbc45f3a74c444fe92cdd526120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c44ba2fa7c4d5f276b24cb37f1b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530826720e575e24003fef433bdc608122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058cb08332e2c47faa67e9d4656682123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949239d8a6f01c7f59414adaa33570124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358ddc8528045d2a2e0d02f5e18e1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477aaaab180822a6d4781f427e292a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e5d372f7ea20a84906b4ee0d1b6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad622aa41a8411bcc5e293ad46386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7916d1b00f61ad118a1c0aac85df61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01f9b51851a3fa6e18ac7b166672c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d18069103116ba5e198f85d1be519131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0caae0d3ee373f8d6e96e1d1da5742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe85bb6bd07e3dba3f393a0a4c03c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de0225930f826154a4ee67bd3fe37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910825bf8f2df3963c1e0d1bdfc5a254135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b80e8b80568fcd78fb167dfa2fd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233d8bd533aadcc58aa93eb066d0a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b16d8c43b57468a45118c8d076483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e008ceeb76462f3487ed54deeb0992139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c6f785439a8c165ee6cd99c27bc69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4c423d5988314844530359327d4b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff180f7999ad9fc123ec9da2d0f10a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809a72c50c1b5b5292df6937521240143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b892e5a7fed0d1e43cf7df847583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a01f21c03dd7f8b41cfa9bc9134a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8f5d6f376d8d21e9efd485f5a50a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca06255c06639453a360b18a07222147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529cd9453d16396507c368ef556892e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8bb723fa6fd25a5fdfb19f5b108ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e36fa4aed7f39020a292b8ef1061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa397806ed215ed34896b719d0e6d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2ee9f6fc05716bf266a6ad2e9b692152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549356af0c57bf2a25a4c97bb09ea3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab102b909a40c061ae56b9c6c693ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8788d0197dae32a1627ae83535bece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda4c75117dc14db12ffcfa014ab89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905554fd5c0ee3476c00bd3ce117ede5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc74393ea278085646ac12c3da4bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494964e40b298232b44e6d9a97d55a89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d0296c671557164fc2d5aa388d60f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a4bbaedb773825a7f4e413306bfd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba001d09001e9b4b9ceaaaa06862e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da263283593a3997bc9334d371378c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adc08807f97520c13968302e1f4734164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50059a748ab5b2cae3e1f115f76b277a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1fded7fb3791595af73cb5b18502166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f1d854837af4a40f7ad72f00175e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17abe926756d08ea70acada16e1c56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf9ac8b8990ccd1e04d2e95dd887e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d524931703c9e7e0b9ad5d49a16ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdf58ef9eac53142ab7e83b4cd523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7128951d6a20c3fd236a328ad1896172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c451a7734038ae3894259a1e7a642d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a00746a80317a30f044869c2303f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca81be93b0c6f016a8388ce63f1941e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2778be712fc89f6e2bf27bc6aff1b4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae9b60c520b93672295c67aaac40b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459d89a4b64873926ec344e7ec2d666178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a203406465bb7a636bbbda9b49d1400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863356311614980c9f37f6ad38f2c25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870ad2bee149d4bfa446d10632b938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846c8b4adbb3d07866dda33ee3c7e87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454ded511bf3d263f375336709c5cd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f218a0e95dc94cf68d12712659da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49566e91487ca86a3d91051f3d463185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ced2cb1ee491c47e18c61b88c036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920296f119de08096333d92e77da236187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213da9bc3a4d99cef982a0cc26dbd3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d3eb9546603f0cdc649993e868b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c24b4fbad57709eae757b7699f952190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a4a0843324e6dbe043f30bd23019191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64120f45d5e9a62d3fdc56aaaedc1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3066dbac9a1daa66760af22253cc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3726a2760a0883df0677182515b525194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a418a8bdf089fd852690fb9dd14d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018997505befb9c4c8214242f44fe8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6185fb56dd541c323e824efe8cb90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ffcdd1b75c6ec09b56e8adae664b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bffea15d70cff9dd1ff2e556f12cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d350072d7214b8654fe96568dbb6ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9adb78520ead19b2d3e18b92487d28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c37a39ae6f351bd5f0e732f5269e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466eaad19a0538597f1e5ac0fe82038203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21680421d6f4c66a9a6fff09e2d9b852204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4915faa4306d491435a47c75c3cc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ac727b9c7abbb292a7991e70a34c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e313d40978f98ba2c55d8b892d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ca323edea504be3eeb82b2db1336208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045b39ac3350e97e2aa8bbd67cd9de1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d070b3b81f4a2716ac09085c84433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba954423ef412058bc0faf309e919d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521457193eb11fec361e778316739d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b078d9b3abf16a35051aaea7a1843b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9d7c29a6cc2c1bc90737a4199cc90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a4d7b33dc4f9b6e817390a8d562a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e5535cd87874f36c18df22003333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e64956af90a294716213904eb339217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0254b1714cc3cd44eb59fb2f33a61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4bc18bb65003dfb67ed8704bc5741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225a2ead4ce1a510492e25c74235702220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f0c5dab5234a179dd545b9376e39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e556b07c7af343c0542dc3056380159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41c92f174d0940552f2318d38d930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecbf930998a40574c447ce60a8ba8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1421936911702cad6400070c0dc1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db60bfc86a09364f47db47c112fbde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299f21f2934c5929e38e88c5884d38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e322bb9e1343129efe87c4c6f88100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90043131a77ebd53ec7f25e8375e0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa60c98f38f036e74755096ad5530f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107442cec614ee3d7c98a818f82293ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc2553c049e7e72ccb393467d3d70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cfe88389751f12f05aaa820296366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f4820cfd4a974e32b7af12f417731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe83ae34dc8e5e2b1f9974bdaaa0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea794ab7a437c8f347da1e545ac4a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4f343fc77c2b36ad4acdaa6cb2ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e747ab21bb40016ae7c876c6b5d2e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a207317ae6f74984b4eb8f5a808278239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27007fb87c9d0b94f2a6350ccf2bca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76727c27b8474c84181c786dbaccb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef866f7b3267a0d268e6ca409d1b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc0ada96911922ce09d3aec9f7349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd9f93e5ad85badcf3216cd784e2f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe53cd72e09f04761bdfceb483f8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f620c8bbdf22cd244eb95ff05322246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a7976e3f4236328a3f6860428a38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36d8b41348bbcd6730ba7df8df1d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c89d015ac2e826c3027fe399d7f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6bba839cb09c4802075f52a1bae9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420806217ab17f3b2997c29fdbca224251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2e719e3f2f92db485537c6456049252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4074b858e717d2da2d1396236aeaafc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2bd48b0f773bcea4d2521aa8219b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac7b937186cf95da23cf136080a88b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73350cda3bab3eaaa561d119362ca9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925f760c40ddc0e14a5f00dd8bfad0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864141cf19120f6e1f25e24f1276234258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c56b02e53fb0341ef808bb47bc04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3357b45b5de4af7f5a727c3885f8dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46488faa9eada7bc30310fb7ee5b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc204fbbe021bea60f10c1d963792262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9513891aa9ee716465f5fe2d7f58c9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375290d489ce47d49a4dd7ff4dbb9ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef5eab3e6cb43cbea1b923dac7a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc04a7d9d7e5a9ddd3b9f30a894751266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca886ef2c4f6c2b24391c20ebf533b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbea5ddbd24636c15edea58a56f73b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9533bf36ec6e1d34050809bae363269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9682f1961b31e84cba5428a22b16a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413a54f9603753a704074d562ad701271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ac7aee7f598e2497fc99709628d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242aa6d6af5484ecebb73fb239c93e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df402183c3333595e02d0e502943c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141cf61e8621ece673c4f38678cbcf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbdad1897e26c6c699c7aea82fc90a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97ea5bd12a9d863f085b9eff274754277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b135a6ca7567c80f02f1b30f7637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a506fe833f3a52115a8c556bee3cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d419b722028118fe0ca85f1f292ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adb47aac953c1e490cc4d733488e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12887458f62e481c355f98a71db62c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ebb7e0fe8a13c5decdc2ea538f407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a40c956859c3693269907bebad07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be921d91cdf51c2095659d3a9c7d6b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe187eec7e86cabe20134821f1f0ea53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba14d4682333c3c5a3e1689d86a50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d592ba44cd37dd416050c6878ceeb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c5a426b43a683c849716433200091289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9fc6ee94bc935492af7fe41ec5cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8417d2b8f6c8a1517d97610d028db18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03cc81e98bf3657edebc81786dea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb18759e6bf7eb94ac28c88105b375e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a9b9f053e0ebfe2609b6246561ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade985562d6f0f27c3ca51ca9786c32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e96a36d3ca96542d9a15313277be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a451cfa812b0b574a94b22146fff34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e04c600bb6d292723a4a8ef2cd06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaa0c8ededaecfd7ea20254ae0c264299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19784733d0b4b3b879397157e16d9da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392776e7fafa0b1e9d03ab2731347c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862daa3894c55e5a247641bb22dd47b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede558778f21800a39815941d62cd7d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e85998a066b7e55abe5043ad6d32f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e2ba2ecf7b971763229b0ea5cafd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd8a7808853be8bacf463b22983600306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5336899036a444691ccbcb36adc6f4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72906009039c4597913d84cd046509d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02ade57f323cfd4a2431f5503d73c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8deae59a99b4b9e4d23020e1f2cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe877055315cfecf0d99080a145aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68b2195377d33fe1b8d35594b3deb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a1888b7c3c07dd8513e80356521e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80344bdd21eb628b9a8dba06a4fa221314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0051e907c4c63b718f680c4562369e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd17eca911c6a7e8faa6bd9ab4d408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adbd47c6b78cd4ad593bb1cb42083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79afd0ddd93e48ca1e7bb259cd64e06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae46d9f5f789ff8730a4715d6b1ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f02df3e7d6326ef69072c966bb8cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0c5fec9230ee39fee69a65d4b30f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec4213f6f8e1e218461aa01bd80a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ea241ed63ad15430f3570f1b4676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6155645aeb1418a00452e156d48a1b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b729746d27419c47cf34a97280ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f6c92f3b3602c98b8366e66f96e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f3c5842df0262bf1168e7eac3462327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a4d16b5d638ad75b2c0dd943fdbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56624f34e0796e14d6a5e6ddeddaba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417f8f2bdacf6c73900ae62b0c546c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec07732d3c0d2333fd6213d713715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6b96a129e20566956b4ecda1eed3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c65929692137cf030fcf03e96ce50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62684cb987bbcdd4349ecdc9588abb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d5484e2e0b9f56387557ec792abf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85fee94c175652a5a31050cd43fee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdf649f7bb4d10f8e9675d3ddcaf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ef2a1515e344b3e86d0ef58f03c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a8927fdb3aae1fd96432f13ea13c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c3a94d9adb65eabfb536c08354bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274a1125c459f2a3afcd1a345c0ced341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3e85ca983e22ecb5d779534fd17e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d8a9bc7ad3b01dba19a5d35766bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711abd2bba337fcd5a14d47f31ecac3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab78f13d6f8e03cf5a020b30f6b343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2c6de5beaca0b06023ad8d538835346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a586284d4ca3adb68631ba515f1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10351b96cf4345e0cb12d14b8c2c5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f867440e0e356dca2e549b4d17d9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c24d7c654946ea1e6f24adc26d9b1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a98ba1c387ef597142de8b24530f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ad959a0e9752cf9c59822e87be17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f382238554baa8365cb0b7b0568c44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a1eaae0c2911a2b6bcb0f79375821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046c3a34af5ecebc2255dbdf74c76c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee7296143ebc25d867c6d3befc281356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd91af6e2d47edc570810caf8d9c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a618d23522de39911bfecef514bf2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13adbe4c452046d488e385da52ce80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754ee667e89c3172de30f75b27580f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf1a7b2126a35f19361d43683e819361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f1c8a90d964a36fa4212f67a186e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789289e0f55ec8e1ad386b0124a91b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab78cb86cde8c8cd37f2af1757c49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bec9fb315aa71b76e4c2d88913f4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3606ea6e95c6443e80eb371ccd8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bea0686338216f0b331070056ba5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317bb234c3d0b8e653fef7b3feea5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c250790079a8d39581a4fb9f4cda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1972b66cc771a84b0953be10695d8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c71ab4a126c1a6d50b436a1aac7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3260017793de778d3b9f4220f7f17c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2675d4e4930515d97526993f559488373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac0f7d9f2c9f74487e6aa489e7cd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2548ebf7af2330fd76cdccbe171f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1cc60a3cda27407eb2319e0d50f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23f8ac75ef39a7122d829e1508706377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9b0b386ebe60facf3ea9489e6a4dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f91a73c5a1d1287a43c205398fc552379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ca07fd16aca698431c0cbf24b8dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be72cb530f816e57a65b41ae94f8f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f686ad53fa925f4e6e639e4e29ba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3933f79242aa782b84a73df23d75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e47e940a5a0c32a7765d11d4956aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793e23c53b692339ed138fd6763c6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e1136f12562d141eaf961a069683386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14de82fef6da4b532fa8234f3a2732387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86887cc0c61a6dc8fca98cda31afa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f7876b2e5ecb5f1a315b433b56e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f6778406aa209a6ccc9bdfb8afc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c6d0de51aed6f34e1ffbb7a19ec5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9099f2809a9495aedd53310105e6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ff2537ecce98b0f6cc2f6c13fabf7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d183fe4c4b0073405bb48fef9042394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0298e261a63a712f618f37f376967f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b69ae648fe7861e3fb9aa553b38c33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f350da0c8f9f62d3b342ad1213065397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3d9a4f15c8f4f621dfdbe509c5e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7dad10da9c62820f84f9f52313698399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a7df67896cebe6e4754cffcf8b7bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a931bbe8fde53a9759671572d5b615401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5547b62fa352daa94be5b1e1cf9d5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944b9bbdc5651facb50e59a57ed7b23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694a00b7f511942361bb98b44db6d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b41c0817f8b10a9ed5552e9592e35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269d2e12af7ad20b5c82ec18d99e8fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8e4fb2b19107149cca7b42537e71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb4f8f4f11aca20980e1fe0070321408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a875e436127ef8f32ef8add823b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8419eb3610115eb27e5d7033cb052410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01378d9f06966923d443d2623fa8c882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e19c86b27425a7031328f9f26cdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec8af8fd78d28d9ab439d196b9907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ada28117513e228947131b19beebd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2ece4ba2e27f7891fa3e26df2c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191309ed717953c70550996b0eaad926416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd482354a322a86f3f910168f0e1ad7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1489cdc443e8cadd07fd64b50bd077418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadee7263888050eac44f4739442a20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca010f96444ceef687a57b19ee8396f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311264a8d70e0cee511a8a76f5bbe69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d518f81951c82c36aebbdbfead2f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fbee96b80e4436297b6f5528b1cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af062cbc213c4c6c23463bb850abb67f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727a1f911b1e05d010618a82be3191425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff24f615aabf2325cd269f364300b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9920db23f6d3e1fd3872349a5c752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b5cc1a12eb9f63b2f052e3344f96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e754cd6a3a7c88ef182fe2069f86cc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62e9465aa8fd95f8ae6551e66ece6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d45d8d66fbd934eaf4a0c3a45fe0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1082ee5e061211104c3469dc90950432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df8a5ec47f2737ef0a903f0b69ff5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929e18bfbc4ef8d96dfe6029807b683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997fa3b82c43b771a498850ddd38c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2ccf6255a9a99987047e94967abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87831011ad4b9cbe056c203e4da083437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1998d8de380a4ee19430704b47a7a84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef8cb69b0b59eedc90059db38f91d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37037ee412fdd1fce422667ddb21753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6309cdd6660f70cb9aa1edf36b625441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff423bab3ada478c3f5ab987d6fa13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f5801c8c2a5e9a7aa7e9583801b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63e1f1336ff5d6c0a2637f6bf0cf60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24815d54b6e3e57161cb60aea7413aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b685d6a91e0b38f8f264d9409e25f8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2877fcb34ea853f2021d1dcbd91e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffb5ca5953dc048ea5303a4c518464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b1d9be6711a63f859f3a1ceb87ce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c02623ba0b57461823d3f4ac85b6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e0224be6d542bd5cc702c8d12fc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd150a13a16a204e0a3e129f8e3698b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c490dae31d86033c28dc4faa6cb17c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374801b15db366959b9aa289388dfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009b2e38c425f8b7f9a0f035801b05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724cc537ba8cbcf50c5322061543ace456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd860a8d16fd7ad56bebab0e9867ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa70fd5dbad6b46b39f7978074d36b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c8aa80f8e21ec35006f6af4b4bbfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de582f55c046c593dfd5da3f7da510460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433484a72d488b5103c18fd0ed3a30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7556c71aa7b849a017c8c7a7ffb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8519366e74fbb01dbe9d753059b4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cad9a813996d13f0b6494420ec8634464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c5fb33c603bbece2a3c2afeb7e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92accfc581edd4ea97109bb7b8d8c5aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924ab2303ee4536e82f23165b75837467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b156ec8dff9e8a6b5fb6506be63a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a086068d14a8f2bd5a4c94e3a2c21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753143243fd3ff933378fad203e8b2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6264d7236b6d9d00c8477e820dfd55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9a3efc79031f910e65cd8b1a1095472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7756608978c566d6fa6b09c8405a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5110a8314de7d2497ddd09e113c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec43dc4a91f02122c9aa9434ffe93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592783da82ff55f3e599c61e5a9670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cbc72864abc9d7e97f75fac9ca1f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324120a96f37186cb178926c5eb61fbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4141c0f72f41eb15e9941d4d16feba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7875554921d04224528722e11b5b3da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f09ed5a548b25df1237dccf1b48b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153a1215c51956d3bd558429aaf46d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b966d18557dcf35b411414e9b914483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8c0fe80b3d64451bb947b516391a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b949615d4dcc2091e57f8ad7ae84f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5363024db5eb4542ffab90b02fe94c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6345ea2c4e9577313851f6a688aad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948d84f5a2b94788346504e995d8e20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5592371aedce4fa58550d5aec39f82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801f343a16f464f60780388bf35d031490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c79a33372873792d88bb0dfbdafe6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b377b32b1e65b2cfd89fdf9de856492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94be972f266bffd9cd10e390f11514493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa5da5b80485c3a63f6bd590a4b86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea75e382a1ef5c2f716f07f0d6491b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6c2ed55ff33c2b0a5587ce428771496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9340c13bff5d8f9419297b15198f3d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2998d52480b661f36284e8d8eb31d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e09dfe5a32b748011d3f877b0c84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb497450e06af39389f53c98b51f8ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0d03b5eead78ea060abdfd564c5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fdd060a6db7e3b650cc061d572aea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08a39fc1bb2e067ae9e840663f1765503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ba4aa9b30d6bc4c05cf7cc4391121504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd34f225c57dfe6dd09d5796351c186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d16d701e759df5cdfdc74eed58d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d9e2bbde4e217440d1db2f08c098507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf561b9ad5279f59a181f5a886b2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2b1f343a481e0176ba5b5345f4c7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd524db038f82ad0bb72d5226b1ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e97a5481f71aed27bf23eae0304d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc464f1e34b009a2689398f3fb2e7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924db4960859eaaa7fd6f8a6572dd13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a54e0aa212290ef93f2d76231d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad55e2ac28457fb311ae2d8c47fe1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8302d3c98198f262e113bb97923626c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb7d0ffd010ac785f5a708490585d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5d850e12290523298da13b988a251518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c415a32e76caf3bcaae5ccf20a472b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ecce5f81543d0634f7e7a0301176520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2cb7ecc7e73754d70fb71e10392a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507326e19e06adc48c55fb52009194bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0757d6d7c402070ee0bc6fa4b1185523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c08e1b798c2ec4576e198d5c23a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9985552fcb8ea05717a6ef482644f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769927f6b70c2a9ad31f2538e6d282a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca038a7371836510c743ec86330da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14032be8809709f161b4d354f081f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b09792d3994c822aec176610eedb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2636d1b46e472e32903aa693fb94b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129567d4800438c8ed333f7002cf13c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375049d71a3e340ea637789b8858db6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77051adf7087209b2b65e293c85be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27f350ff242e69d5007768b641e18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ac8330e86cab5a870e6edc4db3bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83e7fe2cbcd9472ba111c7944d2b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21005c2117e900c0e203e4619c0d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2dc4e6516b6536a446f7ad69c4d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b864a8ef639b87a79e7aafa1cc1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf225237bc155f1d88908d7886f34d76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3251a07158038b557a007d6990296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0039970dbb40050d7e95fd45a643542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d727c406e53b75b8bedf688e8d57867543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015d417f1d555f8123e70277e7a565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137a9a1bd52296db5544f360cdc0f1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e485ff496adf9fc4d3469a63929a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d0546442c94212c4927aef1d05c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e2072beb209b55c853f712d62e79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d15c338fe766ad4c3c638a8f50b96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf30e03b19b6cce46312641244404e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b7c4629d3aabcc6b326a1b0232ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4e7454384d475781817a1eb963f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a155218da5fd4e79cbd5f2a8d2a96f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21144fc110e92445e51113bdbe8d7df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41c29da48c71222b081830806a59e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db474f4f8cdcedd83ac595bf40157f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc080b7835f98c30d1d14585644c7a5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d881a1e7f3f68debf47ac23da873d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd8299684c2675117a1d973513f69e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef643504533ee34c8697d38529cf77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce626a0274e3f09471b6ec1ec772c2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa2421af581468d707bca62a9b2ba5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe370bda47615e13161cd40483c095563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f6412df167382118ca240d415a53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3bf0e803ab3912011068fb6f94dc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56434815d5749b7541b648b1d82ba6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d49ffdc19d00005a3f71ae1679ca3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d52fd1c579732e7fc5d287161984568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b60195e40a61dc8516914c9643a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017cbf2296ff52893da7fcbb7051bd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f3e4f7167067b78de650a7e0ac96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c5519ef466bb86449d78c5c17368d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066a40e43f73f5e2d38ed91ff96a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418439b072c48576723665c4498a0c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821817d82fa0f4bb1ae83ded0f4f26c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788779b761bc566fcc238439e52dbe5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e859521038fd4c1fad6288a7f1146c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527cf702a02ebe4ced8fd369a277c52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62bf129ff3e9be6e0a16575ee722a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb407dd95737cd21435384915de60ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff772abd17eecec445e99e7f4e1778e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d56f5e49cb0cc79f17618f08661f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c8271577a844ea9efaacfc3f3d7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8011f39d81db4c0e9deb6dbf3279fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf83a75fbf8b326be6ac8e1c3e022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a8238ff2e0d3d5cfa8532c483bf6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc774f7d6431882464337a1ce4bd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb58c71170d9e6fac0dbea92c4f2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18fefb84aa11aec292fe662339d43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ddd67a2a036a99b45ae47768ba305590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d567058ee6e85e524c022a8b050896591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848e77b10b2e539dc6e2be61f6dbd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28bcfd4eac70f3dac5e14305a4f18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9a4968588d7e8c773722771a6055594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0fb8819bd945d5ad231da5860881a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2bc862e177b5d34369e42431bf629596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579b46d9d315f6ab3516c52347f7df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec66fc8e2e0fe2c93846dd1b7ce5547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd924d670993f7eaae9201581306a8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54a1d4500adfeaea52499ff62e041c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25067c590bedaf12afbe1b6be5f3b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbd2d77509c3e7f8794c5507a4203f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d61da481266994e96ae4c99d2d4655603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847c74cf2342e1c9e3885e41bbef26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf5de2306283fbbd3c0ca8007621b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f38c580b3677277cf1f5e14e7d19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b26d7ffa1a30b546e0d7db80e6c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65492bd05c6d3a8f650babc26038a8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbcc5b273fc0d145ad9e363608322609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8826616dd1583c3f64ec6934f6b9dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc1f74c325b3eebb7d9cfd77e8c70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09751dbc144685cbe31d3420f76c29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080360795b5e76cb212a00f781c1523613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935b97def69ca46e582437d7df91e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8877e91d4ba0d32a41f35387052b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f02419bfd59f340647f34171ab008e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f42d3d767dc398415f2ada809c09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b589cb0934dd246813e164e1022179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590145180eedf09f3e436a8b886aa32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead15f9fb3f09f9ce1f92523dda2d442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeeea3ee54618c2bdadb776e652176621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba00ae875a70de055f9e870a9b0bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523741ffc610d6f542e25a7ced29cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8123a74c115aff0675037eb1df367c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bbbb9a6c351974d25ffbae93008a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c71171dc27e53ccb0a8d9a563245f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b900242880527c96638c53192651c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d68f5742a58fb8ff46d088a90d302628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d880cbf9af554531925c4555b195a94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d146760a531933ebc6a55a189877a74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633308f96408874fd5746546aabcd52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f2fdf476843e33544d4f0e727ca1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a1bd2ca2b2198ecb37831553523a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f41d2cebe5e3a92732a44ed1acc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6d7fde4578ca72606c8184c2dd7fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f06d23a7475760a7fbb44b19dfa7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee1e4f4a40233de3e27ac7cd5d904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387b3ef78945406ae7f544d23265f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef81143d821ff4bec3bc931c9be26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59fa2daa8801bb65ba60781d665ea3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f8bc1a9585a6d34a239e246cca68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51d7ac59c6a60522d23911d7020814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef562a6c269611f0e03f34add121a435643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5912a93ac6061850c469e4b02b91a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289d0b339c7c64db8a2d2348514de0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f25453a53cf8ca1b5fa6b7566b73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cfc4de194f4fc5b7259e7c47b5404647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e9f002f2a6709569f31fa06f73d6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0e7ff1b82d78574de41e40e65747a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a09c8475fd4c2c1833fb5a1d800e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370f77eeeb0c36726692583d47ad06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81a9e4afced07716c902e7069891e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2cfae37860990e06f1dd2abe50a7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e14f9c39a94779c433f2ddfee7b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05337076c17b491c4fe6759a2ad80644655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc7d4ae1ecb586e4596e738504fea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb44fb031f8a21c2e88281a071c70c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7b0683f2ad4faa7e0cb5c32fccd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2764f0dd9c1c4b76eeed3b1c0e7a9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bee71c693aaaa806d4741af6b6a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee84cf463fa5fd141531aafa7c6c22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbebcbad2024e8e9335458fb3a9646662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc595f9535e2a269d369af63f1204c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1464f78f7382ed17ef4de2db9b569664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435f2520dbea0128dbf6c0a8967b62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458aea31e2e0d0e2182ebc523f03843666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4262eb68eb9926f4f86481756b8a97d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe5640d78a11051d0d0d0f93dbebc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d507af7c384759fa35277d794fdaa5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ced9ecf5cb57b23d6c4a5ad9e6dba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2ba9e23d91b45ab2e82c7afa2d0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9634bfdd01184027908e39f6010b443672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757762f63d7f94d772f925fa179d23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce2bf2640f7d5ae2882c65ac56bc2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f49386c2207f423dfe893be957883675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd82515d7bea98e7f1758f6334c9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201715375484b73e7fbec62cd50b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd4c216b3ae1190032870f03a05b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8e484ea8c3f38c7edc9862536a5fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea2519d1b1ea1ad77b9c48754e7aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ac9344b10a09884740811de0d335681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde36277fd5ad3fa9a664a68b369aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f21ef6e0ac481ddb87c8d00a10103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c785ed6b89ab1ed847e761043bbb0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920f7ca004a12159e651f960281816685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca532a4b6dcd4eb1e856b157ee5a15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa67d2c25e5045d7127ac71f60b96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac65cdcaf1eb761bfa96af03f92175688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a2b27d50cf9e9cd15ac0001644fbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea6f3f4c3b5e714f899522b5d07a58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de0daf87802341b89761a348657aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da01a8bd40b374bc4519f9cf937d0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e31a4df0a01aa1f4f7a05dff889a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933ec9c9f1c8c808c0a830e00d20137694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d479d4ee2f41ef30a63209820f0fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1532fbbf4a2e706bdf7105e6e0c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c517e61ac863af517c99bc52957d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f1f20f5827a9e321a4072d1a084be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb6572c8a35f921438d9c60f061a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c928c22af39a26ce6cb723b5113ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ad56b9dc7eec3fb440bedfb0c8b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264d3d0a5b30a66d6c928fb2cf45f3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c681fb19946afb0dda7149d749192703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece0c8181c61ff53b514443b46b23f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978b84cc122e6b662e520a097d4622705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32d511a21d5fc92df8b401f4ce1408706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202b54022ca355be9eb2b3246e4433e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b9bf30716e1d431ded16baca02d07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442188eebd72d7eb8f94ca5de52df9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c80b6cf4fba9a7be5f7332bb2023710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896df3b050f0e9b485f80133a2de06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ae729e2b670585e404e16573c1ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39b20c75cb22fc1edf2220c77687c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5509dd803f7f6856656cb05804279714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88885654c2305eb881350ee196b572715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360af39ba1db925e979983dc33e05be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e655683204072aa71ee59f419fdeb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febcbe79f9fb104a49b6b86569f29c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daee3022ccec895c3446e7027d6170719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7e96a373357fa7c38f0e91a0ee9d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb7ad99e45c6a974e2322a8980c989721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1282bbf1c1548afb88c3997a2a6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5872f55b87b9b5b88351aa8dc2b695723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd35e9baae333fcb3099422687761e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c5d99fb99713d136be03b39400f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7529eadadf744722f4b17baf7c3784d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1a6d6a46f842b3a821bbc391000f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6ae6a39fc8383e55e3f83c9a1b68b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170eb29273a1de8e9532217104618c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428099d47e174cfe6bd923cc9b16239730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8fddf8534f8482e9dd7029ccaf719731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf3f6322a693d7f1b7b404ddf5f504732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea34282d20b623c59335a1a139a49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beed7c4c0baaebd26f2a791a56a3c62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a82edb099b82641235680b74e8496735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd9c8f3248c536465ced1e0984bc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0b8a659e7790f56183fba6f7f0a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6355242dd395f6cb2b2203823b16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f97cdabc54252aff5f778615ce37c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144dc52fc8fda5878e1a22c8c4f691740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8f09122c87961deaa40d17462f03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180bc766ec2d99e934c28d2a2b8c88a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec352d107fdbb4892fdad91fdc9bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8904f6c40c617093e7cff2192a7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46764fab36988e52c6254bfc098e36bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa82464365c78b025bf69b7235c4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f07723f6279fb2e6503343a68eff6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ceb8408c0bafb67d2a593d533b581748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a88409c67270af846112435e0d3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d18f8d8174f6af3a20806f35f97bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77953af386e06683d216eb0f26ecae1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd352fa74d33c092f57691b48dafe27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3eeec3b6ef21627a0f7c34762a1e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bd7861f3575d1e1ef84d0be09772a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a50e3bf61b2ff55dfde536bb00b11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7873e14395e5e09107300e4d93e1a6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef385d8cba387773d3396e4be9d5e8c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd54d07930aa00cf25b98db3465e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d3f85ee1b7beaeabd055168b226b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c71b964d503090e0db601e383340e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114dc700dc5fcfa07c75d1f15b58fbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446742586b7b6cc6dc456eb7af7bd863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5bae32b0bab16faad5960c1d62ecc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cedbf76c5fabc9cec4d93d2855af95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1555685c12b735baaf8ca79de71f136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f6522e52c7fb1cbb7061a67eb9ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262615e21d1812928642def1e36d4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e89eca74adbdc446708552b30ef979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20299dd7ff4b1e773c7d2294e54ce810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df80b131809c0a77ac0d0b454e7a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae3caf619d02cc4a0aae36982bd44512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01271aacb20e6d4eb6459da36d9128813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a17eebeb1f4e02dea0b6dec92aeb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06054784130d0877f73be4f25b694d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820133c1a124372c79624b3fa0c70716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8461f19c691587120628a8417d996117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b81d90a9f85a1f73ea8fa25d5367a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0413519c8f16fcc9b65675925928619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cdb50833036d0ec7f348f46e394ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74ec333061b1d635ab596b0bac1a8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a384e4da9fd2c6ab25524e770187a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb480f4c2bf51bb8eaf2c5492035a0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff960636bb383c8644c5cd8e0dc5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a8a3229782435380c9ea03978d7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c5e11589f70482b30cd05305381b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e7547ad184e3f2c83b49ceeaa00327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a575a7c371e38aec5c21684cc85528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5b1304091be164c1f4423036c05529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88296a59f6c8eb9ea350eccfaa5e67f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c6f42eb4b501613d75f7e96a9226931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d21573367d767e9d3d34d8427460d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef02455078b0a37c4250a11ab9d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8220de89a8da5c2cb29f46357329f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cb1991530967b2b89cc70ed2b38535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0df39f621ca486e1b70cfa893a89236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90633c821ec04d2239bc2bb335efc8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100f5d2ef544cb4362512f0316153f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadba713af31483af91a9709f1eddc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1503a770058238dd17bdf8959705d5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75dc79f0ba60385761b994ba1b8c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8fba5c92c279cdb1467431fe6662242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5486b27336fa90fbe1f7d26994716b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7975210cb11367dde7b0b9a46e0e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76954768d3b3e3d4010337ea108dae0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ce5459bd100f7530f08fa4c5582946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0690b944b25567c1f188e99d862447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacd809823bb415a82fb6a3e519702e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc200a5457adf71cd6e6135c6f43d2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d27ce599ae590f36c3d71c83592d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f812ded2873923c0e1333a1f5167b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd867aa000163c11a709677a62954a7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a83a709606be14612e6dbceb2a518a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d46a079cb203599d02c8c2204d49a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0ce6fc2c2c6bdce7f210ccde4bd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f81c2841da708a1b0d062fe0e1fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cef09699ba2e54448e7dc5baf3c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05178134cbd606381f7131f8377b05f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e8466a5fe5475ef313cf0d6c45e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5c482b1c063a2ae8eee1036e83a3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8281e77b04b297209ff546a446f6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b19ba49d84939572d5e5347b82e5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8bea45c841150b1f18e16f585c49163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e2272d165c384c40035ce3bf10ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59656c2251a5479a65e1005147d9118e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f867dc2fd6c2365e43339f0349931266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b596da42d663d54455bbf6f469754867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861613c57dc631b7db030684864a9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29702cf2f559c7f15e919c6eed57695b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85053adbb24f04814ebf43b4644ba58670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c25aa63483fbb7cc6d2687b73e6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37b987d67e95d617a89ec73ad1f0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077b4dda58ecbdfdaacaf3924d217273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382abb3063382d7b227f6670aa064474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2624f0bb19486272cdcde9d148985775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b58bde2a4de0d50393fdc0760bfab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b08c666ecbcc42a24b775c6a81cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b864f8b14acecf087e1c51cffa3b8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d98b518fb61198c3942c38364ce479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc238e6e2ac19299016eee219048880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4cb0d81b27de3ed121cecbb2342481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8676e06eff1ebe9a613cb5151c588c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af44031db69f3e726b433a6da8fed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a281353b693b5c18ab36f078771184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b82e0139b49b01e20eb0c78167d7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcbd44c418203ac1b0669986794e5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb530d6eacbc8e7dc049581eb6b195f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a63858b19c977f796d139d24cf0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f3619652c9e75bca2623cb5a5bf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c7f50f3f7c630e96af68cebdbcb2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442530f1e17e587a9552821157d7feea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac6ff196dd0fbfe260e45938c89ef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed022a42aca4276668055fd579bd787393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de4f2c4e275c8db063b5beaae80b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178dda16d889bf6f339d3253774587d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7532bac55b1e7290886e579cbc09de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7b95f246ef5b3e022db3672e1a8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7d699affbb113a7b98b61d29f07b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a074db87aeac784e1e5fc3a24ccbb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6257065a4ef7ef5f6f0e3d5d43bb705100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de3a0b4e2db610272ebda0f2fe2f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0621c4e965ae2874d06841687661102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118ceabeba0653f28f147d31268db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f751b68e8e1520277f924495b3dbc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a01529848bc79b22f2ab01cb96e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd3ac72af3e418956f2b886715397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbca0976a0b61fe8b94c0034188fea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f612a806a749376b54a134631f15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73dd5dcb6fd52656c3749fc15e01b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bd6879bc5e9e9badb565467e9e9b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e786794ab9e332416d8809a1031398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1c4f25b2dfcb42125263858d4438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45192cfcb3af172ff50b1e5202bdedb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4467d8b9668d28cb477d2812784a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d217747cacfd7c027e1a47c7740bb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78fb5af4585d457d9a68772aa7b57d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84796fc84afd8881e0d674ae0a286e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f248c5e17d9ef3e95363cddc7e7fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166037b001ed05ffb95896634a74ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b90b894b532685243fed9740fa317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09e273ab2e50cc2d8cbf4fa6c7b08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6171ca3f721f2b59063f1f7b09c5cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d807f2bb09c9d9bb9d1cd3215afd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96790295068914028b16864ba7d96a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125812d8cb6e4b1b36cd0a2d0c162f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b9a108367e2101a44a966ca838a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5adc3bbf9cbd15c0416c8722376c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172525b2e533a6a303131fc9174c436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59866ee7fec0b0428cdcb5f1eeed890129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff4871d8c5168dbee003e0e9ad838130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49704529d598def0168b87e81c3fe486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5486ef25b8c02bc1fe3a4087a32533f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712904822006b123c64dc2b96a3da868133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5c775d948818f52625be509cb468e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096579f63a4446f9de3702b117f120b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af430f74ac4528d1f750b231379cb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4134b63f7070c675faedbb917f6d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc05181e295870b58a9f3b0d48ce9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e53dfd89c6cdd08a31834181e94eb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a97d8de79e821822bb2bbedd1bde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8c0a839756285ecccc615dded9675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bcf570329dc51540fccadace89ef0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa99631e3a5c158a67b11eb39237a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078aa9712c4b2b1380bc68a703ebb75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eaa50b524422660dfe3331e15a3aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec87b4168ade1a044607699a16f73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407d7f93e3a449a0bbd9ece5868bc2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51923b6f2f84fe6e80a7454737113ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9e996e89dfa402ddea75b4bed6a18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c9d892e9859abb211f6feb1d9402150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1bf56210705c3888da26e2d2db71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee2b77aa430b30290dd679ae31c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878e13e35d590c6e9e56d5c1ec6d47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b21acb5bc895b4f3d26a443b71f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfbb8b068fa197a8fb2f60a066d57a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5838934720088df64e2d7a7f37078156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a00872cd0bb28df754a14c29508a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afed1928900f7a41718dee2693c55c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed4dba558b567f316f8bb5bd64a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8706afa64593c0bbc06fec235b6fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab9dd97bcf4dfafd0cf639832d323161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ef3639e5d9d7b5fa06b5815f5aa54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f694654878aa5a21037bf45fec18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887f4b477b28b6ae44ed0e4d974fae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c333b2cc756cc5444243cfe9fc26e0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e44a8c37bc829ec43394ffb905ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b999f31e9705201be27642086ec3a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdcc99154b699b886b15a955a016fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f282aec4de1de2b9bd6612f46f9f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc686f8d55c83f5b24862a8afa21349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661353f1bd67b0b8833f399dc5554658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea2b4a8043a89a04e5cdb5208e82ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b1bb84003bb725500dfcc299cc09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd827739b09262e68ba7a496dee9e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39a895890de7306fbb1417723dafc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ba4b224b3b14d87def77fcf7591a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54240aed31ed19f48bd945f8c5019c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ccc75339a950461d7756d3b86669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d1765f4f89e99e0027fd56fb909d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbe41957a189d9449b8c770a0a8b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1928a736b93919a71be6a4516fa067181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924610d015db7f70e1a6afb1fe1387a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af674e53cf617dd1e8c0ed2298b473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530761a39e8eb59c067d2fa6018102184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779831f934f61e5407631823c07a1a7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b032fbff3bbb51a4afb5f69b8dcbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660cdf8a27ce4e5bcfb463a65b7e5c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8858c0defaf2aca81c1fd281efad5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd66898b2228c510b6ec6d1a3aba9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1afb633d80a57d7e0af66e90fc62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f381483fc13b8a45cf6cebe6eb7f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a9d25704f89d2ee5b418b0dec0fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbe6d3f9cb49f061b338917e2df2d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d281c68fc76679504726a48dffb2278194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c260ed797918488ec8fe9e2a39974195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02f6dfcbe84b085c057c5b2e10ab6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17489ab18be3ba0ea25544df33b0af68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e2ea5a232c91fba810c6993fbd04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8cb8945374c205bedbcfd92205a2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7234ba5f0d11c865adfba7b1a9697b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13a0b173937bb4e87df2e37b137d9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ae3cd96ff909f7ee80abc5dd07a8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1702b540db0f180cf00effc8dd3ef6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb6bc8f6bbed2f44dfcf0ce9642c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb564b1010e8504f0a6e6e9009144ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaa153ca9e3e152eb5951c07f7e446206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef8f9e436381a69d5ead0c473c6f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5014881fb83f733cb17aba647d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978b3c585478f5b1b155af74c5f574209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020f1a611b83272f225f3ec983c29c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c8c7f9c31589df1d9b1842e10083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb267aad7504965e38de360f932ca4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6a1a55202061e74f9124f3c6cee6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbd41257599f93d7e8ca8a8ccba98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369bed2934ac264dc741df8ca226ef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49888cee13f179bb20458016dff5b8d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfb93e7b65013e53cbb597386ecb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1bfe6e2b6c11c57a74088dc21ab49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc5fcbda97763f0f800f1937de6d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e39d7889fdf344d1593cbc8e6b14e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e22a572f857edc29f5f95c1f03fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67dc8ba8dda819712c8ca001fb4faa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919bd71ae79ae584f91848b0ea6ec9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362b33cf8362bfde4b35da649f474ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6faa27a4c24a296de111b1083fb785225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d7377dd40e04e996004e05448418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3600aee45d774dd937178fe4f5b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482403d1729b1efa6c0050aa3ee9224228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fbf599b2985fe345e3d23715a79f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557c93566d9fae3a686bc66d2c9e01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da218905f72d41b3f0f249145562e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aefbb5d60fbc94c7c4f584a1cac49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c42339ac8a4e70044a36664f96b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd82bf7aa75770b67f954d882fa729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6f2c8b6fcd778a77ebe784c268124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb9e33d0791851e54a83cbb599bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6d8891afd04e4b064489f7eb0abd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466f2b5ae9cf103373f21411fd83d8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce98f6040b3fac45c5e714382441a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c088676e9e87cbfab562c688a0118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf9755dbf24103acc6a8ebbbb64bf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5b1c2daf1cbb366d01de227ad209242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12529f2a2c99a9b9a649fde7c5c98a59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4abd52e451f58f17f950d9465f1888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1c3bdb03742c1f84ebfd3d292f40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e5b2d948c8fb3c90a58b0ba531473246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38e48ef43afcba234592fbdba92a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b7bfbb3a5ffed3b33e88548c89056248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061579c8a0b4290cf25843c0c34bbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a7fb55a869c3856e175f919108b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947a98a86d24d4351807bcc2dd0f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252614ee12ab9962b33aa0e20e00c5ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e828fc66ff2a47b8150184af7b08537253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1666a90e36477d7fed09e5aade452e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6fe59014fe5267afbbc0c176d7bd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6d74607a4ed3f5410a5955479602256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaeefe6a67b5b4fb2477181e38dc65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f78afd6189c0c59d2f9956ebbf81dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931e3a8600d3a5d529ee6c44ee79a55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b194b0c8201ebf338768d7908d8699260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84751ea3e028035ab1627a92946a9f5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7367be638fe1a381eef426492b25f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a747d058320991bb79b20b11b67c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ffd0b95c2eb5ac61e02b838a5401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242abc3f13ca507fdce421155183c80b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d675677300c23dbb50723e64b45616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063cad262a433478c210cfebf4f1d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a929f3102dc39564a339bb0ff5509268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76cbff8ee7b7f283636aade0ba88c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58b701954505e93c9d8993a9c43dc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76736e95c9fd9501766d435fa933435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4f8e113f106fca3e07cc88e93d4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ec55912146b9b96f98380637e9c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7fd64df585f5f575a69911fafa486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de02d3e6d9299e73b5f720d431dbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153bc84e0044f852194256b3b3e991276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995d5cf0aaf3de119cbe8250d67d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747087f494b315db5bcf939554be8d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a865ebc4e67a16a33c280a7f7c7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be86a84ba4aa1650caabbc4bf9856b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a8c313f271c17198aaf5b9173f5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d57c99132a0f375b76d32c0804852282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad087ef65e28fb29cf4162692d0c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e284f5f0ba15346a1247243df1342284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc89ec0483f2c76304fa25c4fa40963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea315a872c4bc85857faa44d1ea37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be9f932463caeeef0e0e491fefcc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37dfca33a8a5302d657bfd1bbddb09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df129af138d79e2d27158db67676cab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cc2288f778d26b05aba06742fbe4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed663317e795a1fce0bb0e1330e26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa96d8151204596191d80b5bfb8f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e690161bf67040efcb7df21b132ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e725e263d0b39898cb4f5968090b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582760c9066ffc4d57d844b3757f3c47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd077aab77f92681379bd048c10ed8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d504f3a23ab8bbe994b94ff783452cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578aee025c0dc59f0309988774fd84f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cc8e7450d421b8bdabf61ae5bffe4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ec0e397b236f2c1df35c881f540c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b747f51bdb71632aaadc66c6d558b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1be1eb2d8f698f96b06e6c027d04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015307b2aae8ef1876bbe9e4e0981573303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47e7fa11c85c6dcde3abaa0691233304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa7d7a80c99c01d379c7f2d1cabaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe6a70e44e0f4bd2110492b98d683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eaca43617fcd7123ab448602056ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8d77adbce45b60c3c83439a84d3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd1a5447cc8e8db5a83f2e84ff5aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0397c40b4a18f359c7f2484ba1d51a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb336fbdbc3fb16253bdf5b31c897d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff244c843209882c9273f884b78e1fa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39be79bc16278e109b7e0e916fcd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32013adb9fa519387f8d932c0fa0a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3018899b74d0bceecb9e245da38d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab5083825e0735264ffce8372f0ccf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cdded8ea999adc933e2208dd19fac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e09f0df15cf94dd217400275e5b74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0e512ce7b910af24dc7abffe4db6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068e89e7a9b2d3db47a92298f85079320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6d77b72f28bf52b2c730bfaaac67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac6adf3b76526a6ae3b74b4a0c2cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442bc90f2bf5ad0d2fcad3efbbdce47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845685519f67565555aa078d90610898324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6309dba6759b33507adfacf247eeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8308c41fab55fef5b7686a2e5e2710326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bca456fafa951290f13da5e5dd8db8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d888d644bf0e609886ff89c5f508bca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094ad4a852fee41db5dc8dba409c8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1e93744a4844f5ea7daebbf07cac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af34f98a10f7aae532003f0026a49c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e6535af9bd98270e4536e74b2da7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f3a002dbe49d36a5aaac896fe752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792203c2958e7256f811b24a3647b83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec10db6ed5473fb45026cbdfde2bb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223d0adb74d30688662d7d013fc987336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a646d90a741638da60e1012fe1acc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5caa2e13b4898e784fcff6cc4124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8deb11ddbbc920c9704a3f52c4ddd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1124fda9c8c7b4d0ab736fb8215a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad5e47c97cb894d20bf2c36ee1489341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e066dbc82cbf3a6890b54d6844220d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2657b30033a8155ff26d53ff68ffa0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fab85d0bc69c01bc59988c8a38c84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6f3fc567604e5405a0b1c1893735345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf52e8496736918ad128044d562317346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52eafb0fe04948458e5d9550b905c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e4cd3767ebff64d0ce91bd5211ae8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668481aa12cd7111fcf70baed9627f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be6cd4428ba01aaa7292d4c58781b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454189bbc70505f417a133a2a88d4c83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d360297a297fab08c3a81c117c3b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b6c1391980f5b7873a01ba043766353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92338bd442bff8b8ac23bdcb41089354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454ffb433147c22e4b8582beb01910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b31a23a0d1dfd41a4eee8e2027079356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e75492c860c3af79a5632e701c137357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b560704e7753236784ae46c568b36af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407c8955f995de27c9a90cf79ce8ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de827e944867684a48869159840e8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a488de3ed03b22db021a1ee764f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2664c653a7b82792ce4f878994b739362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd5873c9d480eefa6be8f5d96340f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf59018d3f462c97c0e7c1dd9610c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680427c55e32b1493f8f8e71097f5f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c803da234f35ef3bad3add8ac5a18a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d290c4b9aac132f37f41a7e896fd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78990e80389fd6ef65ac3fc7e80b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175c14ac73c23c3a5ed52416ba4189369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7cd6487546ce4031d86dd0b45d985370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f159e95d6d04646ae25aca228c5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425697cdeacdcaca874280822bb53dd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac751d4040ace46e003ff14dcb36cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aaa76aec6107058c46f5d88c8515d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809e2016526367f025143e64915917e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98819acfc9e877546b54f04e33f6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347b49c356e401727e4f508c88bc0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a3207ae828e8dbce64eb6b70104a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9caee8d6877199e9ff820e0d0632b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb70f8006064ba681b1bd9a71fbf455380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865753e0c575b78aaff665c9ddea4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d108be9f607941b69824d1786924eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737398e6d935c2d5af0660a6e8b0c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106340ebbd0e880475950bef7a48f50e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec2560f9926daaade1976178d638ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56604582b2f585b9705c5311b94f0f38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3953461d9d75158053852200fa53e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385383c47c218310f01e161289959ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5356cb39169ff7de838a1015f01d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee15bb5c0c7386e5a0d5088a361cb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac745a9721fc0abbb3e91c20d61df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecefdf571419ccf07826871434f6a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c33884ce8be84e361ba5a0e0caf17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab70312ab5b2f0ffa3805431051346d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567ff1055706e8e14b694b033c7c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c347ac91950da75c25ff295462c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c75cc80de5421af5c261289f2ae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df81d0aff9e55ec8b717cd5551ac7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0336dcda7bfe463ad3c41e3a44a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec9006450ce37f3c95793592d3d2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1795e5cde482833f8eddedb474a2ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff413faae151a420828e239e7454dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8fa406cecc50d94821045aafa13fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3d09b742b5a4ad0b4f60b833a58f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21fb0bf7cf1eda01860b89bace66cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e59a3b29b6f43fe4af66586c4f1e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e2328ddcfeabb3ca35b42e9d61dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb463a3a957c133a4b41c2e418c771408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16a4b772518d8a5c958c6267ecfb9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3381767df91cac91891bbf2015569410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397e1ccd8ea009105920c52dede0bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481ed02a5d86e9edf952fcf372edfa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e318f6b99c948dbb0ed214624d13a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84bb80b122ef4d62b7bba2c4096011414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ce787fc54f0478ddb0f49496fe04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c60b5a17e4e3d2e0c35c302666bf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a5dbfc963acfbb12de6bf60c68b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105351f8b3a58ea51f121b0783982a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04427c2882fe904493875c9cc848f23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757621fb485a8837737da91931c893420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247fb09a985fd9e2a20b521f8e1535e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ad80638a2107ee9951e71db1de7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502238b3959bbdd0f2014d068b4b68fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2f782e83484f6c10cc286e761251e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287c3a344346d144c7b078f95bb7ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914dcd579d13f4cc16c677aba4b635426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1be94ac8c7040ae8d0a311a47d68f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3617c74b0defd30ebe7eb6fbaa4dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b0ab37bac03fad07b7e59edfd415429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1378cba80d3c5b9e324aed8b75dbe10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557efd9fa19610f1bedda3319a270f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba9e4312cc363c2ab003e63f9b55e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7d876094195845147be95e050b09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957810af25169f66eb2f253daa0636434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e686d3d8a7fa838276373ed1a528b19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3f8835c8095825d8079f8c8864eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab64257b7d6d9838c81444d253630437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd111afc7cedc4bb2eb65057bf437438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d224255c10b0a5d48d09c78dd5340c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecab45fb895a9a1702b908ebaac54a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1b916069e93a6ebc396c92f399a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373aa0a667951aa20970c792f2b6b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbacaf66c8e3e6dc75a5ded34cd7f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7cc47f980ba4125bcc3af53d1b69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc3df14680bb57ed5f8c38396b563445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa363cde957ad141a92bed2a3ae66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bdbb46a62d16c11a0eea46855f8ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857eba22d9ff826f6aa91fe6446b09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f0b18eac8ba7d50650ccff9beda9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03920c859ce976583a9ac37b87f26a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad08a0acd95247876584e2faaf2c954451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d7a2f664863159a1b953beb0fd30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c36cba437e527b0328fce05c3fc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877ac27d0615aa1a9963b303f89b61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ce9387310bc42778f398d86cf214455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755454362ce255284ac82a92b4dde38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc372d8f19c13187e4834a742cf65c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fcb730d43b36e23bac40b1eb9a51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd521324ffb935355eab750c360cc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb5a943680bdc72c569f0236b33a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d93d1a61dbb42391e679034182cedd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9bf2718fa49353705b78ad2dbc723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99725930b7acd586435877357a99292463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c167624f6f9b7ddae682b6bda927464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfde0dd742808291ca1a8ce7e52928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9f25cdade61de3cc067f709b9d43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc146d6dee9b90a2cc49da19350569a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed12b2b9884c892844bb3fe64312f29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a19415c148bdbd1e0904696fdae60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a79c9c93b9ef2c3647ab3ad701c780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d6571ac76049b45c23f308952c33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a616118be777e8245982926c54f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cec5dc9001b00365d01367c6da1f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664969c1d9b59e9ff41646661c954e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95a253f5fe99589d8517271a6eb05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d394da116c1cfcddeeaf29721dfa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa3f5d27af318956f06f4ff9555da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b5be85cd66900fdcbdaa5df54ca6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd927b0a18bc789188fb9614fb82c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b221f8006cc6c71cd9c249d1cb94d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4aad87f309a509767a9cf1ced1243481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8228c2922729b370697dbae14582b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75d6f5f71ef370c1ab0837d9ab431483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c892aa53cceacee4ad13005fba8c2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a84b5eb174a10985f05dfb8fd296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841a848a408357ed77bac30826eacb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd561026eb9bdcc8f83632406406b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0cc963daaea479daa3c0454cf846488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1542c845a749743f3ba1a1e101dfae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51913c00e3a3d781cdf64ba785024d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811050d28f22054071e0cdfd27c94b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a98c1c138336aeb06a3378f0b82f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcaf560d5255e7a400b73ef8a4ed49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30badb4bd64eb6f209ae68490a7cf393494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a892ae2b6571f4bb6214dc6075d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb3ac8091c918059004f8128563c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a5224bae8ee7dc028fad800bad58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22d51374326b951408ba0f18f08cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c5bc4e7b350d69c9d1f5ced05b80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa03c85973f8ce61fc6b481f5853dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815550fbe76a51a7f34e8faa9087e086501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6e5cc38e21a2f4e9865cc49879bed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba413e0cbd0eb2d29c0b3d14281ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf78656ede98d9f88236e3c06392c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159debab5e11166c0f50f0f2441d8ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7909ee7e94e87197269ebd16f8d7f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4721010bb29763d4710e88c4f210507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4fd5cf35162529d12284c94ea1edf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14639824e0bc2ba01aaadf05f4af80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e85a973861e8690f101d9d917f7220510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5cc2562e40c37708d0f87b78efbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b85da6463c0a93e6bee03e5903a2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c449c1eca8a13cc253810310e1667513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be4865ba77c8d30b7e158f486164c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6dfc0cf14c9f2cc214f220470546515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6303afbfef8e9e9c4d03b88c92b491516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3aae3678b82a27acc4e8a058cca6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15359eff1656164b812c8f4e3e4e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475916c94db89cf72efbe04650a6c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3179b940f019b4eacafb49aa6d71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6feff9aa7c66f1b5a1a6b927fa0e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b4ec39a495037cef9d01da73aeaa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168127765ddc1ece599f9d83dfd6952d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602481dfee5e144e1047f450d54ae34a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932b8307865ec4feeab25a138486f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f5a705304e90ba3da6db86fa6f53d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f698c46b5b37d3d8b8c4722266e86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852b9ec778d59964d31ebe91e6bc05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e62b5f0bd5fab82476a381ced10fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f58394b7e1b042fba23969f6f2e4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ccdbd855cbaa2d3767411172fb30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd3d259c3cfa8c8aa16a13b09fd00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738432246ddfcdcede06c6a8df67cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175420f9d4188fb4233d1c43de0215ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d6571da8077a8990ee6a0d0f1b145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695730a3ccac34be64ffb4ee7db583cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86b004a7203484fd90ea694d1068f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf562a101094c83807be36331254182538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90b49ad7a58d0c215f25bc8290aee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819b528b0b7ecf78e79b7a9f82ba6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d97702c7e0b6cfe3d099601a32c368541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4412bce6be4243a78cdacb8f783842542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588907f8fc1488e8a0ea935559a4dc14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c774be8ad3f8bc3ca1c6c05c09a488544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee634e4e552fe9c5a849784989e571f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473160eb22b8c7e3249c063319d276d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626a3057129fcb9319903b6eae88ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d1d0f791ded71100f7927cd3d6e29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0af7914aea97e8c9a70101ea09fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b6730729467d2c94517d455a414dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671489339b48729faea74463fecce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce98174142991c7c8c7f47026dcfe9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8b877872a26bacfe055b5ac56298553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b58a45915c99be9693fbf8212aa07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bac927332085b9d5032502a53c92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25aee623e3769a024408396f21881556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16859a72dd38fb0837bdb4f99d0757557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68b42f31ac0d8b127d699acd11555558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5958205d57fe1abc58133a0f402a09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619123287c7e6770880e1d0c4182466560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbfca5d3112456d4f1ff2cfaf50198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f1cf266d0eaa1d4d777b59e01a8a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af0f4ef13ab37c4b36aef3e1cfa13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05191e782d8bfd7dcad43056982e7f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d565e8e596c8a926beb3f355a9274b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3cc727fee2e82b18e73d9ccb7d2f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfa56a624b9d532806fff828611872567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de277d4b301c2ac52fb859f7df8608568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3c14325c59109a508fb94e9bb0e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a20cf16ef6580427b2378aace56a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7e36b6cffc7e7c25badd85368494571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eaec6353c4f211c20a7b589d9a96b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbcad2a5ad68819ac3fd9f3caa553573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811be3b64f796183d307e3881dd9c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eb534347a9e6cbf0fde5528282b29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ce425fad57eabad2d1b3608c4293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac009205c6cbfb49922b34e177a1e40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3933c87c99696d5d4e39818066bdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db33d1650517ee8f01190c4f3f868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736eb73479938bc881c4f4836ed05f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ba958e8182ad8da3bbe5bb1aa5dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f6960bb8454a9043add61559e8fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc04104e473e63b4071ee847224aeb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a07fd6c7148abb74f4f0475511ef3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0376d6bf7ed61e99ec4ee95c9e0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c57b7a228f1115c6e964c41166f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d03956bffde66383ed23236e46c0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c158f8b83bb70295d8f909d6f016f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02af1eed935c60224963dd98b4be65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598cbc7f9aca36aa4018d6d0fadb3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830b3231ee46d6f0bd305ce010c6d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa1aa07b1a3c71c773bd1489388130592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01145d122a5ebab955374fd045381c2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70979d3d4796d9faa59f734e81782dda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216703c29a0d81b11e9b5550b4a32ed5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274c21c452ba095c37cfea28cfe36a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e6f6bd002ecf75184414d7a1fdbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b0fa7f19a422a22c1df544ba301d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e182a8f700933cbb1c38173a4a6f59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd8103882e636bb9a657247014276600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae61f1188cb822ecea5fb55cb4a68c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becdd7b2f4fa881d12944e61e8c8096602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845348ac81baafff9a3fa175199fcfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009597b332e8c3e21947736b6fe0037f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9173bf36aa18098bc200e4482286f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f6b743305b240c59f26be57b686f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aaab141cdd71de8705e9bb14c4238607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804544e97629d2c3d129200c34b1b69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423886269c4658f35b4ca0f3ea5b365609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743379d2c7c3bfec7b45c7e9034c9d29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55289ff7377f82ae87dff160028f2a36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064517fd9d6ac8c1bbcea1665b7977612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e88f2aca539d1ac11521c8178445613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75b302598112a16b706cb70694949614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d55223b81d06a42b2de5c5c22972615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed74904fa993df0f12cae19a57474616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d4582d0c1dfa34534df30f6c8fb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039da1393a4d9e8bfcb42cd4497297e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc2ecce3741222f2872777524c25f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd16c34e72fadc68829ec3bc02943620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53c1df479b23de0a818ea5523e230621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e054d18526ce77e929da1b61558231f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b61864983726ff8d283b246a6979623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b2e427e87e0ffa5950b9f11372ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3403cf2f64d81b821a0b2faaf0019625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef4497ae9b6db465e0795d86444c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d756dac8187a7d6ab3153864895f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c4a2c172bf14bea5cc1bc2f83968f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07804510f4298b09548c4226227973629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bac5075a80349f7fb166aba78f6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59730f597b9c6a83f1056f64e7f26191631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf75ff3b2b2386731e7fd8eaa3b063632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f8d203eea2362505e5bc3b999fdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea875caef034573945530aba073751634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e05d8e5a60d17dd363d3fca2b0da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b38029a4ba80d00378cc7af6c167636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb3f48fd2c0eb903552b5dda0ac9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd2f7d0899e868cfe73e676a21b80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341e06a7ab58d07fa04ede9bfd07af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d94b2b573391842c1572ffeb3199640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470fcf2e32b21fdb896ebfa85ef5af9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dadb80fb2fedf93babf9712633273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177365e2f87071e3f1a75ab998a8252e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9fb05299a3d0c564dfb0da0ceed8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157e1841fb2515d69aa00e80b03329645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b59340f20353fc5a45e283bb713a24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20958db0eb9ab4973ddd12c096d6a9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0d56bae25f9f422431660f3f14fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a9ca96220fe5e9b632c30721185d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc47072b393cb99b91caadba306b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056074a44cc7aa2beebf1a000464ed61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91544f0c0b2ef8bebc8104f4a0fafb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc86440809b4d0e0e28fa1daa0044e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb33b191abfe0e1ef02e12feba4d13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea9025934628eada8cafe229b87cd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134387897dd0b51dfe9ce9dc60f48b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271240b8b0971272b302bb7242b1ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7b2d6cb694dac789e540bf73ab64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2734ac8690f3c3b41def409557e748c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45979a7f5daee32f8c5d98a665954460660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0b37da3c3b2e772953d234315738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b1eb9bfa4d4d296a85a7e8a425d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe67b34677eccac444255ae03e9812663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9b29bcc1195de311c4d96b6e66eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49279db8ecf9b2d9081a9a0ed2651a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcfa6de7da8ece7642120e87d3f6f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc650bef851c6b606ed5da3039b8215667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3646adf7be972163f675985e99e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaecfe146fce88e91c5ebd2d68d57b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532dc728d0c48522ba78170ad2a79e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951f07e136cb37f6b2df6095fad752671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a22aaab6b28331cad20e01aad6588c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2ac6bd39a15b34ee28709618b564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a58ff8940580f7c2f7564964ed9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb686ab916c24e5b26fac8878f993675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491718d88f2454e32488aac2f2bdb10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf664852baf617e6238c7e3638a69f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7fc725a6809087a96fdacf6fedf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12390ad5286e2fff8c47d362ce0bda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d2a6124251bb37d72a3136c19afd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe39a4f00d48d6bcc70df83c38c303681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd095622f832c08ae46e82484dda3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407647f034477c1782329fb196de5c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a2735036909400dfadaae44c9abf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee49d7fbf018fa933cf9dce0dcce5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbcb6e34aa52fe4deb73de06397938686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552a74cfd1d2d0d91cb95485a2c5b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f05aa2d52f9f34c4403672f2c1447688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d071203e8d4b005ba9d85545cf3037c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b84aed305d6f9bb7529b68db5a64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047affbeea510e20fd67cbcfae775b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3983bc5bc82ce89f650c7a432af66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c1ff318d3787c15fc84a447fd048693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f40f40793f24666f25779c03eb66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bacfb1d90e840af44b1e1fea974f62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1204308b9e2bc0b4f8841b52cd0ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9f0177e68e6610bcde9ade6d3e07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16384082452011406729ecff0ac39b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472547db3b39629385f38f872f1ea556699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c092f01b789ad98b8558e9e93b4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcbcd2710524ba539591b4384dc40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bba9dfe954d0ab5fac462b32ffcec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf24125bb39cc8217bbf90541b906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a623bb8c14bd2a4b92aa9623ff7aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12180ede79b716a61a720539347490705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d42c8fc13473a0efa400405dfe0b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb7040f0251ae5403be0d702dc110707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637e36969d348cab99ff09e5355437708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f1cd404708eff906f17cb875cebaa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd131c9fca67c2d47a6f1f7c4adbe9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa22bdebaa3b74832e19c3f53dc5d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa00947013773df602551e6a5fd92c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde465ffc84912f1de0d1cf253c7b692713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e7a9fb0bb1be165fde7644c090e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6c332d4505e94fe8bde8be49fdff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80954dc7c0cabb64bd680909a36c968716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab951b45d6ff41c282108bfe56aaf448717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb46417871c1b0b60d3bb61c9aec9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa0700945147338f8160cd1bad2b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d619f012ce3af66d7846ca84fd676720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245ca990d6a7e639caf7fbbd86be54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82527b069837648e60dcf4662d4786ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2b6629e59f7db540148c8ed617d71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04232d9660ae486a7aff769f63b28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76296d842ff4990e4d2c131c4bfd31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a26c683e76ff72124f6572057933726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51827dcd9c8e3dcb5d5e99789f266b4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048260552a4f3227008d62159a846bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199a34b39e70b550a951b189ce64ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6427012dfb3ef804fa149d3ced7b36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ced76881fe833a3c320b2006a7d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1022b6c0eb78827065a54c1fd202e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd6f53f16df7ab65e2e7bb9658805733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9974ba92e822739a1d518a341d2d79e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61543a4ae49e33fa9e76d87dd9ad0bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a6f8587e9a7d2d0b924a0f46d90e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688a51644b6cb0b6a6f91eb1a9d904737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c646156619ab1d037d97af7dcce014738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27736a6982f0e17c0cd51983edb8317c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831f51e626e69315b6a041c21fa9200740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b19c6890c6f033da3f762364ba6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee556e165f28fc3a1bd38860597de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89af94ba922f91fdfbf96e6123504a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13f5da84adb52283aa4a1bb703ac0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d8c833cd659d3318074fcc2f5ed1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59007c40fa71f6238d5641446dc1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c1326ad8b3f14c59b5d55ccba643a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d59d9a18963d127503024216111ed6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b90605128de3db9207557194cde55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7168decc8f8be66d5daa5d7062991750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414724fd6b75edb72f22f8dc2899578d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a5dea8c624ba6da3677cd64b2be3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499dc8c23028bbd4b6334a0da724e87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef0433284b1867e77ac3df4201e0ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c996c10b7601d78640ead03c76028755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c19fd3e6d7bdf6f8caf2234da39a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe245d0cdf3a24b86dbb6b451325a56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9224254205053e415c76420e47452a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc09a9e2fed0b638bbc3a949f22c4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>