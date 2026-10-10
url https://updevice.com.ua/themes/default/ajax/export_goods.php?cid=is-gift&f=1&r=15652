--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668559a853bdea915e8c0b5f4cb6c0761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430185b1eda3362913e25df6c4e2c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73600e4a67d4d64d0bddea8fd818cd773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f3e7864a157887bb688c8fbefad84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623296b9d357e89018c6406e9e886b4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b8adb13d66b445087806f87a1f6836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fd986c06998697da85035182e4cef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cef1f234f057cf887ffa2e5d532048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1671504c1c64bf36a863bf090b0bfa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78d078ae2e6e69f2c07fb7a0e608910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46051b20e9dfe1a8a78ac7d778fa407911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad4acdf0cae9551bbafd5a5b6bdca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad152b99aa3f4ada0559d08ca86d75313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41681befdb951a978bb51e25da51b92314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f2c269173e49614e550c4638935415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146aaa8830fc9e6b5b087ee8736fbfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e91c6b48abbd8c13ff17961ba280b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114bec30b957da78d22e690ce2ebec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef7fa79894a102b78df7619873e2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22665d2bd156c627d0220b267cf7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff35d9cfb0978a188a5bd398457176821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e1459e8b3c68bcbb3d42631455eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62e2037d84a60e67fb176e2cec22523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf90bec69c9f20d24a4ca0f50f4f0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb40c6e00a831b3bf31f430d3387825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d34c0de6e6a3ff42967f23c8b459926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9585469bbdd0fde6a77b4873d8bfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d4d50b4ac73e123f8f9546f1ae65a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf737a6553ba9a981a8a59c393dcce729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ce8d39f970344671a9fd402fa26930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae57fa27eac20675d2b84743aefd8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19016f4a1ac6b3a9ae4749291fed0e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76fea5d515b54307ec275070ef0a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001d4e8c0bb5d64592218fd2df0107834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa111f9194de8d327acf2be6ac03c0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35df2731ca3f9f384eb700c3741b6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08939452ba6cabf35d094e1b594ae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac1b2b76c4e3feadf2046b1a37bb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba220752ef48c35674ec3a0f9616a0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f84ee6fb78c4cbb2ff595f2e4e8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1717b7795d961d86cb0a21197f813b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b8182d1b711914865d329e0db1be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848c75f614483829bdff79b863a84e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ca2af787341ea4c4d66892c2c3ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5826fd7b832f258da757f4571910ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58f24131b38b3274bb016d2b942b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eba668a0b5c90284eb6ae6e47c86347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b3eda77bfe53f1df3dfe0bce60da148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081965f15fb28a7e790de6408405e84149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9edf546a5612d43543f252c3d07050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61d4fd5f868d9eafaae0bc736787f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ecf6c46fe6dac09512016255be7a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfca102b172ba9cce92a8bde28b4d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6488fd8fef7e1da7a9116e5c3b13ea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc9351b7181d01e9d0c7361ed71f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb43e23e9c0aeeb356e314e581292be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffc4010a4f745a7e74c799e11481657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cbd984438b561fdeccab359e8e97b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096f1e70d17179e3afa26385d6d88e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7575e6454b0fad885fb2a777e37e78660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0e6859cf0efadae0c37f5a59defc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55befe70cdf63d5a6d5391e32c7c708262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1b285a93043df10ffff6603ca9a5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513e41691bb6e633898544c10f0a7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d843b5210cf774b18d1be4ec606c0d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb321b1d9bafdde5707889b86ec8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e2fe1ef87430bfd908ecdcb6f65267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0545f6113cc3a8fb8281c84a7af12968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626a77f700c0b9472f6a1aa35f067869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711eca7d5972b9984db0e2ab229cd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef175001b55e2b8676414b76dcd97dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb334ef4c28e53f36947a44818944f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b16392d91715fe4676ba06a1746b3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32280c25c553ae16bf5158c179633c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadc869fa02f4d1aa738eb46156fd8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626945431eebc95b96d0cfb2f28b5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4242cb1fbbe3183e3a3e748b663798177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c1fced3724d07e32b50c56aa6650778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a9ea99ba5a16e8bcb6fe020adde3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a49f70beabbd390c544d147c662d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362cf6182d29c9f81397aced4be84ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc954910a79392bea5bed6b683268e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d1ae18dd2bf5eabc3ffd1df4a98be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66810ca50666e035b5822bcd5b76cf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5502200cf1f465530fa98dea0d18885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d555ba405fd989e58b9234d99bcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a5f94d124fae6ffcf17a7b228e94687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5802dc7dde19db7f0e0751b1b584188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240baa10b72ca64c47748309f1115e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967807c221fcc8424b759071992684190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ada4a7d68fa7bd735890261ed8fe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b0157c3bf0676e0dedd8f7a8e78f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7752783d5782414a62abc22c1bc3b8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e04d843a349b82caea1dbdf37a1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b19bf0b36a0f0293efdbce3fb72ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6eda0191eb31d0a86a54338259ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7114fa895e7b072872919a688810c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142380a353c5d9fef2eec38b5e04861798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ddc624b49830ceaef76ec29d5aaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f982e83053bdf0ec08faa50b4e9e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d32ef643707b09bf8311cbb5a4bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d15e005015e66308b0e3fe4b32ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0be2d28ad7f0b3cb8f508e06be234103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a971335ed44461990854b8661539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb1709a5bb8ac3a384c9b510b2d10a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa31a3345a08c11ac68f206edb1101106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411c89c9b8b921f1499878fc23625b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d320fb34283a168aeba97e2c0693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a7aa613482743c5fcb8673ba9f0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f289a686a5a1f7c9ba7ca839e8f90a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f18b760f4e5ccb8534703fd902af92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ffdbe36a64cba79f67c537f5070a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995b32a83ff7980484a81c56b6ead1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4c79088aa0f1d68d3e54f0c74a70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84971338ee3ef6f506b266f3f96265115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f1da9ca774f329663794c6080623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744815aa1de356767cbda1a38cd8051117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959498d80827e73df2e9889afde781118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe301dad30b2aabc4da5ab980bf5dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e633a95ec1339c77a1dc692f8da6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73080a6dc2c133319cc3fac86a3ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bac89136bd16e2acbb20a5ba4a824122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5583574c44b61afc4ba03c2d0fba9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84867f1a40a0d7014c3b3678918e3e0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb92fb507f79e8a4fa1a5484ef1ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f01994181659faed0c71cb598e3e80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c001d3581752a30d4f4e07f8832598127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec8e320c0aab82fe0de9b6c8c5113128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947ff1af1bc8b9179496a7fc7d5e9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a912ca82bf14dedbc7c9a51b1579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a0134c96af4a6d091c09f726bc82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ef17e799ada7c6644904cbb7594f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efcec729e8fb1821ce1219519bf82a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d954053138dcff5f0df4e4ae65c84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d17a1d2a2a4d7aaec7fce63dfe810135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65a582d73f421bae0dd75097c866c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e2251d1d7b6b3f1e79051c040b343137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec34050ddb2eeed545ba5c90f4d212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010884857f65b8550d60753451251c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efed0110008a403a26b7d40ec0360cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b26b0e521937044d1180a5a61c40c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083cdd93f0f42f3a19b2599fbf123a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50812350c6b0b66ba6e6ca06b6b4520143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3833d0b564d42029b4bb47e333a9d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259be2724ed7b8f119ac0110f7f755145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47d740c4ba35f78fd725609384fe2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c001f8c758b5cfbbe8875d9d099707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4aadcabf1da679b0daf3a2ba7ccb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc45cb8b1a208492f5d101ae11b98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e205e3e8d9400c82e07940c8a636e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ea404c25b59969f6a0ff9ceaff60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa6b933f489992bf69c723228723b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11a9cf51867089c585d6c56760a8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755285c6f2611c043f2699a57bd4fde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3ed62f26cc1d37c50ef8c4565f95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b4f3c665b4affb651f325e07c5557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55509af146b82dc7c8d24aaf452fcac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7b03d4c452604eb8382cf4a1c19c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337782bbaf30cc5022c500284ba2d647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee7af48915f47c1c5309e4e8f20f64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f757ddc6fdfb65a220d84abe117f04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af3949197a524592ebdb5ca9c3833e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d07efae658a9899ed3788e37bdc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b719ae36d26104a3788ef51182da49b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d089f2e268a74e1d530533dfd4c61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee659952544b606144df37b5583bbcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd68bac543484820e3c642243a8d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6457e160c95903c56e72241e31965168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe2a2188d4c6db2aef76dedf5b1a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08de086abf38561ed280e04c3996a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c109d3b4c590447d226dc28084dcc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140fe96a196cd565ba01ba63694cad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d2351fd160da0b047b3cf5854f6f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160920cc78799af0faaf10539548b92c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688427fbb3a2d8c6e6822640e5666c5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f721961b2fa84f56b7f79d9f8364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d017b5f8b48192e8f137330c9cbcb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab6f9f6f06a4d660dc751bc52cab8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d77338188f486f93e5c79291167e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acac7c9b1add2afb0f1d924e66050e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c1a81578654d3be89866b6ca65961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc748d14b8b3723e1f616e0ed9f126182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb88f93ff2830b1839a0a6244094682183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e893f7073ef64621aacd8fb53b49127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c732b6ef2f1ddb08d1bb75586684185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df44ba81a2aa29b609805e7ad15f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad172e89e08085cec0cb94bc07fa124187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32fe70d87e75ea9e4a495065b66f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6367a27c2192de8fa7b49f88dccf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c74d9c49d16d6169e6f6f7501a2aad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dcd75cd863a277f4e9cb0e3540c28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b7777b082c77f3aed827f7c5e97fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9892e339bf9fee0be5e70564a15367193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317b4dd485538358d70a39471e802fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d783d6046f4d92dc83ef3879de7d99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823821235367e24eb3adb567bab8c531196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e362cca07cfcf7b29fcc79c34593e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf7467a39385b4f796ac837ea1ce3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac479f7c0682da71c1c3131b741e2e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379c0eaae608b279ce8421260b85ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72540496c55941b2203df3f4d5a75c71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82585bf7be5a4b9c3a966bea27aa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceee9950da07405a7e1c3db888a548f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd54d07566b01ab07fb08617a3d4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d07c95ef56ce8bc99e9faff2afee8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45765b9ab41b863a753711573ecf18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df271d3dd42ab328664c00553391cd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d792d201a4f26e731116cd7cdb70a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0f249a6f2beac3f9face9258053b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc32d005d22c3959fe7e9506ad5f4c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc920de2ce2be1dda05e9f261297fb19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d1783a8d57ae71e8ce8f92eb701f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d09cebd7da67661cf0e05cb2b6183b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d399498d3538b09a68d70476bf0fcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579439f5e4b83c331b4c352d9e80914215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46844b104cc8bb8cc69d4a34c63346216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a960fd4f1f96ade6dfaba165071ef0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2283f166e42509e6ac5ee6ccaf3e6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d3c0de9341cc98b38f437b9b4be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425720055acf71b1407347c993dd04c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f4e2aa94dde37eb0d3a207e872c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617afd3e7727f1ef1715d21271ddf68d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0a89a97285c10ded7c9bf130a30f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503a539e86c31f0c1aa99434ce1787224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00f0e041b83ddbf1e7b8e14115dfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e56edffedbb7d7423d8020324717d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7738ae6729f8bff6bbf2157462b04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081305d4d1973a9d51ac9c27db3ba219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2aafb45269e597e0770285b934949229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850402b24a2b548908c48234308e3049230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9efbf6caa2d3cde23cb2d1abe0b8ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9c6d94cf7701ac0dc7c050cf85442232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a362ad051ff22729be89e2eafc406233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a71c5382c0d95a0dcdb6a4385399234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5567f2d53b6f1f124a331937e247b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c0a1108338f679256ec1802fb701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f4a9488bab43958cce67cb540d356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c290b6635da933fb9c3d69ec270fbde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141767838311d2b321bd090cc9425d28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d4f9ff906415f9c95482529622165240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7abbb5bd42eb299c7649816609b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ac77b0729df3f8796be3e56b4bba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f70fefa2e0dfb105cbf269ba9b71ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b83fc97000d2b57e326031d19f3bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff37f875c60e382d5774a0be8fecf3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bba4d646fafadb4e416b4595f835e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f13f3e46b7a5f8f9f072c2c68e0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd887b3f2206db447b5d81ddb58c593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6368602158a44d88d61dc63614c130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b2ca0bae6ab4c10cce2f9a3c37cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399155a597378ea81622e842382fc830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00b78234d668ce71cd46a142e0c44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6671c5d376d4ba13bcedef17f960d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c478197c66df64bf27ba34825752bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595abf087970e7e700390cbd35a1f91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ca443fde507ae0d30276289f8c788256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e11e6112ea478b495d1f37234351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991096831964c3172a185a74bbe8f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebcbb654ae22082b90059358d9c9a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac24421a7b6bec00b87619bdafb58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be0c8b1e264bcb2b08b402d50a915e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b619e0ea5e40ace954b807f1076a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68507f62562b0da3e3a5a12ac16fb87f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17586845eaccbb4815672dbd2eff69b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efb029cb1bb4de36f99aaec5d3569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5886ab9eb0e3a588c59d572a2b2a4a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad26a5a26c8947a838c95c90324be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f9c0d50182c45aa6c436ee86230c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2307869d89fe9f30f67dd79d9aadf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380ce7bb011ba0cc2bb5411e092d0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206d6b9b22c2dc376f35512a214760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8203b4c916fe7df8184ff8ea2ab2b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c98ec93afa4debbf1bae534cd1630273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22483d3abda8962b67d9aefd0fb3eb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd3f4cb04901382f9c23329c930e87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054836b39d89e16159d3244a166b55f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275dd2f517a9f9e4409e5bfe49eacb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022c763c9ac1dc00fd3993b52b49e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359ab2836bf88494ac34551ca458d4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10fc7b22b4b77e7e3ecf3d27d0931280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc484b121217922129131614429a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b1233d61833b73d02e02953881be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9fbeada3378bfe6767302ea62a39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94226699294b755a836c2fcf816dfbb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bae995855e71ea002edad7557d108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f68bd41fa6e4702fc31216187abd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e35e4329cb28bd860a7bb8efc10d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddedb36ac144f306c3da8be02729ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8660146a1ae58e63ab97d3053fdc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f29bd8d79344b33f94ffb5c4695ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31317242d2b7a31cc8f294efdf22ad3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b70bf743c936a209363ec0c587f3d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f209a5c79632d29af6f534fc2c2579293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4957749945646612882d6cfd41c883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4e9061e613e2274ac1626af53800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c2d16ca6fd7b404055ef69dec573296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936268d0aa1f2dad38d1c0422e2e65a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5e8b004e4db539e74cc3af1ee8b8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627eee6b997eedc3e946c816d753f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f50fd83bd272aaa1024dc2392801c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060622d27d6ebd589c648af82099bf9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5ab8708652a00b7c0343898c2655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5481570641ebaab545bb089318354303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59ccb20cb20c3b4ead7462b0b889e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3925d7b0ad8d2190222981835437cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e10c7646d3719c971998bd16dbcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786048f1adc65b3b5208b70468c3a8bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855efa84cf205feeec4b0d9037a756a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763fe08d776956ab7902d4e17ecd10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6502560d2c375b8fee9af326d5aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1193806e31ddf982f077744476d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3105ba30af176338ea608784f40c81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8f97042ba082ff88cf0fbc61e2a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa71da7740b42b25d3cd7704db32b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4012bcb1680b788791cc17e8078506315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e9f03fa139ee18546ba78468b25a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f83b283d9c28a9b26afa1b0e473561317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e525b5e2a8e85820b5d6765a2cbdb49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021518ab4525f32e4e7491a7431488e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504c312582a5fc1b548561541f3df7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e4d14ab87b197221d62b4c89143d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5c61fb5528ac4cbcb6fd623dc70d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2fee01e32eb4623d555b13cfc383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063c60f907f030e785c8dc0b86bdcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e5e6f8e89dfdc9ee4441eaaf579b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7780e54b318a454cc39a8e5ebfd07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43ff3122f9336d0c64befbdfa4cd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e240ad4ebaf58c6d4b7bd70a0194328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a393b0db1456d3d75ccde835a59e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487635eb3c92a189b2044f24dc9fe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1fce084c87ade93db3fb2e35061c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b0155a1009b3cb09b06ec8afd657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad92c40302b3915278a410794ecab9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058749008e421cafd4d8cb58547709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a48e77c4ded7d2b61962935184174335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235ad5e3186433d38684beabe250d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb8c42e6e82f1f9b2d84dcb9c27405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb470c8b0ff29b72bba1236b5ab70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad7ccbbef7047e4d98ea699ba09bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068de9cbf0c634c61109d3e327160ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c78f8d563a871ef760de2fd41e54e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d1103b080c1a55f546f10db6c42f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172dab9474d52d977f537fcec5535c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf047d9150152821cae7b2d0ac46521344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5d8a8f7133c96c13cb847d28d440345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d14d78a397cdb96261bcf838f197a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109beb86326be9741aa982b72f686f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943cf2a0d2e7ba731b144bcf0ca980348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867d357d707266e6500da731e5bfc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0f61a0f025bd047b9a878447206f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcfd465ce138185808008edb53bc34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945359cff35c6c24606d537e3da1908d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15bfc02f029ef3ca842137ccfc82cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1d5a3491c2c6f7565ac002430936354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e871b2f9773c11fa26a3474ded94d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c371f6e13f686edb5b04d7d800fa06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b109daa2fb505bd29af8601c5b9fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a86bd3822e8cf0c39427bb571e9404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052961afa0603eb7533f4e4428be3e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c703e59c1853385d1a795ff30b5422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111362b85843e2f962fece301c1bca8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b017ee08412556464a097d4157cd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e5ad337d09d4c10f2ce10cc9de7b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420f26fbf7fe4806985d2c9e89d0fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a4798731fbb07e622559f58f1222365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5cd8a119845e72d33e75fa806a78f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a93b48ef9e83be7d4f8e94389ec55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ac749694eee57d2134d84cd8e7e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b1c678ef212ac7c4d6666e4871938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf0c0c28aa285d46307c10a5014cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b1e472ad9210cac019000113683b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99547afa1dc57ea59dde1a59515cd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c4718d5c875c1a953f67d882962d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0adaa51658d2420c10ad53faa6de4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6401cb5d8c906b6e31735b15b91d52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5cbb27512c74acdfbf2921cc6904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8dbf3258dc327ec0da55ea687a634377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c395328b7f437ffa6008718f1da1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14966fe8be4eabaa9f7a51ff3bab73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00427058e1091382dfbb31ee847df2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfdb8a9e878423d5a210c10bcc58b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26398118ee3a09ab9c0f473c1d1243b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c460e156083f4f29d8de27be2807383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd238e138082b66a9c656252a20e9be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b30a671bb0f3443df5a967f2a51a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea4251691577ec3fe5a94ae52f0955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e66e2601cae3aee757b6d259fa5a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa4788816f2b09824ffd220d22912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb749f1543a1e99a5c6613fecda207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ee821c17d9a58aa0c8339d7e3339390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52d999b34675eba6084611da4692a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076039b4c383f7a84c9c5828fc1d9db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420319fdc0a6fe76778d05517452d1e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b43abb1bde13e0829658547d31a78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d518d52bf267d1ab0464e379ef73d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186da07fbe93695c4359ebde8fb47c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb38407be1221676d0cf21fa075734397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213017179abf9bd593905db3944f9f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a534fcacd9cec9b584347a967c7fce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f410eb301c5b931fc67db3f2778de1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57cd40bb54502f84fafff3708b0eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d2eb6387bc96d45ef3a531b9f08e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8b680acbe31bbc71faf083b13ba6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850c487541b71aace8f17fab572ff0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d07dfb645c01b327a05ba6cf12ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842bfd03acc737c19d775e8be0d5933406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3dfe958d357960d048ed29b31c6b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbd4fc92f2408258fc3b5f987f00b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19aa35982cda8a6fc03d88bc4cbf35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605d9e7d38c67b171c069f7b5bba79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88e4dafc755374870119aaaf1875e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afde3b0e9048ccf78a1dac1f96cb5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712bed06edeb8b543cb9ad760643a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8f8dae8c43645102c08744b8e55e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b6eb86336d314c2ead7ad79304982415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7fe42bd14417cec94ce3ba15e450e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c74d0fde015faf4a4aed80f32acb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e95f2b6c3b045118a35cb1d0613c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620fc5653c2dda72f968e65e4a3a757419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658bee684b3c4d6e82bf8bd27e72087420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fcf1dccccc923243daaadfdb1b486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fbf43ca575f365980f081ea47da54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b829e6af9fcd3172f49f8a5838b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289ead744bf5a29635e08466da5104b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bcafb6faa6c5f847cf2610e67b8ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4647807901fe550b115937d68a2810426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337aa18517687573aa7ad8a61897dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496012ef2b00dba91a362a384e18d4b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f543bcca60312f1867c530359825cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a4611616026bf8f4fd09212dfaa9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39dc8a0feef82894276a963596998431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1bf7fa96859dabfcd180ecf3039d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1397947aa78a40b0eb179779f0b4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccf50358f79226aca225d4014e41d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00812d969f7da71e26521def5324e08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa959ba2a1988ce19c35f6c3e1b47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a655ceca5220df81b5368266ea50f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f0d784f933418a376ebe631b088bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683c0f0722c3eea9c00306b414a2c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d673d5073fbb92f3c2a64232ff7ff4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bc9518a5757c3ad9faab5436b9ee4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1215e83a7d957c9a16f85bf71fabf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282032bd2a393b59acf5ed8f16c4e5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df27e6b4d83e456a72882b0d3d93876444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a1e2fb092933491443af0b1dd149a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277bb0ec482f2c5f6eb84c8ff1eae2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb55e381b6aa152f0fddadada3b6259447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75025484e1de9e5b8c2e3a8f3ea5edf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ae655762ee436a0257fb3df81541449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0979aaa43bed9874ca94fbc8976ea7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b690b4024666d079ef5120f93a5ee9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7610b4686b374b60e132289d037c06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ce2d36e8d595a189b085878b08d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8627eb29e55b54e0d23fefbe6da3631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4852f5ee3efd4840bb7cf6f6c957aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a845f7a2cbc627dea52b8d5dd52382456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfdfd988dcc886ebff8da2b5f6a5d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da23bf9fcfd3f5c64ea089e99cd4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a43dcb69baf210b1457c36c90d230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6446fad6287fa2a8ee72dea0370bb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654613a326611ef543214bd8e49f7c8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec3f660486b8f87e1f7790c1109296462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb6bef37a3356b15c09d55fb45d99f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb3978d6ed25b1490996455f4ff7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ce1eabae86f772d2670786a3fc65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911beb9e9ce087e82aea75b9c9a23a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babfdefb8b947e32f01025c782cd16a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef81adbd2fbe8a6d71409e88a0ec64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb111909a6775eb0efb956f293cc57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c2a440ca68341e353239e01a5b8a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ba1db1cd28bb7b8416f77ce583f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1b0543df497bf5c982c60fc178371472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d53ed13f222138a3000a706155844473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec378e08eebc3d1162c5114abc7772474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996239816c239e1433d85b0a4d7d5980475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e01a1732d0bc7ec6636371b3ff50b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7712308121b2b5d707e067900b7e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda0ce4da054cab572f45a95368012478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9aea522d06abd9c8f4ddf732e258a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7158c9be75e1dbbb8ca8bf58167e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaafc3005417f691d4e927a496002a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6301229056482893d62986de80ca93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5894d23b23dab85880d6d225573e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad54c88bc7d3145738050cc7b821d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2bc7727314c42adc6fff6c3298599485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e2a7f4b93144a9adae613360a0ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd36a41eff83f0aa5ddc23f9bfef9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f19fca0ef3dd52d4bb6d1dff70e9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba59c3e606307eea5b6758a58035bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f44deba9d8162ad292ab0176ed97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c2966255c3fae8ac68a8e6768ab2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775714c8c716cdf7115c1731c744411492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd652ab29e1c0260d93b79563e823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad06a4db4c50688bd7b9e620d9ff4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425879ade3aef35d42c187b92e62d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c68682894c3c3d9e49451bd0446ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3800863f58b4dc4bfcf100714edb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372e7eba4114fc63c132c4e58a72aa6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bef8fccc6efd5a9f1afae62d59ca7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37655c726f8a10f72b7cca01be5006ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6763b1c7f4d0beac0ef3bbc9a77aad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a7e164106f50ad7af40281a8fe02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1f7345fc14bd41bb53042a3a7d9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adda77fb4174d703eb5a64406972c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c701953c59dd3b05aafb4f1942d83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b32d6c02333aa3892ac6fcd70f1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f63697bf03c58752f28e36ff3a648d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fffec3e8196176df3e951d1bf795d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0341597cae3ff4ee4ae88f225f4f9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441adf7e9c69fd65c2ddf57079fe037510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa428e910c190242ca24818902dbc73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8461b5228b8b1967125192c1f53e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1663db0fcfc6595c5d99f94ca8e31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadca4506cc805e6e676735c80c6502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00bfd953ea41c49aa38aba3a5fa54a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda764902079cec49f0879fd33fe2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0f9e7de1d116043f4da8de5383d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc0398be80a7c3aded3cb215738a15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c3459f8aa723820ab23bf5721b830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7813bbffca9aa952844a53592ff749520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937a3226bd1eaa16cbf4357e1092990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6e84d8c709af3e5a4556f9fb6d7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4760898e3b8d301b37b648160e77cd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff946b9a97972cf11dac90e25115dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ee31bd00096e1c4100919645d4ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f89910943ede2c80eb8395cee222ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08af45371b911e60c539459e6a89ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d2eaea7859a66e450867c8bd8146528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720845360229a06b51020da40bf3df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748ec18da84a13098c55b9e6f74ace530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562318e414cd5c97d44bc2c51e5739bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba459df1a908489af300c14d51666532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641f56a08b25702f3c26eccb9d5643533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b9e0b9f737fd201a841fca939a9ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7667e871ff34cbc9c2ee10bbc1b16d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290511c32f4fa5f2bb03ab65ac813cbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e0f413ce5ead0cd067a454553822537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e52dc7fb27cefaf16a596694fee16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6719ca3d3ae04a783fdf0e495a78c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984c97c79c06572e393651765195042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714d691c731b1efb8553b471f76c1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb392407ac647b52873c946404352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffcc3f419c14072f833673366f810b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db90cb092ebd20b01bd80744e420640544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc8d48d141123164433d74a7de040545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d818389d81fd0fa5879c7b7290b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b42aaa802c66e4302fb59242be08e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f040401978ad8cdfb65c4f4f361af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dba3913caf04b86aab27ba1521158549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569fd233cd431e990f3a9be57751f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b33fab7b1656ac654d68047871b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc85b8bcd870030aaec48ef636e530552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f0593a9b32611f5d9565b3d7c23b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379f3f7ca51a5452839d53cec733dfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c91ed8786e5d8965a6bfa7111f060555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd185318b6d2d102ad41efec6a2f5d42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786be2d4c30a83767acae87d1649148557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ad6234b837f8ef1ff9b665a7263de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e884c508e03998270ed305381ddd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e710a6a88c30b6cfed9b6cc6fdf0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594df2eef2ddc23fb38c47279b8742c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044920ccda5938cb1157be9b586068f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a90331d730678a9e47be3c439b04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eabbb54e60669389344b58791ddfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d201e34c4f77ad91f412a3e1353b5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b18d4b7a230df77eb10aa7b689f72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c084915b2468c68effa70ccf32298567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c80cadccd12f4f02a6440f01cfed4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280c9aae65915a675977a2baf7893a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d8408f4ff50bebd7b80e3cff2c0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113337f4425c06d313236e14ec6d980a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8277a2355768cfc44f70ce687e0611572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04446ca88fbe5771b58cd535d230f483573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5cd3890da5fe89a0641b0d2951a50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba142f97e9be44a8635a328283c5dc2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3573486ce9d24506e7458f710a1a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b10bd5151aeb8859ebbea7cf66ac1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b05b0455aeb4a5ad36dc01e38bf90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666548859d0b3e2d5a17c1c26d934ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf8a5cf7ad4065a8b49ec1c526973580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29a69be477494e5ca08ecd7a94e65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7d7b9081bc79a0c7292ee1da7edf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b955c45f48527e0925ed46ee157474583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014cc11c64ecad59661e30d09a74c0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fca5af8d2ba8384ee64c6ab11c58e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb5ca84e552b8d9c7c8b8ed710b28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b743e4cfd1e1ae670f694f5e586d0fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93a80c37943ac663247aade0edaea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae428c6f927f9afea175ebcbe4cde1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf677825d9b5476db4d8d1ac99bc37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aa08e3ff1d6c77ccad021b61b1a38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033857645a4736aa9576bb6bce535ba6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6c8c1461e894d28a8b32a9182eea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c68c98469bcdf91b73c9bf679a0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084cb68957e33d54c1dfebacf1756c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de80bee4d31453cb806eb3bb0846101596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8534c6877e7b3cda17eef98f903c6ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d2e28f9d0c769ffc2c2cb1241c7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e39ab575a5bbbdf9b1a6cc340e82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de891cf9f0b54d0514ca1e50b9c11cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e598fffca4337c683c2bf48a58368b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43853b7d83be31d296f17f0007187602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1703170460c40f24561ff9e40a2dc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f5f0ac859995ec3cd805bc9470c0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae2763220c0a50d028613d4c5dc3dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f8114bf3b63a8f321b8e85fd0d06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf41225ab01199d32aa82487d17c00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805b1b6f31cd553edd90b4e42c8548608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5062286c34cd5763608091fe9cb0ab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2498a4a77729b9697d7d02ad65093610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0df2178ea9ea1e8c201410d1aeed4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea66859d3f31e675569d3d48fb74f89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d81e2e2f97b715512dabccd2ac28d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf55ffd446b7eb16c5744563a98fd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155df4501d421fc303a89dc43cb940d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c57ecc8a0dab95ea64fc8896f5c73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf0ad69e7443844d8bf3f0551a527617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6033f1aa27755156a9e291ba4645faa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5a30b578436b20d2ea4c5b0e41ee9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2e34f0e6b1ef164c62f14c7cbd10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234ebd72c401fa7e49a5d318c0f8c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e49fada411acae1633bae9cdf52c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b318e827c350a33c3a8660710e51a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a4236667496c231ab71e1141fd81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0259fcce4ac1ced1ea8b351fa222625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547924cdffbe9d8bf869ddcfbfa15d62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd4b74297c5cda61646bf1ee8a2aa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc392c019e10fff3368501860c361628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faedc0665ae632806ce377b8c74982629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a8641e57470e1166f9fe048333a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542712a311fd5d5e34668f1fe66c7dd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639726fa110d1e2db72691c890eb79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe190c8595fa02f10533ce3e70d6ee8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018cb71bd1f089ca0d7d79088f4565634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36093863fabf76955416531d4ab6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367acf0317f9c78f6e29ed464c0f29c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29af8a742bfe7e1a0855d952bb18d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ba8107773efa4c536de56f130989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049908613109d4da1abe55d77dcba399639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a04e3c05f1ac6c093d38bbb73329640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a8cd37191b5fd8e3805e617e01f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d59a2377887a059b0cbe30a829ba51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70282d665832e3054fb7ee86a4c34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e058c7e9695c821d730a898900e160644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23774f4c580ec4819234c477eac198ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50726ab327838720d2034f66991f11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48259fb806b6fd067b0dd6672306f96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2e4bd7f9b9aa63e00c7bd6dae380e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d7c990f25dae449cabbcde1e9d75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97962e960ce3125a845132d67f660e93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55226802cd5ef56d9062c140023d792651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0e2f345276ce1e3e61189fa7cda3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0e615de66eea78c2c35ffeb8411a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d0fbc537783b2fc468e7e04b3df0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629f1094b3a91745cb6688bbb7d827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969658eb4a1308e512e1bbf0783723656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e588d5a56b1c86754f74090fce758657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53ae58613f125eaf9d7fa70091bbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83bd7e229c9201f2fdf0acb6dcf58f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25fe2d3e7e498db23c67477af0c92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ae873bc3e17f8e8ce7dd68b01d7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b93906bd63de2de4489984b8177998662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c5a6cc7a030099e45546f4d1a4ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b458cfba6c95ba8f5211effb0aef9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a495e467e4beab281c989915c3bb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417547c7d9d6992932b3fa34ad78c65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f3c058bd36ea6de26647177328d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e119050ccccbfcfbfd6cba2360c45d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cffc829ca45f2f6ee21954a521e968669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6feb2ebc3b27e763b9ad9790edfde4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6670b394ca3021b69d8cecdf8c27a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b906a9c8c0851d4b81e986b344fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea5846d2ff89d0adc7c7689f6cf6bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381298653fe208e0207b16adf9808aaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c64dc66b689a2e2b0920938fd5cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c62c402a00c3f5562b2c6256766c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f35dae04eea158ef57b0ed90e8a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5798e3c0e797644fe6dfd97ffb6a026678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446d846fb9c141191c648f84539417679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac0660e1e0965a679c9dfa10dc300680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96553e327bd0ff6c16ce0f0abcc782681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407698184ee97087791b7befaba35a9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c84b44b3340076b8d48b3e763dea5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad297139649dd5c019abe6034d2c08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabdf7bb3562f278986ec46dea89518685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bc65e2531001bfdbaecbb0b29b72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c1fa05602a1a6b514bbfca8e05d02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb279bb70dd4f5f84ee3e67341f65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f381f3883108c6f8d96c031f34050ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd045d694bda4ef1a77aeb409a20f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807004d2d52c9cffb0433003eff9ae1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e9ba1dd3642b0f275ee137961ad2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b00ea393fd53db2127a6a0d45e012693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15caf527ba0bf0db729e47f81877d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03911c2d664fc68b58eb98c33eec68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df805510ebdb7117595aa256c37b1e24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc353d75b43824523a8aecab2d7eecd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea2136892c7a20e27dfe6e8278974698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7791aca3c749449963a06efe225c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402569a5dee46f1b7bbc7fcd46a9d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a4cafb10c8ea5e49ee99b73735da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2acdc858b05771104ce254b3eb674702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed3e9732b0b7bafe9f5bf8556195c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a353aceda1d191b2350cc8f1a0867704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75f29523f1390643eaa19df896689705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b95fffaa4b9ef3513377d32489223b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c2e47ba1d4ae647c7c6cf9fb25aef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56066318512be474793d5f221fc0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb4d83dd945e2c4eff6a6435b033b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357bfa9ff5faf9bec09b8051a100fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14586da717d9179e5cefdccc5aff5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c869da9dbd8f73f59107f77ad163712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5d6c1ef2a13d10272cbe5e00df76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355591139dd57f6f1dbac213c3c1135714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828441c027daf06f665869576d9228c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74952f34597da25640ab93ac660211716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce5f909d018f6fad03b08a223ada9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808c85f855c797f9523fac85a620b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec5dd9067ab765c92a265e4c17624719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af4f877382c775f4d3f46e31a9b60b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2a8125f63aee8d98d0fe7e59e234b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791152c0d9551079f6cd3d77409a18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb38a43d6c145702205e23c12b8bc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab78b1dccf425bd15f33f2af10b21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4ae53a8d0b254fc5180498d7cd2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b57bf4d8ea91fed1bf370f865259726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c55d4b1dc0dc2a6f9654dadf641d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687afaa9ae1a796980172c0b18355c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e073df3575cad45430f946ed9e2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26a763b7f6805122c357c18a266f7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e33dc2969a42c58e440d207ca889731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306c6d7812122fa686e21f631e4b80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7692859151393ce0485ddd46fa3690733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49583fe454812aa7f2c8c6cafd85d687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b1df89a4fd8a5ecd69ce97174fd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a32e9e98607573f39a0e2d2e5ef6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b6688442599c419acde7575ddd3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d9fbf7befa8be714fe5585597900f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e67f6bedb22f241d49a19b23a15083739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7003cf6aa0405054e5bc9097f09de9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347dd0021e495b04928a75c08f23354741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e2b8eef9168d812830d6d82e9565742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1b3cb053686ec9c6505e38e487a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea476011378ba68a9cacbdc1f25a86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af2b6588672decb7ca4c9c3319ad86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15949c2bd7f1bf8271a7fe034a27e8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c5550a7ed1d86adc126d25ae8fc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3cfac3c8171f77f666422f5185f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b458dd273527752cfd0e9b48b93cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc5f626e7b81772e39d2449180b36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0050be0b555def9e1efc6f692c13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e7e286f686be05a59e5e54eea23b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8b984a39adc85de4e6ff927d3ebfc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd3cd5deaca1fca93d76f229e2db791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea673276b172cfdc5e9f1a38638090aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fea22197e1bb5475f83edb6ac795a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d722268338113697e3dfcaf1ef73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b2850586a95d6367b80c54dc22f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253152c58684c78c9d85f243f810256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea214b538da89f0fcd7e5ea9bd549d077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2016cd78a1813bd64e21706dab7578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a165eab2a6950a688624d1161d82059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b67e3261103609b242ade2e6371a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e275806cf1b6fb086e6ab87e1b6115211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4441132ed4e793e5d38a5d66d73fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c048ca6bcf4b29c1ea50b4ca59f0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbe226610ecfc16bab94bd26a213614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2f2bcf60485d2d53e375ad49d42fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de2417e9a4f023417960b1427c2dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7955951e09078e78a254e2d1bc7da717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f69ce6a04bae8272800f72fbb8b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9210d87804cb98deffb1fa10f1400719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60335363bee1985b7a155ea4f3ae5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb1286a1622ccfda1178089ef7a6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d97d9cabb432933cb090e8749c8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2a09443d498b6a111fb7e39d1d8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d655cf97ab93acd12794c7008aacb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91332677a60491f767660c1a4c0a2b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d405cf48d4a5447c33ac095dbd077226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f304baaa4898bb5990eba34d92c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1a1c58d1f9862441d6dcec793eaab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f090a292c7789a3a7f5525c1102f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b3064651db831822b43eca90055830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a8ce30dc3dfc338b012666be810731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9774501dd606dbabd5c721a6d2e73a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20fa1b1d0845a65ffd4ea6e8166baa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ce3f12369279e487ab27b3bd044134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01435ec197c033bed1cad896594af0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02ea7df8f1ec2fb22f0279ad09eae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae5fdf60df0ddca45524f09caf4aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca237b34129a74586dbd78041980d34338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6c899c6922f89c56567623b87cd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e4501cf29c063c2aa58e18fa76e5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef27026a7eab9a51a74f36f3ebea441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d833ee028c37bb5e1d8fbf261c2e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355529cacba615b5f9f984a3071dc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb507fb991ec9604e6b25e512a45b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ef886d322d206ac61569564b3d6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64508c9ccd0c6fda0d27f5bc64701846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d03d85e7581426abb488c26f67c37747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae580673e906ec248a0f4ca1110cd5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468706331b2f66e45b987141699a4bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fba166d9a7625b807bde87c48c4cbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a6a065f8d7ffdc45b414490c3b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20d2ae4a45264d76d22ad9be63faa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6961b092f43d9f0b9fff783e201b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2072f4962efd51738e5129e0299c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75478b39d065d4bf5318ab23415dbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380bc8b0aa8547ed1d2cb199a9a9be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a965bc2fa6de7807563703e3668e0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8161e034646cc90aff441c66f7e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722e6bf6878cafe5e4f8ca4b5f3e8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5ab752460c71cc17a1143dc2bb8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630c33a8f1bd23b36792968f09639761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e0b2af71ccea40262071780b1e95a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdfd88b980ecf4938e5f72237c51f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089b692fa5d7b136de3a58cbf83ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125680e3232bd185356b10bd5a2d1df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa47ae4ad8671d333a11dfae93f00c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b1da292137fa44781e4dfca4309267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2095c7d21faa8bdd553c42a0c917a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8d62d8fe226a74ddcb8389d2f96869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5739a8cff4324583af22ba9c9d69d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d395ea9aef2d4ff5446b22cfe0fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42279d12a27f1cc0804924b7ae0e644b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aba4bfe889b4f064793d75b1ec0d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d24e1c8e02c7fa1832b577bc4e979a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242368e71374f7e5cecd74c853e09a6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945b1f6f41e8b8a6674f0499256f4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51100a8c102afb7015eaca244b82fde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41bf3a8805dfdc949743402ebe2d9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36fa62008762d17321cae967fc1f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857866e219aefe9f83e2b6b9462369ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950304fb863a1986294e9f1c8f3058bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260fd5d1bfab4e71a669a5c0a0a72d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752faad7dabde2e922861c4b450bbbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba72bf86160db21174f93612f19bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b47eb4f841fa89cea1d6158b80781985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f768b0a9cfad14b290d5a9e97859986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3ae86d6a879de5c885a5b83244b2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a67f0402642577bd065adf4a9e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce796ffee0be34283e095b317c79e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c4d3535bc1c09820f1799d32921b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f759de5aa60004eb96ef6d66d2567091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54196ecd27a825ee257b45ff58c37a6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dfc1f2e9c0c779b12f8f3b466acbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0899787bd84db1af736c6cf936a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8c9d21e5f251e990096530dfdc0a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ecaf3c758af17be0e2360949c529f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a31d688f8ef2303e0f224af12e12597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee76fb1d6dcda5718c14acb0a30e4b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8f7300edd6f0574da9e774acade099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d4cb7fdd8cbe03dcb442407c38c40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973a24b2efd6a9303a00868df99bba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9ee5d1a835a99f6a7bf34ca18d565102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d5a459c2b789316685c9494ec90f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd8b1ebccb13703f7b7ea9bd13e048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03d1bfb91b522cddbe8a809c23eb94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f4277ba434d2c8bb12d5541dc8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad04a864224d2123ec8ecf2ace1eb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd8af82804fde4fe064d08b45046f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eaf92a262da15d314227683225db1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e0e5ab84ad49688e62d863f455733110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa86a345466c2a8076b0eb9419dfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdbfc278f5ba0d07b965c860f013e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6462571e1cdbf22f6a1e3c4c63b986b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8da1512d7abd2846a4deb351bcf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0808f83a5a5f80be0b321d13c69b040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba68a4a63e656513af1f15e013ae21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589e3371123f711770c7e17e5b93b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b6924419b6a8b625cbaa4c428bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca836deeebb8b5b2891554f735af241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc51ffc9c869a821d101dcfcf70eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4dd3384e8eda50b64b5000149492b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e889f5d181a8748d18d6544258d5d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e20653fb840e2780e88b92dd910e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7acdf7318bfd24591322ec433af8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572aeb056e2de22609df68ec009340c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9c8b32b149ac9c1fdb686d9bfff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c5c272e9d2c81c1ad12e83ea0aac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2dcf0c9178fe321f126fa1b4b459128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5333c2bb58a478821a7081cc8acd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97943f17984ff92c2a99e10cb0569b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a2b76b1069a805d5e651a3d3e074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d0fad2e54f9fdce8aeb17699b8e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea5d1041471b2bd26872aa25462fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc990574a41ab0ca5bd8c04abab2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd82d38c131a9f8dfb738c4a229ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaae8c1fcce7114c27b563b8a3ebbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ca672c8e68ee44bba951ede29369137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5e14737e5cb691b1744f88771e4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93421f494563b79cb7806cd9a56fa97e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312211fce5b150ddaf8103b86c0a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b39da67dfa34a5aaceb4b9c6c55c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25baff556cbf95f9bd40e92273dd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4f904840e5f764aef1c974185159143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203eb9d6b1ad3c6074252f553a1105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d05e1472414f0f425ddcba37a5f60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef13245db6ce90779d5ccb146a5af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88bc3260527238426d3aec4de38bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29f3f711e3b6f3c5058bd9671767e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b72af26b5ddfd641c09793eb71e8d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f06bf6bfeebe31f2395d66f048e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e13672a255ad3c113ea013d48df6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9242e1e352ce87e9dd1af2ab677810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce57452daceb785b2b9c4896ef6178153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffefb418e66a221c1ae9147498fe55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ace25abfc3c3692acd4f5b1e95962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa1985c48ec3c4c1f0f0eb95d92f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2a82d5c982e489693f4bf9bf4485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d76a75a6e7ce69d984959b5a46e843158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0cee52c263fa860edd1d7be1fc514159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b82ea5583b90cf723210ff788327160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5295d5a5f22539be5b3e8fc8887f68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66433025acc65d60d8b45b9cd1feece162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e7718bebf08b3c3d9143e389da07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3354cae6e7160e5f5395b90ca7e177e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570142b804a82aa53fb584d7a14d9701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d01847ef84b76d538f58fd01095c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216bafc512fd1b225e7a728211d6a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521eed4c50cbe01f84e7d5bbf87b241168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e24d6df7e7f9a99adfc7bfa63ded65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4204d0bf5976bf39b443a2b35f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4e06f41f2a70f51d30bed69fcde9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2461bde686e5dc13de1880fcb21ef9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b55d6387cfe3ca2b1b51e892d361173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290185791d1bc84c59a144ce392690174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78fd125b758144c1cb60e584c1461e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4093448e28d9c40c8d05cb0eb9f890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650557d9737c01ef86c3dc6f6ee4f45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204511584728556ab44cb1125d3781178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc678b1e0ca816b4dfff2121d73f8f8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6fcdfdd55b57c457a2d0e1a51935180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a71f8357ef703ac0912b9ae4a6be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fc9d0a81e524f9fad120a5407088b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932a5a0b3f38eb61e2cc19bd517aff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ee7715b30ed9619c33e7738111904184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7046fc6bfb5feebc4fc62160482041185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a40ca4e30bd9da08692131181c22f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb819441dc460a7332fa82371e193187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3010f8a36bf3afb4d09fbc59e278a25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa602877cdc20e870440e1622f7edf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d532ea351c09e4cb8c85377d27fb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e82e42627f21d32a490ea3535adb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06944de0b68c0f0e4e23ba112b857027192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cd77138be8f554f5fbacecda58bfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f119503fa7b04b0bd29ce022e3461c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7718870529869a56ce9d982094e86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a5c3ff364739676d40cc8adf82443196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd56ffc93fc92c553dfae4d9cabe41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd92dc4bc9a3dc145470ff733c8e78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc05cc84fbef4de2c8072b973a31c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5bf1795a421571165f5ffd20ed0aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf8c0d2db8c185be00547a66b3589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebfdb294b8c5f5519187688866dbce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2890bd4dc3562aa0685990dbc955203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18557df9a1bf45fd0e40fe9c18e17b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a13087319eeca218bc7cd3b94ebb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83aa307aece5d9ada76c8aa240a83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e95843de0217d09dd66b560e60a0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce73dfdaa027040ae72558ea1ece0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b2f00aed5c4948d4dc4bf1413554209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65651180688e9e5da31791344318e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a2152dd756a8b708bd0b7200e57c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e997be46fe8811d9175af397bea5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f040e387f2ccca08063c456760d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdf272a8116d29049f323d3f96c92214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a55e9f33e7414b95599fe37edf2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68b69bef56f146d37a56487b2ff43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e73dc7cfa8c26396611a696bff886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b638ad77115e5be9b39b07929b6a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648d17856cabfa3cc0b8e9a61b08e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb164860b1c1bbb4ff4f29d49c28a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3c001da2f29c231d5bfde5c451003221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b111399467ace5513f35683a5fd40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3acaa38538512f34a1f88b1f51a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e11dc886597de9856bbaef82f0e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b488a5ed730463286965b2ca787e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8593916363b2104802242dd3d79d5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a7c4ef37494cc830c1d6eb5f1b5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111da45d4b431409b6fa80a95bc9fe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0b31b10129af375ff5a7e71326ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834997bdbcdaed5b0876434f7e7ac7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56e5b56d7d02561c8f615ab66d94e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca949b1dc5bded97af6bb306482cd06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e389175658f3a78e05a52d1abb5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bbc63f83332dec396062f33c3ca13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99707aa25505141cd89cf9a9eea6d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54f68904b91ca594a429db64733cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70910b40d527f0eddca95aa73e042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b502227098a132fc8d6d48a0228238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418ff1b6039f3a5f7b297a692a5f27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443f546160591610ad34c01d8724eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa6af67f53bd288319f24c668daca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45106adca6a346ccc75c03e4e70f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcdfc19b0c84c8a4941e742df0abe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa59a92e57f521d52e1fc85db75e7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e35ac1257ac24b4b4f62c56eae722245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d86db32f454e092310996d583782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299edeb79e5ec63b823d0ab7fabba9c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b8c9859c48fd05090c51cd8ae009248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33042948f0da1f58890225de7cebc74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de870e3863302c4c049e2720a44ca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7cc9eadc6d01a436efcee51ed5af8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f139b1f64954596f4a5ef1cbe7b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d34119b538f14f817e54880de4d5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615174598aa9d35762c5b1e8c52e932254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09451cf9bd21827bd6e659f27498bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc3c7b68b45e1fbbcad119612aa6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e90ce797ee4edb4a875091b11a45c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329bcd6e8307663d3475bcb9bb6c8fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcde17e7a51f0599fb6017ea4e71ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3be6371ed4fe9b408b2fec5d7ac0ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951532d0b74fc9fe13e69f3bc8ccc6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53b2bf68f13680d33d56331201bffb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c8821c118755b72631da4d2ca5c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61886f8001224063f0dbe71ae361a87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb9dbc58d9ac4d3605291819e9caf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b496699309b1a398523704b15891266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f631df43bae6619a071648d7e60f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37755c202ba663dbae6fa4cbb403802d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf32fc1bee0a3fa492d2ea1b70b30d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918b68766358cb2b4e0b99bebd2667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f7d6f56eae1e37a5ea90d74cfe3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374ab274cb44ca9ad33dc6cef1f5d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454fbbffc05db8d99f836835ab8abc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a25cee064ef730bc26374527572b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e458ced6afe2cdc9a1119c98b486275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac016dd97bc8ec7c07734da49c034b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6c80b251ca068919655e9d7a9e9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636d38bb9e831281193862deeff5fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906930059ca1af54fa50d98fbc4e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903159bf110329fa5940bf1c18ddc36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9aad3ee5875c48cca1eaee080a84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f4ecd9e07fb538a33987bd244f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95014bdc889471c256455eaa79ff8c12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c2805bf2e34bb40a27144c5ea5dd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b1c5614479b39a71c23ee0fcde1ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3719ae2371b90f4941da02da931478286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315c7754977ac206a47f3111040a1ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca29e47f69655d994fb50f91cd72ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa24e3e0fb575bda89f07f154b58f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d872ca80d752bb73d061e4e16fe3adf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec163a57461d981f183531732d6c12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aafcf6badffd98bf3b5c6d7aed5f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c52f3109fb8ff597f6e625d2b3c6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c73ad78bde0ffd70ca5f33351fb4b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ba7479ec3391d15af8f26e3118c01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3167d00b985cfd04db7f7ff1c55a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e6b4b86096f9948f83c7bbf3a6c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc129529fb3c97e80b4598c7caa7047298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681e41c66c4a54a78df99f2dd08cc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ad71c609f41ded3a3c68fed27b3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8332167c6e7228e5e36c296e8f4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7619176536a19cc348791204993152302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458236f2bb31098c70262b797d69afe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823254acb22189cf9368fe115c262fef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f05f75da1b7f82657043b83a5c755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98b70fd68262cc8e4b3b2ee6090fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97176d585d335af35e63fcd597345f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045264d4467cae6e96631fa01f62c8b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5df5888f7fff3294e11fea1a1967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9072139bb35d0840f5c386cf07cca0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db419e0ff4c689efc062f8684baa304311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42af1db7c2c840d81f233aea780d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d1b7d2d51cc9ec598452ca825369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b246b8a17227e0f54a06a5acc8420df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f57353fea5e7fbcbd9ac521e8096315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4345f54441605e6df902697bf63381316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb82dba72a318d55f8a562b291ccd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28988ebab038bde4450fd2f20b9ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4253d38c38c22c66ff0fb30a418b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeaf81fd054cc204c39fd1dcf36163320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f9c1c7d92b0c70a0220abbe84c49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac18b6f3de1e6591845bec1f2ff8ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678ae059df509a9c59522fb7fe72576323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd30242a33785b0ddd79f90c577259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04c39eb9b02bea75b1634b9b95766325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428664b404f312a2f8fec2014ea4d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02c86a175398ee22bee1112b0336e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27e7e2fed6df8e24c3febd665e0a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767fd37c90e6d9b1f70a281bfb38879329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffa0141579cb972236084ccdde4e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a2243c1bc2f850537794e3b41f13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ab7c8a7e5196e7dd61e53d8dc3c17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c28b66b10a0fbe765c4ad53c7af6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00154146eae0bfbcaf0a77100863c240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d26857bf721d17e41889a86b3e63d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dbfec326d4c17d52ce25afe32d744336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6344975fdf5c86b57567c2400d0db1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ccc338d6434aa7fa94417a2e9312b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51f45b2874826623a6ccae5036b77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0e88863c11817522fb9af4fce163340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b678a7a6554392c3ba505629b536b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8844e09ebca050d5aabb7695775d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471ed82d3073c30158c7ab7dc9962bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8d799560a9b67afed0b3c7fda961344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792429781505e510b4922c77729cb38b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f34cf6cbc30e3c9b5d72d94ea2ff5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127f55dac29efa69849673088b79c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5641a2dddfc0ae78de3f1695b080e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9cdd8109e4047d3924cff93a545a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a408ba4092c588d0090016f6187d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784e48a6df6b773c97009d86f8ba24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec680a8778fbca3b2ced78752ad8f22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c5c079d2da6605a64efa63c4e7c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e4e46b74f9f34131e99b3379b221354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d5df0b73a34ad73dad9ee25bb749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e1f99ad2d6c209e2e30d08b0da20f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b491d52ac7d1dadf9b74eaef58159a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85358fc31958107563162bab5a0e606358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08755d0112ff155c0701e9b0a8dd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c456dd97a52d34425c67578e4edc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03549dff0787ff57f0bcece56a4ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eae131d57f3e68d5ea139cb6f9819d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb697134125027e77ddb1f0196989363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83f39fa800e4bace2fbf4d9c465b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243eb964024ae887a648a3ef42ae7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa73c5ba938fffabf6a27055c3746366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efc58b9dd73286c9c9a11b14fbb45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162b75352c21c7d09edb7c632b38d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4124f542aede76191aaad41a845276e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8bb56ff376d3a6b403451ce04ced0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359aee6287d2d413db94f34cfdea6ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7617d4b325cb33ad1e62c6aba19543372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf44de86222101a58a5dfd61543817373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cff538af0ea7f584ee45361e61f1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef200d237da6db6c843e920b27f1e76a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22b6b9451b353f766b08f58f9a18d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4dcef84348b02be9f6ed2507f62f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210392a2d40f919eb733bbe9cd4cf09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7eeb5d69a1584888008cedfc58673379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a422f8c44ddb60fff0cd0e92d5f35b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b64ba5210d58de22d2d9c4e3cb1aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10ec86bc1a0a0ec91da84bd4c7919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74881aa4606e5f86e8f80ddc5cf2a392383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a16c330244a783dd610632229c2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd243b0236248a5ec9102da2b1ffe7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112689baae86fd0325bfdd372ba2270b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa3a3d9ca7725bcfc060af47d183c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6d1661502e7a8ce33b50f5d65412c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0020ad82a81d0a2cf796ca384c2346389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71910b75a4866ad53fa7f89b9ea4dfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc007c229d8b4a857e028bb0aab433391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b114c78a4484f63b61ff9a3ad6ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c835e6066381fee816ee1c3d76212393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9dc4142001dd072c6d44b3a1b1469394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842d9833a88157bdfe03c046b04b23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ef99c8255d6d2471aec4b1709be6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b215f649a96beecbdb60a8fce9fa7c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a4987f0b8a957bf4d0ee9e2fb3573398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cc81f01808b2911392b5af2f8b1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a416c1262c346982452ec35a48a9fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeaca2004dc3ff93b30ad806ebe348401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1244c250cb4f90735b62127a1c2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0746c3bf6f4d74cc81c69c7b825303403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ad807d3658e4a538cdf4bc8ca7a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dc5b7b97c525019386da8c19510b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0ec9ece4a16d2803081541dcb0fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5154c59c8f62bdb549ae4fc2c410a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f3b3b8f52d50581906e458520d46b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f31b71ae14982b50360e70417b4e55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167e8b510d733880b53ffc72bfc90a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6935f3cd4ece02963008a696d5ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d242361502eb244a31c2add4801b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcda74a774f03ee0f3bf9fdd0416af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a539398a095c63d468379af68af5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa36ba887b8808f91b0ec6a701a78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad886f8278e47d48bbce0f9fac249c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3bb787f59aa3220d22c33a958138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55519ad53996c43e6a519a7bf2f130418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff49ebba636377093d2698c17f80544419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06c688f9db459e7ab0c03fff5db12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d55faccec6a65dfe0342ff5a15048421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fc9718f74f1cab1467b53119030c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4d7b6f8d57d9ac568aab67d9756bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1826dbe316adb91eaa21ae555b873f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea23f07ef76ff2e7df04ff8a88a7ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd71682607c9cd30111ecc0542a435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb983486d04042240ac00043ae0bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a2875d59ffb926a4369cf92ef986428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8776a71400e6843f0f191161894c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191e225dfd92f3086f8bcfa560a8126430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c0cbd61d3fffd74cbdd6abfc212b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ba298d29c0f326f4fba27fe08770432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c0ff0d5331584b58a20afb619969d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c5b1c4e64bf74c1cf838b3cb7f9b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f5bf8618f2bc664b7ef81f05e66b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae52783c2513bbd54efb7a3dcb3f713436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e776b0bacf52ad7b306bab315206f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bfa9721278f9e07e67a40116c84f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e749f71b70c1bd9f5518169dd8e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d576aee014b144c61f1ecae1a58bde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6c4b2105bfb65bb9138e9c805cd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a842b32772d8f437b95516f9afd3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25036d1012208878505aea4f903ca61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d771b923ae8bf429553ee866ddf0f79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b556fb29352660198789e6dd0af9e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738c9a58dccbc65c6d1a0f298746ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e804150bab43516483402f83b9eabf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7827e814422dd39a4c162c64819d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b0bc9d204ad3e10dc72a77e2affc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9c9121749af9a4350ecfec112a6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc96eb55205cc7369053644e50121451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543622e7bcc7823706d80346655c49b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987b8ece70069a76946e531974bd2e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea836940a26a28dea70afbfda356c5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a554eb2a9db73ec76fb0d2afaac14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4bdb3f4ceb489e94928bb115489d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58139d10b5330440d6cad64886854019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6c497122e6022bd8ffe3a39e3487458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d65bf9e76ee04ab55d67257e12ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361ceb7c7c8637073985524e4ae00e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d901df5d8ed863f601f16f17308459461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80ddf314e8d92373f4d737bce8740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9117bccb77b88487aa59c568074d8a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a8b3a4fdfe82509f2a763fc233894464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42b16ee15f60deb71bda6427222d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c6c9ab656b1e2c8e7585415ba94d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785404abe7c3f11a63ae7bf96a8d215467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e67250a5ba78f755e38c7047fb3ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de55bb24acb80cdae91c72b640559c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bed56fea497d6f77be68b3c3c51c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf200d9b88d73ed2af0ae5a1120fb41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ffff56ee1e2ed241677187918a94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4761dea9d511c86c101cf453ce1f71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fcaabe411e097a57758b61a3658b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8285345b4c117fefca2ffdfe18f8991475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f8dcde5dd2cd0f90e22f0051e62b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee01c44be17a987cc2641a9de95e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e067a522937ef87ae16aba0f70fe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef165623a7485685a8e1651bb0de6f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0616807964194217b42102d3139fae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd219e58cd5418786217deda4ba545e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e2beb9c757e26245e99c1582b9bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1f9312cb75d9834ba6e9409a84ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317f085c05125f5b62af79cac6825f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe505fb706e7b39176f0af8cee10154485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ef6a0580e908457297e47fcb4dadd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44ee4b375d12c9226d8fece94ac94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab46b77446d5f60f20912c3af50450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57739f4c43702076add930291d4d63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1168bd1112c1f52697972c4449a41b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd27d67b3e87d60bc54ca121ceeb02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6bc04a6670e51effc2ca2121a1ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bd8c09fe9840681ef4a32716c6b47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcacf0f7c4f68bd1f4e9478b9541ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc462faa0a07056112c227de120fe29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdb1808e60f6001529d22e387edd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928053afd77f480624d85ef021d30f3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efcd3217f1cb218785b90ca1625bd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69ba4f905f369a12a98b4ef18a100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711964b7b75e3b7a27393bf1a7ab4bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b5082dcecd1140e4a5b4d6134f81b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44446b1bfbc88f3b019474fab234f57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29612b05f9f2a741a395401c9e7a83e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a3f13eccb07865044a97541e24794504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a7f5d5211bb63e529ef0efb44dc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a2cef64a6c57572fbad32a8c10a42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0a5deaa0bf3708c509e8f3a8a5f7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beab152fae67c482d63a4944cfa143c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b61ed0df554e288748eb7c6d9b81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a678c0ad6dbff349ed4353e5ef510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4893251a19b5a2e0e3970cadd9cebf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e2c79328fb82c18e5cb436ad4e617512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71726d542d9bab47950b226bf9131e84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f899354cf993b9cea2e542498cad0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c5e1b6d2fbf07134fb66c783ba00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7dad619ab90724fbcbcc85db52661516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ae777408aff9fd5c0fea0b99b581517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04ccd3af8599a068373d28c0aaf87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265da6147950a97b36d2b006b77cd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c73e142bbf36f1f1a9b645523d4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589c8d6b3c9b80e7490c7cbb1be6b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f14f92ad5689a40d9c87bc04637e34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee367206d6eab64e45ded2028cf2c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e01aa9dcf392970af809c72b73f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eea77704185173b760e9debea6cc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710620597a792c4f55018754c10ff3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020a5734d5dc5ef9346e688a767b26a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee53187ea9cdb63fa2aeea11513f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445db97a3cae21f6326297dce3440ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06a6e9b5172b17629058a96711bcb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7343814c537de66c079afe4bf8a40b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea96509242ad34c276a097fafaeb1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb6ba0db14eec8c1875694c29466b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c998d2296669d6323bafc316fafa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d7996688b08485e9e77d78d2b3e9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e50ec7ddbef9f5f2cac65740da1b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1c9672d8b1a1b65c12a2f38c0d4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba99039d58024a8a8151c03a9daa0cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde82d42922ce7d3a2ec036f20dcb62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f6b4883d6285de6c714cf2236d28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10848470e1ec09a7452cc79c3a3d843541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670cb95fa0ed2565788085431ae2587542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d81fccde2ec40415d7a3536ada1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb071bbe733d504eac8d9964027932d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f2525767baba086a2d196166dde6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2fa32a909d2034817fb5a9a56b7f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d6e0a75b33df4feb479f3b6a73aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa92c8df944f80562df901869350e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5500b6160ccf73ec1862b277b8252de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1401e67ba5e46201b8301f6def2551550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608c369bcdb061ceb8a04248a41ba8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0559ffefbb2553a2c103fc8b7b6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285411c69f362ee3208544172e37f64c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3086c2d7febc9d646df35ddb38085554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b3d301e42c524852c47ac1f5bbe1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b7c49ba33d0dc86d3fb1007d99e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e5e81650306900ad36dde3b79c20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a9851dab8b5069e6f2b7580776ab4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578aec6dd52d4c8e1c1a98a12f9ea35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa664b26de91786971f1e1a83e7532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a22908ca1ede98d6b0613e620deb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b014ce3a2e4d01914daebbc874cbfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7890e9527d4c76abe8e15cdd51b117563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955ccda78af6405ca067e4bad09980f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e843f3d50970ead4b312efc0e082565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f47562825d2d31af97ebd7c93b6106566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec246a0b94e6a7846dbe0a7c4290d1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bea6af5a5c1786ce4d17ffc2eb3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b3678985f321b8a29c2670dca2a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f8362589d47405b0be13112717aa8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d9c6e7afbdfc28b1b8ceaab65dab6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755b057fbba4358b5e0636e52391bc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2cedcadaee74fe780b02182d117e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86a7407ca775d8f8ec7feea1a9b0e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e04e7c0da98e420c70bd493aa413f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418754d53323cb82e9633a42675a571c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26f7d47b1ee6a0b4e0798bf283c6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d26df723caa999f2c3b3c0f57b602578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59910ee0cde4fc54bdbf3e529af75b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6f42ed67760b19daa7159aa63aaa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2cc9fcf46877bb0fa21feae65c4dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45046b0ae4f579ec0f339736d3ad3ecc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d6e7f672d91e4db6c2a4bfa53ced583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326af836e6a3b1a07141d09e3c25f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133dd9375943236ee4ca7219bbd1373585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba27ad62df5dd821dcd15d09c0b44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af931d60f2fe8a43b55461696c2dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb8ccfb00683ee51a86820c7777d14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7addc5301036f2b11b68f918d06397589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2f0b7cb08c6aa877acc065eba010590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a26a5ed7724ed74fd76cb7375766591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747f2d110b4e35a5672278b50117e0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee65861dcb1a714adbf738c5e6a719593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a970debaa2ea589df049c8fbd37b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf75d6f01ca236397ab9d581aaa82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7637d975375fe4ae934857613304ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de90d0c3f23603383bce8fed20dc3e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263a5facb861936b5fae64dd5a1d91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5b60fd297283b85baf09a5760416599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8139b114204d32eb3f4ee9a9e1d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650cfadbce26cadb01c6c42829acf58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdfe9d4621abdb7b6297b9dee89fce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa74ef8c93ae04e0ec1a82c4861954603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d31bbb30970bd114da5e999e45552604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903fc3296e8ff296f0a305144347623605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688033c9b885feff51aa35465c53280606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0897c8573c79fd5799591e8b4915f3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b9f6ea5c65a351644aaa5a471fef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec170793d76fcb13c62c0beb648c39b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa24ffb6f328e41b31cb1a14b50ab2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebae2f806f735ca82b24631c3db299611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfae6a4f15bc414c52f8a2200f58af0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7950e4d4b08006281ad36f3490032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e40250f0a55457cb80abe0949a6ca6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14752324f60f4f96b37668734ca97b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce49f2b42ad25b8ff1dd167403a59a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb4fcb4d2de06635813dc40a273f66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f922fda2710625945de2dbd63d244d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db79645a0eeb5487ab13c58b911e796619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942e55740e656ef21b1263eb1110b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e67aa1a0c9d52a5c7929852fded46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1a2a0bd92e608a860dd53d2dfd7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63667f3c30b8d0d517953bd24a9dfa3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa15e342431569f9f2212ead4c6cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ba1aa1daa9b5d0a7a29330263ecd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aeb757dd877c07e68c5cdf793f078626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21ce41f48789ff3fd90486b573813627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d0b078c513791955db249d93694e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db266e0514ffb63d93398b3b51d01e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e8de6ba8b7eeb60543396c7c9e92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfee3d5a3cd5f6c847a94deabefde7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa0c50c825d3b5cb4cca850c3f3c76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eabbbd7b454c1ba722241045a05dc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc236fc230cf7e05dc240525b2ead634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e6295cd1967430f92f96b1559ea70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab040f10c287d217a83c686beebc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56eae15b0896f91960b951b0e1b8ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb837d9da438db10fa844277bca96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8b806de3a8a295f23b4b055e27cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471542d6b99575ea362c479e06f3ed2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2f785daf36f42eca5ae121be0e7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75f4f43e383ee6877c6a062cf7ffb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0bc94f12c084e2dfc539d975c5ede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067bffd47e145c2db9499db07985460644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc08f941c1d997b45c64e2add7c37e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6b55aa32f16055c617ae41861d0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901539ec6127dfe0e8f9da4d43795193647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078afeb11187ed3e3bb4a700294a60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f189bc938f799ffeeb28e45d4b9f3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe4713fb8693a8d66c5b4ce3e8ee45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2260c99159aad81844cdd1bdd378d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f33efd7350bc685a880af9fc5e9652652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9670fb01606e5e43eed0822f3f610653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef775c44b410b871b0f2e191d655772654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f55a8898451b3e6b7a398e0e3952655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e4965509b449467b141176b6b249656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d9cf4bbb5bf2edeb3690b4328595e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0200994c3379ff2fbd8bd9e9a5381b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b43c01b577233495efb796b8445d03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c00f2d267cf4099372a635f97db5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde359ea00d1527e6ae1fba0941abea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc62436d4d9e67973ce30e1470571662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84303cf9404bbc126f9a89eb89fd31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329d99439d924b14a42112f26b0e35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f06fb08f75798dadce243c1adf2f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8993f60a845a269a8cde1b8af7630666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3112d9d706a960e2c2831c7de6a8cea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9ed903db14b56aeba3239a85cb14a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5281f6db2a3512dd2950ff267fc7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63240ef15a9bcc664de8f8160bae3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc92414f353028027969c0dcc6eba8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000688f4ce19408cd885822bf9cc044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d1f74337194d1c2388d52b60507c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919a105bed2e148137621e524624ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99293fdf8399918919dac97f68dd857675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f7fc5793304d347a5d61790fed638676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd464e16ddc00c967d944e523c9bac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217697ef8e9bb16c069acc3d3ef2897e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16ce6843db4d83778645504694d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b61545a6d581fb1728f7b2ad993df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30194934d599a3fb5bccce801164db8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b5d17223f6ef60d21f2437f5e953682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778ed9e947762dcc1ef14da3a03d55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117e1e78946a683bb63aa2d9b59e18b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ff221c3cf76f36571643fc8456a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5d6c6fab8f9d6f1fa894781018f48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e56930d1d322dbacfc748e83290db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754da39f784ebbdd0f56c84ae2a1d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017432371a30ba26ae48402fb52b815689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff5f17a9077c6bb461e28b6bd30d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1fd05c0eb5a6a1c0b0a5b1d5698e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b69ef324f54c05bed55d47cbc1ed5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86c051bc8750a05b3a30a46e90e2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc5e96a77c793a5e07477aee645e14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936d8e752dc7e4df1517fc40ad23e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8b1b98002a5ad9743244ad60312e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eac291d641602009b6f276b211e4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf790ffc6bf5278e4f395ad19887d87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a25492cd01555b52bff3d466b41b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085be63e3dd93b0059c7e1a1ca732a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76ed0128fd75953ee1d6d61bac9bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803beb5218dd769a73e034ae61949bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aae63431fb05bc0f2bb8a85ac2a7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31526b5353332fbaa05a40be8713c16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f1dc8e802b22e82a6fa23a3875f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742e2e60654d426d4857fec61596a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d24e52447bc41d7ab4d96e5913d1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e8dba04c1e014608dd689aac1ee4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370992a91beee7f160b56400b8ebd0fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ddbd0fe8cc223585ba55c69e4e42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67a90a6f54723071324da5695cde5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669afbc32b2d323baac36ad732b78f2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31874a6cba4202ce14a1e673151a7490713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117ae5d10c658dd753085c98cb69cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369a237c79179a6a7ce9acc0f0be135715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f543c018e4e2c3a12efbf5b0b4ad96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea73049d155680c94658f373ba71e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c8099fd5cde48f5dcd9f56351277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedbc69cb89d71eb50172dc83ff310719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400365d43d7f1a8be5c6a22504abc031720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a564da0ea55d51a3d8d29bdcb74138721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f7aac2c1668d59a071de0f90c710722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a648f23725d8701bfe4cd31bf0bd49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f55a3b29cb257dc61d6d4567f7024d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee086dca638286574e8771ecf8243725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8914e29828f715b7c9c9a8805a0244726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e693c5d52d0f6c1c403aa9c4909e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18342bde43a8a11a244685dba01258728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959db29a936a4221cc6f84ae03a5591729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc564a26b29ba55a868efed0e0ff281730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fede3e52fdc397b3c3c6b07a2a992731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11991f13fe0728f981bc16ff3bb7f2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25e4b5fbca3555b3ec99d1d07106e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e10c60c918c81ab0e547c39860c45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892aa13dcf80280cb8b53faf065cf24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821723bd597db488014803d1361489736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f4389f7b4996f3930f08a63bb517737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a7dd3c9eaf589613495531f1fcd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206012dfc500460228be5af6ea50201739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861571b88326568ea56867bbcef0e3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262330e220f935432543df9509d5f417741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b1082f5a08d27e305c0e5fad9719742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43745c436ebe0442fb698c88b4ee956a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220fc1548c5eaedd06480a4023b81f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc757e3309d66ad3ebc0763ce488c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc2e5be70f470e98ea235e8ec8ecf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf096cab44bcb36a5e87d56ce0c2f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55320d25f46e69f204dbcb9ee21621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1a52f85fc2cd40e01c887f3d1eb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416aa880f2158bd2e140f39055170c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d85dee38b019bea4b59cf2ea3395ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e3fb697be8223a126a0bd093151c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca48a32b3808fd5b3690d5063c18a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>