--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f883c2ca88fe06d223ef3d24b5401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6e2312d091458fd09146f8339f862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa62e293c6afdef1c0a3df68c4446b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e769d9e4ccc2ee8cdc6453bff5314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345caf60900d45243913efc23c2729e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786070c5a90c34bad3732becb2b1e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25831e9a62da4443f1c35977514c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a579d9fae3a03e1c782cfc418a1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700361137d7a5ee225197f3ff4e7749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641b9c343c705e566207e151fd8b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141ac7f1a4492b52db9104dfbfb71011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f7a6b5863a8d9be43bcc764411d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67806088d36282077525ff8fdbeb14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952fb4f40efd6df9b635a05e2fb4d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b6febde47107bef5ac8ad497a4f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b4aa7c7a7383a2d6d4afbd139e2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce607cccf0417c02ae39ee14e0256e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c51a85239555d54c7f00bf7ed39c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a610c2f6f3de68d10ee0359dbf244819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ec58a7071f109da644f04aa6bb4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bac52ee015cdaf979bf5845840fb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6640200b53158884ad2ca23cf30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26823724794c048c86588d3803d7cfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af35e87aa55692b582e1a5ee77dab5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8f0e6fa5ea3f2023d9b7d82db4d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e6ef7fa55199fdf76285a9e206e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa8f146e877bf732bf31dac9effd6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9e32ecf9a5d0d9237f1137588248128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ce67087ee00a3a10102fad5287b4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a101752791751749107c517f8608530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c0008e1a24c70d04c1e0a326be4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf385013fcbaa52368255181d475ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068721a792c4c0cc400bd6482219e6ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6dfbf00d0ac87a1ae157a9323650d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cd4b1f1559a32c71f592e7902c9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e557b115423f64bac343b399bcb2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd56b968c115147245ea1af347a83c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0def747a9b0683f3f529152eaae36238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc808c127450620bef0bdce096ed0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b67bf00127b41305a9927a666d4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07944fcbbe0a11af0bec18fdb35fc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620aac8187803093c99936353f628ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d7c8e2804c79e0d319e53e35870743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530435160ad6519282c1bf76fc4308c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d0946d1ec11ef4a203f16f8127aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870f4c2b97daa85320398ed088926a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361860defc26bb5af195d6a255ee4ae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46d3eadf7a11d1d543dce0b7f77a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b7d065986fd36a0949bb38ad7add549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866435101bed1ccdb705c43e03b97ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b96a5e25aab5734adfb29bb9fbeed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7c7f8f74b04b5b6d54d434511a9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c6d1f47f246c1d0edb2861660e8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955364572ce2e8e6765ce30a5c5086254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5310e77c0df823be4364404708bc4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a2088c67a6e8ec8a8a6d695e837256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b36f1793be3904504b22140e5ee0bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a7994e5dbdd41c731de629cfcd1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367f0db6d0babc69698efcc7aa7a73c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85066d44114d385ef8eccce2c504460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6467970d5a00628a3dbc9a1582168961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa91e1d6064e4964a89284e272b88362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c743e99149694f8881b550073e16ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fc2111178d3b875df83129010118364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede894605320bc5ed49dea0930c50165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb637123ca29c490176539d38edb2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547219c474e93a1a0c3cd80986e9697b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25adc8d9d3d09270ff05c875116a98a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4354eeaf4fa43c85eb09aa6829b770d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db37f5fccfc02683f12f1feb1be8ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50b46a01ae4ade33906a4924ceb4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56748c955d3c54d64ebe9387b90927372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f599a3ef32c455e46e8b7e668d6df873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a304a71a4ad8b00b62a601e9cc636c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d490ff854e993fea250e287e1ce5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f19632161c6fa4ae93a1da66db38a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971f0e4cc782c7e07bb4903a6c310077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa31905292d5588f81ef87d95a88d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a4d2973c3cb5ad1ccd803e47290379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4da53702a00f66c9bf3db1e4ce9d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e3bff10aa62132d68270ba1a31b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6808185c66bf5671a14a574a7e5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701675546bf2b7246b66381140f1f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5d72fbb021f3931346dc1e81959e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397204cbf07a99cd594f65a522d1a2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0643f07c39f0e0399ad7340692e96e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7767e04d8f5cb7e20ce3fdd32332787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a501fcb0cf4f38e5c2ef190aa87327588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b9cb82cbad4c9af22a9cc217e09489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046780f993fe9f737fc1f942fd6b499f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4994e9c7a5466e7634bb661911daba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79196be9488cbb436ad97d29354cac1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1318ede3c6d0126b061e4fe6301b80893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a30f047e74da58919dda8d1f2d1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc577c92c478e75d484a6da2ad69365595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58c52df463e88d66782cd6440ff1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236412b877e1a0f70c8fc7973f247d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13c844774b98a8e964f34cb14275d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262bf3f1ac5d4019ed2acbda857a1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477664469193de7522f7ae69f61b001d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420aa2ccf4bf77f7ae2a84e717b4782101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a50e79c8073e4a3a2dc25bdb4434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6164651acd4a45a3b89cf99aa71e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796229afefc8ca78d6ac032fadb48c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a27acd0d58bb728a626b8b28f99d3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c2361001ecba35a31c4a25759f134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f42f1d2e3b7f0bc7a6cffaa85472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337e9b150a82930a5dfebe5c1418e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020c85daa371655ac7561b6bd30c49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678578beaa1a10c84348a7c6d43be0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6524bb6ea3f54587e48ad20797483c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f2a745c98502625e8e0b26a4a609d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663887c3d3880c81318b362f70f42b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee1867ff5c52a854b7a1382e84e467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8f696c8a180cf654b324a458afb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748fa114450ad2d8e5b2fa791ef72fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1e4869ce2de014b88a3ddf056995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cfe4893f7f845dcaea8707dd91c10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a15e9f54a600ab5a11896a28d9d5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab6e6d19f86fd5bd78dca45e16052120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a18348a9c018fede835cf71e71c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf849765b8b8a83d9a1aea9ba7129a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28691ef94bb4b73658344cd69fa585e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366d8f73b29569b7edd1fdd7dbc10b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86cd7a3a016d7bb34e1617fd640f03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd30279a762eb51c019ae5620edce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753d3d81881070903783b3659f280d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927137e401c2b608fbffb468e588cbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498002a4d43cba2ec1c4fd1bbf0924b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759dc941e0db290e70f1da194d743fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec43cf1b29f9b6518ea10462ca3ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7685f2ddbe9a78d9119784fb261736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12321cc191ae3688d008fbbc32c6211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42719ea61720e5ebd3910aa2defcf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1ef07687cf2035fd2fedbe9aaace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cd8693c326503e7cfdadb1fa022f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c263fe0399f3003d0912a517c6e19b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a929b1f602f96cf73cbcf00527b85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d1333a2a3402920d48a95b82dba9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7a23cad42eabfd00327c4a4d7010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3cf9aaa7c4695c7e2a65ad1ded17d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdbce1611c10f2a58c4e39dfa87266142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b52d8ababb8c9956903a0e794a42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f30435890fdc0b1d3a8f168fbb9999144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153eee4d9d88542c318eddbd41fc8da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772417b4f8b760956c5ca095a9e8ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32dc6ec11eb8eaca6b60dedfcbcc96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d97b401019d17dffefeb193ec8e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0e44c182f2becdf9387d41f54562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee16bcd747fc9f74f840eeb4eac859150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed3b9a95a627edf474de1ef8606a2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f3449bf3cce9c1c515b0116744356152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fce6177823734ed46f166accdf4fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c0f7e9ce471724ae8bdd208a0140154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71054d3d862c7cdcb6a3a9c134e5b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe6d23a180cac4155b3a8233f9653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919111837fa372d688bd1f643a9997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63e9f74525696c948fcf55ca31a0c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eec9d94d74a262149b66e6d786e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5862a432bc868f2251ae187a3fe31e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90058dcf1d6a442d835c67b8c9639f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df2cb55c2149a7a7e4e71a91766a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee9016cf022e23ac7296fc8adf2616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3447fe03eecc3c211b64719250dfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d87156f782bf14c224aca45663987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caefdad5098ac8b779d324edbb083d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff21dd604b7e3ca993e08a75b94ea9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae87629b193c4bba4d0a55c59834a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db9ebcf432c72cb0599e4359015af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e41a7ecec68d102b915dbca5cc1c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874422feece672230c3b0dfc2f0f49f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13bdc42db863ea2809dfffef7f6fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac2bf84049e979503f1f92395eef4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98231ca913ba6c00f9a76e3b244c3fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881a7a93740b864fa3f7cefa133f1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b79211edb5ecb0b5c446a2cf4b43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b468ba74cdcbf824dca7039d1dbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc81b7106dad06c9df191f01343c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d15b4997b97bd0f085d9352ff1a4f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65011fd01c576c4308693d5735a22e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf838a98937a2f76e163a842844b0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a84afb339d25e84125ca1b3e648e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389f8004afc63bcd51be8d51d327f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d8aa6bc114c2faa84f6a51c8ecba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34794beacc1a21db2a8bdbe3e559db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b8c4e6aa3fe4ab8716ca9216c800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b144d53575d1070910b98bd433695a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c6b51eb4a9dfa7da322b4eb84d85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a81eb52bd352441a594899241393189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce1322f6c9849b2dc6a694f570f438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cab5301b65393a57eea4e2a73e982191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f7c4eff1a78b91ea931650f27ed97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4a9afa36d2dfd0dfdbb347ba75bd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c6c646a9390fa5ea05af105d1569194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dbc4ec035f0237202053529f79fb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f9b0f2f69d23522aa9b5fff4ffdec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e6306a4fa7c72f203fe8f488d17b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fca746e97b0def60656f94e8e201e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56daad489db57a77c70b9e35287d449199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eaa01952ce64bdea53ff21bc244ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577131ef040005a1c6b6434b1e935dbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b6a1cd236a919876d59a8e48367a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b63299079fe31eee7cae5f5ad2c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef312dd9cb794e3e71496e9b68d2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4961a7f8b8e7c2bfa2e24efd4c3e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0118348d948524835e72a56cd2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cefe2a07bde3807d5f2cf9b408379a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a8d8b06933e38bf6ffe59afa81e63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277eecd30df7e365030cf81f0f4c112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a96292b57a17218d7d69d11e68fa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e46ecf109d76926d435afd60bd070211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d968ca042963ce72c24f9e16c5127212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafa162d42bc8209e282272a0b5645213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f864b7e5f86f5f0367872e7d69d069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a66e7166b0b91df692794cf5beb74d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215dfde772c9ab47ee3312732a9f88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f20992e5daf73987607c179a50e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6d102ff2306703251c58d54ce185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e4924315ac35b4b4a9e1b1248548219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a5a4d1895b388895607319ae84c06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fda24459ca862603b775933c480a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7013264cd639430e7a7dac59149f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363147b1f468b9c5a94eefb2bc261885223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354cabf574e5c9369429493bdea18db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f5c4c7153cbb528cfff2eec22bc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86860c662ddab97e3934c0b645c3d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371a8f1cf0881b766e51fe86bdc16d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb294707e7b8d5d34908c9da54dd06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab40a3056a56073192b5a25d788bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130557c6caeffbb2d227f6cdc4871cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c301d40f7c3377386f9b2cb973a49c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7d8d5fda429fbe374da7bca6ab4d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058618ca2d9e8fdaee815d1538abe711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5c7fc6a4e62b9370979e6cd4b6ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ea9fcc1e430940000ed7076ce444235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e60a36c4e2eb4532145dde1721e4a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c0d7c0884a0cd0e2792ecd6adb97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fda34aeb544276bb42fc849a669eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a411517af862b6c42636e715d0c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c525b694454f5699af905c4203e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e788e98a800f36265ee462a6d959241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152feb3b1ffaf9b65b66eccfda9aa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b37677dcbe1545488ba50d6fe7c96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7cde3bf94b9e903fb8d0c9351420244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316cac39efdfbb1c7debad08083ae5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bce55c9c42e300c53c06fe18465c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d97a9af5fcfc8847919497941551a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f90d0c18de5ee067244b835e4814248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3077223a49e28baa92df63c20852249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbd794e92388b8cfb59d6a07331bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f34b9f1102dbabb587baeaed6bac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160be4afb89d1b8ebef775a84cb2f19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7246f1990045643ac3ff838fb42efd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d66fc38cd87b4207c3d6ace7ce0c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d18ba4162869c1821b2c189e2867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033a04dea0a35aaa639f2c1a751118256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60fdde07207c476a2de8767e2093ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d69ac4fa8b6b5ccf7a7166dd8240258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325940a2946338d335a03117729e441259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d4cc55e5e20d57142bf10f9244d7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48a5192a10d5c26a3101c3a430c61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72b21d8649100202bfefd028312e75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543e0b8fe3791e7020164d8c44b32ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa3a7ea360ac8232acf5170439c724264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3324c7d6989f2e0ab08440118b39748265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123bb188a40386b8d0e9ebb23554991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04f9921399c7c19fa7b79395fc166267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8bf9559127dccda74813d7c17845268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248034e07d83b81b9879582c0dbd31cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ff6e43943ecee348372c349089d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d29691d63388384cae549a4052607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb351440474c6ced589a0d7286c25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927fc23392fda823d896b7e8a90fc4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bd7d65ad62d7a35bd966b7f8e3cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bcf165053cc63c22a90b0335f8653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd82a728c7af4e44281db88fe55686276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79178166b20a93697771d53ffc04e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f75e8b2907b83e2a83bde211f08e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263deb8e0ba0f2146398dca806a98f12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd51e20d7d76456db1665d31f61d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9d856937f8e98ea7a49619b2f40d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fd9e2c2f78faf3f78d8146308175a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89613b059fbfcacac796c5840d217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab947d95151fb70e4b3114874f0556a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318ccd27e722af5b5b9d3ecac97848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba456268fc9a549aa917b2d40d33a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094cb27d3ec91bf17486c74d35f24ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8d17eb8e9894ad8ed2e8978761654288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049740a52c978da4e692f3457a89e4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d400d55ee74023a263e2f29d07055b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d18a05edd8e35c71bcffcb861d93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278e4df24b15c42d5da39096fcb8bdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc8e4864a12aaae94b5a6e1e52961293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5932e246663656c1c6fc3bd2119dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ddc00c17f0b5f4abce5ddd30bac75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b970f3d2ffe51afb718d49c55e40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ec0ca1b0ae68c2eb2b856e073637297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b939d6128899b5aeec0681efa3e2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323a8f32ca8af2cfb738af182efad0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53274de0c70fc780be2342019c33dbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f331a5f05e5f10ae6adf0bd61e58e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04922af83efcb8fa15dbc2cd34283a77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db257d7a63d22643cf689cd9008e34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ce61e96558f5f003467780f176c73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8d3eef6365f2e8c52d7ee00c363f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6464874fca86a4a6d44af279b260306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f51566caed932032bded8a9fb60a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae6cb1fd1c5b6232dbc81dc1cdcb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4aba005171d33478f57b15607f8b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba55ce484658ae792c47162c6caca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0e1b880b74b33d69f51ca6e40bcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adbb31f050d47a31c68324ef012ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b3dd84c2ffdee6abc80d3a197f6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e072ab5643a476771a25221637d7d22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae3f886fcf18aebbf33e46801daff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b06d7c4d571c125a8b6d0393ec8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0949536b3b735e7371c60d558e95cbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9ab3cb980bae5ad07b789e0c6223318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854620e45cdc8a6f220bec31eb49a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f90c6e9ab3e6be69bcdaff5382f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca54300e06f5b50c22da263186c59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f8b5dad4165ffeebfbfd551ae06b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df607ed296efd387f351309379aad6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33b1ae61258b3f7bc7e0bba02fcae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e449e06e2ee0201914531ac9367ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f262319150d66664ee7a2ba35eacd89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ecf4a09bb5ad7bb9d98c9d6b0d489327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fea2993a5fc36f21d50293f85fc7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649861182488713c18a4a8760a804fea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695554615d22d632cc4a55055179df25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9c4ee3ef1272a91b8de743e8b5ecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4fa4218bf6bcb73c4c3d2d3c8cf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f45408cccc3a6f9959dbc38f13da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3070a7526f34072c16ad414936c10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94338224d40355f4675cb34597fbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36f54350fedd852f66ed594f0a3e00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bfeaadd1601ae4ee8759aeb5ae62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed6e3b9b994292796ed720b49c3d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3eb10339e8c4e2a88d8eb15aadd84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b2e9daaf4641e1d4fdd43ae1b5a8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc909ed4edec72a44384661fc7944a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea21758c5227584661febd8a4e4210342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9eb090ca98f512ad19b6113fc5dd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af329a02193c4b02175077ea5f0f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c9e08b6ef1994cb0387a2ae85f953345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982cd16da084ab831967bd35cebd4aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ca392da727cf22101472fe46c7bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cb26a5699118ff7afb6b923decc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd02d65c4839e497caa96e4e399be68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388693083b0f0aef37c1885f6c4d6e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835818e3c991c59ade668599b0ff876351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5c6c2cbef0db594d98e4a46bb9c52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b908e76287d8522b04dbbd172f658c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ab235b3466bfe84541b67ccf2fbea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb5581ee17085762c880d1148c2d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfeda419bed7514cc687cd0210df8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b34f8386eb2a2860e80672725d33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361200f47533af70fcb593b35a7f1afe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da6e904232edb103dfab3dcb46e31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745dd4d4a737f87c1994b97eae99ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff0b8d737db06886f775c2be88dd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7d397b7361176de89cf4c996fc88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b562eee468b83cce938d1abc7bc6ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c795da4d9cfb63528a59b145df909364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29834c6ec9d75e398202e319eeca02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cfbc9d380c9fc7b555144b7a6f50e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c231c38a4ae0ea0af0dc1f9caf1e9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7824e0aaa26ee6c5da8afd4de9c6df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a347ac508467509caf9fbc8d311f2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de03ebc1f28e49d5d949e2e9f3f90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135aa68b9e23302e7149e425c0a710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416b461958d482feaafeabf5b1a648372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732c72c8ec336dec37dbaf1b482719373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6352a0eba197c4dd9ad543991b68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f464393f41b6449df8a32fcac11d15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ca4f64a1d5ccc37d3fdbe586e57e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a7170d0442b2123f7023c5d4951c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6800811243727dcade6cf19ba96394378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5ff2bea3d26f1b98d482b85428d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096cc2351a6b4ae4e2d068979dc3c9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cbda5ada2f12c83057d1dfe209972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f3ae4bcdc1c879ca9506bc63d025b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114823c9c1a83ea25ac36b537cebe9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ef95582c4dad2896d1eb11661dad9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5dd4faaa52ffe86dc6bac047ee53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c631c7606bf4858fd07d38168487c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a8f8a93580f53e8c9ba356246ef9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d3b8a519fa18a7bd71c3b5927417388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150f02b65666ef18f8281667ca861c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce55c96446ec61a6f983734c679eae8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ebefc4c6224750dd2476542ef476391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba785a37cc617b96933aa6847e9da1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df93ef4801e4b6ec534c699c201821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8089d8b8dbac61490c5c580e60537394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280455115f0df85abbbb44d062786646395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fff72baaf09551064b9fc832540cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0704ce58f0c4b632937cc358735a1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59448e32051b6eac1569e3c6daeef56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d336f1741a7990387609c183f189399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081667c47a02be832cc8cbaf3889a6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636334fba39d2064f12c0ca1adb84f41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45480725599befe593e44a5c80f168a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d8f53c684f0e6fa2ba5c269242ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b173f4835b2c50c905ed3f50e186404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ca8669ad90967ca8100d4220f4e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889990ae1adcadc51882cd38aa733d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f18c1779488a2fa934c1ca569edbe4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9474be976526f23ad525db5900fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6251676f6debdf8e095295912475d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365cd2126a6976a5c62addee57716cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84fed12ba418da88c720d1b9e4950e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961b1f4bf80b1ebb3388711312aa625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23444ae9bacff9702310977f766836413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a57d58ba852a888c8a764b91794e1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6056cb5c713ee4bca14dafa5efbac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c52d7b59d89f527bad4f5ed708a60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c93a8fe8d2951bb00ac6f73c66e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756fc9440277b42b56b5bc5164efc73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3c6c7cdeba931e83c3fe191c1ef98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71e7b37f82781a3ca404a4dd0a04f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498aba316c184cfdda4147446cef0e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107fd37e6ba7b58ea4096632385588422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5487652e6f6b6a6451def5d32642b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4120d17aa14d9eb8246bc78420e080424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ec980ebe987ba241da553060764a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61111ee9b97958fe8983c24a2ac195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1f2ef850bf63f6ff02b225837cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4d31eaa5c29b037eac96bc733f44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d4c87ba0c702fb42e478b73d392c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0aa7a6b7d9aea8a859ecd53c48b38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1f741970c630fa6bfa806db55847431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce12f741abbe8998faddc7d4005c6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23bb2bb6f0c1435f8852a2dd39b559433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a5ebdef56673c1878f1055f69d42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015cbf5aaa31603d60dd7fac2fa710a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bb0f91bde5a8da91ed1e0da28e79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4070c83bc4c2fc6935317df7bc396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc620de5ac49c4a49f1e3e8cbfcc42e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a9ff4071ebc5f63013ca1a1883c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c4d070f33235166e4c37b3eb6ddc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03f916830e6d187a10d8696d68845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f4932043679ddc4c2e5682b2ac105442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0144409a80469eb8047c9e9f4119443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea734242eb3f1d0e0f60fc06586574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85d2172350ba855c967b79adfa97b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886baa135c09c18138ffda15b43bd42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbf0190f158469c598328c81c2c37c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4645b1b704918de34a7e73d9a65795448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0f6d6417e51a240898a4d880431a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4df01c99087a0fb614fea4dd444af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904fc472c9a1fe05532cddb67a545d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d278c0f3f43e1caf3db1c52685eeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a27a925a8b09b3140604bd85dd611453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aa80d70728931d380bad5c6ee7708454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e3848914ffc1a8108d7916b89c9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec6e3f305023494ed7b63f7fde06a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e575db5212d9fc38e563adb0ff3744457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded36c3c3f97a1d509170b05ee9ecd30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a72414de0098386f816167dbcea1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c6f2799a666ba3e5d321c00f41e7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3821720b1a65a39f6c21adc8d9630461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14fbd313649e077aaaeb3dfe40a87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ac69811d2ef5f6ebdab40af4ae53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a612f2533713515b34667fdf209bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d97b60b79c60861eeb9ce25710fa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c102ba1112c98bec648d3930ba36765466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc49cba22a26488d88e434ecbdd97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0747d34df71723560c4c086b385c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7acc1dca8bf923bc93cfd4f434a2de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b079988831b900577196d5ad665bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f7dd87ad8e7d372abe2ade89a0f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57e00f6d7319667cd0e8c7deebe39f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ca21607466554940a36eaf032179473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b7de397999f824e5582f27b08693474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c44282405a5f322d2cc301ceec30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bab5e74445e7fab2b1a47738ccd8be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834aa3c74600d4e54d6ecedadb6fe80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758211fef8178892b71ff4a251e8ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea6332261c2bd519b0983b5140161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0af50e9bfc79f8333102c3548a3e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc621232719f0637d118c9a857c01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861b94813530b9b17a8a732070fa7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed4c84b8c6276024c61cbd9f029d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02e9ff4e58f0d714dc5bdde2a4821d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef8a38457b36529d0cb49778f49404485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68335469cc0ab8f1c253d94c4f0e30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e327c670b3b4b5b9529383c2a7e96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad31c17e5d1ca1e465f6516559e4b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4b48c9a2c8812082b916cf5d29b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e03855261a92fd7fc4086c7458f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff1324241866d33c3bdbb07d9b2b45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94753b9bb2878fae6845ced8b2636e6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913634118de950bb564e9a1a996a9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e5fd93d225a000ba1b75ff3e24b17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468e344101e6143281df4e4a7123de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e25dae5c3f038cb32ed2aa147fcd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a7b81cf7af73f154cbfd36f509b61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bea03f678ee1f0be8497e318da940498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d637a8553b071cc22f1348ecfab92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f6bd4630d164e7264aa7826ca710500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ff9633c06885a9b4daedcb0efc56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2821f5ab261a82f55a03069c43b23a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972410b0eb0b3728c2654eee8fcf3aea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc1ee5a78ed9fcf7362c3ef959ae3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c360ed6d013e787bea5f9518aaf84d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50927a3f115d8f085f8b8616c6cee6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de19b0303748b5e4a4d33129d1fbc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bb83363ff892d55596fe8c7b44a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2aa5b395a5403f21691ac5b0f1835509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb08d08d6aefda8141b679c716abda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8876bf76743c0cfd30d162ac46298511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348e3469c5dd50774eeace18a18ca5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95bee5a21021daaa8b3e7c78f5900c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada74bde05fd573d08992043ba4d028514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc345c8f42e0340bbd5c8b623c9bae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ffa5ecca2d481e1ca2359562cd76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ac63a5b13e44876839b5f8648880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218bd090d0bffa3c231d8a916837b7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797d6be01a3f405bf6b58bf2e0c3ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f3d165aa9459b1c49107e06cdb28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478de50c8d4a72099c19dcc55f59b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077fc94f2daf728a9b10df39e479d21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56749ebce1d4d11e06c7f256ab3cea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050411cb917f70d623bf2b8512877b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7edf97e0be4e0ca6f5f5dbe39c96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c82df96b38ecacb6ae3b416370fe7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320034b9becb1a6b2aa747cf6a081e52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff617cc8eaf0d3216c7186d6fca43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2dfef3374cee1868dd7597a69e36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be0323c7842bd613e9963ac3f19a65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f8c46cbc613f839090608bf3acd62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273689938d04c039a132e63c0d7a8b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31768447ca9e68b7f7d2e7ed0eb0354b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07754de2b5bbdbe7a6aa9895dc41d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6f5ef937bf13697d7a967e1c0af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b5e92afe181056665afa47dc6e87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e75a1d655fe15009d5233678f52d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c0d4a130d126df5fc8b0813fe778a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a39cb1ae64793b5ea25428856a6adb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cac9239eaaa7dd246037b2f357961540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f8c19666df33abbce6583a10a471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f9de58279131f2377447b07dd193542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77b69cdba0c9762714e58bff64fda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ab6e823339b9a52299ead570a789544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598ceaea2c25958405385425dba38e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b25cbf93f97cbfe24990b8a50d1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83506cabbb37a55a3e15879d7b32ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea80c6fc92d701f093c3dd902e6d728548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eed0b10e5e0fdcafe7d60e08933e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48daab13c0b048a61f8020fb9435c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3932c52af3a565b38c6f1090007b4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d41851bb3d21b633ee53e862ff06a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113b6c769b79fbdccef86a9896db4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469558beaf47a342e41216e085031d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24284088b3aede68f80776792fd4e55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209152356d89de71c898ded82b860935556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36753c8576ed7716d5f21be8acc2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80327df95073a738c883ee779eae6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01265a183ed9ac4f251ca14db89bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9fe9d37c703b4f23569cd895f5b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fc3a03149623c9f9e9a35906316b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed94370485c15e08bfecd8537c7391562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022338999f270bfcf1351340aa1a446563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b198d4c3b8337033f00d6e469b9636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb00e748ba45fca54985933609f247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de30dd31c1cae42c7a6047f5c9e8f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07dd26d9234956c137b8ff1dd50ac0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f648c27639a5f89951a7143c71d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3b4ad494463d65e05b71a3b6194a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96e2515f318dd6fddf4f7421879ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691fa0ad43bb442d436738fdb69708e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222047802f679cb30a44a3ba58d7b461572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fcd684d99a44243eceb7df4c3a356573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc5cb28d7f76b8d1dfbdaa9e1f7e82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb5b2b275ffeb4697a8ecbbd48f1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1351405fd1b267444c0f5e95c64ef9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d426238e4c9b5ca33f0c4580c2e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87cfcb0938a66723055f603316415578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfee0b2fa7211dc1af44c40b2e86f9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13b4e996a6a4d286f36382d5dcb7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1562fca9b215c421c9165a916a799581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809b3fef5f1249cdab95ab6e96e15e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0102f98e01437f070a3529d11c98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e880b8cdd96cd520bafcc99a393cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f49343011cd512da901eb027b9ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee27322cd9cd3b1afac2c2182eeee3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c430389bab58e15b2ab1672c74a31f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d5231ddc0b9e7f11f6b691824e94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01edf409cb93b161cbedcef15c3e93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda4964fc909db0e4052b17cf30d66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889062ce46bd2cc979ec92cfe191095591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3ad2ea85d7fe5ee196ad9f9a2991592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da110651fbc1bfdc2f3f2356e866df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc657a1786e4d612263cee667ee47494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d851cfb162a52cd81e881a4450ca1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d9b484428de37d4de4b4eded4a61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4befd250e9dfdea5631ee0776df8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d251dad7d26dc818e60d9dabe3d1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae499329ed4404a5e3c7924d91e4d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7d3564434e3edfb1ff37588daaef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b1cfbedac4f1617067a36c5b7d646601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034eeade87e86aba6e645edcd7fa86f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101bd4e9ffd462548493e0c3e7cec5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ea07f3312006b5f23d1480ae554c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db8b45fe3472c7bc52ae91242dd32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a69318de9f5f1e5b61a78cfa2da1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252d3cc91392095dca76d22aa594d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a54f93a94e1d7699faffc32450e29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28341fe26e9ff45e326577a7b2d79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894383f72d92cf6aba071546a6596b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94735a24c73bcc30309eb7253bc0476611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919ae9ed78fd2157509c73297bc37d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3f20db9cdcf8a0a3906f51b58027613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953321f1ef2fbf681d5cfbd26ca26d85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394d6dd9eac3eb1ce9bdd925481e297615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76f57664ea76f2a10b8ccb857efbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7665e86e3c886bce71d7e87174d6f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c98b92af716ea3a10c451b07fbb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11e3fb217b04af9e1117a176d3a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867b4c4d40ba816ae3646f8625b2ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26f79f1239c6b40a08515926c1af8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48bf35c7fc034f76a949d333a59e93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d671117dde98a2466a7296cc2cd0fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578337f97ae994087c0b9dc434e1d4dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1880fa788dcaa6cf60394a96c29b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3982c6b233adc9ec485ad869add2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e8d6d8a9e8ce475345c0cba7314e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cd9967cdefbdebe6aac93bca0b00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1fc598efd4d3cdc26a9d93831ca5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c32bec6070117fbc7937eb087ea98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46b1e9f15c3ea343e8f29b469f6de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b145f303c81b007689fb4576277c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba58ae03204330333c7f334978c61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35e0f2a515c39e0ce7252a146340c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845952e0e3599b0a13cc76371514c448635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a18ad44a548e515715f8e87a06e86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d916346325c90133b3835d3c6a572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd4a47367e5f812fe23facb7014cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58a146b2d3a73e3ed6416542ec6dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11a7492c299f1607ae06bb39c6a07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f39263185c52c5e78a8a59725a26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ace21ca3ef5aaac05d0f75221e08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8cf737e0c9f9b58d32c038130db69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d25dcf132bca687048fb4226551ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354e5dd97eb6540ed489e431832909645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436b7e8d035b0de4fff7343004b5585646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b90844ed783f2d4f10412db4af7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3d51c7754e08e39160201b082762648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99179efe0a30fc2638af9c6ecca5b3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3a4b19c73f86878aea2418323c62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369e462e0f8e23a8e4e69a065c3c4f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7454b80a8119b42807a9925e89ee57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1fdb002fb0e22e62fe8fdf6af506653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b7ed508e2d330ff9de706b8544fe2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea89ea4949f1338746d2f4fcc9d19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0665595d592ef60b078c6bf3fa48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd240809f1eea57b9c82c00396f6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36679e1b710f5cceb52a49f06155e1b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37730407b84ff560a2dbba713eb94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629372411288542e2e8f209a8e825595660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cafa8b8785a69f17a0c35f6927ee8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4792758234c460af692909aaf966c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2591bdeafbf6720f3329de5c62daf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e346c50985053556b64910a8c3380e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6770b64bb7186c19db9ad32469166665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3a613817ecf9cc06d3c221645cd2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bebc3a6d7c669bf7d3b66324d8835667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b5904e9c5af881532f4f078776e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce5cc6bc306af5a31f13779535df4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f436b4aaac9e8dae27d50d14101ad9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1eb2bc701ec15c89b98735ec9fd26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a17508600ae23524b1528bc47476b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0727c26532f2a63285194e883a75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b096f4c7e731debed6ae77c2e18b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1e5f453cae8f09f095067aca3b34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db998b6e19645abde6a480cc36473676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167dcfa64b11033efc4e75387efa9ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d2fc6d275d37447fd7b0b65de16c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f07450c753c4ba3bc06488d881ee6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd53de007e17fd382b1420d5372afa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34a6d5ac12c10b35863274d8ba5b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd6365afeb6ac1d7dead093a41fd72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec55c0e9899b112f0e2261244aefd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546868c996795ea2b2af25cded4a7a24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5847e17e4e96561829b096421b118685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8109447f17e57df2526df3a0077dfd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efde6c6c67fd11e03cf70692ab7bec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0500cfaa69d30e120ca08aff9c043f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b7996eba223002f6fe4346937d1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043724040cf688a06ed9db23155470690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522f849c6e0e4da8db4d365c38693d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c71c9ea15ba365b1a61a6950c5be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53943619212ccfbfc785526ced8fe6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a5e1dbf32fe36b835caebfd375db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b1357b7b999f9bba5bf7d1305f65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdb339efe0283fe116c61b5d1f6c92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b50ab70f16b81ac9e97a7a470278697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d28f0306d9fb9018e5bb349ab6a33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596ab6e8f269039c8dbe5b6bbee4a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15cd4a268a5f7e56e7683d71ffdb00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e500ad2d2f3fdd57ec360fbb47e6ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730adc02e8b15dfe4a3382a18343d7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf385a88d91a10b84524b5451c82a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8693ce91fa3ed691bc394674d76a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f15280a2551460e9b4c859cc835d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a31d57b9697e17f1baa5fec52c5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9c9f235e35fa7fe02dd2ea987d3c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221ee3eac3d7960095867b5de58f5dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14cc03d0e16c41c5439340f5a7ac2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858c4001e6f32faaa9abd9cd50667f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a4db5f1a3082afff338dcd2a2921b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b21b9faee2d6d507015b53dd8ac207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6d81586d2915a74eb33bcc6c6020713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad31b8e04e09fad60177ca601b2363714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8754a297b2bb68eeabcbccf1e6d8ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f3a1411007e939ba022642d14a97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3737b69a0b5b0bd362d161fc54c577717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff238104be6f4f4106a0007a7bf26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e1a75f44d1ba0eb6d3cea3b8cb339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3660f8bec3ddcab435bb3711c9bf94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f52e8a77e16b8f79de4c57ce7ca61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d57fd64f41f6ebd42e005a1e83bb3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415a971a7926afb9fb683743da7fb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca8ac2e75176f95357a6b002a7c860724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766ed62f2562634e5ce4fd47ce91d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddba560c045aa643c32cec55205070726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab04ab14a08e191a8f6a21ef8700d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8d0cc439730a4f2bc92b49d17cd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abead06dd85afd3a4354f84c9939f7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e2fc4d950fb80b1ec344178dcd1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87f7dc90e7ab4a25a03ebbfbb2572731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f67fcee2e4158e839fb5573ea29e4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f38bcfe0675b0b93d8d63e728c04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83dec7e34e699abfc5319f4dde489734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6f5901dc2bd2e3356ea115041d63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062be47374152a142a074adc5337278736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675705027268360a4d54f70d2b4ffb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a658c9205a9731d928d8b61985d5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081690519739dcc56347cb2e90bbb2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af66667550ab13e6b1ac6b94cd9ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fcb9677423c8362667c2ba3a1bcd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3f8a999be651e21960bd6df411d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdedcb0c2d46565007676cf1e7b90a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e99a5c8cb81f8b2ca41ca30f2059744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c8eca8044bac19372ba3ca9f5d00d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eccd10fafb47cb963ee65a0e41458746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc2ac93b5b13ae605f1676005f36c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506918c89ff5efe78e8bc45b2296cf65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70b86c9664486f2363e7dfcfa98bfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b68be47e9e88620b5dc96e569f3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf7238c96d59687682f053fdf877f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee664feb3bb52c8bd6c1b805a45cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5ed0708ee649d5a82599c50a8b63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb683b0b0904ae092f5a68bb992470754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f443ef461608f57504148441548f76e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15b24c2337cfbb3332d0fbb157cb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e19b3ec92ff43c17337d39041bb70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a4b1779c1eca7c488cf872d7350b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d43f65f22b116944291161f244c0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea37b1971aded22126820084e2d7e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29fc9b27f83173338b792d2cc9eae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274426382f57ef13334a7ff3aad9c6c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05145dd7c733454549a75f06fe598b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840c0c1fa900b721f3d5e0189cd4215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f02a5af95b00d7cec304907aa1ebe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59536fad90fbe832d7f7de5c6088867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bfbb98072b459a1eab755ddd692438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7be582b7042ed93c0538d77c6ff6ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e8b2ba898ef002a2af7ba729d0d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af5af68ee7ae554c0444cc88824bfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e907f7204627dbf158f79ba7fa4dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd89ed3754218a12b92b454a7eae3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eafccdb5c0684b167f6ba2894245614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d6ede4f23e12e65dad68717fa66215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e06ee112c4c2451e6ca878143bcdfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd77709b34c6f0f43a6e3de60c32a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2114e5a9757407c186828564446318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d1b38a267812e00d700dd938071619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10ad430f26e0edb8b3eaf30095a8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e567049f6d5aff64067cad8c14c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a76fc9d4e29c22a072b4e192fe9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ef2633495fc1c31ccf1285a51bdeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6910cddd0b143f58683a94ace5a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb803bc6820d10fdd052f63964b5164625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00804b660f4132950288b32a306d263e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02d786feaaecc68e8fe26422aea58f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793271b91472e67237271a15cf7baff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224b8854f9e8714922ad4543d15d9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe2e6b7be62833e7aba678863e5a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74107a8de50eb6d4beca13e438a8c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f715008c027a3248cf4e017be264632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a10f9c529a03e09870c1961b0160333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab38a209642342d64af4617ac0fbe9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95032a2f406ea1083e908c37e3932c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3c7b76d2a63a149a078df089339936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ca940f2e8a2d4eee12b919e37760a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970bc3308fcb069ed42e8428fec426138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93f6aece8a4fbd09363d5147c4c2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abda2b0d992b797124781e097f4d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087324f12482cbbe9588f1e6786eb4b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278d9f181eb49e5ed946374e85ce5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e1e9adb82526be785d20831f37b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d980ced60617260713bbf7295900544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d92c21f8dd157428d8e246ecf14045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff615ac3337d8d7c183468df4a804a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c54dceafe0f22bf8bacae2bc98ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa537b2a93a0ffe688bec223c70c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f8b3807334d733949b998a1be7ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58383c8616d4939e6626f903a8593bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10eb7475cff35c495f1098ca768a8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a4de04f9b40175128689490aa2e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec926220ba72219613e10d589bbe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c3646f76f874d616e219c27496f9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70febbf480c3355af7fe0c2a087c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa6e3920ad9f1fd67765a527ba67856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ab7e7a6eafe6a599b4bdc83e94cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1f5b705e6d188ec9e59f6e288f1c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433984228a764765bbdb71184b214d4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364fdcce66c83fe1d13b56da88b98c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c34a332abba1f413a9b65359ead2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453061d6bc4b25c7b053a13697d0a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e5d424a74952d33e2c08f765fcd3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da450cb998b1a2abe3a7d0ee0236836d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09bd35eae11603e057273cd2f8e1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b5b954b566fb9985cb13618444f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c18184d60443c850e81cf74731627e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996ea0ad09cba9d4b6fcc7966cba6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b44a161239abe511ec7b5b16059769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ff5b4c53e94e284cdbb85f8f733070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176252074c34dd8b017f16a1c0f3d4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbdbadbb716383e439cb75e1d23fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb8bfe0b7e3b2c6efb4e22aee873273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9382dee881d8223bdc0b2ea2a7d65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d9ea4219092ba7ed1e5589bb6df575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c30d0242dcd423e171b803724bdce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a8c3197b5b7447d3c08e7f071d3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da863f3084669f83c739f6e3f2c24978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd14a143a2b510e43fffe8efcc8e7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1694a7e2c4047809a0b4b233855e4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63979dadefa57647ee13aba70965639081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acf57e033d2ba6c0eb2b6c15ada9c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a37390f9bcdef70df9131a4f0fc0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983c5214d650e345219d7c265dc0b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3addce4861f1c7583cde56a4fb9ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d13185efa0e1c24ed5b778db3641386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1829765e6299a89352317abf13caff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fafc874aa871bfd7ff440f431d995d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62467bba4978a5d1b08eca4269caa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b3ca666431419eac19c43263a23790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d8493c85908c2c3400961af1277f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c566bf105d9fd5c421c72a4bb49f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f44a5c08776fed5fe8a24407b21c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d64758d31741e952b29f22cf1baba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a631a1ecc7f29b92fd9bec3f91ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4bd1838d5a67c0d58ebab375b21f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad8ba765fbe9aa292ad9dc7b25222197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f03654dd0de41e4fcf84d98931ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2902ecd4577a09e4eb42e18a58f69f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecac6854fea82bf24167515a91a884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807db1c8db59580abbdff3678c6fda4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f038b4c79f1f49981f4bc21c9ff3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b958f139665f0cdcfdf6abc1ff940e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438aa283013c0060095d4f82d014ccf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c475c74c7e64474ff251e9337b4a43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4b98dad118072adb82b445dbf51c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9aa8fbde8f25bae3cfc94a90db5ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11867d2889a089239f9eb7e18bfd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d21b2492f324c9b53058e9d97e32a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacac9e360ec8d7ca805e24d1daf13d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb45101a043583989db49c045a4e6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f1968e38e7f1a15fd71af8e1a9a56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea587355ca8d18ba3ed56644a9ad19f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9aa418b5af93c57863c3dd683de5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9aaeffe761eea7bca9ad07a0c6c8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e2c71b49875e22750833390fc8e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7b5ea657aa5710c6c53b35f6c134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4df6b0719126638e68442f2bbaf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b74ef304f6519de8d012de505ab082119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb4750bdcf38796720ffab4d5b5ba3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5a20e31893398014a958bb4f4da1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d766354afc7bbb7f8251cd4a5fc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0c1c924054c5ffe45ee9e0e21c2e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a456f50e2bae9357037a846a3ac966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebabae49e657135a880feb7e185819125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c249e5deb787f8034271cf738e8359c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f5109a8a6c5cf311b430fb828c699127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad07bfeca5119657e836f537a24c43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0121cce1c171555d17a1db0bcafb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46ca43046fbed23060d43de55f3d06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a39812d31c328b72323b87ebc5e90a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eab537b15c58a5d33f54bc4926ae0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f79479dc998d1975dfde9c5915dba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25b40295dd0ad4895192cc5b4ad31c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c09e41d8359568ffa28f60de08a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a966117a17cf720bc81d170407b71c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0a5c3dbaab8a7639368539ee7a04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686820b856da97522ed0c7cfcd105bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e883fe3ac007c48dab6daf142463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c496832100a241977cbcdb4805ab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debef8cab0fb314018b84ea1b076c18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2e5d4e4e32b6a4bf4bdc34c3dfd59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e4ac9b4c2503a5504887e4f82f27a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a7ae415d536388c79950490c8a74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a4ea9a9045a7cb5b69d3e2eaba699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a562bc15587e1a0f1f00407528f40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7393922a5fb16911008b8eeab4dd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5ef392991d163441f855aa6210027148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf267f7a0cfd58f1800d2202b690add149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d6aa2134592c49ef6cf5701c24acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fcf68b8a334318f992239f0035552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5341df8997e082bdcf0a21c2f3551152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c09df6600728895d648534b9a836f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6d941419c4560b6114a9716d7444154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264368fbe0d05d9517465cd6adec23e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297aef6e4df10a49f066eabbbe1539156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604308719cc3f2777995c8298e59086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46188e349fd931920ff7ec7ad9ac7e6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2577f9ad377c5ae5813d2f815b4cda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4c2311f2892a738a64bf4a77be65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786ffac92ac5f5b1436efa48c4097b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34731d7b6ef6a1c936875d375f67a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f7289ecbe87d5986175d0d012e998163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd38cd7e6c15887d0d4fcf5c9e048c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f72ad727edc2e62a122cab30be85a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c3738227564dfec5cab2cf842db6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89157d0edeb2311b78698038c2e390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48eb6c24a42755c47da57bec7693fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8fa4bc9279d5d441cec99511db52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1dda18edaa254a0b7b9cb6ea95090170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d874609f23d03dd5263b930538cee3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae56e5e47282df477e8475efc084c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba02022a6b3b789e16fca85a18a64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fdac5dd940dcd3f131c6f7232126e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b683d25164d1ac9a242ff8ed17065ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f3ca8e63f4a8a1d61e6fca280f0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542440b9daa1a7128cf85910e8039581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd619f56b1f6f74ad54aad17846623178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c467636cdc4fc7438cd5a23e054b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7b1d280119f1c8bcbc8392d49506180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f40ee4a1a542d13ec851fe51e65a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115ab2888d44ec09c691028a95864a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f2b2bc5ed734c543993fa0ac3c31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af327711ef835c7c1d18d4d63ef7496184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd25d30e6c7622cbd51317799aaaf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ed691b4c9f149fc46c5de1ab19b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6ad51e20b02eab1e397ba5bcea43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388c5e9c6cfeedd28b625f45ccb37c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34aebb3c63a07da1dd5fb2fe049ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c950b28cd6223a4e6fe6489ce84a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e080cc700efcd652e289710a4c8ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b74f3b0fe9feb8bb6b75d17891d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee2ef811a0b7597fce19f121459e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930529db81d41c427c2443b5eb2c22b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808947deaefdfa979ae3038eb803d44c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5df7766b9d0f6f6434240f14993f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54219162a9835113a560d68110606197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b74cfb423308a3d4926dee4f68d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c0ba07dedb365294f7f631a5b007199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77be4f1e2f123f7166a67d0b64a6a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663452e3082eebb993cf2c1faadf89dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f45e042dce54cdf0e7214f87ac4101202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17fb8007b480d620cdb9a207a1b99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72937acd6d331d2a2b6ca80d33611423204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c44b6d3bc76d7e2b27f5b99059257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c922f9e17ce5a53026568c46c17f430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c5afa48397ce2a9cfc1a6670eb849207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe842fcb675ed73c50fa42785262b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820457c97db3fe1313a68b08a5fc4d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722ae330a7208d1095b29d0c02d6e69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982268a54c110df1fd966fd9b02dbd1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f4e62ce94faeeb97761dbcde29ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d857eb06e45fced25c9455cf9d780b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b890aa88f866abcd0cb0775e05d18b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe291d58e5c862d0a899af3ed0fb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de56e209e275f02b405c44cbf665b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e44ab39e7ff404ee754d1c6ab440a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c50dcdb78e11e036c44e7d91f5beb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aba462ca81baa112824db7d2a749e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbc0b0e2aa43d4d9bc3071bda5008f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c290acfde10c33a52c004c593e7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dfe7ddd0db929168a6f4449f6be4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ea117c103b9d4aff38be0c70453b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9446dcd6604ff87f18daba980495cd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc495298f09b948e8fde11cc507c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae49a0a815366901c664c672fecd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb26b3edd65a2a3daa084c1c28588d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbb1c5d11a1fac8ffabe8b9a2d7c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8f30803c1fb58a13d681cde13ffc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d8360dc4368ded1e2f84a1e0b1680230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e710fe484cb4997e2a224501997fe7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da6405594f12569a50bfd81242033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548af35ec1cbbeadd9d8fd14a248bae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665090e9c978dc302762859c290a29e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cedb79c58ade7a5fdcd1513e8bee35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1d337b640952f73c0c37c98998fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb5ac7fb49bb16a8c51aac17dd19d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c712b6928e462d58ee61abf164b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e9110726cca88f3d1d79e5a27eaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc6afcec8a608503ad0bb4924d1cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d1d2a194c593d3ac9632fdc2c8aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf9b1e4c3fdf159ed15af61fa7bec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae749837f828735bdfa013ee606d81d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eec4a0a7a8d10a1de8fe7205e17fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4d663ee09cd9c4da52af69ddcd74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feedc6114f994eb556decc78b19435246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14465503d74d8e369ffbe66ac5baae9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73776724aa80e03bcf258eeb809d34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58c3f23bce7adf2a9b82aec44e7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3ad9cdf095d3c16d24fdaaed737b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba943d69fff26d3a76029c8d66676251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af628e3f6ad3e39edc7131ae09cdb87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432f7c962202e0caf12a96bbb366dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42489bd0beb90a9f1c010f401bb8554254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33033c1950cdec97b75d7a4b5c4f3401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc7108df2d6ce6b3513de46764556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b0b5abd1c34d1e1bef52db36f2f57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5941b1fe09682c0dc203e03b80129d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e905722fdb18342ead5eb8645880e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0ec0d8948babd36d83b0cbddccb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b4d27a7bc40a842a91473f2920ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeefdbc56b02d15e77181da191f5cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c7853bd817ca7caf0324a6ba67f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20945e989d7b9ca1af54f15329c1d82a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeaf21e91f2ef182308c3f27c624bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482e287e9195852579036126c697f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f50c178e8851fd3aa8dccfd8319f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5e66bac5dc06d6a7ad7606d5d437268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8835c5a8e80088234390b7fe371e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448fc11c8647b15b47365b12ee35dc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ec42629b187a4c454b1919c4bb1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabea03235cd973f6e3643bfa43434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269f4e7ce6cfaa2114cc1d499e6e28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3737ca505696cc41208a1fc83a50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d368b55ad2082baf2549d3f8afb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25bf40465283e8a9b4adaea79cc192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ed0af98805e9842774a18349863cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609154ed1f4184cd8684df822ed53c83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f07c4d3a5b806fa88896e3814dcc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053376005ac13b54b2593727e2a1ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00542345993b7ad22a72a507b97a08ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dde3a5f0d6f0ad7aff7f8c81423bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc35db1c326a2ed74fef93ed07a639283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58c074fdcf977496342e86e4f79d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2f6385f920624c3025a7d508fd90f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ee648f3e0c76cd2be24ef49acb9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a9e90da8746059dd8fca6dc1e52c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852511ed4cb1a53f1fc5d85362117279288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9221f941379165cdfb00d636d6c838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ae7a32b63b5aacf2e09a3938bebb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd39cf1ba7e0c8382f5ce13358ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f273bcbdfa2e08a8aa2b59a5b8ee1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353c6b1bb5fca1331cc824e81e5f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99bcb532bdcef4d6a544a7f2a6fae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463309f6a8182149f3462e3f2c2e60ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23936affcdd642fdca32dd62aa646660296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18a33c15c6ee9afc446581b2ae50e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294c8cffd89794f9aa8cbb548c356cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e56ea54f5cb47f8524f44d08346c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea97f539a4625ec05f861cb1d851ded300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6396b08e27b721ffb5688ff6add8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d31cd4800c4bcd033bb1e776d11b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb4659651ddfed0532d2c89ab8afdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4b68a63fdeca414cdc4439fe56a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36b9028f77cc6b0d22b76c2435d3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc3b0dd44d954791087af6e946809306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f0373e9260816df26932794f32ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3bef4a771f95cd76fca1449a74862308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad03ce2561315c8dfaab2c8bbb1a30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595dc0d15c96c2efe4d198185e4671310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff540a833567c8fb1c5651bfe5f055311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80288787f521f5d14a6af408ae5fd15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbdabc659ff80a6b9e592282e0c078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c03339343a70c0d0c49d042d33415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718db30fcb475aa2fa275b9a47877e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d9031cea41b19909c1d309997940316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342a135408a34d568f3c3efbabc9136317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa5efe13eca1f2ef5fcc070fd579b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a795527da44d1c33d278dcd4d33887319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101f27b7ccaf2b89fc4d8b1e605b5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea847d0b1f8f1bb629df8d89c9e4baee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67edf6f047cfc1a90382d5ee9525e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b543be34b82177f0b8e41cd422e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ce9914a7f0f4fbddb81836ccd0cc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe0ff94fb838757bffa619262e45c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e4f4f326cd249a8beb016cef7f546326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1cc9b361022bde92f6d1d0a17aa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74c9debf2899f8c475ee64cde5e887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c05599dca71eb8aca7f75dc624c89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001849719e7668c2c367f94dc5e0b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811a459b692399aa9eb92ba7014777331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e1af3029934b18f18fff270be767332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141fe88f908b8a4d75d4061351eecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d38107492ee038ad50a40656dbd8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa9d1459515d57806ac6efffbc1bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb9fb2745c2be207b9cfa855d2cfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd430674137fa99046ff9482ed621337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba52ab398d159b9fbc00a8e59745c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac80b5fc6f1f227f59dcd3c4423dbff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633353c3d86c897e41437906a49d1686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d8e88e66aed390601bcbf7ac7d0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262cc4b3ca203c3413674241d67bd83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca2f30f76d0f18e636144dde1c089343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3891dfdc10382eaab265b7d77747e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f95428676171d40b4da04f4a2f555345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dee45b99efa29e5716ea796a1224dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81141afe2473ac229d8a30a4fe02269347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ac7d05392a61280ff8f041a6bb733348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62f4bafd37bbe25925b2c4e53a4928349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fee39f3f978bba869f80d5e2413a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115b02c2469256bfdc7da6b1f0c531351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb7438a94226812ddd617c494fadc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19ca42328c004369cf14cb02999f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af756a1717f1b524ac1868ae47b827e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f0fcdb2f329e5bb5a04022939fa3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566722b55f22d4664dab2818cc0497356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb2da914f90334eacc1d799f2b519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8b1a7a6c3712782ad7a6ad7391f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daebbe57758108e64cac70b4cc2d1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa4afe5a3031fcea463bf09fcf181360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b6cda9e1a542c40053ea569f56c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a71a896a3e6652638b7614ce5c77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0d70c3aadcbde93d3fd15c317e12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664d507a07714b6443e9dc4a947c8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be575070fbe167edf77fa2a36cd216365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c8a374737fdaa64ce7ed1bb6d5a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27b0e76b8f345f8f9621d3318d684367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6550f1d82b00a04f0d80fa902378368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d64ddef5614bbd11fb89382f0ed4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e9502e92632f6ad7b1ead73edee9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c038ef789d1eb5654910298793e064e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a65975f0ed5888449296ebd8e48c63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a338758e6dd80561b5f8438f32d25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1818cf3959799985fa39caeadbd9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a9708e0d88a91b94dedde9d16730375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d144ebaa28fcd5a25b5602bccc9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e379cf68946a6dae4016774a4547e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba1ef4fad74e1468f4a944cb26d7cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e72d6a0d10e45c0e23cf7de0c95d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b671e50f82226cd82a7a9c90bc8cc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe30ef1d93db31c4862b26011747b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913026c7ad2d8cba653b57e52e966cf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eb15a86c451c96c275a5ab5e855dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893031e85170c1484b07469b9f549a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b74bcd02174a9830328c201d95dd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f1eb98d83f97ced6d5dd593024a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839016480b5cfc9e6ad4835c90bd090a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88327b458eef60443f894d1ed20db5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bd5f4b6e27877ae4b8dbbb06f9dba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82843a8dffe30c0c648d8fda28cd2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0754fb7ec2c9ecab52fdfd961e4f912391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01623ae6b2dc683158d8990b3b84ac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b39bfe4c6c858b09529368bc1f9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b921657a7ba0ed0a0e4bad5909185394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a8ac4c9a05df2f9a1c59f5a61b43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470296d00803ded60fccb8caffae891396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db2bc6686d27c7a0451ebce7d1283397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419ab3b3a9c26f2f0620769c9db16e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfef154454ca5c8e8f00a58ccf92df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db97644bf475e8433cb3bb4402233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699006112cca905c844a63a6eade323401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e8512e450469c6207567db7418e70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a14c13e4481163275ef9520c51c2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053e38f2626ff03c82daa7d383af074404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665666c6520039d5c7b6daf664f0db60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725aac40511d474401b83c7967ebb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf44599a997ba82e27ae4fff6b136e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c0fe1e87145882738db30d1d4b8be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0f8ba87ae2e6c3cdd22432e1c794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b60c9941cfb1f2de346256febe0101410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f985dd176d685b1d6fa6b2bb5ed12c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119cfb53be804beea51d26fed66981412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba6eaece5b577cf78fcb90283493c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d6fdb7dbc46289fca21068e13f6bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046496810102cbad14ca68e92fc1377415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659b406b768382315a3ca9b411580e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701752acead269b71a1c73c506b29140417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6a7b8066af8430b0debffe13e1d9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f702b3c88908da31c982594a946f42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7578603eb7056ca83e060058d4b8e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869dabce869c6daa77b9101a41d78c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0c65a5c0eed5688aba8bad3e9831422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256b2f0d00e205566e98ce77c1d3aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c7b06ad9515bcad1e9b20c9e5428424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721ecd859ff6e2e1126ed126fee9e94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d5aff426faf007edd15cab22baf70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43e100fe656025b86674142aed29b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d1a109b22d59418d1aa0893ae54eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253aa75ce9845bac19024c32f65206429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3a7cb2cea6a2530fdfd678b5fff5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ded521e30a36c3f28d36c600dd1ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297916f609af4499038403d2feee56c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cce8a46c1a17434d54a9070fe59ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457284180033011f5bc5fb687419a98e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439dd5aa24d175e20979dcf059b776435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee65d8c5a306fde0ac4f4c5c595b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69047a72e221a8b5c2e5ff9cc2fbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff56bc67f29f4b3c91f07b6b8e856c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d113f82d67d7bb34d99a8aa0bbcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e969556f2c1f42cb13291e37dc6fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a73aeb21d8ba9857d754dd19d41b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959035b08185064d8bbdbf10fd237eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4bb932a662247b9f845bc33d27d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7aac71d1cb51b75d70e73b283f481444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6416f81413da6bd434272ac8b9f0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e7735b2e3acf0788f92486263aa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772aa881f78793690f3e56dc75477c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5262b870fb6e9e90976e473b26101f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0befb50183388dd8e2e791d5103b62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc38a7e715a40c83c7d8151dcace4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600656290173964550d2137f9406041451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77f1926ffcc4b8ca0c9bca138d2f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab42dfce7bf118fc97729006fc2bbf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f08ca630c5b2c3041976bf15b26f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5f27e004b883d4ad34d39e35ea8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e778520b9ddfb5229a044ba7f3551456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800b243997b01f79a3ccc34cf89ce5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1f6f73122503b34094971a0bd6d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dbec5bbb4f2f26c7f2e6fd4a7ea35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03978e1f38c8998f4066589a553ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bde319f0b378ea36315bb0d1089a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7efef5dae62ceb4fab140d94bb78c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590d1b4199cf6cfc54ee4529075738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d3ff1454967056a6e2a938f09cc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56f07c70561e367e36f40d913967c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801e80576186337ef5b458427739a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0635457fbf85f82b2b1fc2786790467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ffc6d4ff6a8aab23a1b1e2cbd379468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362154eb54ef1e7a57c708971c44e3b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127173275c983d122b9832a8928e4fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38815600e88c0acf9c06082c3b021a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c8ec1e2467fe49cd3ad3117145da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d703d30aaa311fba0907b3943346473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557556312bc93853b499a3d7df8abc12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183911e27546fd3b0febd763f35b262d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999be47a34e37d7600b83767c529be6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca20d42aa086ac3544defcbfda800d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6a167294cfd749bc7bde3d35bced478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8e88bf499a712e984fb55f0abc6f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d464de7da744a90202d7122779e46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecfbd3ad9f7464747dd3d623d09e74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b7b0e36e9c4287144d5312a0955a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5c2240ec1d7cd5e162b21990b1b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8b81171dc025110da56c6b3f9a193484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908cb0c14c5bfc033a448a861838a6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe6ed2d662105377133cc50cfa016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d17684686e16e26fa4c5729f856b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b62e6c3d1b97fb80395d06689fdb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb177245b780986b93080041e78b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f8538ee0728389976bb3a73622b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf31a7084e277554c29a5d85fbdc45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008d78596f3c6d8809642bb72d318a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac286d8c3294c8ed500b05bd9421f9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f63c489c4cf3a106519af5b1b67c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad644cb9d01a1ba77d47a878cdfece495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449bbee5ddddda435159830842052b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e7e2554b70d641dd40c63a8da84d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8d9915ff7cb9c52fff9e8ae67609b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778ba6583659833e5535d47abfd725499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83eca2172a3c40cf656c5311e7084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496de6d7edcdfbeb79d86562d22e39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16d845a6237d6f23acbda67023779502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51ff370dd1098e20956ac6c30fd85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347be78d20d4e5c5de40e8ed8f681f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73676dc97fcdca5781c916473ec39b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4f47607a8032c0ec6dfcf46b599b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dbd8c6bf7199fcd056b5a99612558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbeb05a6b90a5f093064081193ed93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ceeef8c3cb04560594fa083c59367509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ff8bc891c1ca4bcffebb53aa27dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c72002ec8ebc10b01bedac2ba485a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2007b08bcbad5ede048d2a12b464b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98939220961ac64d8da0d8c219386f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4e7c5ca39b3b5317272b695070a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af7bd68c35f83332f9239f597b0213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae200dc04f517dd8120a64cbc3d21d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a79768fa5c3c77317f4757a3dc84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d13b1ae502d01cc832c2a6c19134f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f45bb843b5a753ba9b506d533a7bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2f6e700de1bfcb59e5a0b0226c9e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5af498ff0c4da46401f071c0242e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d1239b8bdf15659dda3897db27c49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce71fd2beaa421e51e1bfa75ecf7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b337a30cdfd18151c71ce6f3f759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6590ce59a9a7b9ed011c2f1fbe6998525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f829b65bb740ce35437696fd35db3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99972cf73bfaa84aef61ac14703fc84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c51d7f2229aab95a45db0f60356090528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505907b03c0495b2757fd365076ecf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49910b2cbd1d92d28ecfc2bbcaf84d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4139d5e6e0cd738d9951b01d2e2384531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2630e56d9ce7261328a1dff2c4d38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e866bb91a2ff0e218a70ebaffb14ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10883f777f6067049b6062e6534425534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee651a4c10f946dc01c281336234ce6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23e5d6bc4223102237f3aa03cfb11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e291459f5256dfea6e7d21106ab3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0a6e6056737e539dfc54e88f469f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da82f750d22253ba4d169dababaa5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b79936abb5b25fdc4dc0f63e67bcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffbab500d3385be5db60459f0785eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca778565f6c35d1123a3c057c7f895542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a821c4c5652070c328d49e58d1793ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd1fa9f80c150cdb0147e55fa693fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb3f9848d363481a5782edbbf193d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f846b88ab3734f78a7d197c1722297c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974bf07bf91887d9c9d520c741c8d12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67a13d61091c009c0deaa6902d676f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d85ea6e24afa445e1c68ee9dd2a7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d693cd89004bb8cacd296d55eb1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ea60ac9aab0d822888a6cd6ab858551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b63a7a6fc0251555f633d6246eb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f4b16e687ec9ebf94b4e43c26770b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb73face20c2a5acecb9f4eacdf90b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5d170aede09c8c00bf273a4bfa49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f43d01fa9a8ac514df4afc17eefd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2075f626ff84b77709b833a81913e72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83f8ddc32ba3ce7f8af069e2f2d8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751815d5da78d1325affaa2685a0eb2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4fd1a161099432921249ddb9d76b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e2e22a2e86cf090d3d8f144ae599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d53d9cf165ab7a96edd566cee5cf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922425b59a61097db6a5a03115d980563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29e50933b39cfefcfeb9ed6f5c660f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60572026efc6563e4a4a0545b261e1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788e5799fcbb6fe339d0ab3fa448d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6171e9dc9bccebe4be4da0de00593e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76488d882bfeea129bb4d836a64c37c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba0e7cab8a70c1753b84a97205ddc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f149928579207ef5fb1cc0e0ade8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf11834e9947552035efc611d36752571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a1005947d7a310c52b35eadaa5a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf4ef18290d1eeb8f2f5dc4f27b92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cda280d9dccd8214fef344dd486d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b180c205cad88cd918ad477d894ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b55d5a448fd58339a3d44e58895e9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2fe059287429d1609092822d6db7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d53c9c29a242953deb827c81d932f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b5684d03ccf615dd33c4a3cf02fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ec8b7893a7a6a6e65f2495f75aee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf136c35ce52b09b22474942f73e116581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d075fb29bad9f72e832a140656dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08160c9f871800828516c5b0276c446583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb95bebd2b3b46287e5479e55f04663584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa27f1c8aa832be5b8a261ecaedc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acb822b1e8095c6b7041d8945242bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ddb06dbe4653b70795482ca3922f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1bc99fbabfd3d99b77d93126f2cc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44219eb8da13701e009f43866f63b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f711db365d3aeaaf863350a508fe21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3096658f4b647474857a4b95b71c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e8f730d951c367d133f651823b2df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5335c03eb30b76c937d71a8fa380cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704efc50e4076a73f685be39811a926594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b916e7035805659d03942fad6264595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c14ebe94af8ea46ac85701179bd93f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc720cbba0078059f97bea0b1a10b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd373cef08d75914e77cba6317871598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2b561d29582ff85979f29c556aeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e0cb640facdc122dff9c6d890026600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca89a647003de6b5f85f2365fd75dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3a7a6d89ccc36bed410d32680a1d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d7a6ca9737c330c8352d07399931b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60694b64f21fdc7c1083c7c619dfa45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d98ff0906b6ab9d65005a68ce596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1d2fc337f4f6dee6d7fa70e34f05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b4b7de211d7bc0f9a37efa99b06a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390189de52a788a57866a5c59fc859a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fd6791ff367cadde642256cfd3ab5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca711ce989659d57be5d7b9987e4a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b04163a6d8a028949999b81037fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6cf5382b277257e5bb9f6e5d1b60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4efd2de63acb886f9b68e25d9fa3a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ebe3255e39b7490813871b98eb5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44efaa67c0255ec6474ba7dc48690be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b31b29184ef72a4330509c25ee82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acea90793bd070777fabc856b41d542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904b16b0f204afec34ffccdb057c52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc353206a9599344cafbfa387dfcec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05ef2e0ff5bb1067e9c6d36d5c053620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c147866f02231aaa9742c420ae64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2208ad1bf7f97bbb1ebac8959f5099622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade8363e5936c0e971ff979a8cf661623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4904784b8cc4e017a10380e54eb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe354664bddc51a6c5ade7a03fd92c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3882ea8bdb190d01563447a033038626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa94ff67be889bf69b114017b935f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ed39b140a228d78eae071dd69342628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0f4dc023ac5c5d1e8113dc157449b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934227db8ba463adb905163e87b8e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c41d302d5bac2e0156be32345d9a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253417443890966161930a0f2375b85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b029b77d865363e55c51176b2b3c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce6da52e473ba2af03d869440e718634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0dbc8b34b081503ca7310ee43462f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c649bcf3d46f4265ec7a5d85b945636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c85c1fdd1695fe8003f5097f37a1b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613027d1fe317df032b2544142f913fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e0758f2f177d64928631976895e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bce5547ff375f291878e282514c83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e756b807eb2163d68cfab7ae0a4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49254fa96b61ce4044fa458bdfffe84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a73a48bdf36cc2b3cceca1ce57d7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31fcf4ebbbbb94a99095f4b99b10a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8c0633f961341140a06d3388efbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d348a7bf7a086976a90a53f1e147646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb30d8cf8eedc697767b02f9e723b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ae19eca970e785b3dc478ff8b05b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755cce605c085f80622ff3291595d9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dabe5cedc9895b5faf8cb7a87a64f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1630bc29a6d8acf162607809ac048651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a102e81326d4e297527359c8a81a524652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1f4a6264dace205fcf6f076cc9c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2fcd3f8b6e7d961016d17daa6e516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541033628aaa828b60ad15ba9429ff45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1899db0188a973393b6cb84ba360656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103eb1311ab2402092ff6e8aa040a60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bcf5e2c50fc33ee8508597b103d58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fb3717ea1c2dbe6c4832c7ee2d9ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ee600e73ced54ddfa48a5d60eb16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd49a99a1df6014ab04ff661ede88f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336deb79d1a80408164715501226e8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec4dd0d1369a47579640292fc44e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a6d7e19fe80db073f85c3ddc0340e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808bfc02a22a751709ba1420648cca2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13945e2038e7ba1783e52d02f2c1bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ac8ab3c06ccbf39b3ecf0b186441667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96809d6bd8f1b2fafe54b50f01804199668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0cb2893fe66d75183e53928b4938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b081afdd123e3d5a17c59a2f9e4bfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126f6d120daa86106106d03befab89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa819bf64ad0d5182d510a2bf7f4d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d17dd3e71f1a08619a6a7253614221673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefeaf5b4e883202f576764514efbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025d0712de4bc981c665314d66acdf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97995925e59ca64e7e73169f38e241f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5948e6f9676dfb7fe6880bdcfbeb55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5c250cef849596203efec39be94da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b3dd41b4f25efa3591fa561ee3ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95071d2993f14655c86318ec25922680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58475e8403ad73f513fa500439d45025681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac4483ffeebc1999c6079f90c255d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67435b93400c7312453f2cf20855141683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95c4b6694e1e050e813bcf06a979bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ccf8151554b384072b199060d62b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e773434f8a41a37888ebb6e188d2f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec14a1f105eafde7b6c4f38a3118d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50116234acc39c5c8956cfaa4bd126b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ceffe1c5bc15c8ffbdeec69f2e02b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213649fc39d1f7464acb21445ad1f52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcddc1573275af9eec1fdff121f0388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35c87ea34c998d7b76cadd7dc267ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b36f21665a0c36631dedf6bf3dbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126c312df265135a95d7381bd859c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08cb45ecf9a5e607ca74b444c0064a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262e2024478657ec00487e3675b6186696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6475a32bcb5d1c262859be24edc96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bf397498e321b825433c3cc70fd2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66080ab450a314e70c63784ff0a0391699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4582677e1057712b98615f111a83cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac408974a68d79da2d078d2c6f2d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182dbe3713706c2338d34fe37967006702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166596c6fff03351e0d3dac3c8aa1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d611040c1a8ee18a6fc2683e444fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a49fdc52743cf7eb223167964a96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26a470383004a32152d92f7bfe4c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447054fe8093787c6c392a2818a380707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1ed1bb74f82f5301aec143f324fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37036a1cc26a11e201927be595e50e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec41b7534e0962d8b13de0a94744bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e306be553f33378527660c0bdb6d518711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0231bfd8cc90da5c20942f2ed60bf3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48b2cacbe5cbad9b27a829940b558713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3885d722b3e96f27b572a5cc28247714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985ae99144854a6af3bb18533f4fab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147d57e902f012291f48fbb9a27d9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf57d84d40ed54256f7a2041543d46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d30cf017ca932261228794656356718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b558b46d14779a86145548a68c9f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1151e1f01407d1fc2058cf16accbe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcff825d9a167cd3b8654a896ed2e15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbb056d63e8e80591cbe67626e3b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeef9f03538f12f3caa5997b262c6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69902caa7d9347e3b572b03b0e4c9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657b98298ca09082ab54d911835c2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd8baeaa949d5be3956b0a28fd1da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c79ab19d7d875ada899147f9666ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cca72aab906d5fa461a23a3640157728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861be89bf0d6447f3754dd71590452729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e30fc9eceaf384ce8d0b8cf3a67b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5dff54f9875c5a0aac6bdb2335ee9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813f80b90ba0d7f3ba8594b03db4ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9d35c25de7e8a509e99274ba25b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906db9c5dea50a87460093b1a82c613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b139a9f3ec7926f3ffe111aec8314735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1a58f3bf625e99564be8a32d69de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290ca42b5c1ce13288b8bcbee1e02f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be417d970d75f01e353dcb4c0c63d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef6e781385984e0a3b1b269c932b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79a68ffcfef8c252c090785e3a405740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c9324d38b83601a58e4632df328e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705699347caf1b4bde2d70f7cbd5530742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18df94ea84ddd67290932b823ad08a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3ff3e8bf57a092f51ae0c8f069ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab383461a4290c166515c95caad5366c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c87268c9462b96faec0f0205792a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe85666da536df8f22464a2e0fe9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5789f512fd3407c0159d4d5e0030b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f5cffe886cf416f5475066666e5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc239d83d1b47b9a065064bd65a0a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539824cbb1b13cf44332b01e9d0b36a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067bda99577ef8a67d961c3556d2e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae372308d2d0a735084d30dea9de50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137290d4f8a21772005a4af16fe7563754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec10f49e117f827a94918e5b9869a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067eb66d178e6d4986c6da9d9fb606d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904c80fc222d9894fb27589de45203757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55d1c925243efc9dcb80aa52d3717758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccaf205a5eded219f78fd19108d24b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>