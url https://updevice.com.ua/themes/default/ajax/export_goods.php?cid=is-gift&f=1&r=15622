--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3b0c1b6a9abe02bc702dd6cd3a3441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8dedf51f34384a94e6e681b2684342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa550d8de76a187d7fb064d71a89f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0bd9957bf207c591c0d102fa64594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863575ccb92dac5d9baf519558033e8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed51d61fc36969df896b93d50a4a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c77305d89b805c31f8e49cb3c3297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674f613b1940ba1d5a1edf69f756aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547673190eead98a03cb44fd6733ac209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7721b9af8461f50b3ce67d4f60622810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a266836dac8d14f294ff1b005e1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4e449ef5933a924fe6f49277301612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920047b055f7e9a50915481f22018fa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d1d1723736d7265e09b6dbd21b8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91079d9014babad557086ae08277115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be43bc13cc120a59496c805b7167f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa11e48b9556a26709352bac3bb7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e94504ad13eb0abd482ca1b120ef818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e22544b10c8e630c06fb4c036351c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d77ce06a958d22bf6f692e24f22eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b6bf142c972d5b0bc2e8df63b41221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd644729ee2a702930ed51ee3be0ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37e53c5847a38b56ddca2b74fc45823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ca0305940c4570ee2e327aa3255724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181635771e3da112a0ef52ce667e24825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b02117d7dae1f234385cce306adfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95fdef9893d8f6e4232a566c3ec2ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b3a1837b18092d21f8a44f9e35de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049b699d1e90cd497622805eec61a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e734fef6a6050117b070574e8001b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f3e76bc0cc807936528542c3f9fe531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7f0b1adb45efc1bbc71ce49d267632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a6bd197aa3072b102a0001c165f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca7f74f28db00aabaa635161fd5a0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b5812cecc7ddcb3a7e48e5a0163935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670491e11ec8ead53fbcf2b4d1d248e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3836c3e41471999ee8e8980ed097a2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd5b5442391682f7734eaf72b5a6d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcb6da40b155a7d629535c24633c4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7310479b60d92a14aff791f645d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4375ba683c8c9902ecaaeedf06b81541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579500f98b002a3da338f56b9b96d7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441cefb0c206a71b1f6886947bdb1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac6bcc05e5e94af4a0d2a15a9523c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8972fc228b2947c977e5cea9ed89a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf4b54456149fcdf8f1776c3bde6d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080e5dd92d156bbf82417eddccca5eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e455bb697eaf8d17e18a4326205e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c02b45582a2ed139829aecae5e0d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac2ab48f02687b0d839e00933355750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f3087219def8c64b4c1b3039681c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94482141cf0b3c99fbdfd6f741e603fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38787060a4ecf20b9f183bba814232653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cab9e7869439f764dfadf99c9a77254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5ca91802fe2f773668991b66ba4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993b3e1ec5b5f772cb45172d117b5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadec8a555040ed11184dd167f608cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e9f0289d68ea109a1f109d01d7f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce513864a91b75aea41b09512b28a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9350c10f85d5ba5c77e018ecced4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e515469537b11f5affd346a0c7ad9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79172eed7c9df36010eccd6af052ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f34b2d4aca51230750a9e2f7aee7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b61d11b0541b99c633d230498bf1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ebf64ffe02f0d145dcb2bb525f1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9cf3fc5d55cb6b0f1155cbaf2345766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1961585d987e942c0cc6e7816e4f54667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc0a4be6fca4af5520e209457e80968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8641f7a875f632645488a925c6f64e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e23c4b51d47abee1471751e39c671170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304682da70eda71f14ccb4d3a6e6bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb96f85a5d3612384e327d7235950572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e957d1e1fdc27013ce8e764b3d5fcb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2aea4d23de32b1ab62f2db9e2443774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5b31d57e7ab68d6e3a9d9d6525d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de0a2d71823528b7a3f711597bb8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4496eaec1b1ae2589dfba3fc74a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fdb359293cfa4667d4eedc88d96ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b317e7199693063cd1742550069f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb5f220fca9522080829118f06c1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bf9f9aed7812540f5bf39976e731f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98bbeba156158b0d77e24aad7c90d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d06429771b0acee8fdf7694807202383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7508025dd5d4d0df4695691d576c7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c23c8c3d50741153ddfd4b2f94e0a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0f70e545cbee56fbd8a22ac4835186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632cf2e1642b50801bb914cfff3e6da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7676c73ff1ba8fc88fd6a8cd4222b6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ac626dd886dd211668ea42ed02b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129763539077044d65faa72c887e69a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0110f016e9e7cf90ac27b29818d80b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f83480f51e7034eeaedcd9600a87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae61457290e5f3d9726ca40463d08093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba37c904fb5e44aea2ab76a081a1a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc8766547ba3bfccd84df4064321c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9fc78ec1717f9f1e42f5e8f6af86396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ef6a8cdbf7f1dcb59a646621f54197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b83a64a0dc02e94722242d09eb8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28359bf8d4a8ec920cca968cf0eebe3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25708fedcb17eb6006f6ee1cbb0a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f9a727d1f25ed88b40dec2d4dc6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b68a6305d2534d0ad59e5dc2f214102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57814737e289671d64ca7e78cfbe9252103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d021a02c43c5b4a0572d0e80147525f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f5663fe3676a3c65751fd74860e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed3d946db9ec1c52ca3dccd1b4821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc990f2179e8f6d9879b078d2b479107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7234f1587e3f99f572ee45f0e7feee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169930d0ce46a5b0ef161ef7fa53f90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e9226e4b52a0ad834d6283023477110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304d5ce48f474cbf4f8fa1382a04b2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d889151f3bc80a5dd3462cdc6174112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e4f7ad19b082536d95b8a37caf1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30677f2a8151f4f4f2af77e002e07b7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615e04819255ad60c50b31ef54d6ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c5e9258cc35d2cc00998dbab97bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917afb131c455a252fcee8f07c0e4457117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b98ec5bcbe8684b1250e90456a58a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dd8da8814d8d0b3d27b737c03ee30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25041a86512111403954aab8602cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18cd371111ec0ee771ad4db95b7722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611e28c040ebaa7ff25ba2c438542a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd274aa39c44f5d615b3130c08dcee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87ffa9c790059fb53e2d2c4f6cb37a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6688247ffe61939cc8f8c6548290e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95ac5ad531bf301beb53ba0c19abd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8b96082f2da8a2fc161e607dd6fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74905b4fcb4f66f0dda124cab28faaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c3dd711b18a42248d8589bc30a3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29ac80a7e3e8b076620d9cfd911fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd52479cb4695dcf9aad9b77bae10c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f457533f5bcb3769884da8ea4f9e1e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443190dd47fa9598e4153b3fdbafc55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09456a47951e7e5b34533dedb01bad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2721a30081d6c44e93eb347e58f76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0292b9e1b3411d8e3da7e022108be08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9918c1f409e85a213019cacb147fca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b934f68745fa27d7532f4a6568d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4257f16dbdbda327e5c192f4de67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1adaa5252fb43d5dc2e65acd1c62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2874a94e38e031c82f4fe94550e74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fa2fad9a10c5ebf8c8a2cf874b844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c3b6569fb8576bd325b48c8547ffa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c5540df943c8b26e034d45beb9d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d45bbdb56dfcf9d9443eafb468ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf807ec6bb746c1b2ed1cc890d6f9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964ddf5bb16fac0b078167c8d57852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f959f05f03be58cf94705f1f9269d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a713d85bbc95dd0e769d717ca05c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb9a5d8f016fd95b4ca264360f8a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb3fab62ed027f7c8f717edc5973c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a91b84946519f626300c7ad32f004152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88fd7b7149ef2950eff3b357dd56d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303834ac7a2592120b6883088ec33072154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cf9cc2a39f135b1f6044de59e9ec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a82999632a5062af2147ac9e2ebac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc4897b4befd0a0312f89dc3d670de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cbd25cf637ea05948e6450092cb50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc4960e58d5f8121151e92d4fc3de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce725b9e9562170eeaeddecd9ce1c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca33114e96d709497e13688601634161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b683e443c8de9cffabf4efdfb8b1e91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b8da60d02d7537502ad10417f7d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a78e06b0e9a3d6b92ae2e880cc258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eceaf6de8f0294681c7649ec80f98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31232e84947bcb12ebd8bc854161d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5336083c2ebd22c7dd4a922b63ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7d320dc715d10980eb73a8b85e664168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1b4eae6eb3004c05a3073515f1a32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7ef8bb6ac74ea19fb2e6d36e5395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d859a76b8d2f79248824ce5f9e373171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88d60ec47811a87ca93bae2cba53f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca647341bd0e8614f07fcbd06e7ea5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f3317db520f67a282553a437eacb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c36a595c7e613b5c273f6453b8ce74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127a9c96d926dd84bed0cef2637f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821206aea6de20433bd22427410d32c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d49b44f1ac7a148667453399256e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70f012e73b061f49acbb9fc897c43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b66abe8577b57de4035869e377c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf351eb15a6e1a69e82cdb1c4f1814181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f786f6f651c97de04641428fb058e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414310f413851e872d6776be085ff6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9866eede17897533155810edccc44cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdebfb09b32bd048126603798b0860185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c90daaf4fd265e4a1a903cbb1fd0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f420328235f7f8c6e39ed5d3ba342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cdeb40ca1d4b000be48c0ea59a3d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5870796be0ad9b8c6bef34ff4b6dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392dc094f00198c11070f4389fcaee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd9a9a31f69577ff5d251375fe0a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee532c72a8a453803386ad3da9607e34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929f8f062a178f79de9c7c8104bb47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bd8ebe85d4a1667ecf57d7a0df1cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c1a490030799a70233adf4daff56e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5abfa693a49590bb59e42f5588aac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee21f97303241a81b97eee89d5f7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3ff351617e3f977937bd228fbf71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8ca749aec5ed93e39fb2c76901aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14335ff0b9e4b4a9fa3c9f2b43db0de2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de460d961569939c16f2a73dcb842aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a09d4ffd381559a3fbe9d7c540776202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e37fc4b0e68d162e9baaf8339dce2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686cb216c4d6068b62ef8543573dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914a85b609e62a44c7b5534ebbfc2db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de1813da891b1072bcba7e19e751bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e5985f7ebc9a625917d8adc7fef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6c009b28d975e45eb6dfb91769a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2499a775086e6cc692f62949405c00b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ba36b7687f9e5b6fb28816188ead210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2caddf62ac363cab4b91c8329c8ce3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16a5a0042276e3b75c31915765adc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdd6a25c47c48d37108da0ab453c22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6adf68be5a73331e9737265bdf147214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd0c0d9e0e5b5e91078fb0e6c40fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226305dca1ecb91e474f77350dd7d92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ea8157feebdfd38a6f42a9c327518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e67eb13ca008c696bdf386bbe1655c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a5dbfbbc636598936ddaf034a8ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d1ab814501d125d5871f494786a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b3ab149b116e87979db4542bdf1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be4ddfbf098e8ac7021888561a760222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d10c4483517954014693ac9d026c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4abc8ae5484dc6feaeb0cded88469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125daa0bb73a15785c9bec68d17fe35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88cda48b77a195d209f4a40a96ebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959dd8293083caccb6adc61e2044196227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f661976253a9b6546f0eddaf49b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f7a4254d5105048e727aca802c87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bdf5ee28a30432f651b915afa624230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c9b67ddb93fb4a50f6f6de6ff381231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6987d30fb6073dd804de79b71f2e92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469d17ed2fccdc5f338391cebe6c05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854a24a3ee81da58e6c905ec2307f4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722015586fbc1e54b7430bd69a5a22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b3ec812abb45c710136a53d74b2ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa19d7b9846b1628485c746ade4ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81f066237adf6574114338f292e15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69258bf651038996f7e2f7b8ad38d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ffa6002939ccec117a09346f6319240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a4898b228f79da1fa0448c4257094241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c131cc5b6141b95dd95a444d160ddc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef56a0c4b8c9dad77fed1de95589c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353dedf37c5efab15a389ac63d15427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235852a7cd1d39e332def6bfa047a1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5213d236518d10ca64aa28d715dac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e63fe0342aca7771e4fd70ea8a11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a3f98cdd548f57c3d0f2c3b58b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa8122302d38c02342c0911448a070249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab87f9a2747342822ed644c9082c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa07971e462a94cd54dc931ecaa4c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b864bc0e7932b1f6224e3f49478e384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dafc3bd98372e9661f2b79ed9719a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575b81d2facd853e1aa8a336845ae95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24273cd3770272be1a1488cc56d544d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b070352bd1c03a54a65a611312946256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c04371735acceafbe2962a7cb261257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd02d807ccb3b7f68c28d8df6ce451258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2299691331b8bfd164fe381dfbf48b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790935488de7d1c50b68183a630cb58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbca58184d7adc87cc3ff59d64e12a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf961ab2decb85d2c05471fb9ada3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee230d021ba0a93feebaacc3cacfe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c33855e45ad3ac10ed01357f2e0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cafc10bb69e663414af133fb8b7ec5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ecad21ac2bb81f05afb1dfd3f9652266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd18325671e36e46ed583156e7e3e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52caf8cc99f7bfdc0044cb5e45d49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7c1f03821021f1e6ae59d8e080c77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1375c08939bdf577d7953b747a9d24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e8cbe45e4243a48a22bc55dbd30a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eaf1050ebaae11fe8e9748a7a03f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e09f13b0c2a8ca8d53d5f6dd814511273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3810b4640f0ffd4112ee93101aac4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae66f28d4ef7858e93420bc5ec8f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be87fe4d1061587dd51992f499a334276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd0ef6daa203a34900b443d0f4ad3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e6cc84279e9dec3c9c6fce007ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8e38733a076fcdd2b0a1ae2ea762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940d0bed46df7b51487b167511a83c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef476e39c8cfa9168844e184f77de9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3aa23f4aca7ce635703c204c9a738282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76457fad4df16e13e4c00f6f55116696283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798f3198edc193d59166f65d0554ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cdf5d92bc964fab5ae7c51373c0d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7609a115638daef9a2d06ecb9014c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debadad3d57bc459b1bfb2f74e3dc92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f727d2bce8dadda6368f9bbb4092f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea84956a72b03b63a8b8cd88ee0cd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193271abcaab439dc63fd44f2910e75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77e6221749f0f115c5cbae592fc454291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce027ea227a884b42fd7acf994727292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece24f79321dec4521649ba337383f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c090bf45df56c3018bb8107d7e33e87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094e8b1be345f83e7ded8aa4107349b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c248f6a57cd312e90a39c7ad806fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2486855f4eeae25869cc049f990d847297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901e078299c45b79152670cc523295298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d614f88b580a92f79947b68e28f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d413f28bd1e7d00823217523abe6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c833830dd3e348bbde641988f1a22f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95380db5c81f8ae3457f055774945ce5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5de8107309af1d4dc85d217cbdbc38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976c888ad950eca11ae0a3dd2510f2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7fe2692675b0180b8c39a41fe4b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1684b42fbcdd546a27511b16b31a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f914a8de1709c61aa37931283f354307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22cbd005f2a4cb5c8cf78ca889d61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296973881e22ca312047919e1480518309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc39ebb9ca88d65387d180470aa7e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03a3c24326251da3f17f3a237fe4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a99e3db9714ce9bb003539a5600c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80b36a00e25d0240140df36d5699d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a82e7f3a49cad3ebf6581f1a177a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ff65f2d50ce6f90fb180f1c9dcdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f8095047b77b3511dfbb03c37f52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7bec37149a452c246c913962af3c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8860e976e67e6e5494022a9d4177a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79b75d4fc145e435b2a996969d651319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd0ab9df46dc11ca775c5bda5725e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801f9524fecfc66b2cc0df4edb1dc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e1fda4e0c657369c5dee5778c545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5a4da5a09faa649064694dcd205a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a954d14e1d866e903e3aefb21189d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6bccdd49d8b11305df7499ad68dae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e854052600d2de159f93932a74e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cdda3a1e6a581a1c33829abf215f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90299557cdae49720882c83ed64e03c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13a3a46152c88f6a6eb63d67489a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135fab53068cad9be429f45e2ea950330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43c2514fda8d357fc03c32957755b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cf68c3a91a50078dc8526c7a3b17a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa001877180ba2baad6c0cbf8a33397333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0603f4e8c3a8d3f39a4f8d185143c31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bfbe7421d9beea227e11153206fbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781f846c901429aa6bd01f5b8c1e482336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fd12c9e414d1e77f6a626c73686c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6add658605923fc0a87870ccf8176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cadd76066d247cd5a1934874b126e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f405093031d1db7686397f01e46b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679e89321713c679de950f72496ee2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f37f64bb0894cec2a4f111a85803f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add826b311dac0188f5bad21ddde8b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1655757a7827beffdbdd9703608e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a13be89a1c72fb6f79ba7e92c69117345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113400b33a4e93f0e3265fc60c9616e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98cceea35ddf79ad035a4b079f887d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d47555d49e9d3147a318f2e847c13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380544d4f7483a327d68e5ddc3be879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00840e87251d47d2ca57ff5985244cc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63080b13261bf6512966b04b4c1c0c08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7af181f93d085abcca0d80ea53d6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e175e0879bea6ad9a4939fd2128e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9469e31d9f70c3f4ae99aba704c488354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae72706e4bf6acdbd059b994d64a99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2ec8fc5d9f00c8c564197d606746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9450a1cfbed5f6139dc9368a1459357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26d2bc4a451e005c2162e2a61d1f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435710ee21819583c59111fc198d4a71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e67982629c7d3aedf7e1ff7e71f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23755516dcb34539c717f096524df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a36c98231ce7af33520855e43fa0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e2c3563286cd8bda7942e604132a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8cc72c9337784858fa721115a264364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea02a3c54e3fda7d8e98c54775db239365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05273f7532bd6e292aae5947b5d6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15b36194d91fd9f2efa03514657b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75ad7ead421f48b45720858be50ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f611f6119c7aec50ce3a6735aaa3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d50629752e063cfacb4ffd48c429e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b574b43f6c0a71833a14c6aecc4b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5f21ee9c54d48390ce02c5a6454a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80dc2ea38b10ad895e3b003d01bb93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043977472beeef169d561ddb7435d45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e594fc3b1c5b5a92389deae1d77e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb0cca500a169a6e39fd09ca1668e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216619acbc519af735def46f848fc0c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6d0550bb1a63fa2f499aed24d664378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf9efe6e3cd3b811b5b2b29cc175b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ad74e81af66df523fe7dd9d54aea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa8f5a955643978d3e5a7f30c3224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77875d7693f65cefbda12c051c6d004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4a5ba7a559baf0caedaf4f58b1a29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d131871dcb0b4bd24f4b47484116384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508eed34cff7f6b12d803a6899db2cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bda890a38199feddcb7b89252752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925209c2ae2c135afdc999a5d63b7b17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c051d904bb3f550a208eac6f11b142388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a5621eefdf0a14453b178ba53aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42126559b0568d582b6294826e0a20e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b61498cb65349980c36429e92971391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082d4a504901da94fc2723035f1e878392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb90f2c21f044bc45aab1beb59961393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6e5ae377ff10f0bce774e5c24cab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71642d5e665c667cd4d5f3e6fa3ea5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afbecd9da815d267e8cd3bef457c1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47eb8d795cef8ae6bb2dc4e4507de1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee063c7f4aa0b2a8c55a80603a8769398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f526968f5a6745f9554084f1b722742399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524bd143d793cea0350941a85c403c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2712ff38f92856ad9a1ef6912cc1fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854329c960fd488b3f61341634234fe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b3d767e13a49e77ab889a8c2b895403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a10c2e5b659a6afe52273ded07e56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7826c1d4116a1a017e2b0109959f04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07810bb70b9a73985e1116dd678a0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9539f7e23b1723ac818946aa92ed8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00fd20769eb9440678c0727ab3c359408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963c966a66be4f3f3ae08eb4677cdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8411449cdb031ebfd0a155bb3a73d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e12332378dedb1fc984986dc7d339411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57825f02b21bdedae0e5e5a5905d8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8273a3444a8d0ba5ad408b953c6757413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f100a93a4c1c45bf635cca7573d2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f902ec2634c43098a98a4d33e0ef9e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc793fe7c1c298657cbdf7092c8e337f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b4a4de4402da288b3e6b7db87f74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b78aad5874569adc0b5f1302380e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492aa180cf0d1ded77a81b4a234c50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f3aa83726451650c04b06b28609b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb6277445538180c2e490ad9bb50c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0135cfabcbde7cbdbd824b7e23ed5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f37de5c87836603595ebdb34ef530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f81d0d92455dd3f5fdf9a95ce0c57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1d81125e0aa84d509be1ad6642f67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e126d76629989a20ce2dd483a4fca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3ca034204377c76a7bf081f25511427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6ebca5aa1d2e564de2cf86ad43e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3af964b5aa4982b54b3a5c792bd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9694f770f65da1ad1a4a02c40a55c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1321f325c785602b8d4d85608b115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b5bc3f51aa518c2a16230ed5d4ae5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734071c8efee92769556c2bb691d297433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfcc0f4cec6ae6f2763c4d0e7fc1e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1905d6c7f74ca5065955d375919b92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3b6ffb1d15ca77664e0a864fb8ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56565a14f665e4233df7219b67fe3aaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc3a3410274c0fbac3fec0f408a69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f4076d1b6a914cf9f6a7bd7c9bfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26dbbb1db17c5f2a0527adc356a46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9dba4b6f642eb36f7917f8d339ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e6898b90be88ec1998c9fae7dbf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fc80cfddc11bce7ab737e811c9da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4516cf0cb9269b2dc419ff078a0e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab932592a1fc969828840575b979b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eeec2f31f9127d9a9cb55049f2934446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1509befe0ba08f25bb0df75d5f45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef912b496f6fe1c8f48447f989520236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6b3adbb0bb9adc9f4d2fd478b9eba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c55d315bc8f7be90aed7d904d9b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc87d12e25073c5b4563532e57a3952451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57763f4a1e398bbd7be49ebd27f6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de546c1f05773baa89edb87a099e6df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c57f794d53d26021a943e53e5b8009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0bc144dc416ec07fcf1d16b3ecfa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016f7e68bd1ddc4a8e5ce4e2c7549e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae64cf7167ca1e60663f54d07c1272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623764702ead5ab4155871b821e116a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ed99e25c1c26bfd077244610cc16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998be0661292d03002cfa2013e5e14d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc829da04ad0d397bba26965c3182881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ced068c63bc3a42fcbc4fc53ce6ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e225c062936c465bc568695289322463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15a66f7623ecba2fc3033faf405c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36c6f63ea81f46b70a3f1d4145e6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa71b10226f86a287d5f984dc197bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307cb3e5e9c50fae6da9d9783f08b79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087a19acdd62d8f3a62cd46ca3d2799468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7939853909e4057f1004d06438f653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795d651bc0250c3778ec5f984e7d9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb01ea08d9d26eb8e8157a35d43964471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51fb81571b264e2be01c76217344ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0daddceb824a7cfc7c3647f122d5fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b10baea0f3846b9a1b79154d81f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed6ec9c1c3259370b9be4c28a9838475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65099b7c495e8adfcd59bdac4dbe44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3845464ee61216c42892fbc2ed634d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052854d9572f39ed1ad6924328664e15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64503947d9194ce8f462133a76897bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734d3bc360011ec92757e6117a2679480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d70d8fc92c4b5159a02bd373e92930481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171746fe6545ef7f3d45f2bd5beb95a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8aafa1c6a7037b4fc94c0a7cd5469483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965abb300fcc5ca51a76767f3b2fc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925c1b275f2070176b0ce8ef1fe18bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249df4a9e91ff8d6a92f0b805011cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b450f122bdca6613c871b2da78d025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca3a3728459fb63ceb64ac0605f2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38222a3656c3994b06378c78248c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536a51cc87895128a0bedf88c23e2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c014f6e72decd294ce1c1729fef3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111bad06f266e14f94f66324409d5a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f144b854a216f24fb0ef568968cb651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315022cda08b051d775b59810c3a8663494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ada5f6b3e2c56b9945cc81ae1df33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83707371c6d31cde76354de5adcfea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521259aa77779fb974619f3bc4517f93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb45ae320c655f37c738a9865ad82f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb0a18b52a7ad597640f854ae6398499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da8c11c690d37b68dbd6ec74bd722500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faa1cdb50346631cd5f81e4dd0846501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f3e3ce5bec8905e3a548e757415f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc8d3ff857531c55b4995bfbc6a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96747105809892d8d283320d78458bb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e171b0ec764c265d454fca1f3a9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21febefc53e4a33cd7d155a9840d17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646cb0351f839aca19670b6708223f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2770018d70b8d2e6d9e12f42e2c333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42e01bddc5fa7981d0b28a666b58c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129df442c77f547df6d4df327a205ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa98699926430219ef951c650794f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c59a5cf919aabf01da15a879d4e74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112595b2aafede61346974a64cba82d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff35931c01b344b7c4b26aef749158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3a61582e0e9f4558f4e3a905ea75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac63ae890de5230814863df540d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604911272f2e0acc5d77d5bca1353324517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef39844a0cce63db3ceca2e8e9fd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990d7870b142584d091c39dac4997e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763131ee8e262738a411ab7b0dbe22c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a5c6f0335c381b819503a71691f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d32fc53885982de80a5b66657f9c1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b81a07b9141f368378a57084a4ef4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389714e38db381fdebbe21dd5b62ca1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8feecbc833b305300008ddf89e7b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1ae90702097be8cbd9387e27af64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b57802925cb74439a7d34fc6c439527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e147095bd7632ade0ca666d139d20d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2220f94d21222d9de853c6c6fd74c06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6fa398637a93240720ff034cdc7fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da55a96118097e198835b4e4afdb439531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969823fb8fdb0adddcd36bb3afc07f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef261c7a0908a2c6a2d585014e23cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4778a958c5aab6f9fc21895aba09d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de237de1645a772217982f25be36a69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d660eda575e733937c1ab5e13c11f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b371338eadf192ca767d4d64c28eddd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f84c2b4cc38b06598b730c49fa194b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2038894e46519f43e902b9d82944a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac6d14c83b76b280afec46bae857e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238896f79329c21d7e6f26286055464541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef61e7f36e5ebfb744970f71d0bbc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1bdf4c5d8a8ca866b60250e716ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a7e9643e74b404b6bd7f86cbe022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f6bac056b36a197520b72de6cc09c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1cda28658a76d5600d53cb68b6360546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f473381bf7a664812ea018fb6038ac6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c490fd88a3ded33f1baa74a2409b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d084701d12c5bcaaa4c8ae784f3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d1bd459420e51c3234e4c595cf22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c876e539bd77c9957e50a5605a70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845315824b8bc4637f065fa21fbba0cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9142c0f432eb79901cef16d595537c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c463e7e1f70e9a4b0b5945576597554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5219c6aeedf7e5cbd61402ac026f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d33a26c9dc56c50d1b8556bb5099b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2104bc3d910f6356ff3ab9d3548d618557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c219a0689ab2d3f5acc48b047b67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cda6699bfe32d96dbe3649392d2064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ca29af9f0334796057cc5722f7f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901ddd1ff7753cc6c4430fb14960187561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df533596f18dbe85702f31078c5c8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5a0d4eaf28ff6afb2499405ef579563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2607aae89deb4502c6f6da78057c35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c36983078f116429092224895ded9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695fcdfe461fa4abb4ccd226fe8b23a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd340932a287521b5d56b1f8e02be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995c0fa98a7955fd684b478c59c990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e44990eb3fa5750766e6f506a450e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5b710c455f0942cf84d5e96154a3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1920544299d4a17a09cc2e305d66dc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4c94805aa4a3d6358f153f1a32959572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a710235e696c6328be74834900a064573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84108a072a7850ebcbcb911c19d77b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd214fca2c879c63aaf0c2e34db6a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faedc162bca6027bb8a280a5157a9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50151dc2b661b750ca7c83174f3ea75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8f23376703fe4a4a677c0139315e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102809b38ec520ac6d902dee29d786579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02e58c747ce55322f688fdefc5728580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d092d5eeab36866536424d146634581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bead552751ded5e2e7ab542918711b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b020720eba5c816cb8db81fd2a6ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383c3a21c3bc5517f7fd4140010841584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68201c0f150486337007451c1582ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eeb8e63209541ba679438bf8f6cf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083fe33b275578c3e339908397d5036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae918f1d9136947bc0b93eefac43f440588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878799895cb48bb9f113605c4b79bd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6454e3396e3dd695523a31427a7d131590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b16026346d5a2b0a52f16d03ad569591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be8737f9ed1d2fd69fce604cdfed34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc99544f825b169d5b25a104c7e3be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c60b75c6ec3e59e0e947922536322594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b507820497691d5db295fa0c5c82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c53d6fd10581a9205473f9f629159596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68857e9cfeb6970af8c21adc8384a08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b2425d05374725ea8d1337d63842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e066443585478f85a3b50ecc3329cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f1de6d26548601c3024b8a336cda7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b095aa91f01f768e789b64a13cca9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ed577e5dd1c2c97e6b0af677eec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d062c7ad6d41f7de58899b66688d20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050476e85f0de7bd61ad893ae9e56f3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610531c2387cb94f90ae3ac0ead158ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec294a3b5ac301e27c7ed3ff77024606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e0cd33f60b76555dcb93a5857c8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5647a9d7c1e8b7263e77fac7a23fb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155337bd42c921a1b8a0ecb4985ab6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd79c6a72d117a3bfce796f8b6312f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faff40d3a9c2484a6530d4eb079b062611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36a78baea26d24d0c6ba47de4e1f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b6519f81d4910e9d19caac7a7cfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42340b33a6e5da67e5954ca06665bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bda900402186f42bf2c3cec43dee8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ca959eee374817e44d74558f3832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126efb4e80cfa7ade38aa59ade7ee604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263cf550b02cc22b7ef4df36311d52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a579d07f85a017203227cb965408e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b8372a96759b976203f8c24673159620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb336948f4c5ca23e4968dbdcf6a87a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad300e99c8f02c80bdd499f4a1e3643f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef5d555539e36beeaeeb1f1382e55f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7fbb6bae32faf632042a240b9c732624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400aace909b888d88669ac0cb1e1bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2806676ef96e3349a07ea36489f8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c41b16471e655c56719ab26e5192627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ca9d4f17ee228747b2a6359caffd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10f7532f3d4365e631750ff48b1ea8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd94ad5a730597c67cb4e47f99f75e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d42c7c4cf1f2c994ff9535b5598e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9676a360d4743b5472db5477c2bb8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddab2a2c9d24e971d3edfc050d9556633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c4872c0f07ea8ae49c924ecd796e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80e71cb67b04b0e0b1608bcc30a97c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976eb68c75f9b8d961bfafa00c38b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9c1826067b8f3b3a91244dac5399637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eecb2824c0810d910b9a9dd8602d5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f69be06f2e2b5ef7f4ceb5d5b70c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346044384917d6f4e76d5ff483b9e79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5360d3e7a271337f577fe35e2f54aba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b590442f6dd02444fe740adde071d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53637f21be40a2fc2a0d6abf6a61f49f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607f667040eeecd8b6ccf2b947c83d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaacf0b4546d9a0aa5af7a4dcd744c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e53f031b2e80f90c224be7d4c608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b7d6b0644333cee5f5449f85da4a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1954400c68242a2e579b9c58d2779648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17137f7b8a3fd571c9f3a2ff5532a53a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ee04602b35ffe48bbf967d88ab82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a69860f14c03ee1a0a8b911a827884651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e1a6d80884e7b2e30a37b52b0a136652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177219569dce0223fe955e07842d8ea6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf868c442d7e93fe0b5967210d592f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ace375711618921c41e50e0e784e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d93c9f5323d0d0019a7a5100c1006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4f43fc342316cf60f8b79e294edc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee888bb13c79c199b8534c591cc4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388ea6f0cefb63cd4764c7cdeafeab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addbfc5f7a1f36e039c8cd13f936ab7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac3c00773d0c6383201629a05ef15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841223e4275144f8cf8acf21f4757de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6fd3672519c24e716ed69bac3346663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332e41f91fe7a447fafed68bbdfda8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f6f409821fdb26303bd03868615a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b8000dfc15da8a22c9f6f2a72de2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b47a17de876f18213b1384a70078667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4ebb15906553ae40ebcfeaa16f334668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f17631b350729dd7628ef248bd984669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6e163f6d2f78a28526a186519639670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fcd0ac3dcc61c12a6fefee429c21f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46313cd84d9ae4ff2d67efc6cbb4086a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3ada52ec41241c4a5e393db58835673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aa522fd76b512812f191769fb0c2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e3ad31a12e850926b3579e2d318b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e08b65042f21fd3d2d67a04be7476676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea6355cc58b4d6960637aa7c411d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80222c614732a1c09877e1ee5ff8663b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9b06353e49dc020ac8ca12ea8c93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed927915d60502bb2ea56f6e896bce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280e484d7f92c893d4a0d1207e61ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf3aacfa35c59bf1110dc46e245e3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325c3ec40fdc07d35aa2bd04ea8482683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f5432f0b5c2e2c3c31f1757b680b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5f3a52e6d1218fda6a51dc732ee2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff5a15a41826fef2ff9172fedc44d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118b411c8274f21122961f7ffb8d92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e57df54cbc187715873312bcc06e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c220986d73637d91a61300b3db9dbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf6f3b6f00c0f06ba3910ca125ebde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d16006ee89dba2049cbe387414cbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce91cbe062f18c17d558d3a972b34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf42a49d5e6f026b8408c89bcda20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfbbeed2604525982f9a1ba716ece4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454fe1c3c5ae416d9c1861aa985ceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb882f780ba06f832809a651c1e84f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee66dc210186ae979bd75b740a9f67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3c20a0547ec7ffb5aa7dbef10822d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8edb69369c0f1895a7de15e2038c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400924b8786a07bc42de7588df2e8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d19b1af38c8db34851ad97ad5c28a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5c086a241c6d4a75948c73c285f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b92379f7013714cf7da0a348c97e92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf82ecd0245cf87b549cda24d9ff66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeccb7e29e1307790a29c4e8825ebfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253676e1301d3266b78d91f7280a8f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8923e0050fb5109f92507c677ec2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec489faa49a346dcee151e19bfaeff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83b11a66192026d715bd6a5f64c57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254ec4dd8bb68ef444795b38b6fa43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01745d0b1386609dc3027e612e2377711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7cc889d28ee0d562e403ea2c52cd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71e9ac09d15383f8d102e716f0734713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8cfbc7a5c6439e9c8d3489d8caba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d1cd13099ca1d2d95b3f889a8c68d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ceca809a32aea1bc04f0faf188f3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a2a5ac007ec7e0d98775c460fb1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90b2a770b46580a9c33a543e926426718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1355adaa74fd0f171df24f48f469719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e12eec1df8ab0cd8038f7053f0cc1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d02faf5346146679fad367e50fe99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e2bc7219bf946fb6dc06ab98da6e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db03c9aa49faaf5f1e5fd3ec469e5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d4c58d09613adc844e4f3eb2ca2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a699aafb619e6b94f89cda3ac584254725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95d3137b073d179be22332ea6e370726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9238b07504148ab183fb36353a7738727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2603070e06053a01d26b099785e48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e74ec763e05a6e8ccadbc807c1199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d24c303c34842830d8680dc654e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465071053adbeeab1938b69c0c7d46fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7442b2528fc89a9e78190f8b7a0f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de34c34481dcece29bf2cfe842c387733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91e063b704878a95cad419962b8e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55be71c8b2df19120699125330c8cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae914b2d40b233f4dd0786fa7b401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995594770b04a9b724be49439801f6b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329671b7f3e926a030c21edabb34d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9298d40a06b922202db9f22a1845e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cd4ddb3ee0f15b4b656cfdfee36a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43c9ff8add6aeb86ebade447ae2af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdd35db6f359e04cffb308d119a57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ec5040f8c8f2eeb8190708a9a268743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826585852edb728a64b0dcfe9aabf9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa6b7e728b43555d7cc0e79de0f0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883997c7bf7086895b6968d556a8a6f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3621ac44e4e81e139770de11bd6a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11cd97c4d76234b200cd06d4a3eb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c584468b0c64d82ae8c0f592f263749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93319fd3ca1314499bf0556209409d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b7ced17b9e9a8dc36e9c85e420dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372900ee6c577b6a1f862adca0c6f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b3df3fa7cfef6a96cedae667b71a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fac7fe53a72dfeb221dc179d891a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617addad17cf0227af2c763965a08a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1093cdfd53acf44339b094b39a3ba3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f1908782f4f0c82162904edbf859757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e6ff7ab924217c982b80b33f1e38d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b19507b6af6c5e8cb1962eec523d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a1d294f279f5d51804b4f969ec941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef5d9d2e164e9c88e9ddb92fd3e1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fffb47fb87c59f9c5f8dee0c21a7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710c254c6ea8ab5728513f765583014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46e56d894a2df971394af5acae2755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa22ef9e8cf5d1694a0207aa6aafb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bbb5504648b3bcbb9c296e902a9bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ffc525f67ffe7b7939177c32bb408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e448667274ff8134f219572eec139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ab697af462ab42d0c3f47b59daa810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272562817408d0fc8a5931edaca37cc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b13879ad231fbd78490e0d63418212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235333248c019e4822bf6b4d11d18f9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01dd66ec6520bc4dd033fa607eb1d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163d666c803e0e9958ef919e629e2c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b29d888458edc5de3271c09641dec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bced237e659004c193784eaa638ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb8a703050a8a982320e34082306a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e43468106dc14d43694b7edbf9fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2de63a62d75aa8cf57adc2bd151620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd5845354fb19d77e4da51c6caed2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e569c513369a66acc23eefa96a519a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae86cca27caa836ff9f3e62fabb030e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aafca5f6fae4bbd16e3b70b59cb2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910abf3aa3e82d8793a81c89a5b0986e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ce70d96454994b1380c57b8d8a4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2cb126b5f069b37c5a946d2aaf04e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ca2ad569f2638cf949c3cf412496128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016ffe29ed4d60eb7f8753ef2c1e9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c381887cf7961970a55c82e6643f6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16cf072a4fa5e5f4a009eceb9c7a7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe83a29f78a9cfda8c3e6961390a8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795f49d9d82dc5d2240ef665c1e18b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67692de1103a31c8023d9bdd3f8c9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667cb42d2a1ede10c6828a9d85a03735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e1abc752132283fb00e9d7d621f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028ac04831a30b511a3687095fffab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386b486ec369990f63abffe4b0c1a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62499b7533930e654e3bb209456dfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ed6f8625a7b6c0f6111ca97389de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985393d28062ef59072ef8f72ed5bb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f1cd6eda8f02137a0cab72645cd6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bb8f9e43d73e8343671271d5a5cca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e095bf2c87165b2e730cf3770030f5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b612de0e9cfbff3dca5fd50e2b588745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b97f3576efdff578e4517e8851acc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4b9c8c6f9aee2e0d9b3976ac80ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134724988a8883b31a0c83b18720b7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb3f5eee5349dc18a86aed6de237649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a931526fe5e4e48553f3c0085ff58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7efbb1b7f80051f33fa3cfecee1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79cb6d67b24d385690b1384f65433952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ef8a8f9bd9a4b4aea02fa1c295c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c071370e7306a8f149775f8c5d94854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f0c794ba6db6b9c8b4703f5514eb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babd5a9acce018048a4176c188b269e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f5d1836f1d441ab89f0044465a54457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceddbb1dcd0910babd479c665b789c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba799b19bbafffbf904cc90f95f2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a3a4729a3974e45ab5fca02ea61f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0802809e5d68291e23d65b8f8ca561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c63bfffcf0203537161110d86e2fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73496e67e07cbc464ecc9308c69573d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98266d8297b0c74b52e0058d551f6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ff5772d71a1f435e143675e9a4e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d162919977422f78ca77ffbd6824566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b51882142576d1337974b5077ed6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359404bc30cd2f304269bed54688bb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48286d546bc25838c00f09a604cbbb5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545878b1cb3e381a4f42330a53178d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7dd11e1076914ef361f7fedd22ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab92af2d6b6e92ddc216b4edda732ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e1e97417686b39c1d037da02aeb9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de52945cd1a401600cd61e63d84a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18ba2b14a7622af9dd137244bc7a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97879d30084312dbb25b1a90cd78f32076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be12d4410893308c4952c4f86f1bb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a54815bc04d1b0e040c312834d02578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eea20965646cbf171cff813f29de4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f057bc24c287728a993b2b5a9c16f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b5b3b1bd227355b64ada5d3faf4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda75882e168a5986f2b0f3e659f99482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601706a275b0ecbf7ee7f028fe158cb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17cf84b7b430d8c4a371080e0fd4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e7a8789bf1954745d494bb0a2be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412acd703b4cf3cfcfed9752321fc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c715483d2171b975a433e88f5d3ccbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6cc2b901fe04afc7d679d0ec571b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540928d58dd17762d65a7fbe48204b0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb46ff32853e0b0f94213618db4d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf8af77ceae56a79c399d1247660291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc195565add6993d1d47b33e2c12892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aff032b162074a620107f29364c4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90239c873085f6e69c784d58c94d6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d8a45e096086742c0a81766d5116395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea3ba3329b4fb3c5f231667f10b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc455aa95f4bf52286563fb199450197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae11fe2a57bad876c5d104348bc38698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423ef577ec1fd59ae12579031cd45a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f85fbcb16f4ee07f63a066228fef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674aea3c1eeb2e69ed3e7cc9e75c2a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8388cff7452f129167988a9ca85b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b71e65282e5393051293f6b44c1cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed05236fd540e49b97b632c4d7e3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f3dfe36f70b12549f5fb342f10f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237b05b1844ae662246ca719783a77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eee0d4e21cc3aea2979d069ca1e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ada3ae7d242ef7385b3e43d7e0777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f37f75306c67c4f92351eac709794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429865ecd5a347b7eb5a3cc74b8f5c7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c742b9516a0fd06fa532f09cb1939d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73e2d973352ef27fda09927fd52d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdee6ef515121bddd00a908e0fe887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb54e7b8b23980a87335aab67889e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549d8c9c3d196b61f87e69d569af04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74657796e462b547226ae492ccd8707116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf8e82f2df097391124472af98d60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab110af6728dd0746c8ce813d84908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2cef7ed8ed0f35fdb8248f00365b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422c13ca1a8898b450601b886ef60f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9b8d3db8e509ef354c5448aebb62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51888e9d756bd8496bcdd415573e0d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02b759bf8d638e9c60ce2eddd7a98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64625773014273858b72a9dd19273b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf9a939cf45cde274a5c9cffd93c53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97544087f10671cd64e3c58380a0ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3115337cff3f8914b837667cc6d4f3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427b0b9caa9fbf2529062a8577faec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a27ba75aff67c86837959b9287e04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962913c5efc23e78d971423e49a931d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b37c4399303586180d39d188d70f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c121593b0304102c43643a731e3cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8e7547f444beaf32c339adce1ae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07ae8a6647a5ffac0e7f5a98c4e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c2a1f6dfb411b232a60b967b089c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff1fa1b6b92f61e1fbac90596da57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7d4bcf11b66df323e967c5aa0d056137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6b833db4eca53245f39eb02776814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8280aa8e7e34ed561acaa675f33a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2991e6d170311ec3d48d06c94fa359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1bbea0d58b05f53311303ef996c52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ffd8e339d59ac38fdba7ab810839142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecea64101da448ae702c4370eb9e86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8d15605446e69a4e50776bc3fb74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5957d4ec9dc360db2bf66bd14c144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709f104ed0f00ae0191c5002db58623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066fb4247d409675b9bff6e9498882147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87e91207e96372cafd688a5a7b784148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadbe633ed2ae59e16a0d513c3f387e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56255d8dc339929cf15a084287a8839a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03302084a00aef758dd56633509f1d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247cdc7e6cf253d0108672fd0eb06ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbeee82ab3647b0243c66cd9ae9ec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf8998d971f2eadbebf360f338d1d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d388324c7f6d428973c1d1c1214023155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d30ef206d53260c8dd00ba18cd1fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ad7e47f4363fd1753d0ff0fbdb26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37036e883779c0d4a64f124a0011d64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc0988d751edcb6c286177d5f9045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ca78659c0bb02b00fbbce8f0d398160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007a18ca56794df01d7b091172bb0b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a97dfaf8751a08617b83ad8609fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea62a303e9eca55ffac045e1de610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c78837c99616a83ca25b4ea519cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d16648ba7fb1c3791a0a9705873f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd09f7b6f533bd3c555719b70e1adb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df026ad27e1d7b2d775b7276b1f439167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b501aa793d69b91bff5da907cf61b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd41c792d45baec4effdbd621d63f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc39b3f0cc0081a7cc2f4359c2090170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e215138e192c013654723c78abf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e47e78d7edeb58c8562d81e435966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a590a0177d419ca64f3ada68344ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90020ef633d04bb35eb8244502dde1a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d751457026848b4710b53534b1e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fb4cfc1e5a75a50885e80f079779176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e78764c2040c9eff726b1a45bcfa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb029e414229da762357c89d4e7a4a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aeb20679cbae3319b8d8ad91804c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ac331ceaa29fbd63e511137572d90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227533fd395c0834272abb5de9f94ed6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7db914ebe29abee47d550bdaae61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ee19f861fc2c45f2e9b8aa656503d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189d692f394ddfffb819cca53029343184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d552ce2d5c423f1da45937ec0153cbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e126fb64532b0187628e5064ad209f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114091bddcb943928983eb60e569439d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b6f25c0012a42d9598d083540642188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ce5e3c7962095355a43782114eae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de2b7ba0177499d04b86792517b4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd7190e246242d455e299965b08f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a99e556b33e68ea2ec6b839120cc9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf41bfb39fb26ec2bef959f63b0d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb1cf44b296b015371b8f68d1080ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4de1d9e04a686bc20699df6c79239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942e5fed55220e234a7493b4cc90677196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf9678f8d48f8355781109da0f789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4a96350c1684b85b54cba0c1849b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1999f2524f8a641a569ada78862296199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc63580cbec626642e1af841265e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085a001231b9e007967e0f5bb2dd070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2f49597fa1fc0d0832ea2e8067ac2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37e6dbf3169a0711ddf64c862c5c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0423141425275c7162b022fb496f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5c34477cccbbe72044ce42720c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ce588e229b5633e94b50dd7bfdcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe27be3562902558bb081cec7245a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04eb5e8b020687de61b8e34bc7c4e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f746db50b16dddc1b95a55229665209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66defc0944b66d97ab7f1ef97001634210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504f09cd67d6e8a55e8b37fd76ac96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ceedc2baa18cc733b6f8c79525a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd16aeb688b5262999e5aaec638212213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f826045f5364a12b80890cbff549ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7d20a6ae48dd08fc3a97084fae70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b0731398448d12cee44731c1775aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5850d3ee3d4ac39013a5d2d00088c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a10177bed98e757eadc440af6c30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636368354d86f9a2c6b6fa59dfa6188b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a31e26dd5c36bfaf179f87049aec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec920c894cd82c87a69a088eedd402221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d235c95ec54d1fdb45413f388ebfd63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4868dd6c6dec3ddfaab6ea70053b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605913ab2baf9ca8419935d819e4253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb27f74529f0d295ff368d0944ed5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3c92809b04cd466b3dc1d18aa902e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ee6916d88bdb0a6d7697db84d329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235577b26dc79bc2eed12392d070711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c9e1d818d7758dde7ac73404f6d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6dfa351c2ad767b047480a5caef8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac535640772fdb800ed1db166e60782231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ce912f08a393352c33992cfcba0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce8044c43aaa4eca74f7dbe5bd1520233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e2a8a335f62dc41b7e5ac4e63c19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d374c1c91295b8ca366d98eea6af43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebdea1eeb7405e43ad7fe76135285c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d74fdeb7733413956302e2ca342a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7838f92e20ca2d3d72afce64d86a83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ce4790525069aad0d1b2509fbc5a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f90287a03de24d15e59902caf259d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2596da9905d538679877f77f42c77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa799f44b75c4e56f81a98752adf1b75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe874a92a24541fcdf61a4059b8ad8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d7142232155c463a7388ce311442244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b43fbc8d9e25a1518831117b8b76d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33d2df1091ec0836825d58da30f8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb451aa32d3d7b6b1d44206f9b227b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b2f616bca76b001f701d96ebb9fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db2feefda1c7dfe0c4aeb744ec2e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12578123908c3668b8625749618e2be3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1630edf4a0120c5f8fd69b511e98a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f977f7744f8611ad81f2bcda40cff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c662df5ff179c4f7724bb2ac3e2c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671bb544af320609d8d504072edde01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393209fca597508a00b4f930e44980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e607fdab28405c1bb37fb44162f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c3e8ab7d22dd5267ef8eb13f518b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ac4d407678c283eb7a71e7effc0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571cca94d4e2f967a27ce38512c7ae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160e95dc5bb086eca95741f670ca37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f05f505c98fa07e59cbd030baa3f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3940eaa110db6117d6a85b0121139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089facfcc188188bd60abb4da4932c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2541687fa749a5a687e2ecc4225467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb25d40a76bb98ded35b49f5568be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e5ef2b7aa81bd69e9fbbef440d6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901068a5d396fcfd6dbab2f4e3e38a5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d521a480a39d696ad2fb1f87fb17b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a038f18b9fadff484d75b932a21d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a0d35b86de1a18dde9cf717b2ad3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4fab22190cea07fce8cd6583ca51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b372cc9eed68e92cbff37ec98139272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11915aa54726ba71831c1491716b70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5e07ebddc3f863efa32da644055b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a6bd984ad878d9d84c27867c7734275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbad7540827ed44529f87bd3af879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415390e5b4a8786f08a6c1a3ee51a918277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0622e483834bd67af1db912e76d1cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f86ef45a585480e4bdb7b9bfdc145279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babab1525d8cfae470644854ac774e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa1d66d986a44dcf4f6507c02b7761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2ea3332e73daee52755c58437975282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e2c2365c8b636c08117b47ffb6227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb672c1e12a435c7a470909de3c679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c384427137d89457db12af9cdcc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bfd772ffe29b0e6fa468741c8d36f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1356bcbad19946306defefff7a0c4b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3401c18b373fa6e427a08fb021f38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e600c989c6ad50f521a5ce4ad192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e2f3e21f44d9b35706d6c65cbeff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e60e390b34296c86a276002d89c23c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400a65d40ce238046477e023ae8490292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef15f2310cde570e08824e3f3b533f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280052b5c05036b3fe44ee9f54a596da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26df172673c035ef52a7b6a7cf94d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305cc5be859510226b2604b9a4f0af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c690bc6147947d9f2c07c2e9218729297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15072a46c276a045a1d4e56b5f8289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586003dedc1e34840f76ddf37f3dd13b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589e495e4463fcd797804c1e145009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600be2cac82fe81c140f006f1bc234301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537377191cb45a85e7e7af95b1fbb4b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7bf177c33542a4dc439481cb239e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2181270457589aa64d1200e689e8e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b2361edec9beb7d9a5d05ca857bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c897795f53db92e2fd688eeb9ddd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25e911c362cfc459c7b1064959629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5c807aeae27e57c49f58e7d26b31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928ce73e5e75723bb8d4e766b90036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1d7c03ee21b3372da1b8ae882ede0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f037fae97214478f45abbb05cd48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a25ef86e7ce3f5b38d71ef478742b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295621d4b5f606a498a7a2cdece07165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c147ae1f0fe47772a2784e12229188314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692c127b5635bc94a654a0e83dbd96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f77e13e54e376fb9c252ce5e18568316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6bbec6704dfe616b480ec8f8dfdb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef8c18dbd64147240aadf93282899318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78c44b61af2f4954b5ac068e1fc7cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7bc8e2f94c1784753cf160f638ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee48d56a2bb4cabb1076b5d7642efd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87619672e5fd99f938d874a2383ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6e26624710ddb464338334d28230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42dd241ae9c08d20fb7067315647b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564761d08510178671f044a727b037f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b9abe00c5e0b0a5a46b9f77133526326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439cb556aea6c130dd33ba96b81a05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0045e9caa078e581d52db627b15288328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfaebbe103bbe91a931c85f7284ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f151e889b4e64fcb0d0d4276c20e462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf11229f0e4d28fd12c3cb8a8a7ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdf283b7a30fac1024796e7da3a11e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a1229129f5e1996eccd63827584f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7bd36e9e644d450e905ae616b260334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf25306c493cf5afb15a769a6c68277335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2475479b5665a7292b74d7ccd11c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f67ec9dcf7c23fc356154543f50a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590ec0cdf2d799b190087c1dd5bb93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e9c1461d4892c12ee823d9e8a4d36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684096ad6767f868369f0cc01e6d584a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098e867386bf68086abc22adf7f87f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130eebcf55b5a341e8b33845f072973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b097c85241bb129da6b465868f39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8fcb1caf3a4b38cfc8562c5126a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3601f7e1323b760596b918b357ffaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc73e42ee99121ffeaedd025c7fe8a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b668ac5f5aed069b2f8c86320a5f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952f72670a9944bb0d108c96bb6a6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ced2c372dbb9680e6e3b02b6b47e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad337a5086247be736fbfcb0bf4a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d824bcc9f9018e09efce25b28057f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8423270d9b1cb944074eddb9d5f27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8b27ba2e2dd8bd2e4018e08f60a63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9b6a95ba0eb49ebe1e397b8bb08e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414c57789df95e8929606d1e864807355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005eaa7b97ec37a7afe046c517eea50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bbdd256eb3a39b8c9edb6867b9659357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409384836d8a430b3a14934738467716358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203376b78fc95d0613f9b41835a32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c03618edc7b653c9a771e6f5490d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a20eb733f2ce5ea00331a48e98a898361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe14ebf2db1e3990a86a4a31dbf101362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d318e5b1f5456c11e05168cd03923f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c42d028a5e0264670b362aeaebcbb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45402856deb7b0ef7749f4720f9b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29d6294d28b7fc485f9073779a36aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb9e981738f027ad161507e0a5f74e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b7798f1b814696ff5aa620e30237368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3a976535fb8485dae263c3aaa49e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877794600c7d30beaa3d6c873ed2d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f729dfc816edf8f270c54b6e5e3f74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852924644411fb5f611ab581b6556d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa07e743d0335b254b9bd3d71fbe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b08c0712c392084259f53b132d7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148254af55816fbd9e1b31b0f0f80e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc0723741bf3ad43cff5eaa690e16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40c4e3b8936159cf6c027156380c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95b6ab31d4963be5eb22bfc335f12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab45f42a8ad5134ab6075875c54c292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb20a2a77d1f0c5379804f2b6e279380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5465dabab4b7c4b2ff93df3cee17a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159cb6c6caa9e86dcbc0c467de09d21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee10c39cb03ed5a6cbecaff654d36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a9e7fa8d256d792f8b582c42d8bd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1225e3df296f191e87c06dddc68c4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda1fa2246a2e9f34b7d8fc4d1a133c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c91df6a902920833f2db12d38d04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fdf8e9bbf6ea438e301db80592daf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a08e2d34289fa39d8c59cea9631a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c3ebfdb2482e0580da847e4f42d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121e280bd3d120dd0f5047700a148f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f87ff5cf428c77fcde3bad518a4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6cebde677500f3930d5bcb7d3fdc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3091d7359eebc823ceaf78ff9de1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfc00e1f8f673d0787952b15431b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dfccff593d98b3b723b3995d28e34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed3a3d9aeb1a811945f4448c67b90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946452eafd8b91113e746d5536838d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75834dcf7c4f4573842df5f8115868399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece964097b0832c88b22f542ad7e5af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5387b1cb4bb79eda8f1cf9ba427cf35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8862c54d5c5045443082233362388402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2b5996aacedc6e9a62e0d64955e55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd875c92342398b81bda93c48226501404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5657a737ea807855dc9e2217c706405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1c481fa85cb9f066f39833fe870f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb04a3d8a23830592597a8bc075d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9332a0194e05c556b6fe868f90431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182bb00dc2110bbe6e44999cb51589409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aabe41eecb4587b73dd46756f478f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ddb268099206144b70d3c539be44d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5a71fa547c9970085d951298d62a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391af15e8b22cde0005a291a83871e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c25bb37f48229d5b648ca331d897414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7412bc0c2f5c7ca3059222a38c24f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6a6ac14dfb9e886029527540f5a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed03486dd8ccbda9f1be96979f329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807917d55cadd6419779e6ec9c8991418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d91d5a257fc97b77cd660248626f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f4b87f67217ffb0bc119f3e5e2764420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326df10be6e5c5bccde3454556a793c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf013d314c2c58a31de3e841696aab1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f819c522069b334408b7062088f4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815112ee316c14ce8b5001215d27b4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed465a21fd73644c319098ec5441a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647489dbfe4cde6751989e6c43571c7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d1cac260ea0bce38ac86860cc7fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a8891eb0d2a5c5c165ddf000f2ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd30898684ee04c6212c36bf9d78318429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ece4e6cf5b5ec74f46529d7a37ac58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581adaf419dee111fc7bae078fde3d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb3ee1f1f8432699e31a0c7d6d1190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03dbc056a6cda6922b02822c4525c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5eae3ca619a2760a0757a8d993dad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a285d955a10e8a0df86cdbdaac78e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd8f7c7b92bfce1ebf6dab2d484dbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47887e52218ef98fb653c812df427187437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799886aefe6970b206db38e9a7c3a21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7799c1d26541f1697db77e1a70edc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8538591543206fc04968331c05d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725697161e6db6e0caeb95ade4b8c767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300b84a5a8982765f0d5e03e57a5ffe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964d8d62098d56cbd23c9d6ffaff5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16844dec6f95a8b3a167d82e8330f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9511f63ef11589fcc5251616cf8efdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e36eda917ec1101a5237d8ac7af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bdb1189b2050ca412588b318d1ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670c005391b82aed6ca11aba3729305448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194363c6db65939b8de8bfc6afe7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29dda177f7be818270e8102c2d4d13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c88815ab7ac77ccb9422c7110009ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5307b158608069f268048c38b393b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e3def6f0eeeb9a3b133acd785c69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9b25778483deafbdf83fdce4ba68b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8ec984e7fee035f3a9b03012f284455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56959402837abdad168603d631bf65ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d86d1fb39d5a6ff96356248d8f3b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68d2b8667b5ab936c619a1c7285ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45c0ccb8bafeb1a85b867af7b9ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa0ce8151d62d3027f1da1404bd44d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceafb2eb5d7ab5b4889144af745c66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59f89858456aef9baf8b95367009ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cfffe6f5daf24b27ab80f87e2d18b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac120541a8778a715990aa0e18bc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718308c308e0a641f652f23eaae42a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149f39f9e99ef33b56905a86a01851466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7f613960ebb9022c2499b390914b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26d17dcdbdbb5314f4bec0171b6afd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a82ab57aefd3a458d6a4935c0cf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc187e4201bd43587fa6fd97d3558a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227d2a2d482deb36b3012bcd22e876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa34930d1e163680aa71fb8d20ffe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63c44c8476b90b5e27f5552bf2146473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d16fab7064e06caedc4e13ab928a69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c836201d0805db562fc182a1daea2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b962a29164d5609fc593497e2385476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32762457a66c5329b77d028dde503477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb234d50b030600576b42db0ac8a1b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b121cf358d41c87b754aa5d06d1863479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc0a88d6d463acb7bdc02068e5d9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb47645289181825c48c943fdce1b83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d4912f3a241df6c2908014bc0f9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02fb37874e191a308ebaf642f77a8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0399a7c77cf2cff89fb87db97b7c0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61b6ee8a16c1c808ef481cb5d7570f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42de044d139cc8a21ea162031d65ce7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316626352f64521abaf51e2ebd44815487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26b7664a0ec40051bff5a967f48a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c84f3daacd800a6188c5bfce08781489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab131558e12a3db2df7962addd150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334d455f78f9f5aedfd7a11019d8b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93890d2e7bb70e97d41f8a4df47e5564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25838816ca31953c734031facf32117493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d6e45d03c8811f5156abc03334f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca3dc86459b3214d46d1cedd5f557495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536f816433092d5edfcd90e383ddd7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d58deb1b36b0f36fe2ef258de98c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469869ea1a99917be11b88b49a8fe1d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c530a85d3a1f56bcc0716e3d3be1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf03b5469493d0dc2c87ae49a951e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35840786215710dbf4226f3bb0741501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd420efb939d4ac0a1a6ce9768c7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d029327851c76c9dcfa6681f02cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf05189c9c5be71f293b97e3a40c70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93471c14751ffba1b745057580db4851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859410ec4ca6dbb0990c30fe0545526b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957b42a69808b42c1f99b2dec2ce49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ddd7bf73b1de4ef360f960f972c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495fe3ade8f58269ed9fd301719f8f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0567b22fe1a3b8784e7367bccf084510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969c1bd8ecf0e0bc5b7bcf2e6466b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907abc898d6f6a9d891f64fd6eeaaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a280ade12d25fff251b2c148a87d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4469761e3c71d3461a5bea54f7fb1f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958ba01769067f64fb009bcab93ef0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23a13c70e34bb0fe0e379c4f7422e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c360dbb4298799ae66d2b4bc37359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443ad64d309f2f00cc2cc559b00b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4c51bdc63b98a49d249cc6757ea5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8540abd51456fce97ed2e3e7399c56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f947bd75b424cc38bb3ac2ddc359c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3be373ae04f186f39a503884ff7c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a4c818d2bcf33eb54268337aa0e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d8029ae55f902ff3b4ded23cb312524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c154406aae8641f5249f81b773cc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e2ce63018528b997f44498a3f5e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea235e1621c35912522d3dfce9cd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1af9957232befb00298d9c441836c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b010e6401fcfe5f8e1240889bf45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd28d83578a254976c4cc410ef7967530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1093cd98e03d4d015ebccb553f7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1ed61bda11e5103c6b41fc79d3f99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600441970905384d173ce0b093cf8fa6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245bd51ab1fbe08ec704eaa142a356c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143d72ec35811bdc43066ad9cc80cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1bf43e6bfb6bf3c4d45bb51100d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cfbeb86e0f092401677b04bebe337537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6292aa99cdaeb971d3abda613934c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e69c0bd03bbdbc3a1c33826b613450539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2e99f82f57c70d2906823c9ece0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871b3618b12148b0bdb792fc4253fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8739b126b68329db1d72f99b8dc0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335590bf9710a889f0c6bfcc9870cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703be5a385351f7d54ca57f5198f4b20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c460311475afb09f7ecf781a4a58f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f1fe4caad6ed5ebe8a5fbbfa97e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719fc716fe8a5aaaa03e12aef535855547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002148ecac8eec8991132eeec3229934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7308fe6110980a2adbf83aea678049549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d04b7d0c78c2e3d8ec64e06aceba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656dc4573ae9c3456b71b1664c388c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff42b5b9f238344b9672ce8d00aff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be456e21167159ab446678e077426553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c755ff493dcaa1d8593b71b289f82d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1420333c7a571673d608e14940dd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608f9bb2f4f28606fa60d521ea385b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc4de07c3a53e5b25ded3a163c216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f312c291b398ab8742aec021ae81565558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653a48f93b0633c220d37484fa01b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea08b23da3533babe27856c09b857560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fa9fe9bf1e48df0168e3fcb68327561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef03aa1a7395cea0bb11dad462b8069562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f812ff2f660ee0a7093afa8618775563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade8a40b8c26780cbcb19c1b82bdd89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291b971d0daddbad44e31f901c0a9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a53fdb9720b7525b58a5c2887f9c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c1d1615c62ce58102d289d79f420567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f2a66ceb7a6172d72f7e7d3106dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2d8ba84af9c108265c2fa1364df2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536a3ab98d93a2a0e9797e4ba13dcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21656a0987bb3e472d4b417653424571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef639f2edce2827906364e4d0db028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a71fde9062879ac08a928002c1f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1714b739e0ba8e0365e8459bd7cad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0c8f31e8fd1ca8b9a36a16ee8cf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9edbd20cd1955720fafa2512f96670576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de863381d148f00b358eb5365d717577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebdf3f0b4dfc21c5fd86e4d30520b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7228963f42ec76e7a217567b656059579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336656236a40b148c6a7511f5641b42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139aa068fe260f0d108ec8fc129201581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36eaf293add5415a6e7b1d35e20c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131a53018691ce9b62764b500e32c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa94ee9fd775e2e0e4a6245a60cfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1270af963b3f307f79c4f2fe7f6609585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb1f2e332d1419ff16dfe4530915b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca80a4576eef246542f8e58e4c01cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcbce0bdb54ee8938ce2f5ee30d050588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d564bd07bf4eb5eb741bf8b5b6e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b43a00646463b077d44434a2d47f79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc56072abd3ece1d843730963426f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2256cba8604d41a74c285875de1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a14b17ebe52882f0a8a1a1765c8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c74298d770f6587cc0d200728ab01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0207267e8f60365d93e0ec53b3f23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f973b310060500d2766f5c93c4d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e165d288572a5fc14ed60caaf1de5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68f69746416f0fc0ca10e907ce559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97090251f3382e704bdf4f0bcb304599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2af3618609ce90ea3b6339cbae0e90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d9db7aaa88a6f6c6b9fb9b945941601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc230b0c03bbbff4fb59fb2a921b881a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dce525faf72c0796394e18cc7e73d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16932651b374e816cd945413afb7fb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b220dd58f36d2ebdcfc410ed8245d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82617288400d6c2b893d51b0531947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68681f30ac5098ca5e7428e9bd7ce7bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b7052dcf47d3b80e2807a7c59f9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6323bc8784b188ddb7fddfa6476566609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7711641365ca8c3b6bbda23f3d17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca180d666ec602a8bba81645ca249a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a86f80ec2d01611cf03e24bbc89fc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d203e961d1a46cb44e585ae83585613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c9d53412720773797dd32fea8139b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f779884cb3348932cabaf779c7161615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e8f30127dd0c5d62bda982869a96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d23a9de2ffb0a711a229aea91aeaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afc36b1d784092e2a5799e384c3ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75086571be42c891693a57aa68c7b51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567845797c40c2f96b90d5b91652af13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dda238a50615ea7511485ad1b8a2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c51337b59740d62f69a88021f8e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1392187251c2235337f1379494207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccde05545af10ea76220381f7d5a90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b60edffb4b4456c07a9f56ee431e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350da90f5b49b051cd5b31fea38fd99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865fcf208d4b0a3b5d45f083c5c4abb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ded0af89a82d27f31c1f09db167ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de30e7b0e709e2d5c5791d89b0b3da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cdc6d9a25050f90b69f63e61353a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b0d9db7fbcccc081da8668bc8aa01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0294ba7bc08fd97f43d4b5d67e37c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e7f350f818d3b7834c1fb34c47907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cad7b37661bcc52b5e70070fc9613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2adb676eca96cee910d41cfcaed09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a50e582f9354d69f7c7bbb749262636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090a85d1d9897cb8c64eedefd415d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5407e853d710a13f2580c1b61d156638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b60df95b0cb1930a2e1473c4950f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc8a2b9b95f97f4ca44478f6731cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3227e574e0653fcf18ea8ce9a97b37a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b7d5c2b06156ed0b97d2d287443a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4fd9eb356f56307e8ff61e3740301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689cdbda567408f4ec97aff9b06dd85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb23825ff63092953f90c084a68cf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a460532e122ff5bd8f8a81305e18df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e726121d3a9e5f017cc51170bf0bfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db54f633a62b665cb5a5a7ccbe31f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab6e616d84279f07c96c985e840fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e675aaa75c765925709c4ccb76583650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9613499e4ce1601092e7dfb06194b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee4dcddbba1382e856894bed1f0c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9f2939bfd0aa7bf7fe6fbc67100c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ef6f2fb8572ae950a255d1ca3268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b512a55e364f4dfd57adfadb7ab2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060800e91095a3f412c0cb0a87298b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed99bc08fb0813f03220add17944143657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c0256a24e238896b7b4b0f6a5c90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d9a3c20893de5dad4911958ccee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd1bd5ecb48b0a572641bcd3db34f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f621a5a5e90ea1e51d507c508859a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6773c6d249ba45b409ed31c2f622c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f069a0040188084bfa00c5fd48ed045663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a534f98de80cf51515e30fccd8eb9d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf130ea50cabe270c084c05b0ce737665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bb30bd2cd7d82ea55f40e9995b0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf8f040bb7d361cdbaeaf440c9d0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c404ceff1e72c11111df565f55a25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18aee50ae8a59fb11df16bda109230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329364a60db72f8c05958677414de22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2199f9ca5979b71498031b332396d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f649dfd702e505860c7324a125658b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255662d64c196f1b5c9403c43b5f90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d839a4f67bb042873121f6dbdd77b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd45dcac5c297d425a1ce1ad540d6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732e2614b4874634c6840886803e803676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d802f157a3874cf94d874531371d9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159613f90b1270a93707f5727794259d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be57b67faea394023eb39ffcf15bb71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f959e3015cd7fd64f92acebfbf8c86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b5d7b0035d9c632c6ccad2d9c1a2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d898a11dfa9e0cf80b58fc189c9be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d05eb09d6c2bf40ba6212192b2c7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa10612b1ccb8d840eba20b1dc333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5df00208d58f8f4edf22721eef96b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774fab832e919e296155305046c0c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ad83ca2b1c48e9d5ff74a9ec5af3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787c9e68bdd6d2bb533ca849d1f690688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f94c2169a395db3613e002cf3a4a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce78e9c63d5d2d2385fd9fc1f1bf37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d8da961cf33ac3752d39ead189417691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b68ac0205b4209a8e18100ab4929692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669db27446089dbbeed8c6f4d887877693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a860811c2ec845e6e50628610fa93c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b50619f2cdf390cdaa20b1a199aa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca345ec99fab34626979b1ddcb6c63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16fab33e035505785675c6224b131697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9e6c3eecd22d861b0d6aa6c023f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f481c8f7f6d506aec00c81999e640f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa2e501c5a6e270c6aebf275ad02b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa230524fb5a4d0436700d45106f0b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba2a605ff4c7496f8ea0fe8211ea77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ea70806d06858e99d61595a7c3232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d599885af508b76f70b676cbed6af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4757f00681ad6fdcbe5872309f3b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d70b76e4879b5186bad34037ce0b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546e98740f9d419501da71bab8fa953707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee71df928ab0e9cee9a2bf583c68e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d22ae2eb47dea1e03b9b0b1932b033709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2e1c22ab05faa49ec91972a1a0d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44175f251c2792ac6d58f547fb71b87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293a328e3de07698c84276097e2b1ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e84e9a5a8b9a7e70cfad16af0660d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d60fed3b020780aefefc09ee7e868714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1336d03480f963fa4c18c42e15ba8e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b26f7f7f42a465fdd888b10d72ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214f5f25a96c2e8bd42210cc734eb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1a54f635124a2a561020faf91fcb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31f0be0fec4212313897d6b288d491719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d97f744fd10cbbea780edc5d1917f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eeb1bde1288a3e532844df88de787721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be5d2991660e5e1047c31173f074d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204216be0a4293030f8f072dcaea3098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff78d96028fb845613ec69561f79a8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a428216bba832adb5a0571e8e3b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c3aa2a47033f6f8e28ea65b0deee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee5151de74e4a74bd89dafe7467a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748134247d999d80935a638c78cf77e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f4cfb68dd5b018f4fec8c0b909c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f29a9526a2b736c444d6e50f313b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33260865a9ddb3da60324effc85f6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb30699c9b408e50789720dcf7f675732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919455a691a2f51e1e9fee6ec6fbd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f31beb950ac08e8fc37b2af71a219734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e6acb22767abf97c363b0b2712585735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453671170159bb6c14ddf794504b9ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3a80c3c2baf59811f4fabe8926c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb222276df8930ee833256683c63744738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f56fa71cacdccc7a82476df71143739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0e01ca6c45823c0af9589c17b7c0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeeeabf6df859303baa9ce0370f39d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5924df7b3f8f115f75df5130185f318742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f9eb26624358c5c0f86b41f6ec49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ddb2a6bee18a8f3b16f87760120fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693bc9236d8ecfb6988a407fecf9f18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ef5bcef51849cb65ccc88f10e5145746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541e77fd5440530a32acd7aa084e102747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d3fb529477f4bfeaf99e775d402c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a6a5cfab498702e4dace09a45d4d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23b6bd7cf4c4af392b8606be2d3af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f766d538b7156d30d80a952ec48c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28a45292e9fc7fd0938b2b9f0a617752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f860dcd3efdd3fd771325590f0b02c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc2af47bc6d2bac72bc749402b0961754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6713466b36367c8ba017f2299b66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ed3bc2dc342a334a5e3bac69f789756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e01319c83569177403948e101476a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3fcb4b3c32668ecfa46f749498cbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d1c47305eda95e296afa9517a036b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>