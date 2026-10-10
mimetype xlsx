--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213baa4c1deb36fb245472d33c558481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0652ddf634cc86e838445d1f21652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82747d5ba8db11a484349101f96cfac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2cc219b891d5d1e5067c8bfcf3544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe8cf2686963cbf73a2e6e59854805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bba4d96ed21f48c3da94b807473d196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f041032178ae8eaffe1ba2b425187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671c873ab20b78b4291034c79eb08f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb261499dd92753ee560e940cc374c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ad464198e95db672d7eb4a6bef0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92b832c5e9f1b3300f7b04a37ca6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad88f830946e0b9c4276e02d8ad55412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc0fd3c2de5aab95fa35b95ba611713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe433e9a48b63c2a138b32fdd3cd9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf395afe8d08ae375b76656f27b0af715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee3f7f0850ac24f68876a8e94272ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee9591b391f8642926b47ea6750a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505dbc92756d8d3a7ac46842e20d4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b3bb26294c353ddb77527b8545bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd49abf60077bf34b14ba993c8a1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89c7412d35f93bebd9f6199fa38a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979630b39dc56b9ab899b950e75ce1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63fb23a72cd6558b8d91bca7568fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b78c4892a24dfcae15f817f58aed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4c034918f660a9475d0d73ce315725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b83eaa0db1d5109bc9ddb7e645b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432508f67dce74f19fddb8dac27b2e5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a54f3d874a03d6e0f8bfa54cda8f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dab20d3b0bf7ff11d3ee8a62c9d4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b859be1fbf8133ee93d05ac5f939530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ee245dc29262d1949cd6f356611f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d60fd4b64b6beb5f055a9592b7ed032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f10c5d30c2b54652559e543fe7f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d33960631a323e0cab669d21d82a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31010c08967ea6f09c5f4e8b801f4d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96c9877870c8fa136920091a1ef2cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb384c59125fdf28f79cd20b2cf42a2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811b2569644e5951424aab64aaf8c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab31d78e43d288b965d30be9c376339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f8ee06de533b0f6dede2fa2fdbbcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f280dace11cbbf1a19e442d344ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf9679eb010fd8051c3df12ea9d4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efdc729f940bfc4183dba88f1b05643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6fb99466991beb5635d8a4b4a7e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbaba243af14b8ac376381ebaef37545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0331545848896a706d8ea160ad8c6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ee95480558634db06de8d876e54947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f07a2b085cc9332476affdf31737a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf521c759b8f3e8ff1bf440b92ce6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86828d22cdac65f7cfcea59db358a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56c161d0b37bb1752854324754ad751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cdc1407798f6c34c0336fcbd5ba2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d5786b3102cc81228484f6594a3ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d824eaa388b392d8ddf02fe85e7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd56b4c3d66ef26e26b78ac98fe95355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630536de5b874afa0bfbef9210efe39f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1f248872d5e0f4d371843fd464c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004abaaea6692b44f2e14c4f84b837e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5f8b8783680ba51f72130cb4e99e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a7f18313544fe68baebf4b4fad7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f00a481a1ea55e340defd3f5dadabf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3bdc265bdfef5ecd34ed0875280f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902d12c5618300c08e692cf12f196163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052758b75f2680a1502121b8718979a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6a07e6d21e093b4148ac96f7f07365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd793bc608b711f31a7da7d695d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b9ec331451c96e2a51a46e2eb40e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1b2b8aca34fee33cdf95635bbc7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e17e8303476b878685c470cd7467a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25e5f51b0a588d87262b2511f03fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f1e92ace74a1865381d4efe6f95671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473a318c6ca0e92a283786e8dec221b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639be3ac192823738f75ff42143ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccd6e031640ecc6ec799535d75d9b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ccad9d714ea2b118c8a79de10104475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e59c7c4783a231f68b268168b2f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2d047241ef430db76514121e0d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f57e9c7fa9a9ac361d497f2e9dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36229307e0522dbf1fd0562521ec5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e28fa53c9b13015bfcb52fd3d27c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe680f2564e34da4b4cac97a083bfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c647b0edcf6043cf18d83bbf1b2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be94f0cfbca2ea1375c099c60cba983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2234ad029889c5d5bbbd08e68cf9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf7c6b38055ea97da9ed068e10b61a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4749295f847a080f9d5f98acb567686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040d68675d53378142de8eacc8530287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667dba4fe65b1c890ed3569185453888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0d010a15cdb0761e8fc5ae1a8e2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b8026d6978a17cd18d5e1d7219f8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da2185c212e6da70323538e3dd1e4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39985a5f5b0f752bad33cc63957c0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d60da27a25055921babec81092f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462228917fa55c5d0d896b2b3e131294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d40de55a84c6e0c8399b5188461c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314138e6effe3ae2782244947938b12b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffeb7ddcd50bc9f98dd7ec7592120a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a773558bbba27a75b35eed163fe798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eda2eab35155ba13fc4729cae358c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e19bcd9dd29193f1c16deb7bd8daa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf4ef6ba8fb04d6490f2a6ee32911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe2976ecd214ecec4c2a5a323127f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce99bf635c94e1fe212143408f4912103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b67de16835c1e9015da179a5ad8e79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549789d99adf5438f4c6f2c429b7a95b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda8f9b476fb1a609b8565020c792e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca58071120df73308e0713e3796c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335a46f47dc45ffbce7ec5f9fcb1fa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84319539a15a70ce9bc7ded1ac165590109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5eb10dc7f0f355c2a7de29ae9cec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502173c3a62432793afbd1c716bcc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a56e2bd3cc3b47e76a0d7724fd37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc445d967a77fbcd1819752f0fb33a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2887ca9332a27564754c717898eae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ceb75a7a832d4133495c8b2631d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347629f67e85b53d040361c87fbc32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3be9616c58e5fcbeab76a618d8e47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384b7e49242720fb6a3fbf975fa3b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4d7cb8c05982eba8a9e6f64fdc2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f102adcf7def5663bab68675ac013c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdf4fdc1a29cf2ff9023ef137bcb97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d29fcb442f68f5fc15b589c3cea7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977ab12b59961fadc8368c249972179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd1036c0f3a3d2fe889da74a63ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110684f5b49f0fc97ef7b41ba99f51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6123b32fbf2b587be3707a608228126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477a37ce8378e5751dee1dd751fe19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88aa11bb0c1d7235125efa94f85ee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aca9c2fc7d8109641b5c2b9366130129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18635982b61dd4b05cfbd07ba2df087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531fcae622fbb56ced7636f50cde5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907a94c1f47b005b067962f8623c5d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e07db00b17db37185183b2737eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcc574bf6acb3ced9c574a9f77ab8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf7ce222151c31d13d96067f0e0cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff41fb0edd6f8536cee1af209c271136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ff95dbdf91a8c42638644807a58f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f016ef9fbb25c9159961941b7d4a60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf594956a0eefbf0071d447fcca5ae08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbf4363edec3552c42c2e05021d0a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e1155e027183fd8b31f00de708694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af75ab628f89f96e18abe2c63569b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6c1acd26db0ec260d18330d60730143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e18b8000384e7cc2edd1f7fdf5fcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29595b1359eb3cc51aed9d55a7019229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1b2ec0cd32dada8a76157ce614f4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e93e6812b7bdfc9a3519e24926dc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afec83b3414640e7203b8b292682e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753ba01e16b98f6c216bb42d4cba2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c61f1e79eb873352cba261f1e0431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65746ed494807ab6553f5e398f2fb61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e63692d3b8ab03f8caf4bcf29117152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8dc5669c5d35a2c28e0a20b92ccd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c0ef59617c971e57071de73399c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3338d5c7f85add05eca7452df2ca8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87ae5365a28c55c5f5028769e8cd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d955b279f974b84bc3a40c4368a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ead81f10709e18b69588a1bd456d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda058ca59dad8694ce2ac150b8a8d2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe002a5e3b081195a06367b3e04f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ca1ee3724b1a275e3f1e1ab2e1cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e08d7dcd782a13e313715f728a8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945379db0133d9d273859cef5f02c522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0956742e3e4f31d8beb75f69c279d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ecde16fde14d9278cb6ccb631910c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1baee51118d0abc6f66c5f0801fa18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ecc4b92e0ce277182485b120a0e55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad3015145c083c8d84325d3d7f2d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7511602cecf51b8a517ed8f56e6ff4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58453a2780a352f2393bc824c50d8475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d83b01d5343ae418b087c45f6127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cdf3256ff3a13397eb485213e1f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dac8690e99195b4422946d56d7a78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca8bcc712ae9a9ac8f03e91b664c59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e3479cf6ca071254c22f93c0b21a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff370300a264803f58ad868fb2974a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3ad7a2df854b6efac178d5a7950b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d351047ce6b9d078424a3a6336d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca98a8adb9a27035b673279e82dfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f276ed5e6cad117f503d6edd756d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a0b1ed5341908645bae7aa2cc2573181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fdf9ed60ead648e55ec13d68e95b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4569d7628cebda0b7aff152de454c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e516c0ca61b041dd333dc6eb233b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708be4b765295543c76da271f28006185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570efde03759a44f49db6fbed3de538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ebf6e6247e184bb7deff2ebf315b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df8465921eb51f27ff4d8ffb85d4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7518796224feca232712e739f80a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18247411609946ab6bff8a5a9154e6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca8d64538940852b3de699e5dcc1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0bcfa518831c4b3d5b8a156698a8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32c398a014551c5c19435093852c76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f09b18c4114b562c862c5c8fb57ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef6bc196c3ef4a2b75795103a642c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712c9b6da48dc823e4c5fe8c0f82fe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc04caecde8a55207d3aca33dc6312197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68bdab569d0a8fa5f348eea4d15eb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016d2a10401fa7e4cccd706ec582ff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4138392f88da80ee9da927e31ee04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda86eb87cd18c083fa9f5fcdd3be1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab49fd9d82ee5a672444640e3debbb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76a40af67ddcb8c981d84d1d6ca77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb665148e801381c359308fbd5883fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eaa52bde82672929174875cef1289205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee0df329a9bf993769c2d7be51a83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daabccaf0fb9db4f5231dbee45b4b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57468c3c349dc831e39d89a2eabf40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3172a83212992776f7f3c4cf1a0ddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b30591e75f3c4497795bbf2a6eaa55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17641baf78c67fab8b8c84b228278211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3c0a5a3744327acb1db3c83a9a25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ecfd094695720b4465d99966c7086213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d0ffee1f1c82e631b22f5b5d49e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c044e6c93f956f36c13c7bd1a1cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ca0b66dfcaff1c18154f21254ac3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e7a252f3c6cb10f9b06323453605217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19645aaaa26396210fc4807e527f89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf09efde73ddc56b67ccc94a53f07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc514625df8ae24c1207bb183ee2b70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75fa89092ab82cd06af3762cd4156a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7382e7b950f0bfb186951211ccb9e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6f27dd996521b4fec685961f97f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295813c8958432c811e159d3cbf6616224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ad7cc6ed0f5c01c8f72470551e0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1aba3391b1d49f3f5aefafb08db36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9f8505404c2e8927a6b954231a0b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d06a6c7c5892869ef90eba9e5e38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446fa5fe8c4d7bd7d3063ab54ae403229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ecac4ba6b5e739eefdeed0ea10dae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340133c3a3648ca862d31b5f025217b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0ee1f596a95454caf6d018288fed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a46077892077b2660ed8202227b91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49cb3d3669e6ddefee4ea7308374c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e73ed5600659bd14839fd0cc57bb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f1e25b7a5d84c6424636f69433b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1943bda41295d51f5e5b4a46c9f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67638296349dbeecfaa648e7773f2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed356e3efa669eadafc65a921d76ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e9c34739294d178195bcd22469ca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be409e309890c1513a51598422ef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef7d64e54f43de292ab2e2ef04aa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9707a8fe921584a7a9d9b2985930243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1066dacbcd8d64dd29787fd3c2e0e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ac65875029666782e445ee811f6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4219c5aa57b5f13e687a90ab894b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac29f0b2edff4c4d7cb61a118a9a00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae423db7728b3d0ce2938947a8d28ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedcb930868ea519be0468de6326c4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070be746d5f9ca0942240748ae1d372250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86886d0f0b5558a91bd1bab8be39e6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20ef342c1088022072440147036158252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561f1047a3dac4a2b97729a5025e30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c07a095cf3d09db7f1a77d3e7dab7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded1c18ffb4efd5eabd5e503d26635255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b108863569e105bcb7bfe669986f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b109978573a2f6e691e117a81ab198c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4320da7ed9dcf5f9f796ab15543d2ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace0781e5f1e64c200412656389981c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8722ffacb3dc3ce476cbe79f8aff2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f395b2966fa7dcff005743ff00af53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfb10f741439aebd2a7b910d93e798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f15cb8c6cef90dbf66d6aceef24c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7918144cb07eda1ae5d0d1255bec70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f3080246d84e43627b069a262dad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5369d84e4dd6212d04d6c5e0a1d6249266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5e086f53810be047702d042de2a9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f3c779a15a20baf690716aa14894268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a4af86b6190a95297ee544595ca1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a1ac989c5dd01bc351da5b32babb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53369fce2b0fe687d6d5a02aaef817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2e164e96afdbc76092fcdc5d9947a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d7278f59babc4f659f62f33de3816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205a2a638f86198ee1f8a2fb2c6c88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d8278d9516cc80b3e643211472ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cca01bf700eedd0024dc96c5ba8a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8cc9f88c3ff4faeb79d34a8f2e2b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd95f338f5ae7f4820e61277ed41b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e0ab34611de19d102cd07258298c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc400b464ae56c28396521ee0257394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf3f64b101cd9bb46b56bca3a287c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c12bf31f603b9b570e2002d38d9b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752100bb82bf1a45c9d17d21a28fbd23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f293e17698c798bbeb7c78c7e9445284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e6641d736e40d8d67306113cf5a5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405f47093544d4ae1be655dbec0f2f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df07efb43ff7e14c1b895f962f44a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620eec317748977ffdb66acfba2f423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca41a56f80bd4d87f78d7371b66fc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51b831d986456d2009fc46b586cfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dae8ade50f235618c979b7cd694d76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac44a2218962399b2430efe0363c57d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fccc827fe163008282d5ecff2a288f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437725ee422d4268f4ce918ff06cc67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e16a49ad86ad1b3d74b2318cdb43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a564bfc9c501ea81a971c577c338296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c3d48ee17e0d63bd7a2dafa7850ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55131967389fc9b5d73333fc58e95ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915614f3e09794400e48f69547b40d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc0c07aa035b66b617c071c0a7cf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25222b5994ab4773e8d8d0b0eee9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4796a11a3db2828a2e224a4a138e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152394b91e741d0b30a7f00d53ec394d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa29256d4784260540848228927f79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c84874eed62e11779dcf22d84b580e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378dd3363b61aaa4b3b1265cc4f2e68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046c4b00038eb9fbb20cdd2822ec76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be44dac7a786b37ba196af82d14920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97b89518788b1148a4a621a2f1a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846614b5ce5d576a7ae809dee93ad2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dea59fc82a775368e78dd7972b098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc974b1b06f3f039143ed14767f40f3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aba48a3f1fbf230eaf0e90ce6042c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff51231cbb635211779b1ac475b74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187e20ee23a4da465a1132c0dbd8a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7190b95859a21639cd6980cbbc4dfdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fff9b801242489853cb6ebef0eef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb805c897e12a21a66211633c289dac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e29461b6a979a4a643565de8ce9f4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e300022122a20ceb44aca57fc10d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf055fc7ec0804b885915a5cd2ca2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77279072a7d7eca5bb4b20bfa2aab73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47f51880e2527efb2cf6fe6340188323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e7f17c9d75aa111286fa1a358708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7fe803b7396c1dc735c72eaae5d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4c24357f3be50a4d7e6bb506ba66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854f7c3a73c1e8f669ac129632f8cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163549715654db1c8f39e0a04b75f8e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a481a881e251c8877c49ff470d4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857d1a085097e1c33cd8482aea647e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929066c2573f34b3b27be90723c6c4b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1f1428b8591ba978bdec9a6d5799332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d0e08321a2dc171e6e2fc40dd62c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ea9b01078c4a4ce00f377fdce8a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73eee3b11ab77e6685789990a8634335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5d858ca107450eb958001afee7dbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc88ada74fc18d1be39dcfd992c499337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ac8de813447bbec5477bb03593ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d55c73dbe64f7e89762cb80fb1af2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae59ffe72791cc20b1bc0300caa4c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506968530126779b0a84116399044d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7de263545e7615e90342b6397e1154342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aedded1f33d359a60ff30b9c807d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb11b647a0f3c24211b1a37bce09e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b3a3a6d1f5befe10a3bb666e08a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae09e7d714c8470fc91e7e8071dfaa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf4229bde506b0594e01756db6c7c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895597f94c92881b409265d6d724d65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b34f4f3fd9785d51cb6effa483dc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c21d3a5c0a76910a15baef3167931d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceacaa07b5d6445946f30a62390e6c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373cfcaa555aea0cb99a72845f8326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397072c10d7e2e3e5ae730f5b9ac39b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307af9294d948bfc00cf7f60ca895b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05d021b3f717073fc671cc1dfbe05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2da20e555af7fedac48c36565135356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabee1c7996793af08620c15c52e68c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab6a06fe19147eba37c19ec1767ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fab6b129ff8f84caee54580d6f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b2c1208d7e337da0ade5c9d9db03c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de33b494d4f70a068bdfd2b82f1c851361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2026c8814eccc03482c4187c726e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689e68a1fabbf1dadfa4bd1113d506363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bd1d221054d9c75bb8aeeb5c64d76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92dfc8a39331a6c36756588575448c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61155dd24ebb1e63ecdece3b42bd90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb176885a33c3d8c01854d1cb2ad1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a27893e3e1363bf36984d31a545c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0fe4edeca7e23b28055d7eb7ea81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b133400c2ba87bac336f10f4a715370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db614f66bc8a79387c9bc05bea13507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce91b9e19fd391fcbaf7cb239a6b43c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1186ffb77dfe6eb8776ae77412db58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb48ad5245324f052388671a0492d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e54e45cb1a83b002526a92bc917f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c71fe7dca76c6b457eb1c6fb13c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02da9be6cf80b820972acd605a6ab3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115b7cd4eecd96589c2f8300f1cc180378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451a0688b4c25e0b0be903ee4cf821379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51e671871b4ef50cacb9b9b9f6fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bee38311e9435a09644b8ba21fece381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17db8b0a4f2299cb129390cbd382bc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185efaeb775195fd88eea87e47fe8155383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2d58920dcd2fa7dc08b79590908bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d190ad990a854be3eae1ef2c15553e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae159dd53873e798acbad5cf1f4de1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ceb7cba97ad3bb7838c51420473f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b72aa931af12a36f5842c6e3fec16d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e24bc95ede6fcaf755529e35ccd8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869df6ac4ceb39fe8bd7a36be115ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55854afec26e8ac134e1427deedc2682391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46f6d45879a13a9e160d919e6b7ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48608e3f2a36e6aabfac16d28bd079b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de04c76251d01480028892818bb9d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6e966244ffed521371c98cbde44d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c963420f4d2308e3a2a9506d8d26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030868969f820aae5234178a2723fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152e6041bb2c2eecf48046739fb234398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0f982b1972ff23cc3f77575a2a2c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a549fb28299cf1ede3ddde9b552122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e176de76f6becd98b0fed8bea934b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0e01e12f38057bf1fb852bf01454402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0934163c154b1a1e0f2b81b681c46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3e23167c3df9747b1183328d9e630404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556df27d69d16a9a0d2ca902aa1d82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c324138ecea9bfc1263d244bbc26bd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f9ba79080ccd5555ce3564c74c5e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff73bb986a14965d57b9a233117857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af57f3e65c1a09e737beeb8a4b6670409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38135b70db6410df6dcfb3b9bae0ab19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef167e4d0ac3f323d5d6181bece943a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143bf8367feb9f4a08e6990e78f1d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188f09b036093f0371971897b94885413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb230ceefd80326335350423650c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c475eec58ecf908e76f5816426f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f549665c6d3ce5d9007aa96b39a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a650dae68bcb754f3ee8b72829fe19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a16218012dda4c3932bd094e36f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f217b2cb58428099e390444c93ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702d4037f707c5a432e4e15e64b668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75e21a4e528b9cf6e1e87a003b1a9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe54574d6f340495f230955801976b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16789706f648ccad950f76c4a7f21bfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f6717bd81e6a9aa7c8d6dadb3e39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28f3c37924e3a6386ac48c2270a0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20acd2956926b297102ba20a159dbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300e7ebf911c1c700420771f49f3e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7dd9ca3ebb5505ee381af33c0a3f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96651f3009570e75ce14463b0d0e887429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe20acfc2496d91c7a915a2a21bbe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c416e3444d776fcf5599e9a350bfa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7db42111de1d038410f97d9e4fc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726b805c21df726877a6900c7cd33f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115898a8810eda100357d64a7327cce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb781f8d0e728164b41fe9df628ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714738dde584107feb5dd32b32d7c3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d85277c9d005095629ceb6c05797437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3580d6ded264f1fb3c0a37ee571b4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bd5ae8a24c6a73f5d61814a923a80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace353dc2d65e1ba1fc9b136887f58b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171b76cd65a5ebb2506808103cd1b92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f1596c07eea3dc17c8d6175ffafd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc1f94d8695af3206760d2b537d7f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30dee7250bf3ce90b4d6c8f001e1ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee7f1f7d17cfb5caad2bb70f8aa3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c16b55163a939595ba37fa27f0ae12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd8b1a064200bb05888d9f8cae65ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cddc29dabefd04a0f890410415478448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a57698c3d9fd25a8938f50bf28c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca062bf8f01bfe30ba200ced46e6e6b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846cd17fbb6188eedf1963b3428d54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2960c6c29a43bb5b8be7329d32c2bf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7b2050692f6f47c29b39ae5d5e111453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed961e2cbb714b7e653a438bef763454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a6c3e64ddcd3391caf01a30b2bf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec87d98c9cdbaeefc4fb6e4b23392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c39e2ba92d727ed790347f034781a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ceb0a7a6e7c14df2dd06fed88b53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0a86a85a18f57fcf3df1b517b603459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d4c724f65c16495176d6bd89a055460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f7b7b94715ed33d4b046eca33e899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ddbfc9f5b1604eaf4bd21ca3bdf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bb8373b84e991e4c1bb3fb30f94f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0ef10bc4775dfc3fc5f11bb39c5cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395483b801a3e2cdfc2ff41ca7b42d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a08a43ea99bfa52f95e5904c35a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52743b4f8db5aeb94262c23b9190b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72103cf764f884c4e93cd3f04f46bdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60d35deecca311440550b07dd994d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689c94fe78b78c8cb7d989773195d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c9b9b0b62d364fdc0bcde545814c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a59370a9d1478ce9e5e9ebbcd4fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778edf137dd6f8b13a228d46c5abfa2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a67c95256cdd7f62c4addf0d1ce2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4221022088842f7ce9ad615e14a6f45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94672c9f9be881780062aa8442126476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725c4e89999743c641d85e456c0016477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2cb25d9f0dcb0dced040c6220fe5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eacae150730073ca7d9d74b13be858479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3724ed6da9b1eb67efaffffb5ae4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa7f6b93427ae23e2330cefc20e0ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e60f529c266ee78aa532fecf7334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba92fbe79af446cf145dda95fc4ff86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1e5422611c364d71bf7eaa012b9a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e549dc120e5faf9a51cb55bebe2f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cec699342b3764b71dd86e653540e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f1069ae27bc06a38798619eed2350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19d0fce7c391692f4dc63a4e510e14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f931f6de6230ab5009416e40efd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d22d307cfdfe3500d8bceb9aeb7c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489b8eb8cd3435d97a954505cfdee1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123089a9cca6eabb78980a807736a99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff779699f7fff3c03bf43b8f1bc600493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2afe22ef23b84f86bafee19afa1d07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f097a646e974f4759b3952207fae2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc82f5daa36ea1db8e68ec0e47c2b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db929f40be817b25463dddbedebb5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf031334f8aaaf555a5d1d9eda44d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82069e134fe2dbfff0a5ff2e3441f56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95115f7214fcdcf17fa1e180f23565b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7571e331f4eb167b581073d237f4d4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e0773114cbe3031a0c42672756f05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b72d38909b9c92b717104dbb7f7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd377ced1bc00f6c2e1f58edd288490504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caf98b6b228b3a588c77f04aadc997505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e9923e016b076210773adfe42e40f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355a57b4f039e15a688dc94f9c7e06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c25ef1c522f5c6cfa01fd69bcd3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b68241e71562c868cf18a7aefedd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317565cf97e0ed3875c9c24006d98c7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb974f0c30c4b2df2d1cbb9b128af6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a20a981d768516ee7e146ca4f279ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8002043f359921b70c5f7d9580ee56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb20267dfa56edafb8c969132d7f1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668a4a8fef14bf0081c450265e8a886515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a714cf9bb1d19fa48aa41c18ec71a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7e89d549109de71ddf31a6c56982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5201ce764c49407988f6d016577ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16070bb0ab1bab4a4d20806feb5772519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cab4b82ab62852c5522278f1ab1563520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cdc4842d9346e7cb0cf76d9d3a18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f072b8718be0c9847d0e179f7d87f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8df759e8d7078472b49b7af214053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4679a413b8af288c1345ab8fc642c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab680542874c607a002e463f4a86b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5f083e099e0c761659a95d61adbef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c180364c44550fc02062cd7ec83a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e98a3cdfa7120abb229ddecf2cddd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885854420da652bcf3c0a97ff8e20c0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ccda1d4a4f4572a263ece97897fd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adfaef4eebc708257fa249dc08f221531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11f0ff369da4311d0e827522cef92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690fcb6c88252033e1c03ca18cfab83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d75af7bcf2a8617186f8d9cd3e00e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e99ca64d31451e1065e406840f9585535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0062c4568e851ba1eb5ec076fec3dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e60fa87e13af554ea97847110287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c665208676be6279431759eeed338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be330719ee55c70e539197a90690c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2f01c9e37e288d0913296644d9c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c1d62eaf26e161649b9941c79c00e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e3a1e878ae8c135150fa3cec41e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4edfe58f93ac2e183bd7f64d68ccd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613b42f4646dc74cfd6ca29c9f1075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a287dfd56d8ff7f18d3553b709773545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b1f817f50ed564e497928ebb3b7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c9c4444b715f76c6e862ace413be0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a846ce1af5409c9886078458ff3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b385f2f5f7b32a951757debd905025549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb50f01b3632ba852f8044362ef7fc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448e5e457ef3057bd94d9088baf324551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9165e8f28ebf798c59f1241a3a447da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f429f6ea892ab0b8986ee2cf8644beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233feff0dde9ff8221eb01c77293cd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c98aa073de7b1e48033d0162e86d1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14faed8f33d21caaff9961a02ce4ec6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c64f4f834df210c43e2baac1b90a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f06049be80a6738199eadead8df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e05381e232d9a875e5429097f2222559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6af4979962419cfaf1f1e8e005de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a14efefcfde31f41633d9aeaeb21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213053a466fc56b5a1dbb97517709024562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5793e24ccf971738dc606fa9cabc5fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbcb9317855a9c71614dca2c97383564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca31f52c882985fbc4bf467cc8bc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24322073c142399c0ccaebc3cf0db01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba375aee9b58f928b4b9778a8c97c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816c9688136739e6c7b29e6a8ab015568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a8633f30bb1eb1be52ab4daf2925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9385872c5f2cc9e37b501f396c6fd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66824f87857bd723e87eefe436cf747571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95032a01ca484251c06e57b24eab03d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81d2567e835e62c6d0a6382722a82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17b4d721bebc6de0c4800509bea34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c71bf80fc833b575ff76e02ecd18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e33bba47e5b5227275ea4384f71ae3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ba33203bf12a98d2cb2720d6af1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056404148d8487a0f025fba2e000aa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d197b31aad44f2d644ac5ceb97e8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fe4214b01e9a9c80f3ae3eda5818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537c8076afe30d7e97ef920861e533581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342249a0303078971f635a81a0cd925582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68969da78419880eb9abd33aa00cb20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bb1802d6eaab21129c02a7917327584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693060ac3239d3d7d2aa46be5fe43892585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2c826f7c728812c31094034ff5f56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080c28bf44b72d04800f458ef88948f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f094e2da22bd5ecf3099d99c34e82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1003de1b9998c99ed3256ee459fb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7adf2350ed430523c881fc4a3f86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6076df94b3f44838f823504aa3415591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb423a206fbb568ed649d42c417cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc52c46f134b4e31cafd6d341e641593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712fc8d7950b04b2e6d9cc557deac99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8f644bb8491ce85b48b06066ba31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193cfb7e8e116fa81e3cc66c81e59d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a074b6dc82b55766964b00939ca8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a1d4583507984f16d8e657473815598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20edea29adf32c99012d0e8b0f61b7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac77033bd57bdc4038de2c58e4bf2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e543246af3eacfca8787e689a9bdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e7a5dd898c5635d8a75e9310b3892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765da6de6fdace69752006657bde5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e8241be08fe9c70f4b06731efff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4069b7c8b4ae0ea1959e17c6088e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47398702d300f54bca3ee3cfd04e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0196bcd26fb875364712c940d8196607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1eb93eb8175d093960b09141abf7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3750a7fd8e5bb37ad72fdcd29dc5fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699f3b348d1987e09150cde4cc2b220610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9768aad3691b5e86abb28eee9d731611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09303c96750b32439440b24026a543e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf2a030b3b119779747c5dedd21e78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a94599699bcdcd62d56e6c278619cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a2a5a8eac013b657e4f2153a56da4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2593d5f5197e5c54ad0244d7351d86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b0bc5315e92fd4167818b4ef968a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fd025b36e8947f25e8c09703eee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d7a1e09780e0ab181cbd2f46f31cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca511cb788d9c56438b42886d6fcc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095281f9de9f351dc6a3ae1ec254277621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e5dc2b27fdf1f9adf4a3e6aa92d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f54d17f5c59e76c8838d739899a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a553ef04e70968b50f3dfef37547624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1229663e058cce3d138700433aa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783acc5dd61dc644ec83c8d3217cce9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a4a83b2cab0f12edd91f106ce530627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40e65bc1398347d83091bf5daf0203628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b63b9f9ff2ba72a50277cec7f8922629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b73d923c2dc4f8afba25779f8d094b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda198495fe6b72fdbcc5223a219d2d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d85c7781c9e4e876d6f5c29ddb7343632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3aa827ae337383fb92e095e2603b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4197344ffcc3595eb7b09d7140bdbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a750c0cc057e48c470b9634445ea529635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c593cf43bcdfab60e53595f0566055636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a48749f866652251909d8e86cdbd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d4dd00db1e0e237ac6e5ce55f5d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecd125623519b06df1a11da0026d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2dff6baccd43f70d943fe08aad46a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb082b45c8bc39e731641caf1d5a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f668031282e284fca9dccf9a4fb36d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130d4abc804f1f33f7c068f01df7068643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18177b413868a2bd8fbcde64ef9ce25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b131abbe77af54a0ea12906f5949d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13bfc1694db7daa8178b3bbe538013646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8f40be7da5c0a2300a9891b0eff0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5faf4c95b4e94363aaae05907882648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183492e1d6adad77cd3672690598a85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae219e45ea9795ee2e0f5c38bc90d71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c414bd772f3bcebc719ceca08f8cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4bf82e5d4a7a8fdddbbde3d11731652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b3f395ab70b0c080cfc356cc89830653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1dd759fee79c90bdb82392127eec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031f3e29e6967bd6bc4b1d1f2b5506655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7075b112b6a27c472d28445dd4b12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a70ba6d6ca929e009d07b4eb714e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718177713b2b30d1b594099bde47f37a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71dbab420f6e252684ea54ee2db122659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708aa30d613548451aa2405b391dae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2088ee6615d1e45b169e42538a019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc1332bfc1ae54842b91f0379e962662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e292eafaacd950d42cfb9c9e74cc15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ad820d42a667daf9a89c0bf5f57c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dbb7e5ac3e3eb78e123f38c46b14a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035b77f3cc744c73b9be5a621b4e23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ecec3eaead7aa3bd1205bc0bb5c4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff04654cd51a24096bf7b41d198ed4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1fd76580d7c2ac54f038c6069af9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb9d4ddf2b38d4b751f5e15d96a6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881b79a7cb313cad2777a3cfa75121671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61554db0dea49652f417d2d58a8f10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673899a7f73c4fa2e0827922175a9693673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad221a48c0cb60e4d5053b6a9dc0d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d8aa22835a330819c533e25c977d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b50c835b9763826c4d52710d89c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac553ed14c1a903223192292bbe0a6bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6394145922e8dcd9a644829586fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e82981b39b7643f40de00b77ecb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2033162b6acd954f39870a9a8ec82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fff8d863d42bce5b76cf751a252e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e626c266ba84d322fd8aaf46d61b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a70c562c2684e4e34652c70cf7bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da269055e5a95ca30a02dcb9fd843515684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3a04912b338e60f66ebc9afdc400685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb31b306fef0af776af91aa7e70fc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efabb66819d33d0ca6897029c67e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4af7ac922a63d23de34460140b57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2712707b0b2b6972140ef518a38986689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba6f414175fa7c768a9912520c984690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab1c0541859595ce8d1f6f0ecd1c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b65b936647272e3b70524c07da06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b71fa35975151dde885b2d2cb500693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edb629e76af57dbb2b36a93368243d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5baf744c7b3137565461c0e6c84156695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb4e66c9d01ee6f3b5827fc3c32de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec83f70876d73e7f3fcd61c83afbc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f76709e081fbd13bc66273054172698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a26c0c865efc13ddb0040b287211699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de53bb1e1b55a7039bcab0dc5f59a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5427479e9404608d188380de94f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36aa0075c6ffd74835213892a7bdcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71225e5fcb706c06b4a793fc4d0da978703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef6a6b53b8bd8cc8bf5a6a1328cb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfefa0d390aabb856a8412c36ee200705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed668a8ede09bd4f0d5f43dbbe85a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60d2b22f233ef6a6d67d8e6a316de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70235eb833422d7323d562ab5852b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caca988c2ae8039f53fa532509b292709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6bc89f10336528dcb1bfc6dc88aa8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997856c07b4d90a419d6bed55130dfbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44de52541f77143465e2b280a15349712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f80cddcc6dc266b37eef166d9ae0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec62f9bd9371530e1a13d4e1766aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de56fc7a1cf95d3c03bad23a7b04ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688ae9ceb3410eaf604fe7d40e881c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e1a023d84b4b350d4047b8d32938717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a4a750c561b1ce10e3547f2cf729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa55a2829f9ec86fc13e56c3a430ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b64826084fa06a91edfcff8b5d094c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29e2d56c91607337702a5851357ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bda48e79016a38654c5a0fd87d11c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796198146ca9571bb01e2008d664fc54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef9899d837360648cd397d2aad39a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0969378cdc3feec8a5ecc5695ca40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1692e2ddb0acd557c871469216edf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d505ab0a302ed495997dcf11a6fc5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25e0ae0420d222fa90ecb774dbd02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6e6cd0fb1cb568427189aaaf9580729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546b4541c0f6c5d8a1816dfeb7c5af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128515d3c6212939b915d2f47c81139731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b37f49700653b14418483a3d8083e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe810efe0fa691daaf49c7de4c3056733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559fa395d3e4edec67ab663ae524d09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cef597184e235f8c5dd1c053126c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde00543aa37cf6453d311218b3160f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d285f7387c62cda6e676811e9199737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e75d7b0d6e4e1eddd1f0576d64c32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5feb32461a91a2b8a399b18922a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73261f300f313929c8d9d2a6fc18a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c111c530cb97df22d81a1304eb35e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0f6000bc6866aa653ba9f08a2989742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194770616c545d33005187e0d2d44992743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab928b77a0bf9656b7b8fe253f46284d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af129832c278de3a10c7296291a075c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac95b530997c7f23924949b53ce44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3766723a44ef8ad8caaa63aa0d8c75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a343c47a759c70219436687a44f5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd566196537d58c77c6327db018a671749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6dc0ab1fac13818286c04806e768750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75744bf10587d7a5a6b05b37b7cc29f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f20d9c705535b34137b8cd98e9a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c92f1753dc5091183c25f0550eab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fdacdca26f83acac4c2aa300e9a5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97921284580d276d12cabc0834d6c35d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92153fc8b4301c5f12c0047cf4d9fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2530d36a70e1bbaa20962cf0399a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6db2206ef5496b2598800ad55068758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bfe0b8a6e77483a2b02635cb1ae0e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125b9c618183ad64e7a459669023b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb347643974f80625268770f4237e722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92014ec4e02a03b32a358b70859183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bbbeff288221c6334a6bbcc4a505e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0903c39ea0765808069516230e17c465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf43e2a27e89d61bd30d9779d647b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d730fb9749f42e22321ce64df117597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f864cb9c6ed607cb8319183f089a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575253973d82e9b1947e4a11ac3ddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0b6afdcee6a83548afdc8234e11610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf02ff5c474222f29ebe02719e1f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea432673d702fe5e67e2062c55219c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0bda1f7bdff975fc9ff7a3e24ccd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff4b2c3b97e4b2e598ca21e89b5de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e73a32e7cc570943ca7aaf3f5e7b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5024382df22daaca37a66b676a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc61103f6818ba8193bee778973c2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f1aa875fd5c211c538ff7e1751a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d69326e09cfc4e895f47f9013a5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190670cbce4ecfb941a40915e53900af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ee116cd0618ec0f6e53eadfa28e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29db1f1c802d178786c4a05a65c11622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405ed20f8687ca1200f34ceb8d44c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11ad29f030216006bd64fbb1fa31024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313f864de1aa3335ee8e42a1ab954b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022656af6f64119a6d5ca8f874c9fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460060472ebb0f1df5b26f008772899d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d357be1c7b5c5dce02d3d334a4b8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c061f80ab3a34c10d3450784b0a2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c852274c13a6efa5a7198b3d2d415a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09545f94dffeff9e49db8ed194c199731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12daffb2166be172b054966af6cd0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b1f445cc471488ab0b7365616abf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a114625fdac1d4692fcfaf687fc8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf557b764eff743ee05bb81a3602c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f53f9b346144967f4640c08ebfbc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7952d3915ddb540eb4819ed0c35c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9eb623cc47b0a88ddcc8614aa15d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85928b8f0ebf8550e3f022bf785ef639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6357c956c0655ad179a20f1d18136640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356c308e5f413aadd3c75691039dd2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183a678d7860ca83a5537cc60e7c5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619ff7393e2255e6c804bc4ce2ea1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edbe7329b95143ef75e66a61d6450944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88bbabd64bbe652438bfafd33b3d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905872860d1bfb35690a6e7a4713e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd69059f9fe115c5fad8343febd9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4755d4499cede5fdca80851a637e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df181cc6fc8d214477c5b3a5346de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b306f5b733877633fe62c836dc9b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824fe53da9b48091dc884b95842b98551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8bd0a29b8916c0a7f92fbc03678d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37dab9334567e0fa49812142a271653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc91ce22aac30419e2c6514d269aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49a34b883c8aca1d4436df65d798a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1515f47bdd2ed765d0593dc5ae156156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058f72a62309012c9974f383ab539ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02983e1bd3a0b9b1079bd1b0b4b6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0d06b39d289f971661d1acdf50c4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c552609444b4c08c779a91a8f666260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3ac0c4d2ef24a4a511ada86503c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a729192a4b5d6fc7faf7fd5752da0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ca4e97e9560bb648826b50d8d63363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ed448c9120bee4cf3d7284456071164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d0bd76bd6aed2cd8ce9935a27ce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d0c0465870b766503b9509cc4106866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d318fcc2e16aead99cf977b6219a8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc198e4620d8dce0b048c915dfef4ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72765825be16125e68f7a725a369fca569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ff89436173a7339536a939a065f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c1118bee9deed7fbfbe81968718a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de663885a46bac4e28195d6ee85de0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c061a536ac6d18cba0999bb46261e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29391428d5280303e1cc2e78e39c6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3628f4106895b3c97ccf3b15e7fe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1478792604d58e5820b9f317a85e7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4356a5a17c205d4134b2d04c595a5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fcac273f2614d85610fa4d8b558b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da46bde096839debfa1c4abe17800a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4bab0fc289e4b313bd3d92458038d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db20992b4f60afe3d3c406bf49011b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49ffe2d1ce81868dd717d1c1d22cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9e8e0b8a3e1afc3a44d6dcc7f8b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e90f2e8b9d964e3f2ab8b9cf8ac2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540d40002e748737f48da30c1eab1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa6cdad2c9d081ca18bfe297520c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a588840c6ccc7f90384aec083e78487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f021f0222bf925275275d0e2ba84b4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7572ecc823fd4d204b65442a8daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889e349352fd5c0bb22593fea6be6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ede981cad493d6eb7c0d704ba21691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5961aa991725d36e616de3dd7f8a9c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a5d7ca030589bb2927b20803313593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd7c633f538616c551bd22e163ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137ea794b30a045d4f1e8a395bba0b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57eadff6afaf07477d7a26b6609c8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074382559c638fcccff6e5b8945283497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae5b79ce0671580f523b8f0caa563b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed502f1a5576238f8dd5c0dd795799099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181b029ab681f9849570023cc2e851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c0956b1191ff7b2beaee1c4c86d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389a84f2eabe762639ba35dca7c77a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24c149dd9204a421388f8373cad03d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187de1e6731d432d48f3d554698d7ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e584da43cf352dd7221140861680105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4435cad2a12e811fb9d7a62a69853106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cfea91044488f18f30329e0b5b5a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166407c9fb3a253f9c2c22043ef7d89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4a2795126288c8d419ae9ff482ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f77432fbef5943dc4cdf51eca8f41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c87e15825f80c742fefbea5c6a450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41367edcaf8a92e2639e61436d55b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ceca94e61f0816f74d462d368031a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecd426ee959b265f01341286bc38a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c172481cf9bcd6f381a423de3f417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee115dfb853e581ccc984ce03def53f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7bfd26020370692263225adf64cc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9313a9d9f80becfc5fcfe4d8d35a9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806997ab30aac2aa0619148a458ba3ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ba635ff67243d79056e9089ed389120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72d7fb32de8dcbb5172e7c63002b16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe272495ce57a71c5abae091a12ed4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57baf41c222ebb055a573c93ec6199d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac61c097c1294ea0e08a10817480ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e125e2037ab6277d154d8b7edb76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9227bbdcf5c7b1b1bcf7fae872b49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fcbd9a9cd5b997226705c87311e24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aca89e5373a9fbe2ab284d1c6fba61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c0f7717278494419f689aaa9d23bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2f910b423b74d16876a3b4be42a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f5beff2571e5cb55874a76955cdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a21229aba47bce7f8d86d2b54b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea233b57e9f892ded09934f2e70aea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352debe220b97c9e0606e1585aa625134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924a0b2940273d9423bf159eb9b283135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48b3b323e36549f436bf3791c3a55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d18400570214c3c8616413bc1877c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2d6573fbd7d9d43d7c9f070f0cbe2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27082b02c1640617f0cd747324cb21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0fa01a410f446920418998762bfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483b05d35d1f168e1dda70fd88faef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b81613c0853a5cf90a06d5342e6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756193c089af1aa6c9c19a0fc8941cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073631575177b116608a839e395128f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475024fff602dde388c6d19f2956d06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c75feee06d33cad5e197e89531ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f8e2377e1fc6d55c95468e1d11e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207518679321ed11632543c9f3eeb7fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844c15654a060f65996e95d4583100149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f39704e8ad3db181ee8cc9910ed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b6835bf6102692e31fb596e38dcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4cb1a36388b618a8f029b372c4c6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293d51f0e6bcdbc26e9019b9ee7fb86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765980fb2f2231ce7af60a7320ca24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812976ec8fd8a501b85ac36c3f9fc9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e990d6b2cbdf17ac1ce6644d3ac2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095a5471f81f49bfc4119208b0132c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba431737425b41e01cd69007a86ed9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f289c858253121b83b779742264c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc3efd8125266bc13b89caeacc9ba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a355e27bafb3cbbe752f8133bc13e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d537c8934aefebe3e3e40616c179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c121baa99b4c7cce71b813904d205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa2b37a2c781873a94a8fa68bee980164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73a82f1ff7deb9d94c19fa1dc07d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6c664294ea1fb25156d6147e8fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a020fc1af4041e7dab74d11c1e764e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25215478fc842b7bdcd1e9799446c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c74e7d743deca19670143760b429f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9267fde9d01d9bbe67fc2c473532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8414b0188b293693367f9de620d97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9fda80ae30813530b29a88b9df9bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a1488b5fe42e2912790c007d6e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78d10fc29c4a85d57b95414387063174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155c8c039add142b9d8a3dafd15be5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7187a072b2e6ee8dd27d494c025da0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed981beba00ad0317f1922c515eb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e4bb13fe31f859ae064d9d5583b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1227f965a40211d01b4e07a8102c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6386e0caf24c6dd0b2c723f85472b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9223ed2235c8a96ca2b2d0eb6dd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958837b342be7fd472398a7be9b6917182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7e26312f2667f5a25e08ce1dcc59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8448fc263f30f9c10cff7616a556dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd091cbeae218c28169a1ce094230e89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ebaa6e43a7b9a16c99422c9007259186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68af9f86862957d828016cb2035a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a344e8da4ed02784e0bdda38f2919188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd323b374bf89ada130afc35d70222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b606a2b9b6e78afa3cef7c3547933190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18fe57a8f04bbac4bf3cca266e21ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a6369846641736696277bacf3088f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b35a17b1639ac15a448de3310628ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e157848f57776c5503235bd6805c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605268e47d19e5ea9b0212790e1f7153195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb797e18d2a43e291f72ebd0e0023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8a43046ec7f52d23147007c92d47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad41e86f80261b288c3b06d158dfb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9c7d6c0dcb23ce27aba0500f597b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f4346ac424702327382480182b276200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f8fcedefaee60df8f5c199e973ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d794f1230414e9082a84bbd76e2f97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3797060b46cedfeba967dc4ff9262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7bd9dfb5f81a74c740fd01c074478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9bb5e6edb19447a3f2cebbf3f478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ff0c2af77e5aff72371ce4dfb8884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0d7159445716d65efa873f6eeb4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb872bec980548e9dc342066c90e751208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd9075d7b602e16837fa503f3376b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa1c7828556fdfbed7bed850a1eb10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb7ee4cff27608b7a67dd1e47eeda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6681d4acd1231a4bda201cbb4a97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90b0640d8489933263f811dc5fd0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25ce46459afcaf32a523bd8b64223214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968bc071c1f34323e2e11dfdb6ba72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca086fe32ab88a5a6ccdae3440cb9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098963a48148eca5219e36f8a621f95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485adf122e36ec551f29da9da60d82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a055e927ebd007d419b1c625fbfdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860be05bb2f66a7617eb3e43f40eacc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf74b01796a9903a907c54f77505d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d5109aea76638e12abff1f2d6eae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d50d26bce332e19f123e1f08be30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d299545cdc1383a54b03ff8194d66f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b104abc6e5f3ebea17608bd909a65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45f96ffc45faff78dc9d83a29efa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bd7c882fefd9a880bdd7f57690485227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da727737a7b4aec4e1abc712276518f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22673a27bdfeddf239ebf4ce132913c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173e945d8ddf2abc2b3449893b3a81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec156c4f66ee0158ad1629479c3813f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77de692f948c4c54248d4e8274b67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe84cf02e0f792478dc7d8616c98d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b57d0473166c595096612941a679e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f158cd6827f493da941ae3c88221f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fb17eb09fbd149381263e5112f9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6354260a5501837efdd176ea20a767237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956e15caaddaef86565b60eadb3672f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee4d51cedafcef2bc954e4d9ba84e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d991edbac5064b7dbc2607c8665dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e933beb22a31d86e53c447088b25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbacce3d2704bd59f44e2562bf9c2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb328e2dc6f1b34cfda1860071489243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e02b7d32d030c1ec6f41e302c588f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220e7165e206656ba3aa829360113d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d1cc8b1d7bd935b4c07fc11e6e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c570b81f6b967189d272d2d97429a5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f19f11126724c2567a59b01544383248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84708a45bab94f6e93cd0df864ce7e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac164420dd0d98f178017d7dbf58614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d56e7d312f77da36f68ac0f2410321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b072d6eed49580a7bd08d66e16bad73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa3a06294db5b146ee18da8e59600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d285a399743b6013921c532fdc4a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349d3801a9613644f72f060d1e3f75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eaa0d0e162dec95f14f1ceb079bc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d1dea1abde50bb2c719ae08ae91c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc813f90ffd387bc6ca04450062857258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacad5f241f9a7ba5e01843b7bae07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe7726fc5edfbef7a7043373cb2b6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36719018646cfdaad786d36dcbb6eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0be15366649901a90867304eaf87dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4deb5cfdab94da6d99d8b97fad5c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24698f6ef0d6159f91230493cbd9c1f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2badca74437b1cec84f2ddaf0444c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bda8ce7102b08276291448ba7045f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e162d8da3e8f0ce4a8c3247f7e4f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830c85043050775b9bb01480fd445a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbda284994d0e24b260bbe6e0f0fac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a527a737b7c7093106aee3e7b3165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4b776ebe151aa3c5a23c8875ee1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370996bdf1b68c1a908d7768fc2bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548ff7beb3ec52bc962a9f4cba0735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224d734c5bc1b473778415ee64a9e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda8ca852b41bfa876d1fa99c74b10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e46d104d8805737288022d8f8c7af3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3f966bf66d089c9035c70f7b00ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909cc0c7db32f1ebd8511ce8d4df27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0eb81a535930e129fe1d53332d41d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc0bc6121883af804e0f4b57087c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b28a70f5e1b701e2b64fd9a853ad2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d01a83db1f46dad9212968ec9d95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0efa504b0f2991247f79d224a844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1305446932952190a3727489f00c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991eb28af468a5544d963ac1959236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09666552d50ea84b4dba38d30b303a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601190875179687cfe2ca1fa706b667287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b9cc4c5ef00b40cc07918b5b2bf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b6ca3c19776184d16a722396ccfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b529b6c88c5fa8939475be23509da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3819c600addb99f543cd4aaf64f02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe48a30a0a8e7a5cd1f0d1f7bfed55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55df117887c542c2b57c77a29773b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ba5f6fa8dbff9d7a4aff9d6a16d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694561499bc777f2bdacb5f3b50f141a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8ab594728dd26afb007c2ffdf68a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257e3fd8c21dfb4b9ef173d6105838297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86bd9584e1f6c0f7de63adac626c64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64930070d0968b1a697aba05f6960f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2351c673c4ba88194fcd0795dd3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf964499bda7323602870a65e995f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65fc85151d40ccf73fddc9e8d13406302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baffbdad867d101ad7346db0781a83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6b5baab3418395ab66dc893a0096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec56923193d072a7ad6c37d2ce5eae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe1a6a37171ef46a9d3107bdf95b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f3055f7564fc55ba2f0d665ee949b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a8dc1d6544c086f8637a75c25199308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42db81fc23ff30e13f1227f254b63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad810084b9552b027e00aae6f20a3c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000471ec6f0fe17b4fab7259360e355f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346f099444e4f271054f2f0ee7bd4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a122c669654d2f8cd3b8bc2b4f8eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ae172a87bd852e08117ddebd78d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96aafca33989a1b000fb7869d1ad7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be589135e1c3769c30f29315157fa79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f1be2d38c6b3b709c228d9a716dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480324cff0cfb14c35a1d9764d2884318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c800e1f75e66144bd2c41480e3a6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c171ca39392af725b9ac8e7953215320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01582629a3994b16fc3c91f923f9af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933eac871237e89178308a12d66527c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef8f1f0a02a2fdfbe3d18b90af7fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f64cec3c078f789fd1f6535a5f103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aba36cd3acc9df51a2320b2ce96eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b11c8e819044a16766d1b1cf1c759326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500f4239faac961a3b09acc2e8dd7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc280ec4e24a11d129e23fa28c8b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d3bb1917d079e0e7311b9766832e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af97e02eddd7219efdec8495f29fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab068fd26190a5fc0ae4812b5943df58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fcf7a7e25c950f09bf09cfd36e5fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d46f5896ab6697aa3f96eedc7ecd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219448e7fa4c8223236b028cd9128d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceff82c73fd56623de8a8c563e5ba3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998b38a7fb7c6754514bc6d7c12d2f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872b958c9be64465d3a2321c06c58f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7200ab01dc7e25da8e55426ff03d75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a556bc2c7fe11bdca558694004ecb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeac0b71e037c81ed7ed6f9076fe55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42ebe618d510d22da912bdafc4567341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5473bc50c62ed32785584139a32706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1b92506e51254bfe18c8b69665fe1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ebdc2acd760de3fad3e4a5ff324f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5adfddf4102f4e694cd6ac63be0702345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c1e4f2fb781d89e3776c813e85ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d8b17555232a00aa745599090770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a9102759af6fce8695695c2a8c102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe08139cb04dde325e59b9acbfdcff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fc563a155fc6c7e3bc48a7b8ddfa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408d3e2e84befa700b405dd0f9e03dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5daed73cc45926424b1ad3305b20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2454111b5c50c94c5a24d687c11bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d064947503860db8f572ace86090e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9ad1c8a8e3331c33d06d6e58ad5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352cab0c859c3d863b76d9822f279bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ff6b082a68e7cfb6ddf252ea1c12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4026707169742b9331b4e0fdf19a53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e8b063bbbcf646f2852397a6d40d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd77fa7e38b1b4cba8f4c8da35b55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc50452eb1d57a776255f44e6f21b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10c2fb29323d6cb57b062aa25607fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bba6a341e592b120461585dc2aee3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569f929219295cfc2481df401afb42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f16f5d4d0d06cf65666e581fd2e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b99db811327f62f19bf774ea63c94e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d0fc86142ce37548b8976c205c710367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87d9da54a5635088f31404b616a1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330485d2827bcef5cdc6efceb714953369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef76b726accbb8f371f1f1d3f907f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdf7fa72b70b88e4ae63d961a8c236371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8172bcac4c8f77606cea3aa23c7db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc4d5aba513e697f8a6082fdd0d0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e3e07d8092e60a48c64d80af4c7e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1bf2f71838520ad5a4ba8435e1b28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc47327d84c1fb564f0ac7ccbbe946376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e1627d1427f3102e23ca345fa6ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871c319d6e0bb10cca7bb0f0636c9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fb696c5cd39411fbbe346f80fe472379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c20b908f77ac8e3a14b715a8e5e98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f1a83e3ce1505c983be473f8be831381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1747648d7bf97a0820ef0a120f67e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbed8f8643372a6ebec85a1f4f05ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98bd2a76a6aefa699adf58e0b9a325384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de0e53aa021d4e392f1c243fe9f3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7de228794dfac2d0c9328a8bc29a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638fa9163420dadded9aa6147177b28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852927007b23610707e5272163489a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cf1226dfbb0adc43ca05474187d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8001f318811c88e74d4616cfa54b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080737625513133afd718b81cc2ffb22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf47048d550294528d3af05ec8427c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443c26500d87b7a384ea808b5b8c4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f34b08fde92c526387a6d4f48a963394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eea77e3e7b936f51ee1c6f0c69b49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61078ac1eb3cc2a1f0cc78c18611584396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966945a4d9fb74099285bf9b79fc92b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b845460040c0c2ee7ccf3494d3d2847398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182fe8bac799358fb3b49ba7904aff2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f410c876d4531321176351dcfe2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c610b9e392f8a6517ce43e19ae52197401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1643d3dc5533a4c4b2e5ddc3c2ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00e89241eea4218b860201fc083d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb18f2281f77850b7f97b85ee46ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60cd3ad2f7bcd6a899fae70003182b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20038cafb668ba99c8662032a0a064f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc642e11474f86fd9b3915d823959667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322b78abd75f73e6aa1d3681c48871408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea53136e070b279a51838ef3228ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733cfcf8f23c2219c2050b1cb25e5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45c694547bfff289269e2d728664c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a144f858bbe9fec0609cdaa85301f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97253e9c2f661993215fa76e0a37b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c749fc86f24278ca81722fafe7c83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fd53649872391f44d63b0f3f7c904415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d1a262d81194d71ac291f61718ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e20cb872290472e9f157c179c173b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e51011e5a647fa8d402435bb4bc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d9041ca67d2d98cef52a289b62312419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa0676870b6c757daf81057b7ec48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a25b805c36679307c99e76a398836e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f611e76bc142f5ea900adc76d5824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2f365edf1a18ef58be5657094cc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9636ea2dfff60b6d71d449dc91c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7cbcd7829ae477db4902218f2c9a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ed4a4dc1b162a4985a61edbe3d982426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660b1f8c95f915deb40bdd0e147550427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a02b54581805fd1961743b222e1754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe0414d6388471df3eba83bae9c81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdad59f011ee8e5b0fff3bcfc55445430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27081813a8283f2c6bedf2f051e2d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7326b129a850eb329c5ae0138dfc16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1146d3d22693d2877fc6cf37c98802433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0237bbc0393beb9fb7f9b50e655a226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163cc08f73bc67253bd75181bbd549435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95457a339579853f16efbc2a89230cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962868f1253d01d90056f054f9b42772437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b181958a4b2978d54711800f807ea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2db41ed39f8517fc016976007f1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63efc0ca90c6ebc96bf7fef80652e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400efd1296779a22ad62d0789395d22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3e9f0855cadee8ddcdfc6e56d8f8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b1acf63eb71b48a8c0e48a14b2911443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ddcfa17d62e2911611e44d76616e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad57054a32eb1ce71ca96f0ea736a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de4ee77f304ccc299b157631d59770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b80749ded5aba7bf9777803b1ec1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5c513fca03b836487d46bec85b89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6053abfff3c1d04fc41606efbaaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809b079d197b081d1364bb6301f940450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ff871a7dbc8bc0b3aba324a4640b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd56a7a11fd9c95ae2a96770cbed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d41b448796961115acf57e624b14a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39848723849209b92a3faff9a1610c05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac7062899974a588732d676706628e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd4e073c0381b3e7d58fbdf0ee9fa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b176728fb96373d02e0cc34486d1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d024b24e7bf1a424f15521134f4438458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689b1858af597724fb47c6c70c45c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ae4a367ea50a80d355856bdf9e1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3221e319609a05cfcdef5bc610200f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ebef7347ea18e3d15b58e1d89189462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d589ddde93b25e10a6b0a925e6943463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa184bb84106926d06c4a4dfc03ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe5c8692b4e40e686597756611d42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc4ebefcdebfea440957de2d1a1ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e9acf56d9b9a940481d62d8ffa3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746567d758e7717690016e65bb6c34f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45727960f7c262ea686bab2a26d87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77766954bf6c50293f4196c8fbf655470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a310896f8d4f619ae6aec3de95e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e487babcd90d9cdf390676c7622255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15dbd457560376c37f66082b135e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926efcc585c5600cb6678b64188e6e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d8bd7c792f1024162976d61568985475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866cbd9a2f65e25c156da825d6ee64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ac4dd2b873c891bac6f26ce612ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb3264e381c7d9fac3429a083980af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6679624a387038281f83ac64b7fda7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c9d25ea24dac65c718e24e7cbd24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e071edb27277c03e0b56d96ede08410481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017182e2c03f4684a2f08ee540c1f3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398f1fbd11caa9df596886e9b095bde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935c22be6cbc7318d8d51d25570933484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbcca771165d36f4dcb45e057131e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a9a0aa96344640fffe128ef1f4a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac382da9512fa30a9866b74f7c60f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f067004058f2ddbcde71beaaa1e25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3eb44e8c33d34a22425f82cea239489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e6ff1a7404b45e92541937391802490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c799ef3455d76d82e2aa9c7d6b89e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52d14e8b6be9c49e2b8ef1da654aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327316c796af994dabf197c9e819e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49817a5c8daf871dc827cb0b39b8694494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a0fa77a8bca5d135dee90f11082f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea69d0fd45f27c8be0899b4dbedbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91246a6c3c25875e776becbc649065bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a61c47c4b2e03b4f17bcfa8d613f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4e5087f676a3778d4aaab19ec6c68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b611b2a00aff1a304cb897ac6d16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efba9f815a7051724f460c2e528d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fed1b5b276ee57394b8042a0a250a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e308c61766b75412f22723555c55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e407387f540eed7f6c5ee335588b5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6754f8f22c85a8328cd529a866f2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752695b1b7d9cf8ce61a6e2fb262723506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef2a38080d876a98325f6a88efa9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243e197063c6c74ac13d3c593d37c9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02399544c5f1475ae0d537afccbaffe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581af84868d6e860c8e296b4e8d6e37e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c111bfc8af25a0bba7ac325d099b7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad0a9f20e69344caf7a4becce82367512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cbee9bf1c7b8aadc317fe4491a5fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3accc31b6cac5668852057790e0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3c4e3ba07cd1e6c289d00e524642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a3b86ec834198982dad5d52af336516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6bbbf1cf1feebcbfedf023da7013517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c816ab8e5e145851ca03bbd2edf94ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0458211d669cf868823a994acf4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da079b5251aa2826ee570266c373e70a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6e95e69b5a7323f29c75a5c2e977521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651708b659d13bb62314b789186d40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca6c265ab9706820f37a2fdad6f247523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e80dbafbad52cb3cf277a5e0db4ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852c6624e3512b215d1fde9ba833a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63174904f6136708e2f7ce19779693b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a80debc9e9243e303862023c379b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96e00a1a9dfabbd3b91b7caa7deb2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b6769bf14373bc3f54f78ff5325b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d88f6640c607fed3c2041a6358b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cbeeacd6514e132e17c90865b271531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d8e51191ceaf0ed57984013fe19f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a484c70aa8dded7ac86a3a54c4ed4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039e0b096ab1cf817a48ecfd079fcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927fdebbc13966e92a98ad6550a57dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f395b989194bd1183ccc0f3e62724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb47ef173fc7a2453e7a950ff8a3e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c504cb1427f53f30bc547a4a98c6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43bee8a95d9d979bf7dfb678b6849539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d9d319c4e20a774bfe3e09596bd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4031276e6ce00652b3a8d338eee4d2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711dfb94cae4f3a8e85a09507988dcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea57d2f0b85119bfe325854c097c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b73acd14560e66c5017a282064fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87cf323d6a36535b4f936fce05b8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01a01835076a8c70e525ae512d8c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7191cf06345eb25096d9c5060a655547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ccf57b6dbfea90cb8d9fc95dc87a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a949fb1a8cfbf89d3d392c66bcef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63d73b2a5c26f4e16f795eef93cc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733dbb932dd1f049c87715c2f44580551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6a442df088fcde58f506744d9641b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b138fd972f984d21537dde54f927e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f2d68110da80dee635c7423ef1406554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8aa44a1c11fd59f3541db08abde7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf5a34922a823f063ea0baa6c3dd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1b4d1fc3452feb5ec5feea9b0d7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0416181fadbf0f5d8a597c20f58bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999842a0b7321e198529d465f65270559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8011685cc42ca6196616331143fae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198209a737a401c0c2c77b0ef4db7e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d54ee3158e2ad0c0e6aed3896f0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5df91b9c8f54f2355d5533799db45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c19ab56c37f0865ed2f0df4332fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5def30f35ea07dffce48e5d5b1d3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e80fb0e7f61ec0f83981a2c8fdd4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2c1c9fcfc89eb31c7556f7106f86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a6a0908b72e693bed6ca46e40495e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f1d5077f948336c3858f971bee7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f5a60c54dff1a91c19ee9e07def5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f826dc2e5c61e73b554a7bfc4f58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c6f142acc3c93fc9e21d52f13df2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760873c77353c5e2db159d52e49642d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d75bd8feb86caf9bce05fcfc43d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829047b1a5fb661273e2c51b133a862575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9bd2b5766b069746b5863e05270c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af064c63e464b0d6f4f1223b75f95c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e34e438a496180760599744668df3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de36856c4ff680385c9f9ce321c075579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2fc9654766665cccc5cdf581e295580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b63eff911cfe9df35f19b5c5c0ea4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf32c2171f2756db6a82542276f2694582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053706b4dccde4133cb7be08a47f1b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd25a1806b211723e2b2a3e3a9348584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27796868e0a1c2b7903109ccdd9a29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ccb524cf5d47b4bfcbe2f846d468586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f61d14e749a348424d668ff8b7dff4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb12450f9874be31e70addf3e4a19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f013ac1dc88d94ca6e207124fce1a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b8cef6b04cbb5336d499fc3e645e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e209b0106b44777bcd63697d93117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42329930263647743eedc421f99cfbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462a98c93d9588f213ddbd78877153f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb83223875811a860d7f8bd18ccc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40283911ea04e59aa6ed8b80cafa904d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e47ed90171c66c8734c6ce7ed20c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbba9cdbc40c40d7f96b34aaafca1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f77594da640dac616c73eefea0f274598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ecd851f7ca0ace63c45fc08be271a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1597bf2e4aebc284c0dc1db3e770807600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235d536ba3c517d6299b248a880d56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9219fc4323d6d2119eb9cd52417c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa34d67e39803bbaab6b60ee920b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82589965dc5ca2f0e832e1da76cac4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cbdbd0e678ef2fd194c23f711f0cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4545ba176146a7f15aedd413bde49f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb1bbb2838e1c1babe2b58fb58480607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f07eb8488f7b09b9940e236014355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3506c9428deaf25f2e5b630d25a7c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd1b7fedbb9152e7f6c64a31ae5ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162acd9c2cb10f5c4951f94d1168aaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b146a7c7779b4a29bd9a557d00b4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde5a537b5a8911e1a596f42f60e4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f01d01bd6b2f1fef74356bcc1e55ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70e62e02724a3031877c0ddddf7275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eefc41e158e8faa3cec12b0873608616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eda29e53b1ddde0b456ed95da8908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7548070aa241cac265440e30db254618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce751fcb9cfe4bdc8c1ce8047347d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ba86a3fc5ce75bee11c7c11d0167620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa6b5e26cffc415101c7c0d2f3e75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c284db24483ede755e4a691f298793622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a68d5bcec0b18176df9d8901e6648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c64e7c260aabe9475caa129cf4025624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e4f958ea5b8cd83597000785754a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5400fa6c669e3b26eb1103006ba8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1718ff93872dd0b577c1978fe0c9af7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584ed4ce12028b953371c58df6bd08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b45e551414048731a9c37016bd6ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13dd21a44247610fd62738e1dd8e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd10e43c8e9f2a2217c10d5715bf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d77500902fcea3dc7d5187ba6703e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c4c09f0311dea283c623197af1be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750bab6a4fd8f6d57378a0a43999d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b7a24a813173cdbbe9c269d76f64c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1030d2b8a6cb8c59d4aa3f0191d7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aed8836f2b6ea9381fe6b7cf4bdbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427bb60596cd4f8f0ce70e4a9a2fa05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9039e99b269f5b699d302dd1b12fc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3cca8084a044efe24d773f271d166640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1481732be68c7bbad567268987bfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e10d7e8f9eef37802191197dce07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e163767e8a03aa96124acc0fbb43a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e273da652e0a039d187b2095e9ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00900f3c2aa3e887a78808872b8556a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7adb9e6ec266e044d3528f067e490646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cdd65f67bdd8aaa0b952e7f35a91c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b997da9fdeffc6b02b8feaf9cf07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b559c37e51c2d2e8804894e8d8f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d9f7f9a7b2c1e1556011ffaa31995650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b819fb90f2b4297d0d9e1587c5ffe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57575530a6e084026bfd49440f9b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd655cc36db03b3666e180c5e5a4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fcdfb1d2148b9b1248dbf6f8226f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713005a4adddccb6c412af59e9326cc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd546537d7893dccdfe1e3db66d7eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3c5a9372dd432add525062ac4720657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9b69865ec777ab0adcbae3b185b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f62f6cc4ea4683d07b3e4eff63c3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa6925f3a79d6572b2da4116e95cc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fffa0884d48b3ce5c40e9a5e1c6c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d07b4100821ba383703c957a33593662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7bb6ad2a3ad5979ba9cc42eaa97d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dafc21034257f9d678f080bd2e745664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431a64cc8fe15b39ca7c59264ec387665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb734b43ccaf79c6a308c4ba5ac1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea187dc96f51b088fcbc61d2d0eec2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d8d7ea8d1d8c96fcef9d6c6a2b2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a44aece62fdef2a5c415609afef904669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fce0547a5474edcdf24b48699d728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef67fbe9d8a1505c9dbd795d7b4659671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7257985216b10da65afa8b2d181c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d254de6e711056821903997d5abb29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ffdf6c39ee7380c46f8b60782020c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e28630742a280515e8930e07c847df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f214f2b9a481f5bece5a0f0983285676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674d781f758dbb40b26985da751662677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b08909f5abecbfcfd7a53c0c21447678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371485d15ce3342e5a5571b732eb64c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add56a7783962d335df4f4ba9e30bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b974957d601429c77f1231f79c43b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedac0c6b034a49f5d89e22819a3d16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3a4b6adc175064fc669a1d81df4c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeea5ca5c32643ff8e731132ad6c0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ab0c256b71b41dab9698371bde3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e8971e3cdbffda2f25e89fc14852686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fef173854e3e54dd7d1775edb939b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e5dc719c10b6f1d23c74aaa69a31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42cc722484d0bbac1e37e68d2d156e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dcfb0a83870ebf1ef3d10988a60de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3465d3cffc0297ef7a9cb54d9a18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40346656639940b625106efe4079f92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dfda69d583a2e09093284effeb667693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ef12a13e2eeb91b78141e93013d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781903ec5912012233537e2aa443e52e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b6030d1106d75f2b4927cb71d741696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6afc31c2f2bb5532179e16dd6cc648697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6137ca1ec539f9fd13970b93ab5ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e7490345f1528ff78704ecbd76ed2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ff755b49e4b7d27a566c6514cc13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702ccfc52ca8092f8d7d14ee05d9605701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697016b78c92e0189d2565fa67a1a087702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230fb18b8876517b681bc18ee25988d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813356ada7ba5c121daa45ba693bce6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b4cb8c2a8878ef0946abacae683c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581bac74e64bd0d50b4660f28970124706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd4f0e62a288e24be0ae1d57a1ac3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b596bc3994a89b874d97561f9f845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8b267896a5a14ecf6572a07ef7b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b683e044ffd037a8f0235cd61ffed1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2457e4f14b70b01a1e6de0cdcda538b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7430fc2255222101d2f4f7889b27de4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab9ded8d6935ba1c5be8bd66150d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f02422586f674d3213dcb2da6430714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568e124eb16ad53c57340313485a7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e8a352fa612dc0cd8ca6edc7f7ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5531e7cd8048d383e71b05de39e3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c40a94bc9f58da714ade167fbaeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc98ee14226d7cb85d1c6c108315b45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f45077e6d4c6e9ff8b72f56ce5b62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492abc543e149b402dd0c4693495e072721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abefbb2dea59e7ba70c795b9115768c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395a3df8c69f6315ad7077c4a23840723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60138f39f4a900b28d61b53792bf9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dd70eeba836263fd0006e7585508e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047a2bef32fc1989d00ee3fdd40dd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da8a1bfbfaa4fc5372d40fff6469b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac961d75f063d508a6e6be5edf4763728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1a6d694f8a9ad7346565bc2351ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2e05c261b71242b4f2de02764000730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2aeb21536dbaa16947219432384da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73691ad750b82f4d363fb94a549f783d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88974adbabc5e652f61acb854ce5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038693d43ad1bba6ab562c1fa0c3b03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c57fbb95df7f565164f030d1a7cac1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f8a3f0b4ee19f5a07f1c6cfa91fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c040fe8f4c563a2ce38f7397fddc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a590906399b15fdf83c1841fc779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8e9d6ab814337d3fe312a6e14a5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871202ff2146e5a5c43b4457aee4168740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f5edd723257f5b757a02696159df3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e99853bab81389c9fc0f2a6bb95c08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ba1eb8d2032b3dee6adbe38e26c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa72f78c04e192c6aaa5c8b9a60b2cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e9d6028c32c5bbc13a22cea0b0dca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef526a181c40fcc2c5fd93c3def2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584926a5b6098f946e30be3a60c6ef8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d308d055fcf862afe422f5f0dbaad41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a7a0538ed3f8f233c88cafce3ae8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85deb6dab04159a774a73e16a3c4dbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39687ca25436fcb552eda870f9d08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17368c8b3925dbd0d81cd10e158671752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e722e30d9486d80706091883609f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370265e2104ebdc583db60402dd41b58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9afd5394da638d7e283dfdad8980e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0c74bc7038febdbabd8c7eebb697756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63278897db09ba9283cdc2b3ae258401757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa0bd0c5e9b91d9e322c00ab3be03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857abf3bdecbd69e3d397b8d343bc357759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>