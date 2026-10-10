--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f493213cafe8b779a6a3612e2ab71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03062a2a86c2c10b1143996d8d9d819a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2981e07cd4d26b7b1711115b50169b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3f20c3807f41e62193857613aadd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245bcf1ef7b4e4741a5200f582b33265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56a3840c6d65a3d9bf00bd88fcd616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3b25821c4ea676771c10cfa3cbc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714055d93abb8fd9b4394b21f2573f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106116f64e69ebb5b39d99f22649e6029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04185ea562b0bd35364a116df7f0ccd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0168190c60495764a54ae660ebbd43011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ef08c8418042027e6cd09dceac5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfba9c7bb0d5d5a8ada8c7e764a5aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490177d895faf6db6092efe8b45fd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d589c2e54e5765d151e79fc31e2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bbb743b58a130d90e8d53c014bde716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa4b004f434c42f5dc207b3405bfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef39b4f96601ee3239cc33fe8a67018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b059ed8e0089c3cdc394d8bfb1c6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28a3c309a6f8cd66fb48f3dda607120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede633bfe7069c5b068d5e8dcaab8cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5991770aadd5fe48c27a89cd795722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6e41f6c444c6ec554568c7361d6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a77ae61344d6e13353108f88a484924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60bc71df5cc0a7d6df75a67443755e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae6b4e4b9f0834475ce8e2957450026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430001af3cff0e04698ac5f63ef7665227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31266d000f70444ac6acd3cb4216d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c1232578c67c12c47232b1296fbb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11044164cd0b15d0e9b022144a11071830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc273f396ea4ffab3786f8b365ca6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2716ecef09ee4727d0ad8d0c97a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae9234b7fabdbc6e4ed33da7d17bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0adfe96f8188d76dbd1b1f5b58579334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835175b8ac35a858ff6b16ddb916f3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5b9db70f0cd0e2051b7e20a077c4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2edabbb8f18fcc6f33d6bfafc5985637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124fed7845c509aaad9c172adbf0e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f155ff136c23caaf8530d76af85b2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddcd305a15e506d3ca77c5da18083b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437525304d24c1413f52531e4eb577f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a274fc1e18f0d33a61fbfa11d2f7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828fa9364a82aa1d8ea2366250f7aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3630e0e1276566eb198746974b42a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40882fbb02501f9383c8c634b58973ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da180c2daf1a1e3d99c3717616caaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ab75a41ca4e08126373701d47bf0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a72ba01dc4dbbc2998ebc176b3cb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97434d5b0e7de42a6eae87dca23a2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c30bc992c15a15282cc93e585fcc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb38cd1715db02fa7b528c13388fcc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d8a440002413a4d9cd1ecec32b9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0641c36b21d1c73c9cfc0cabdd519153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af720e7fd02cba763704769a690ce4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd762bf1682eb0eb4cd94faa4969e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a09811bda146d70bb7a32691a2d24156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7259e946e142eba4ce797186d97d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d67fd45f5d2ec26098d30dfdc83a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ef3691a8c13c038d773040cd382b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc38a64c905b78c04eb07fd9f0558860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d00241f7aef8ce90ba6529c3bdb9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc9803d82333f1f639a8377ddbd0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8b18e6ca0c04e8785e937de605ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda6334609c188817258658d2017a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc88c0a31140a9852e183453adc8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78af07363c99e557ceb4066b9863ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda670248116a076fdfbb77166eb07767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67520bfb2f702a159c23a690720ab868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f213b761c69b98d0c1e44b7d3e6d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93118ecac28b87c6fb3ae283f2423770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341cd5d9783fe41daa23de4062276fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7c241c315ea8fcd5f193ccb7f4eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186150774db6bdea428706bc615433973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a5d3bab70cfc77533f77230fd23774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69972786b1d123c6a9a53f722b68a76b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4b1e10ca47582dad276d890ad84e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432264f6caa93741e72640391994de2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f619417fd8e84e78a951a7a5fcb0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20eb2951807ef5ce81864b0ab98dbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f43d4096562649dd36a3298fa994d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afce69cbcd7d00dfdf2dc116e28b2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f291532362370b222e983777c3dd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48811beeaf0946ce3f2980c0bd3c8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d3640323a1206e379d4f0d192b5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510116cc3cb1d96d7cf7e113a81104685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b67fd83a9d9c65cf1d0914f64846086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d4984267c2dbc3cd6f9a1aeb1dbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf2d423bb1c5d2ec9357fab9914af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646a338bb16d8ba57d92a5d394b7d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987d6c0bca6bc607ec8e5f1fea6a1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e11ff15af5fd9e9fcba70083603b2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02ce1d7c4215eb769509634755ebd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428913efd0ba98f2b561697eb28317793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d92db76dddc56726d94e9070ed01694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f48bbee459aacdd8dbb1b605912a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e4c116d0d1f0c8284d8d1582e3d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cfa034eed3eb8a8a30a904d242c4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba275a40d6ae7cf20a301767084ad9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b235f81668d45c17c5310c105a3d2bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537c71cd7f3cf9ec06f718feac70e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e100a44fe2d162bb746f6550b5fa74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846fc24496855e08a406e2e9f5ad9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858cad6004fef78ec335e5695a4c7b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8daeccfb5678348a2ba97ebb3aae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bada9e29b6ad87b45ce65dfa16b1a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd78b983bd944cab2ba63c50f0418c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04e7000194460a91bf2fea754bd581107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b63eafaa1bc1b3d0185bb8b5aa62c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef40b2566bf046eeae4e8217b5b3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cbfd7ddc71fdd13997e86965f9ea5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4554ac059b150d923ab7ae0f1a259e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d18584eb4b242c4a163c4b46d94b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d63d78b40fc81693ba33d3e1877f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4125b97c08135eb133d33fac2c6b9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1ac208c029e48e0ba2bfe4e01053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862a200c1bc49c34910136148c5072116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb29b300c48c4893cc2f76adfabd6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f346c28fac476d5af74c60f49452118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aecd0fe0b461cea3c89a0a45f152a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bf6f7b66b44ef2485e7a6c6b1dd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9377c24a8ed499366664d84fe3a0fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced465731e24c4ad9c300b9f89ec6c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82b261a0685c9670c1659ba511658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad839875e16f76f80f20180b39823124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b605fad2dea5369b601c58fd4b21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9486ca68d1dcce247e4acc9b87014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cab451a494bae30309e10d802968b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36648371ccb7a50962d3213bde4de2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a48fd6e07cad2100d77486c9e439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45571381b736ca487a7998ec924e65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39231eda60a5640d8800dc901b71ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4b6229f8d8bd2b9ca7744850521c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9882cb8a1266711d8d8b33d0c308c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be4b416a640bb2469582c651659b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b5809469b566510e86c5d20d1e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c042732fc1784541124eb0cfc23619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9bd1b02678e6ca5c5359e237c2c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda9c93929ba6ebbd0afc6e9d27ce4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa705cc4d28d5919580645b22c3ca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669aa2f0de5e95e951c050262021364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b6e574de27ac4054b3ca8eff5f4d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722c926ec677f61c78f4e59908bd46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a3fce15e9077ed3be149586142e2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8088e36c837636db011a1c3d8f0f4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4fddeebbfc82e4c023d09a440bdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab94deb60f1e2e18f45c04cf6b069d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96bdebf8250d86a20640ed481d0ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3ead676ffd0458ab79d022faa17a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f426ab4e80b28f58a4be4af5935ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ac55fc49d38ccb2c3fd527e24071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8a4878b7d6a44036627568681ecf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181872a230ee26f94d4fde26461292e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa4a5b76ceb0209852fe53c1d7491f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1466d935f589a88e252d44de41ea0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5c893352233afb507048eef12bc3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364460358df7ed3940a2b5524b3f728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68a171606e1a6c967229509fe1399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb96ff38ed444bcf2df96283fa024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801ebc009a0f6a46a10ea8ce1e8b0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e47f84df476c1d490f166f77026e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0395b7cc2a779b26c7014974b046e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db3c69ccffe5c88c6e9e0ab83e2df0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4295c1f82987ad1ec10c0ed3c7be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574527cb12c04a2b504bf21195ad1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f28071243eb5631177685b1b5c2907165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe98de254258f410c91fbd5e78dbd74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57068cc9d77b9217cf107166294bd1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5226fb556e4784b0535899ffe68b1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b806faae5be9257296905969456c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf02b28d3a64efc7921dd8ad8bc8dca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc830cfaa43064d65238968fdcbf41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebd38244257258ec0b1bf1cd6cf18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6d98974ba695d4023183d242783a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf9f3277110c65923b298a015938e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75aba8331f08d7dfeeec7e84d78f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d5a037973de39fe012212381c6b8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b5974434186f77b02b85b0046a070177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785ae5bd7ee037de7d3221ac9f8d0e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf22f083823777349483d96bafd2d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecc29ed8d592289c4d69eff250969180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41e3a3e9a51a70921ce517b62097c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630038bfe4d717dc6d0999c2adcd0d5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3dac475ca718d3b45cc4797b87cb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70070e8678d502494cd8cec2d783613184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e82ab565f604ba22c38433bc5ae89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b5d83772b7d79fa25e7bf096d2715186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df2a4d1671a042a6988a0e2a673104187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb11fbbfb26b686dbce82beef8f7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3d47e01edb040c6308eeb8c1c498189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae467ff41d7c5726aa84906b3b791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925710f0e8bfb87a49003be6d71550191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b4e0cbc5fd1071f37334b445446a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067b1d73252e03357c529e86a1128d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a982791a8adaf865de94b4b8e475ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e1882f1f9e80cabd14b918e1c25a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136f3ddb8e574b8b05b8d6faffea37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa763101bdff9b1b7adf8ce3d0dc942197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3b8cfc897bf869016373248d9019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baea264a9b104f9626cce8df8d46291199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b49ec1447e0f244ecaa7576fbea21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90db8ad4c7ee4df0d100dd9fd02732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22292feddc7eee735b507c3caedd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a61900425e8cae58dca36cd32d88d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941060326a08198107e41ca47dbf74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1b18bd21cb64ec3671923a41b6d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a704bccd554b3d9409b58036771a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2164dd814584b3d0628161186b630207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5374d2a3ec94305cfa3064ce90df0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1a5c6ce93ae0d96a39cec926465f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ea0f8e19dd0a91fac152610a1dd39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6eb7def10876abe378d9162b68c46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427d86b13e6b568a4445f36e640065212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad92f030a597843210a7019f3d5df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29ebbb3632b537915580f6a9aedd84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc1ee033e258cba5cd7b3320c1224b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fbc5af1c9fde725ff7f6c687dd35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4d6d92e0d4880c18e311c9aad130217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228df76c977e1d195f3ce04bb4a973d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93d6829fb46eec51b8b2f23f07ecca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f51b01458a779ec75272ea8d04c0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98898b97f4b8286ef0d196067b65a6c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2c9b5a6f6a1d4b522a2022b23f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87ddcfa01946cda9df4c254f0918a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff37819cdddab142cfe744ca1e4f53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b3768a7dbe34fcef291f7e8faf1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183212e3f8f9089f52bcd846e07ae4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f93ae96daaf1391d3e14db20276a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669972bc559d4bbbd11044dacfbb900228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b233fc7d175e6d50d8d3d37a0a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e64e86d30e301464472a21af87a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd0679b498b53120b7efd4c0bac3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec3216e4413e0bfcc2985f098442a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeead3f0c73ee4b83a323abf419b487233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5fe00779cf3de0ebf6cd791c2d29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86833c144fd26909306b4a2883952c22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0037457df8dfeb9c6972442ecd1e9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9f7fd9f5b49219d69441258f556c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece50af4bb057ccf630f32bbc2f9d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b2d0ea54613491de6ba99cdcba26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b28a45e528d0b6f14dedeb20106b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349cf1ff6f25d14828f7abeda1d227241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e87f68b51d9264ef817bc5aae0661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df35271348457823f07f8e589525b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923474dfa0fa6445f315633cb1802a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a93bf5b2f35ab937f07e458d3d7c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e677759f51cabdfa0d8b66cb218e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d5bd86b728ffd96de961e1027c15e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6e418c29cf0d41165002f3e2d835248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811b40615cd3a808b45e3cc22016a1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b28df8b10b386798d2e281d4e747f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a44f1f56d153b73fa20dca60060c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240be4ba3c0644c81bbf6528e8b5367252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c250e870d35ffc08cd512d9c7bdba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6db9df6f05b7d66a9df1727f8b9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dd34b6b6eec515e359170b16fc80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647a073f2ab7f638cbec76613702bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372a2e89a266ec93e0c7882a44bd13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b36d1bdd4acec5452f80b52a56c85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1541ba15e24e62e146a3cbf17703888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f43dd129d5ad5277e242263e2bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d6f1ad957d93aff5e0f37fc2738e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891fb5334c86fddb78069e0d65e9b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1a063ff9e3f7cadc47fae34fe15b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58dbf1925f128cc396ca1b70f6e710264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f1acbcc8d1ccdd0dc99b21e1e673b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc1e399182d7aeccaa9690a2aecf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8efad47b72c3b7db5754fb3ec10410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a034f6de012d39c37299fa4da1e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81852354cd228c2e8783fd0f1492c90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd1b683241e1b103aec68bfc11ea0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4b20d99109cb8978eaf6f6d13f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474631354eed139852e1c71685d4fe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c890e7e19e9d22b8fa15dfc9716c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9274d63704192f2bf1dd0cebf43b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475065566fc77f46ee32e2503b61adff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcfa7892a2b0172032ca34a2f373c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3af23487a8efa18a2b0f33c41d196277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d7777816d29a71fca02ba656b659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d68f74d770ed26116230e3e756c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283229cb2a53862ddbfb6fbe8dd49b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284229039c6f019a65b1b757e22b39a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e94646cfc409bd449352b82f8edd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ba2001adcd0ca57d5395cd36482c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9cdbfe0e0c3e4d5a6a835bae6537284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b39eeb4718d7feb04532979c6ab3c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1718df4954b474b35f1508b3f3a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1bc42bfdcc4ee1e8a5b3007fa987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1892ad07bbd30b0d925ec3744674d26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec9bed54c1b1f2ff5872b39d76ecf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bdeb29adb24388b49bd49f57d6aed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c5c1bb64cbe854d8347b5123b5f65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55360842005321f1c8cb6c34b0ed698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743739aeb0839b203a810207e9fb368e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b955ad2248e86752723411eebf1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d1463b2fcb9e93af275c64347f9b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17552069d2d174906a254cbf436ac6a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51f14896ada8250521bfc9771e50b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b949cff0e22137132ee3269c62899298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065723d83d4a50dc276c2ef050839b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32ecefdd53058f8ddba41ad7412e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6c50968f073366bc4f942ed355622301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16332063c6e3421d1f9630e5ebd3d6d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a78b662bdcebe84a0714f8fad9da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f785c55003d48be7c9c0296422e1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c9363d38f1a4c84e1bc36759d191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fee238cf0e39efe369fb6ec9e7151306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9065cafd52f69d5ed84a100d1e0efb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c765b7fb6f517308730a3e4e655838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c8cc167b050b4c888bd389f72548309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2be395348670d2d8037de576fff9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd61c44e5ca90b1d30b5a86844de9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491746f7dea8329826b960335ad65dc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7ce88d332e1f91f0ee9330045c5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2178d0d33df47f66f9432a1082b3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f74a8b3c46bbee0e133117b3804d94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab699f28e06bf6c69f7ad082c67816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e8e33b7217b12b83b99b9dad29bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45090f920625b35975cdca9201c1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328b753b23f76f1a4e8d610778658e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e87ca322755b3c4d9e6f6e7f97c6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3f57966285966fdf3312a9377b2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065fdd2c3e1ec24aa91a59fe13e7ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2726ed49b32f806dbe4d82ccaa0120323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207ad256597d3f60ac0ee5eecc8f8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723c23a713f89c24baaaa8978e05572325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7047ed71d90b850b96f9d4360d0be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2a54176f97a44cbd9412592dbdc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc16b3cd1539bd1bd4e25752e281e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fab246e56b799fc04f73f7594b49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a18513b04539e1c92bff08850a42a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489e59d51e4ce32a73b2695df47903331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e1081d20274f5df409f2e014865f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e71cc9fd5239c6f26626755fc0ae71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d6c7bfd303e0da7df12fa92925c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2846a139ad985d94f60a09e51c50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8fba857463d8c3a8fb1a1681c4bc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eeeac110416d37930945ca114ef6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2ec0cb8dc6322dae1868c13d243b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737afefaf95a251230d7793641182d0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553b32cc705d17bb62cdcbdd5b995b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf943b6018f49b89a720bc3400e1700341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e11bc2a18dd2a38144b14401047d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c2053ce79525b9cff0999e69026f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d176baca633db17f91b1faf3ce6f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907bfaa9e794009affe9df6281afc05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31091cc899f7ddfd8417c8eebd8af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba3bfd15f83f46ce8a4b8503ffeaa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9abec950b6a827e4e960dbb853788348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d15487b9b51820795e16e4f23e38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c041b479eff16ed02fab78793ac9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f27511e39b68469423352248e043f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e009e929aaba52567992824c5cc5b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175e63bc3403542ab1f862f063fd3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c492c6e3f82ec6210bdbcb14944761354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb0268a6276ef82ccd5e4abb0649d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0babcd6c1dc79369a79e513df530e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e88f0f9c09e025c0c4989a0bd198c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bdc8a257ce451440ad1a9ba10b547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b887919303b7e05f2eb24207e014b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9167be2edfe176db259e22ca7a927360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0677abcccf472e9f6fb113d22fdc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab25e18393bf40c8f183bab9e6652362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce9f57d72e87781813c482f8b5c81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e5ffcaaa43418c4636bf78bf728e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af964c3c7200d4c1fca4c2baab098d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a1837c55ecf2582b4861b140aa07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d630938cc34e1cfecf421399ce0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39417b9856cf982499e4de92982cc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7878c9fe887825388a5048b6098c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c0e34d1b5a24251edd288c4dc1f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296088d2e4d677d11f8163cbe341a88e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60bd751e923f79f71ddd0ee270e8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02668933568c4c557546620e46ff578373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f6d74a5d13c2485094f00c15ccf6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea7a47b2b54c5e52a51b8c04352fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e452c882856550d1dac841686f9cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d75ddc2b10288926f5c6b22e3911377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e77e5a2946473f8dde2479ecc1cbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b12166fb59447b2a175c119b623cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27137780b16b83d9e320a10ea1c75303380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e2bdbb5d6d78ec66a306f1cff9228381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe1cb5abe9763deaa9cf5d6ecd907382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac484f078b4a401f981bc209c4c0b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934d2b908b6548f6c8f46f0cb4d44c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc6922baad615ad3523c8d27ae958385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a05276a8964a8acd569ef5b53481e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3181dd28c4513584d219d9240a7a922387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa69ca9a506b3c6545ef38324db2da1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960963547b34b3be1e8415e6c15b116389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291771d8d6601782f233d8f301c766f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a5af4f243290cc16bf2d8a98772fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d08e0fb7756cef2dee922f2402163e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e5ddded42f343bf633c67da98f0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a53a9c0f967bf1270db4450d6607f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b3f8e9eb9b22fc1b080685159788395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4b1456cd555e04dab7864f7f39f4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eadc4d6639c4a8b649db82608b18e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048682caced529332b50976b92b947c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0850abb11cb4074dc49e745faf5535399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b5e68d6dcd83649f283bcf25fa31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f07c833201433b96b9d9d03ed1d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe438ac0279a6e4b34cb823282889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984645a0f97ffa3170d3d35efea1b594403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054f4c897ab14bc428d876275ab42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16547c3de5c57e9b0830dc8df7fe313405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334b2a5183205643a1f0d00fbbf139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca292e80e0c5f35a1586d4fc51292b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0ebbec5b0ce9397ea2c7c965d061408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d5367c261544c1642e222b7d8a6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d739501086de9cd5cbe29fdcc08ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edfc99fde61e45e6d3ada17915cd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769986fc2ca521331c94203942891ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ac9af45f2d4bdaa72ecf32d986541413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b44adf27154a5d3c36d6fac65e0f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf5693381b71363576c3fc85622d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed59321089fcfcb10bed48d5cf74e59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf833bf8983b8ea39c0e46a6537478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de2839513e3a70f2e68c687bcdce8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90141a8eb70a842af7052a0725170419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee623fdebc8eddd30d48c3a5bf4ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd494dca92b93bd4f12777b628f160e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0107a5e824dda773b87849a0bc340422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee90d597695b7c3e3e838721caa2cab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec380691f183fa7be1cc158eae04e75d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a4379f434140ba727c65ba6e9c22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5296682b29df71023409d66db120616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ae62c33588eea07d67fa71155b6cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89384b2cc8d773535e9c3389ea51fa3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24df0d625c95e7604f8696d026bf6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4df4c815707eebba620fff7d9506b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345323ab56cb4c705dc2c4408fccc15c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beffc4baaefd8f658d7858fe37a82e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb34f9cf25ebb2de2a2be8675895ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca2479c546304b5f313ae5582e968434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec93faf72604576e5abcd2cb6af17d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80f384f890cb39e52a246e9d31554436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d3618a26f9f728df62faf48007a06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a11a0732e2a0e932354af8f8dbb7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b7b71e67f5554d6399ab756973cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de514e344acd0c7085900143487ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38f87d0ca1e398fe8c3c4e807fb5c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49ce7df54514464b2c875048449213442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc877bfe3a00b9bb66695ee4056ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9ed68ef6dc378c537583ac561ae7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee778e2b1ad38ca9a558ca6a535ea4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402358452dd8b0f2f48e26681bd88bac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb8fcedb3bb30cf5df0d415b9cfdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d525eb9af79fe789a309d446d7056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94c36bdc4b357e6282c0bfd01e6cc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372fffabd374fd6aeb28ae292bffca1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6d167d8bcbcd0944ed9b28926a35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125edcab16618b95f7915f6e302f21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25efe62f7508327776116f835cc77f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a0d66d2c1a41d8d4382672638833a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2f2de53f4cd1ad4096174978e460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de2cbe9e9798ddfc3ba7f7e6dbf5c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3480d5286dc5ce4c981af214a7cd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410423ad73812fdd8cfd903c0d6abf2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b92fd2c2322877c3c0f7909943f792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685b54fc1f0a8c5f006426707dc06d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ca5f48ba28ea6d54bad5de62efdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b615c53b8f8bb0641b75cd4d3d1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f68a3beb71cbc2a6726e1573f1593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec884c073b68bbf1bf7ab0e1eab43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048daa60f438488bc5017fb6b39790465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4443a52a49ecae3d66e60eaa6af8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70bd924c7796bfc1b77def18acce6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91aa71751fab2ee704a57dbad6ddd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e6bb8eb8459722f11dadd7bef623e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287dc91c49a3c25e38842292fd07b66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450219ab91a5b4f8067ed2202c9ab02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337711b71d06209663a1b4a688289b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85f4574394dee0943642bc8b7f15ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83953493355f090174b52e0dc4400fcd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23758df4842bf8c8ba8e8941a216b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248f0a9a85b3fae1bb2730ffaa00e56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c9e80a78a7b5b1d7db9fcb64ad09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ba7b787ceee75c5eabd149804d22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469804c824c6b6ec2501d592d1ab6dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2bf63c1b394822a40d904c36e1514480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1be18073fc1f56957dcfcf1083fc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec320d2b9f99b3282ca05db6cf7adc2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28d04bd4b4c0a69ea05c5c52f628a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254208f2f8af8513272f7acd9b758d06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcfbe6c07b56ed31264e74a7f70a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5d52e494a65ba6e1316facaf28394486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67566abeac6ffd7a0044b2fe858b3238487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4af8857d5a66a33d7421e45e428f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1178834d74bd48d5e7144d2b1a24320489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988785dfdeb9b832c94cddf7f3f0ffe0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdf55040dddfeb195f50456fba4a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b2b96070b3860ccb9848c5dee66a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef218da43120546114b7bf8dc07da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7adcf3ff4c60ec7f5d6a664d71307b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec703d7f9bcdb29bedd6e68446f069495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f45f469ea2d0694944280606fbb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e579ab81fcbc802a669d2373a29da8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27467ebfe39a71db567270d9d2b9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ffca127adf54c950664a9ffbf5dcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad568ae146c4dea38e4ab60ca59edc37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bed6a864e7f87c073f0a1f0c6840501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c871d8391920f93970d4961424eec4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344389a3f8cee3c5eac21bb59656c95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64823b5a3a7a91b401b37545a0f1b8be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11735e86b2a11bd1ba12902e9b7b7d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d9da95b8f83531740c9b679a6234506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e4b08c6be38e29b80ab586362d2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0b5cbafe357fe4c27fe570cf410d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead55e87d8c9001b939adee1885160f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd9ec1fac40b78cea28d03a7ce8b3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d38eec0e3168b345ff9115344e289511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6672c2764860c877d7462e4b0a9ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd481d97601bf339207f48aaace5b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf9c6053af84b5a96c50dce9d813d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf178dfac2c780a6bf1c70fdcdf1c1ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f2026f2ce33e3ad5f6f112cf7e45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb003da7c66de8b16b505c56595361517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e838f706c4ac785dc12dc63cf68b94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ee3e74db2ca87f06d1a913bdef2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85b4b7ef95073f04b46b4c680234e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7806a550edac76e5b9d3dad9f40c72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26dfc78f4781f3c4566fe152b0c6a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa6e33a7698fde6b5165b576c6a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb17a897b2a2016f94ebef2c7a5889e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8849bd6fc133d4f1e46c95582205334525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645342120f4e1523e84385c5afed1b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac9c25a3bb33695d112d4fd89e4c13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114bb670c08e79a796f18cca410edb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e0d0059f2e0c056e2b7dc4a8e9c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f3ffba91e8aff4f1774e7ac7ebf58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7776ee87fd87422b5bda3353cbb24a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ee2e25ff413403275ff2b6194052532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b52386c559390958511f679c9a5aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22da0c002561fb840b0c51ce08ebd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995bb87b32c50476649a1f728cee24e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f73e63c7a8eadc59ab7bfb941317536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26804ed1b6084384201c3abab87620537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d2aee080ebd612004ceb90f3fff2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f13acc61455f79b962f96ed5fe410f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776285edd4927200ff5f96553300ccc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff3892eb2f35f311cc719e4167df7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cde2cd49234473c7087e2fb177240542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57a4f548ec84048d3032bc38561f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26db3d7764418caa27f0bb6fe599915544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae8fa4accd2ea33d44aa8d6d09223545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3064efc45973979c09feb582b49a9f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a8766cac54d1eda8f56ae388ffa3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5f1bbcf51ae26af1dd1582e8e784548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a823372afbfda04d5a60b454f560f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec2f6dbf11c8967c778853dc2a484d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2946a5d4a7f78ea24c53826a86a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669efdc1da5cda6adeb7434ca7c7d789552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae517c7814339c96e93d3fb99e9931553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f4852da30547ed6e2941eed3ad9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344fc25dd39b748d0e92bf75c9255f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158068b69721066823179c432c35aef1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972811aa20b95a43cf0aa2ef7af5513557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b85dfa0a7fe515b82a49394e2250a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f721fb013016e11bd1f8c93b06055559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da4ca261de25dfd0baca5d9152d365560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c76ac43d817d8391526a2f4f0c8418561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e3ee8db072a6c9a17c8aecc89277562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869e4a934ca5edbdb68c52137d1406563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932755050b807aab49e39118d043d94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b686a9abd734bcd341f60b126e6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feda2e9d632cb6f01ab493518baecb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da27cfdb4f0170566f5bed0d849fd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee2296b6f968db6854634242890f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a495c1e81ad7fdf8a3c4756514bb2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794356a96ff9e2804619294f8763b2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc572e3060ba3694fe0501d5e217d2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d157905ce7327e097051479f3c6cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85674393166ccd1ee14eb619b62374a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2749bf75f9ea7387dc7c850ddfedc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a4b07640c1ec3d8a97a91b567208575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d113e9fb3cc0e181b321667db26b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54514fbb5d8620b0604e58eba60e2a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022141040e399439d98fd8e08b16d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111dd72ebb3f92181dc591592745598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f022d8530202df7d65b86bb0070f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1b74feb00794b6f10c9ea003b75f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a92061adaea06a2d4eebe99fef644582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdb30b75769fa8ab0db838852a425583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb256701232eb4e09a9a5c97f392e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691725f0c191ef358e17d8718baeea4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f89b71692ecb35fa8665b097702b24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252747b009fc0561f140e673f930a162587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23fc1f82e3cd729ed49a644c2ae3dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347384eb079c4e2ab70eb4fd535daf07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4f27c05605cf990dea16d9b6308b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab43083b7215a98fab1faa0284fba6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cced19c689112fa5a6a0d2f967cdc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548031d95fe7836f8d7fb25b94d6c0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e9ba482a6dd97781a5a4e6896a6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38577ca917de5efc5582b886cf2c878595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c91e53ad534e239c84818c5fac7f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227842a543f721134eec707d984bda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d565801744e3f916e558b9b105e08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3a80b9c0da6ab8ce3da920b9d037599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f94689da129b9852f0102e3c3ca55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e597fc933be23e7926ccd405a7087601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82e4164e6250596efa6e670a2c635602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dcaaccf59d895b3d84087ecaedf37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2f468d34abc9c31a7ece66ec41f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1515fe41ab176536dc782cb77078605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18718c84c055578cbbe7fba52ddff34c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5799f5fe1c54cc25832587f416c0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7450367321408cbe918b3a96b883608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a0963b5e04295c6f81f739f87c7d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e8838d49412b22a4432c81507505610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c765435024651284b84d5e16e10986611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36046f00b69daccc9a1cd799ab26247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce5712caffb4310ab6d285bd19ce3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619eeb71e3233a3879450ca966ef3f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f484d745c7d1bf92648dac8db11e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad701f7cb7b2118961f28d9365879f61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba22513c7c1bbe3c5be1e8f4994c07e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d5b9e2f00ff834e7ff87d7ad1b3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c263fc254ccde41bf8d4108d3fea11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f9ad2d7d4a4237d80265c5c95487620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d98c7a07980cf59c6da97a619b39a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f96238dba3d961a8cb09e07aac38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf8523c88a8e7003fe65929236f92e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dceb08e0d7dff1e88f9b1e8968c3da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4961a0c14cd3632228215cfcb62b91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52a232d1504541fba63c6aaac61d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12ef315f6e5289148b940ff9d3eb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a10509537cf00bd274fbd2ddb1e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79160e0fb16f39da781b1c3024841b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d5492f800e62299080b556b909a7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572725ed95efca38ac7ff782fda8f51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7965a9992f16e78fae56f018c433632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e32ac2d6aaab98c307c6cba02dd1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939930f75145a576e0308fb2421c0f5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797ec21125238743874d58c34db508635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc11d1d0a8bba35f56dc2a3a163894636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c4de451e49a487402ce099d5a631637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9739742aa4be7b538e1664f79b8b26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae2b8b5df5d142c2fc43531f04058639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec6f5087cbd600702ffc994c195d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd1bf45163037a96d83dfc12b5cab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79764babd107edb01e1188be3f26f010642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ca9afb2035918e0342483fc96d1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599d3e7c7ea79caf19ddf3c36f43770644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a23d2437c2bf87500c5f301bac1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4a64532405257ad0dd4984aa784b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ced372868cd2f81cf144f0670930d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb6a493b3b5edb9d4036b92a40f12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3422d4bd1a5e02eaebbef33194a05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299bfa5702713e3f5dfd932b41009cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2032775f95fb77ea87349316109d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96a4c8bd85d6218eb9aa06501eb93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dfa7708befd10e30c3a6cac8c72b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce12689573259aaac16bc2ac36678654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3d6175af4a2aa928a79b0ac70465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001b0ecd1b1db85c8125af31e30912a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8551a066d528a4ca99d5d38c68e320657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a148148d9ad531e76f0bd9de6d72b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906cf30fc27aae61bf18d8e4bff0b4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab737cec7c90056c7a7173bd80e54a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47221016eb0005f9e1106913d6b10f29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458c242b55a56466286f3717c391072662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61b87373d43e0ce4dd679df99b56e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef44857741f539a19379aa4d8a2f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29995b121319cbdcec028e36374bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd60b98ac9c524374f4ca6ce119386666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82e4301702f5e1ad31bb5595dcfdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11be32ceaddaefa58a8ad8c6f7ecc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccfa734a7677af6e1f0ae3f84205b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87f7c75e8c448c0f63321e98e1930670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9dc4790bec1b8017a7a26b2c5fc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b5c1e79380d1e4ece924a11bbdfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b18cd900070c06b77368018104269673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4845077410823d0ebd40ef01713ac7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e073e2391f2f74f3db9c3e22f62f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313789f7202427ffe93f8adbc3c06ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe6eb1b721009845e923f74e5793eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839022cb0f460663fdaf4aadc1f9081678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f7427db4441e2f36eab09c0b8fecc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7facec7f66027f1028548d397ef5187680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696373ff6282ae2b21c437fb11f7271681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1024b2a5e229e818f1ab2797e604682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185d4f70bceac7673ec5b0eeb00bcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74e60cb2b1d171a6c47ec8c182b41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f6790306ac636e3b42ac5b8fedce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1fc6c80f053784f32401ad7066c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fb0c1a6ef9b5b6b83770e6165836687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffdb370acfc562c007f0b45275dcbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3552c9a26f4e8ed75138434af6e3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c67746f0b011c04fcd7e0d2bbd22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a142c5ba54d9907309a558eafe1665c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b3ad83bd13032186c468751a22234692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30d1570813a486746917e8b305b5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d72f026a5e0adc390281b6825b434694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc16994410e19c8c0377ad4186085695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763ba8df9e40a353e3b80d0962d0ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865759d5bf7d7b3fa66c0183daab1f36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1f672cccf2d1c8d02989ad28f0131698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342ce5184fca8c8027368cafaa4a49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd00bdfc9f2bd39e9f392ed0579d94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd9e0a89a0513882dc5fc933e76e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68388e9dc2c7f2d822154e3c34ac952702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e045a3f85866b6bba3abd7233eb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3491f0a9f4b93b67f540b27279576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead27bb44ec3bd6bd88717030901cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cbb279a4058a65f7892877646aca7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b762e33e8c0dbfe5e580ea005555707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890dec501eaf0a974efdc5af27e5e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1702d1b6e5b9ab3901527a540221709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f6be991446ac082fdc794a66cfa0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b99b3f120586285d8362dc675a71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abff186bef07f2088b094bb711d2f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4909e6fdbd29c8cf9e49d5096c0ff9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08769c5414d9ddb87f1aa1cd0db2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054d026630320eb0e4eac49bacc82a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819890c7e1e69ce323a4571b47dde3f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998fa3a341f3ae501535ebe6070a08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e079ac5452044d1708664343e9ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff0122a323283267564099fd8448d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557ffb40db0a51faaf91a1f5bcbb98c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e7575e8e923167c169102ce88e5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d47a4a9988729009a592e22909c59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee3553e02e6fb32179c22479599454723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132c874889923d698500375dbf76bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035d2167c55ac63972d27a3541c245725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0236b4464f8377d76df3db8e27efd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32e922f08cd89962fbdf568d385215727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89018b958d787694a1af78502a5ee6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22ea4f3a3a9bb80fd61c461b2021f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196265f4535f3220f1c828aa0c96a9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7f3be6b64af3da9aa8bd08ffa19a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40ae572b666cec88d2a730a2a667d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082118d303fc456eb8db76d37b90b9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3669abd524fee292e5e09bd315386734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9624a50a9165bbe571fe2ba4266cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7068f3dcbb59fd85d005773f0c4a8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dba03b5247e58e008f7c7cefa96362737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688a8638e08c376cc5efe90e949ba2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5234561a3c46ed31c87d73986a34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162085085071e60fb5762b17798c5b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeadcd15f55ccac924e8eab47d539b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581e2b7637ea2a1e0bc9601097697c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b44083d55fe9ae99619d3d9e0e1e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da5c6cd69b749eed385aff1e576fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e315a94cd473c343bedd1816c222b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548be79176d47df300ee7397078466746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71799d4c811a20203a3126fc50aee0ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f533f657628368ee065682f8fc23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99ee0ee47f06835caafad64d24ba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ae258bce087870a662c3b67514e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20c709a1fdc357f16f97867cce39b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ab0c92cf98f6dd1eef2029115d75f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc822bde5b086935f1b22e5c59b77cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a356562adf27c5741e609ac59386754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6b29b921515b4afb684b95f1bc03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2af1d1fcf48483e97cd8c79a13f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764bb3c3d702b5b601ff088b34f4d85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e2875f6db585fd7d812b4706a3f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f002a2ce549871035ece77a78669473759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f8def873c4983bb95b9c4480cad21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515dd71276473135679c9fd761fcbf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faaa3d9f88a93b5a35773f7252f0203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a5cc0ee2244605cf0df7cd79c67154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc0e17893ec64d9d5d9c5259ad3075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d1b190e2205cf8f84b640f8445726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f6e00d450344fe3083ef5f83bc80b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c96199e646d187201cc052f6675e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d571b1b3ca58c7461dd77405044c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21d64f31b8f9641cc76ddda0be46b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a0b5d962a33a2017a855b710114f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31da2b4319979960a4bf88e81fdb07512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37212348abfc710ac17290a2a9b6785413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cb36a5153d4d994a74ebc5e0fd94014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b04aefd022d19f478ade33bed3f01e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d92b42c309e14c6deca4684b0aadc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2641791286a7ece62f580a742eee217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db00a0dc88a9b8600ad074bc392cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af33718ba428a1a3bf1e428904612e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68858e38aa9c62b26fa3339afa0a87f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb19aad3d56c6c04d79158cf82bdb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7efc0d63036c61d62b1810dec4aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747835514cb402645a11bb29b8969b6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4462319e9db809a23ceaa3f6b2b9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b800e811aa083255da9c4e5cddfbb1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c277bd08bc8db2ff926adcf208ffb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf074a59e24ef50a2051da97a44ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71b3bc840e6fa896940845cdd6aa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78fd4fa56d0dc43903ff8496a7cca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd5200d3255c42e795706cc12f2eb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886aa1688133ad4b3ac4cde7f5066d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8fe065447147080a862022fa8cf4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2365f99b19fd7fe9bed2c579545afc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c20967f827cd724b733f47391b91a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2da9ebcce58936c0a21fae860293235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65db475f507ffcb537f2d59fe93ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2dbf02eba082bad77e4cecfd508e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a270617b864ef06f60f8e2ee9f2f0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baaaaaecf08f89e044fc8c4e7caff639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebfe5c4e3819fa7cccdacf987065d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a525631eebc9e0e09989a006f69741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3b7ae1cd2a9f38c3d59e91af5b8c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b32e38529b876cfbcec31ae97c5b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896da945661e0e3dea7f29ada626d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e66105214ab34c1f44bf72bc4e7d4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecc315907745dd7fb1bde11696225446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef9a5e1dc86b74f9099432bdc0462647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d8d83fad96ed8b4d745064fc4c3be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886881291ffa45757306093464600cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f09c43669b0832830d9e36daa266550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49653c6a519d9567c58a971cfc71e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1f355543a2e2bc2f5170b88ca2b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc69d77ed8454ba31ddc96daeb5f9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1051faec1e6cf8075961cd430e5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e37f97570e6828636bfd3042e465055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8e26651ecdd10d50c2ff0b32a4dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128b19877f49a54bcb41e2e7e6af5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa559e1494c2a8c8bfe6f9db373dbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e2361caf1750a30a2f00355d25ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe87252099e3c223566f1d8881644360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422a1a9831d87c0a8fc6910557a67661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a929573a6e223ab6953cf0b5496ebdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d494beb6419031fd08aaeeb26d0c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a72a1bcee48140d8481f2c396ec4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba49645547e3281e273a9f5ae910a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202c839ab138fd49fd57666245c684266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e69726e02be499b3f9fb173ca8a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d29b8e1c276283e439bda70fb6ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a4a8156fbadcb4ab64a9ca3f327969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63417212aedcb89aba46ac8c49e56bad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97e1ca35a3a9dd2d5a4e685d7201be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671470308f9557ba666923ed7459ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6352dee8990d78b9097fdf79640e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b310865b257a4a611c14452eaff88074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68262ed973ea7bf406e6dd79a11c6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f9ef7ffe8b63467a34e3800f1d1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcb54744073881d221e558ecc6577577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282296ebe2bee88f876ad7d67e5d2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04669f58fbcdba11407b06dedfcc3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d38f2b6c7b92981dae3c89824049f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4787dca1bfac919228a59aee2a8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e32316421c07ef871f502e88ae0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae20cb403c79d1ed86f70f774ac3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a09ef41f56c3d5aae0cea486f3a8a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb40d11a8997e8d8b6d34a7bb085f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4e3ef9b38583a9f5ff792f27ad0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33ca1030d67e389cbc894e0b6f758c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2eebc1ae1c04750453162ffd6dd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25441155716dc2738aed1dc76b5a0e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69212045532f13b859486a7bba249e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387086865df20c6acbc99f10962521f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41587f56b18447abd76e5936b6025f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c21e8d573c5d643e413168c8f3bb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e2b59cf8503d55279abfaaf71f1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54ef678ca4f8dd79f756d8cbbbf2ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc22f2923a2d9143c6d2c5ebbb44b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f586027872248c524e387871d9a8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71960be312c0f280c1238792a4d17d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8f8d3ffa324a7a4c2e64e43088f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0bd8527e8f2c30229ec8ccf0d9b80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624bae199729f0a2f1140ecc554359a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b88e9e47b8802a01fd67b53ee4c0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd5d2147e343dbd96289bae125e0cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d882e9b5c35c03396c1ef005148c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f6293f9b562daa9e6c31e377be00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f0b0952ace37d057bc1a3d73dbf16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c063bc70ae5d114038b0f10bc8ff6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14bf5ae50f986177482703d06bd5aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2467355f570ad94e4e8af7fb5e2893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b27bd051ea41e1f3797644adad63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c85ccb877857b6a66e1563024e572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60cc5478c116190f3256fc11b55836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939f6e32b3e7cf55e41555fcb68204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263c61d644f4041a89022aef5bc4ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0b53274e266888791019e19c2c7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6b8273eafb947614a32b005d2c3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6849afbfe3e3ff3776e183c13f603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8227d908be216f1374dbd51832ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1893972495c417229241d4a250cbfde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa71d48f70c637125018bc1bec02a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab3a61a0fc53216949609f94f5f19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be98c551c766c19a3cb0dd90c85de1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d2d7859c56761c07546254decbf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8878eaf7c84143129843e92fbad23d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41656151ef6db5a368840263fd46863e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c4c5c1284d3c50455f125d293f3aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc869f413b95cc352e0cab26a33e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086bf5a1539ab39f64ea040243265e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d17b46a87d01b234cd6866e13b87c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfbbd3e8b077c8b9f20b81a9a35897130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080d664a9312fee7e013f7e2afd8f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2eb72aeb709394d412ecf9da6daa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c81cee12de639390122d51598a95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cd26bd7e4f97cfb5285e162ea6ca6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1150a09e6dd03b7f275f694614dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdfe987facbb925d8d1dcd7dd352b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660394536739a56ab564c7d269a4ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa7c3a010a50347f2221c0e8988544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d54d22a82c6036ac8df175f501e75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db97a86adfb10d854d4c0a67cbb2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d9e79dbb4711b66b0e022b9226e78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50eef0284fbdd397abf3b49b421eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df443e739d5d5ed4faacbf3ed802386143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779708364dec292cc98210948aad79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160af87841f96caec665e4f442ab115145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e10d3bdddc55ff1f9625de32ecff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516018ee8fa33a36e591ac429a4936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5e01ba2d3660b6d90d24647d528d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868846e16e5579fb4ba1ec68053b326a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd791545056fd6c34c63b27830d61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f5401f582c6815e671deac99f6c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8ac4f51f5f06a931e340bc3bc652152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f79d625f3ca5db1dd327011452c5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80938d2d701c7a67edb622354dbc4e4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de639a16f56ee72de25d1c801f94381c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4faed72fc81c2ee2667c2afc80e0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc67f25004be00657ec0c2ff1e4bd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ed0534b91f08d26cbb7cad2e8ece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b2aabfc10fa981f64d74c0796175159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d8a3111db6600f535c3679eced7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefb6c7c9e305d2dde6a1f627d10715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d85d1a1c763303410f8bfb819fab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce096ed04cc794eac55baf43bd518f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a010de1d5168b023894734caa92ada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbda30e78f99fd97c866a6ed58a71f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e915cbf6e148582353c660d5a97492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04a7aaaaff0056f20e6803ad3391f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccd44093a8adae1b9d59486f6f01f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e01b03ade7a51f36f0f75bc754e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a1664fe35ff5d510acd3635ce459170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c1c30f902d2bde48584b61aaad7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e1e06401011859e2a79ed17603cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ebba9d67c44ea4f0ba86ccc75a484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757353ad37510255030569acdd2d36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0352b94d5989c4ac8f279068d305175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e3063cc9107adcf73551f2f8c7aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94020e7f1160f880f903830f718024177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260991ddf8d85dccd9374349d0d83028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b0edb613482cddf998ead2e83b12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4bf515ad4a89bba0528bdd346fe12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8603412748177f258d271c21146269e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb1d8d14ecb93ba1c481fa36df938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ad86a1890714096f804bce55330e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24312aa8ee0d93970f2af55b64bec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596049cf90754efcac219e6f939b6a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e25f7ebdc139b3f2351078db33c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a07ca24e04cd8d3eae7b8a45138ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcefe51b6c03fb91398ea44d4c73576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b21ed30c704a49cc904d102a224a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c1b268470e90c42cd13ecfdb65e48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37ce886c9045810c664e048944556191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba28b10ed7635d7d53d0ea8bd68ed64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b773b8c5453e19300fc3481bfb90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924608a687c94b789831ace27f5d7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034f3579111099b4d22a337bb7b5ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0976b53b8a01e85db4250f38d87d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a5df814661b67ff83d127e7edf91d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616b78fc146bd6d0c959d97a04658b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3391414dd3cfe9a04c2741fad6cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b188395ec4ba5753ceb8b37922da4f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e85f471c1a0d5d35bdcf0c1e6d5629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e7b64983160dff315cd55777aff7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736fafaa42e4e465ed9f81d39cc40b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c397ad2e742c1ad2281b05cde605204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d23c746464dd1d4c703eee3cdba41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8bd416b002976189359918407924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98424eb685c6142168db84a6434b01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b0f72524f0984a858ab83353a41e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177118684f97445fcb4f93ef43dd73b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ea3e363ca47b8a72c9f48ace5a01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6512807338b5894f1c92a8fb53453211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd499bd3d65b2c2068624f0cf7920f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d423cfd13c6c342826e083654e6bb75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3db3f28fb7d355e5b671deb24dc26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862740806aec6ee227e83ef4bc34a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b15055e4a6bfd375e05af2bb0feed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba4ab59e7f492bc4499c4d51d0094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e6aa7fa5d8692484a2dd6e2b80f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e39eabd2f9615340076e2d8521d49d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2e801c1341060dc99eef23c88e91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137850c551c7c205d3c57d1895064f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e84cec3e8abf98b8a57eaf265d82d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b45bddb4a8e97db6f81db991a1c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76024db37f959ee98e0cd9552b773e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d21ee4d8aecd282b0ea7564e14a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399c5ac04c7a829c3c00e6158bd8dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5e47cabce459ef9f4859b074b83e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef93ff1824d090b5dc9781db2c115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d86bb7e608c858e09166bff9119a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee510a1397d056490dd1e64012b311230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023a7962bb64fc097c955b50dcc545231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c64308b1d3f510167e5ac1d603e92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a24872ad1a325851d1e61f939416de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af6e023bfc7544edd40a27f88327d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b75bd65984b40fb4bde62ca413eb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d1d3de3a09bfe13c43171ed70bf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582702f76bd32383f9153d9e3543384e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bb076805430ef5451c0f8087d2d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb642ea6937307db2b7e2e165b438065239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2366440e2a5b0db84c62c5383df4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc01bbc06cb67188a9170bb0d7b9eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da65a15e975628905d8e242a52c74a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ab98d38b54a5a216bdff83c033df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706afd851d2a34f2f185800cdb1380a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef741f4b6cea7240e9649fd8cc8f5e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba033223c1d352e9dfa8220b6ccda68f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae32408e7cc5a30839496124d3dba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf4621a2a1ff5320e690b8dbff07eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b9b894fda4d3414edd12524be436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772c47dd43e9f2da9babf6b39796dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30eeb2b4e6b40f2d50f03f05345a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520086afe8cd187bd59696293ce0873252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a7523d2ba7ff5432543cc02f46b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eeccda513873f0626284018e44367254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e5dae2b95fa964681ea6fab22999255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c383ccc67c5fe4c590a98a9d2d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa15ccee25d542e652fb32f8858212257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982160b36511accb17343f524377c594258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d69715b4cce146ae5001c1ea62ea05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6b398172d2c990cf8b324f341b5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506e2e125393fc27053271b682ebcf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9164348dacd3acc3d57cab17dfe63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9503f429e55615f95b590597d557e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a203ded946588fe72d32151d0be489264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abefca248816b63d8f2019607c28a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830505298d3ce2d35b8d907c662e0e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa3dd4b2f939cdd8345a91da11385267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cb20a5f1d6eeeb9d5cd79a1d76176268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6fe9cb27308fca1286de3cb41f2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5191fb98d8f356d8ec58276e7cc82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddcb4842802380543ba2010c9cf6c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561aa11a5ea202b9abb986419c878e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fa579a4e09012b0c77add85dc9854273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eea4d88cd0204fd1a28c16efc9fc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151d8ca328bf60e7af4aa6a15782ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8bedb4b1c284b51a175a012616cd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073376b21081bcab725072e1e9232402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d024dad69ca666171665d933d722a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06823169d0e1cae8879eb6a65a97c1b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09c7cb57941847a4f3fcca0d818ef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350577041eaa5b3879fbb6bfe1abbf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74605ac7ddd27bac27f8291480f9f636282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1db20ca9248daf00a8dc8f6f043d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458bb8c3337fe673821235a5fa38151284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a2a6175a7be87d410c9ed94cbf263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2951a1e0b14e8b86e8759439385af2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3d33294b0633f7680ce01cbce78f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc841604b977674ec2687a94d29bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f032516fdf70d17278fd3ba2b05f958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2bfe10da3e5a8a97f05db2225151290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01530a9793cbaf0e829cf77bc7f6a7cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2f0bd3a735cae25f4b76665ab70a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acf1f496ffe06b0b20559e454089e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1e69b876e2a1acd49c7346e084a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a09f1a757103e33b31c293ab8297295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8dc3f0de3e2c13d3a2e0b070d082296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7180a3dbcebabf1e5864d473c577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a5d2b11cffb05fd8ebb7b1de3d0d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba82965a95da355c8543cfc33502b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27650e8a9d75eda3c1c04579ab0d87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485707dd2daeefe4c614b90d0a40b27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d128441ec0ab10f7d10d21f7afaa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5c5d630a19d4ad75b2161365fb65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b572a640b43bb1bc318d7ace209aaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527808eef1194efb3b2622b74c6d002e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38d57555e13236a4798c5d83fbd74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3790d1945accd208aa22f34bbf07eb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e6ac00b25ebe8a69561d697996e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66c361d3e8e2bc1ddab1fc5180339309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f37bce483577639eb5d6198c11aaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf447e274937b9134a439ff6b87a46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cdf3942b939f1557356593d6ba4a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f5ccac3da960c32fe0fcbf0f4e3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a38c42db641d834982f82a78de32a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41cc692112cab6a696dff1523ddebf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14addf75be0f0373063fdbba033b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf68f88a6c93d01ea88430aba4dd239317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9f70f2a891fe90d99c6aa3d2d38a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab9033da6c6f62662ad9401ca024a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3b44a76941690188e228836d9722320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8cca365a0892acd4f0ecde82f45b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc52d84d9ba260735dc255fd5c935d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08acc19545bf1b819c634d6b0746bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169923454e129c6193dda052d9f84cca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea61929ca12dc040d77cb2a1f88073325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb14eb7c3ddac8582f900d1b94b11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3298960ac5cf667fe8d8a0b28aec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a033d6693273eb352e30dc5b18de2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8233058d9c0ff403837a9fd2dfa678b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26a9688a2cc7d4b637b5eb9385ed3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1518418335fe5d39de592e1572e86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627e62d8a737dfbce5dc3ddd9653d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207989a9a491e7343aa150ad21d1698333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7874f9e568c789108903b1aae6118334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03dbe70d1ddec337b381d7e43ccbbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af4f5c06dc34c71755cf715573e26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0081f98e3ab69b89d8daa16da8189e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec3c458b84f0ea715a31eccb2f84e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28753708925b77894b837a1c6843c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cdf97355adf2e14ed29b53c725100340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698052582a48feb64c270badcf844f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8c3a9e16fed43cbd8443fb5cc5a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268fa68f1df47bb5ff81707f1de741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f2289e8a8c4220b5680be4cc1a34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227207bb86a68d9add90f2af57a201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a6edfc1dde97b365555fe40f8064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14f6d8a5636e791ff3e968e48493a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae593de8c39de7368b62c7071fbcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a46630551d27a21939c2cdf57af6a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3bd7091ef9f2f04a19795ddae876350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea4cf5de611bd25d5f4bf05e447c2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da0c7d989130fd107207b5516013d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb81958b37d1db79ab8d7260054a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff280c19b7a22872a39e1bf629d287354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254519de90a4ee8399bd3c3f78159e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269810c370265daa400d0d075694f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20802344063791c7e3acc9393cf0064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb7913cc3848eb2af4d893ab65a1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fcb837ec15b00b22c5fd9ddcf0677359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2399d5e184e597586c7bba9b1839c37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9773a5f1f02ef8f9adabe564aae4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45683d988cadd76a55566d861a4f843362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3355961c8233eca024ab7a952634f5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c9db8430cfdb46331106a84b4c016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b3c99bb47520cf75bce25e38f1cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7547ebfe57708fa81a4b3aba956cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ad694576c58e100677596300aac76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d95bef5650dad132ed2ec3a4d1068368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1e3ef094238ded75bbf68a6423b11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0741cdf9375ff5a3be187ef417b58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428f3c137146d0774fc38339bd24c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e6cb1b245e6aecc79a6200fc59005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f3bffa478a7b931709233e5d9af8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77a9b442bf1201dae339e3e42f53e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c553bbc1f03c6cf60f9637dcdbae4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf10f71e11d759efd17873c2fcb285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1dbdb7a91357324b3f6c22abf5a26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c154bd157b86bbbb9069a5d7d4420378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd8d739c92f88b04160a728a79fc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e27daaa81ea0a1ef613d812f04cb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc5c0d984bd8f1434071ef474ba3a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044cd1aba9eb1941cee64e5e29f172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb672b9be06f49644a80efeada5ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e863cc2270d514c6af82861aa8188d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ae071d20c5236eb82c4dc0452882c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d6a382798c8f8bc7779504fe86931386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbb79837f2f030e621aab2a040bd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267623e286f2fb6f70aa67ceeec5d022388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210de436c92a2eaac6a48b936ff9324389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44c80fd7129c54dee90d20476c070390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d378e2e7e426a383880a8c40373203391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970ad62d5f9f0ed2b5edbf69cd9f2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b683188959a4aea7c79a6692b751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c3d31fcc2c1cf897c209e695c50b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c80e7b1d0e44671aaddbf3d279c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c98a2ceca0ea988a1f69299249a00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da8415926e11aec7c074c71a7b73e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c85288f5be1f35adef6b89fb434e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f40cfc431bb888f98db1b69c4a759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1f656cbcfc63aaf14a4202db0eaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29914a9a4537c1f263df35ae0796c57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6d8f48147dc8a623124b1efb34a1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb107d04cb223c125093a0b22ff0c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c154c910a1a72d2dca652adba9fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91c5db6f36b7cda20a880ae0c5e0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc2512496aa526c779a263bc28901c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e920f80ed074d9c9f8b388afb36fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775315e72209f06ec485fe702c2a35e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918734959bd09d5d08f478637a5437f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9f21980638605f16054f458b0aac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309bda7aaa01e82ea0c108cac68c8e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b987123f4f082d0aa9a04f2c732062412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c25c6141546fa699a164cb5707d964413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6aca0b71bfeba57e96117a39bbb89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574b03ccc2f3e1a8bc2a28ab2f1cb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab748f2efd55cdaee5841de01bb3f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea383d27169ba1d4359d4b9dc36ff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30119fd6c8ba5847530450da9c307b73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374333d70fcc59d0ccfeeceddd8ba19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70bbf3da7eed13ca6282d745e92e45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143b641131ca20723c52b524d7f46e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0981d10422d6fe63d0a37a7f72992422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f10fc98fc991d69bbaef29ce3e2935423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf81991ce1b6754a0e8ecd33776c3d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a059eeccacf95c046289e5274ec3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01724a6589bc15ef2cd953d19d58e9c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f2fb92b0cab84b8bf7ff76146afa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a99887da49d200a86c3645077f28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d47ba7c0098dfa0dcced73d55f4c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0147c028054e3d51f747b1580979c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4577375dd71957452315f212ffae78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c416ebf1d0bfd5541a5a920588aa0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aff7e45140d8c892843abd2102b14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0bfa0a1fbfcabe72d7895e370924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac815ef58325b24be3475e1190b9c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f0c0aee19deab3131181fb394d7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d219c55ca07f5042f2f8f11c2676cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7ec17898c612e4d767dc76c6d5e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e8da49eb6b60608b462731aa9f21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3d9d46b8f3f4687343002453dc43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376039a58d99491bb7f1ac39c6f1b864441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404869799a745833d4aae833bf793b2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9f1b468ea087e1f5135b5110c490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d4a2cc581327d247d0b59bc5af44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c570dbe4cac93b0cddfa76b2f82c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382d512dfd9ff7fa4a47349ce64e66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d89f4bcca5a7c5bb9074c7338ff2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10887e2e6d3da001b34de64fa4cf68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb157b1fb78e2d7e2d22ed84f13ab42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e31efe03f2c02887fa38c5da36f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b576b9ba98ba3e7187fb591f979406451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9007aff599bf52e9e0c9cd5e3600e13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972190877c462976756f8ce08ddf425b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d55839384cc53c0e4bafe22582b16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25646274bc77ea1f97fb16746f210535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bb64b788d88ade57475218efc2a79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475c426ec4f2db68a96ce0c22b5b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee422586d52589b08b97b4955b69640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49412860f09a24b1d7e6cf0b8df6a85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c78171121302a54d7cba880d8ad8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f79ff09d34b119a0ccf0126cc23ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a283b5f4a26b133261c7502ef46881462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0db1112289e7593e3b55f18d84c84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579fe88e05218f3c7df4469b05872ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f56e23e99540a1562b069610e4a98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d5fcaeca33de1511ac0bb9e17fa4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ff1627a4f6e864fe7b96f88d0d27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda06fbb682bef02c37ae97bd67b69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae708bd8d7ee5f8c77a5775d404692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410abd655ea97f1b88b09decf024477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612747295fa5e44e6dee9af1873d4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6c5594c04805724932457f0bf225472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd98875eb98ba73cae666ccac26a08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eba7fea48d7077f9251aaec02c775474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f143343b75e28e81d436656723cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad59669f83f433fdda1a1a3bd5b30b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854b5a595fc5f98eebc56d315eeb8c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f36a0ab93f5cb18889af0ce89e9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e809be420fec042037a6b504b3480f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaade646f28b243e68d8a5f2ce94d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea39595d8c11a9401859fec9e75e2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0429c68f582bf85543af407b0a2bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814272acd06bad648d2698c0d0e17e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef171550991266bc4d99428c8b89df1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb85420de14ef618b7ad51d0fe74326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe0431e4f75896b850afb5de66b82e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe27f8b21af5784ad93c66a26769a9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd32745507fc97da14e27010c93879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d2014ba4c4899635ffaa3ede92a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831655b4a9c13aa68f044c4713e37d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589825e795a1ac6f16f2ebf81d1d7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3a8d081fd6b7d9058cfc1496a5942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5dab7001fa43f0f1d868142dccd3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dc5c5068975f0c2970573ef78f583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d51e611de79d657acc9036d6f7cc96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fefad16cc0579ad6f5d8988cc08cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0222b763a3dfe558f43bf71b53c329497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f529d04cf6b9c702fa6c1f94fd5b55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0ad76d85da8fb10ae37580c4ffc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f9b60eae09973a33998cc2a7bfcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e910b8e42846feabc8436b14499c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc22b265454d6dc46b6dfc3b6fa6e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21c3a0240e14dad4d3a8f3e3615a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d3ae5d8f91e242f1322620b49daa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef51a446ea1e70dbd124baa4b232b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b31c6ec0f6013d7649045cab5332506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9def82b14f5349ee0a5576f7c392cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27722ae04f06d2cba2e120421f378508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2d19c6bccae45d2c8ee34ddaba12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22e8e0d207bd8c32ed06404575ca2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314d17431fc7a6ac3ae63a0e9a55b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39d7fd37088660f8ad3df6ced72a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ec89322bb2d0d21cb7702029ac20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461699a8bd0d537df24b76c3bd1f8fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397992dec2cace36bad4e4af7f0865e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a7107562ad87c1d6146639e6ed9ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d23151832e913c6f341663170374b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4974fd85d7689c17eb02c1ccb4986518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7038bb864b61325cb25c182703f179519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233a618654864ac06610d833f348b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b9a7b248d09bdbeb50ff1b5a59f33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5e49d02a5900617bc6bf2d792cef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b9f9f7df27c51ba33936f9712174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9efe36aa11eb082e12fdf9212cd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914af19426d9d4d46f5edc197f9cbe4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1071b7a244ecf8c923eaffaaab19e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591acdbf024a8acebc18d0eff8e6fd09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f29ad718e5999a15e4b382d477c75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e301d9157859292a5f5262b6e9c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da45c7b89f2ec43f274e59765c0155530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2931dbaaade907ca02fac76db0c88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ece12209b16dd81636cf561813293532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef625c921d4ebab7d5a20503047bcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce36a97baf92584035840c06f9fe90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0846b3ec48ccfbf496b41f2e631f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90f667b8915b1f7083840acd6141c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455852ca98f5e5f7a87f4aaec822fbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b3ca4111631b179d10c94abba1791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8b8b4eb599ef75831d4f01671948c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac252397276ff028d2c9afac01c6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de196f9fbde92e1d59d29971eef811541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88d884b2c4c4b4c3e80d418b63d04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a836569160b195386e03ba611734543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726e5878c8603084bedfa0b389559e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d0436a4ae4486e79e717c412f1c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1582256ac130bb361a6feed9d21d20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc7fddc2a48bd31b7accb95d5401c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09984d48dd1b31beca425e54307453548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85f799ad577b0d53852abcdff950b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3178007da5fe50caed59b2899001b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda7347b7a427d95bed2364d947a168551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508eb489aa1edb693c08f4bcc73260552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c33699fc27c3587aa5362bd6c5b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed5de24e77fa3a343628f273a3b68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ef9fb9ea6694dea8e7508bf896cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f692ff225987a401dcf801a273be1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09574d40babb36901194dfee8cf41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed5dc5b94d6c03ea707e2e0ab930c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7c5ec196a1aaa29c3c2a22f12d11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fe93b64c22d4e4816ad195f525e2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e4ecc4a482b351a5baea3a6e819d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54215b474e2091b14b6bec23e5aa9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf4a987808f3043dc1fce266e39397563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372c8b9922d4e63e3c8f63e87a5407564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bcca2fa11f01964414b52ee4cee65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56cbd7104e505fb4e6e3ffec52abb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d8689dc89edf54b33f3c92ddcf50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083369d8bfb55629147d8fa00a8d2429568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f52831843c1fdfd63497461d88f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28501f8ee03af9bd997790748a1d816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6774a6b94e57e05fe9bc58d8bdb877d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b77a26e1a03641c4307860a1119b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29930dd54034537d107416f9516de86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a299c0c55862c7c608cd611f0870d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700847abdc047f4241283f4d5bd32a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c33dd59ae6ab618b00c9ac9731224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17ab38ed1f50207998371ee134eaf6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5e6f2d570fa3bd83a35a0915ccaae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805288793085238f0fec94edf5617ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a14c71232ba398d9ded0bddcca911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafcdbcc7710a7eda16e2122e3fae30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4589195a660a6d6835136a4658eb30e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8a54bb622cbd002eff229ef894ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede5f3ec0c5bd59a0e039e19bd2a77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb108e4c5c107d04feb6755be9d06b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe2c65e059fd75572916ff629e146586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ed35ea8c892f5c3588eb95b8d7f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c254a04be7bc047dee60f6a16a106588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d429e8d03352811c47c82db72256589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a0dba6a6a3d5bd9722f97e972e585590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39555189eec89015ac46b9c929c8bd08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29558637e0e3a64faaecbfba9f215592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19636b5f38eb2c0bab39d3f7aa3a1a55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0eb4cd7b1eac0d9849c5195d08de7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e2f5138e8f8f4fee1b8ba65a5450e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9b2a98b196e7ae0d088d81e00097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead01b493110f6becb0eb7c582cbf0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4b9f368bea582998fe16830f869a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d365c30de48fbbe52fa8076c15aab02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a89d8c4dbdb30a77e6ddfa9bb86a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d39fdcaf62df343b9421da8e9aeae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff24d0ca0ab7cbd8c6f52ff56c120e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ed492dea011f609e02376c02841b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef20346a0b7880910649dc3a16ca22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620cc78667e768de58cc9eface26a03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517dbfdff54e18defd1e1202f131949606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ecfa0d57831b27aa21109912bae1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a976f0bc7b2fdc1a147e980bf9bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef378d30d050805d49c00e7c6ecb74db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48bae9f7a3a374e2620a610ae36a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca76916da75cba0ca56c81d6e4a9c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808950bb933a9dc8a4bcb5c88899ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9952209490da87f62f2c183b881c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f82473c78416e255cf179e824546f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f41aa7485c70528537512aeef0f4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b4789d1efbea3cc6ee4def6a8194616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21485efaf421e6a6c82d66f1aef94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21364009b12aad0b60d5c4d457613c32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d48ad75d4c13e48d144c30f680087619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a499654d0528c14d16c80551757c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296149941825742eded385203a481bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f06ee0fdeac69990049791dc13a781622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3203236c8982c7da07fa4d6da5eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d00e9ad7c0fe849bc965ef0d6a06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b37aa05df58f4541b0bee236ab450625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7bff556007a6b03d1c81976c207e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a879ebd4c2c03a9881b0a813730d40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c44f8af565d8097d8938a73ec42aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760965e636616cd025633a077e2318629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f844882267b7506b83286af719211630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bfd53d13780d8df8617e9cefd0a53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292e8c88c11f508548ddeac97f4b33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14679c58e93672eb9be9711d008cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a4c818ac8d7ce2bdc168e900daa92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc6420f9839f10776ccf6f7e0dbc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe43b33ccc9e80ba19a120be402f63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e744e0eae1ae85a2a63fd4a9115f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86013e1eb828aa74dc5850ab81dff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e221e82b87ac72ca40518f9b18f9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3379a3f30f7ad2ac26bd9ce962c7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e9099c311c1d37d215564a1e7c9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce6c244d1448af1c7a6f3ee428c5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98cef1ee8e6e9ac8fa11b05a10c3d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59221be30a48720f50b1da533bb7900644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e79533827f3a814d9d9861431c43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb607d0eadee4093005a0451f3ac7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53e3c2b8dec93ede6b84629ff561c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a1f7b9042f475e652bf9e29b15482648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c09680c8a6afbcbad5d24a81279e6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b31f755be39f1d795378d5cf702f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c998083e24b4d6a82c4d44911f60f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa7f25e22d5c2beabbdf837f028fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476206e1c4ffa91c8594fe8f6f33087653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e28ad075b070174900cf16773e9dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526918f8e90fa9393c92d7f49bcb465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e583ca0369c70168402db6a61086656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618138f1f5ce3392d6f5d136a38f4dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5278b9006dd0e2f056d272aeb903658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c332fdb4d1082fab837d830edbf58f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e25551933d905e0a634c6345fca0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f0a51bcbcbcfc1549d9d92bad7f70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd241611ee14bed8969a1f28643df84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724790c2c2e64f0a71740b29c10f63a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab2c01a9515da449cbe2133bee9f75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc16b0cd9ee07e324eccaf3f79c06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228fe2603a69a42fdf9e0d6e68d0d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc482b241f7219ecd4ec2674aa06384667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2762203150075452ceb2bbbeaa0b7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569515b0c6250a963ff0df9d2ac95ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a813466ee77d688975c8c2e26b359f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a9648d436c1d46b6b678ba36a3f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460eecd19362e09247fe37dc83b5985672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272eb6f71a4a4ee5ce3ca994caceff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0092263dec468221466c6065da06674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606916856b62d399c9915689523bcc0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f968a653f8d7c3e5e27f52809f614b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e29d0258910b71c43e16edf0ac4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c570f52792f08d8dc394afcd4b66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292162b1ae22af496010f2a599f1e50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603570008a430f1f3789fc0d821cf9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb499bd39e6a0cda586443c2ac58c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2746d34079073956133e8b1140961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a304605873e323f7d33425a09bf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb3104083600f3ad3fac3c0be6486684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bead436eda0d04ccf7e70c9353e1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f6032e6ad262f3af2de499b5cd20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d049c4ed73edf76dba8b5f229d3140687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b075f01d577a2b1965d77a8c1c28ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6548bb5dfccc447ab76aa94620962689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a08889bb9ded21a43310a0799e303690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffccefe7a1115857d8ee313284ab36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba2f11a130769d710d3c4c463f128692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab5ede167c59c4eafb7f90008f231693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab31fbbba53a7a81d000ce2192bc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9bbbf559f242de2fe8ff8eeaf6b12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d64b7f1c4b26efcceb24fcd2fcb7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef879a6652fba850fc6313256d18d284697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefdc075d25db99014df84d89f282a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813611c7c828fde290d321dec33c0eab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef05d3c742d58b6c3eaca99a751cc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2aa5e2868440566c8019980a30b51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003c97705e6a759eaac61aee1a4b53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814bc9b16be277c57335c940d75ef6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e6bae6fd5056532cbd4dd1545923704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b6eaeedfb75f9e54f167e2205ac4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57802222bf8147b155b82a1cb43bad2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074d70a4e013722254d8e983558117707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1745fca22c27cf22145cd2e36a468708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa68e65564309b911676ffdd07337709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f966c61d13a37fdb3f77d7220c95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21274418ca275d7e4c44e274cd95f46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e769f37174ca413d179a2a092aeeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d7abd9f18b6077e352b4cd54ce58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df119415b34710ff52c09077292a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6740e67d8e87fc8ed2d152ea9702715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb022ec4b9415341c245d8028eae0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750c26e0d11057f3d0621b0bbe92408717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bb5ca0ed6449055ae571678cfd56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566658d294041bf89ea1a145a9f9f39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f1c1c415f277f4cf9da4a3ddbd87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f604b89779ac7587d45e51b9dcc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7774825b174548a0aca13d953078722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e54de5f43368cb7d9bf2a12e6899723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16792b3b50d8bd5e84ce9604cdc89e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004dcf86e78a7f4f0b5e966c0bf03b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc79dfcc4a594d595440ab8778f461726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fac49c9160168184a712ad76efb2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deae7625a871fb03dfcb3702f48ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894e13cd2c56de39747072715a2424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98efe2e7012c7ccb6696d0952386cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9c13328fc00fb3d232cba30c5888c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07233097f6a763bd12ed18140f0a550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd82d6a28194f4da865d9651f05daf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe60325558cd76e28df5e6579fbcdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7f8f9919b6bbde3137e75ff8540a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97077234e2e0dd3213aecd477ce0d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d93ca42adfaf798832bb8344c3f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90158b6595a42bb376334eccb0d45f5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0555920c3bc2b85f4224c1475525739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d80f24ac456110cea1c44c27eebc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f0c5ca4022a520ca6e0f2febf51b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5565afbd85eb754a396f2ec4f32a2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783c3aa90d50cf08ef6380d97f7410743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ae37b117c4a9a27a016a48e6a611744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c359ce5790f391d5b803a546e754745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad1c2d245b1f438bcb3a661533828d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804348c279e7b8778acb63afcc8b944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3aac4aa3393736570aae6044a7642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c622ebea49016cb1229dadfcb97d763749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae859a6b165745c4add1ce2f28a14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463879d9f85cfcff66270a70e17a94a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d19448294ea8d336c3bf4aeffdfb1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073ec2c3564ddfb0895e0af4b51d7a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>