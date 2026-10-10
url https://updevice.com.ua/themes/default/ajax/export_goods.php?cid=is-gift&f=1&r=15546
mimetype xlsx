--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078eb6e922b7037bedd8449e86b08bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1955874603a2e0be9ea2b531f69d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae44de7814f4257ce630e12ac739183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54b61f56169ea719eab540346fc914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea55870c90f234aabc071200fd2f795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85939a09c85770bfd3487db95955c8966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5aafa7c46aacbd4d903f39cc94b107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99722acfa02622fee34ceda35d711d8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4472871e464713bebef19984ca2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38943a46136e1e4da4f5c4cb9cb01d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff56d133cfbc14da4315b1f5a62b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb5613ea7f8ddd168a9a94f14092112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269bf0fb66d22974b64dee6bc567afb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb40cac54baf7316c4c9680c8879414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58e2fd15e0a017e072262d32e9cb7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8330fdff54906bbf6a8502ff4c42e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a149b59ccd1893d0bc3e289f4790317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b637b6fc2f603d3d152678e5f833718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57025e98f1a98d7ade6ba71c8d8a86e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e87d296f837ef93534d482990675120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f8742d158944e503d548fb58e5cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6245bd47d4c8fab8c2afcb9f5852b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c784f1c6d9e3e56b103492e3d80523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52571765f9e7724ed19033f549fa06824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca10addb890bcb71315d8f8fbe24e4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d2f97fc071b27589609e0262b65226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472b7f16b35ed8603ee5e48bae58b0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6b5e1a238b382725e050ab944b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d6a23a9d57a976355b4dd4c0b620429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523a7eceb009bcda06b6c7903b556330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7f7d28d38a4ef3b7d34ba238c551531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47693bba3578009abb24a4ad53bf58b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f1ae3ee1a558910f0b830ea754f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03e01de3d1ff86af1f3ada5f5db6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a0243f49d673461d92ef8a6d3309235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3553c7aac72c089e82918cdf873af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ed9621d2a3dfb1dbd688a4ac8b4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2376a4e7f5f2ba5d7a51fd9a2bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200daf863913c77881ff68f5301a97139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ed4751c592b85b22182f30d24a2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5d6b7cb8f8a3b818f87fd78e9a4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473554a9381e888a7e7423ac83aaa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325abec243051b57d3e697ffc3de4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce92de381278fffc99c7fe25f44d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d5fd8f65083d7df6275f9133a35345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ad97fbaff07e9d80685e61d3647d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4330c7fb58cf082b9dd4363bdbf7a0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec08cc319dd67f61d666bbadf1bc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34670aa086ccc19e5cf0fa3400a5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa90c20e37f6e33b28bb4c8af6d11d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3cc3ea37f0f5ae8f36a33e570031351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2a27a646597ed97d5b0dd428f78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7931aadf521935f46229987e66bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98bca764ab6562084a9bf0f22143b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2fd8aaf4b0c36a5e4360e0a38ba355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4ec6b9dc19af41fd12e7d4c9ce34f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475942f13450d26c457fab581d41a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4e048c538555e001fa882cbbfa6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3738ebf5760e0d61b9443ba8d26259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62a230f0a9d11346b82748c5f8059260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca997559a5c351c506513f9a5973061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd212f9199da631914459e1fe37ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53fba8f71a266587a218ab363469a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511f653a6a04951dbd2fa24bfe052c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75e1617469cafe2ab96b787b84736665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed40bbda89060ff7a54257ddfb72fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3a593ded8574cd6d369e6537520667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e4e9024cd8d5e115c36196abc9a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddc13732ea1f4fd712b90a6f748c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a484a372f04a0bae7a8d9cf726e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50760cbd25536be6bfa1bdb8354a4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dad9c69d87d8170c9e51147a03888772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a3f8912dc06a71e0a1f7243509ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e8998a9cc3fc7ca8ccb2dd9a925f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf44ed6e7fb3c939e9336d5c5f9c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09e3c28cf7a205f7594b27e4de42a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec39276a488c9e570696f4e73042f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7b2b76c6ef30e0c6a639b726eba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f50ab905d31d3e3895354798495c7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee444231069a975fa7d5701398161480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c398d3a951f3508edfb843f433fe2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe0974f201d785aeee85f6aadb2ca782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e4833086f64aef8e4fa7fae8b8cf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e89f34794f87f813c44fcd071e0cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db650d0dc66c1779627e7bd8c074e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a3ee2e0007d06fd6283710d30a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560610a59cdbd96f4765b9c07340ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686896974a53d39c275f75168af873688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56530b09492b1d76b4f4681998c60f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee1db7fa7d8d394cdc07537bf1b9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59372161b1c00f29609740aa0432893c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c78b9a802b3b76a1b26c3d2d8ca192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653b36c283af0eca63170e586be24593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb5538680dfcc0106f800a4e3665294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6627f98f242ca8773bc96ebe4975395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b86fd504caba33ac4d5902ecc0eee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360605bbb2ae2e8c81ef947e031830497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728d29689702a2f8b5d3c90e066eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80d0bf9955b036ef69208cbeadcc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda616eeb32428b9decc456f5168a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee09ebc796e7d4606e81890fa75ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961f7195bcb940436dd3278d71d8e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e6fa57dbefbf21f96139ba70b3a35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96194ed53982d392298ad7d841edc402104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68ae92dd9292df520fa213acbeb64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedebf83da1a61be2aace3e50ada4de2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a67a2dc3a76d7a5632c9165f5fe8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010eb8c2c6a9fbc5ca5b11dd5d97030108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b96f0198ab3334ee5b6f8c43566b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039ab681a6d4c407c983c860f29c54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd917e249874b3b0862dcfb9592c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031820670fbca9722f013b092641bc4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9770a8adab0ca9014913ee2fe4130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ad737ca94450644dc5b3195ccc14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc8d92aa4fdcbfceaa3e1766a8c19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf958e29ceadf10437f79d07abaa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab890393e76e8ece3d002432cc421e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e73f63d04c81c41f482f2855f5a1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2459828e400b35a1323150ab480680119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cccb5b7ef84ee7968e8bfa0f3b3ee4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30c3e1b52d06847c14af557d8bed00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71408bed7449f3198de24c27fb7c96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd35d5bd6d7820c86a79fe1ec312c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf603ae4d8568cb236942d641d9232124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8f43012b5a86808c2fb26a81bdc72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fde7d32e6304c8da9e1ed80a66a30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f22d83159229473d95dd686ded3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728daae5b5cdfafeded795a88e7e6db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d652b351aecfef27c6dade02d1d835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2989a2f0de2249636aff2737f84e90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f12cdd960fade635a9d9f0c1d31add131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347cef0359160cf4b85ce6e747478b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7dcf21e6dfbbac6cd13132a9958a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23bcd32cb1ac111d3d6db7838d5ee3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f60d2094be650eb6d14f3fd7b6de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2af9e2e0d9fd0ae097739b62b0751136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4970916ffc3e4afa4ed10a7e7ea59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d47d7bb95f1c0a0dc383b211935d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9009e0eb127866486c99ac7ab7b921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d62dcd913d4357c72c9bd0d1a7cdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493db5ecf79eb02ad1e780477d4d558c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba2db61d44ec4ae5b3a5180d47de8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001692ce3485d4fcb0d2bcdae31b93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a973b87cca6c43286421aeaceadee7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add694c096011ef954d5aff21261403145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963837e3f876da5527fc0e156823b16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49190d8c020231e23b7dac67c19fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0bb82822c084ea5061d0a50404ade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01dba01df415d5a0993639bb083070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7256d36a7b74cee711f9b06c8943c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f64deb40b5e67f2b8811ca0e569285151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464748747a477761a87cc3e1a5186e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45351f4bba3954a740747de5d2cb0852153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1348e0ef1bf697d585481f5a8b4dae2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec829b10784b793b813cac3d74cc440155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03d7ad092003c166fdfe86193c920156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798002c4493bc3302ac5037b26d8aa8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b0f64f9278a35c31985ba9149719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1513b9c0e88efc273b0808327edf7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5bd4a325c140eaa96736815025e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1c83e87f73f7a38d2a74f6506a6c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101ed1a603916990c985e92426f376f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dbfcc4d6743ff1624979b8759900163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a52bd9d85baf6d2493c3d6348a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf21370caf399a8a53178bb0a859b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f49392c6b8a95435163edd2195f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03863f3d0bed517cb662812f4ab59ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4666d9a1db838bb305964b348311ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eacbc699b623388c9709f7dc0829d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d794acc3086bb1bfb83626982774f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a271c963fb00993fe7f0aa8c6cdad07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c2a592405c6d807b2ffec906f272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dac887c05d87fd1a7dffb963ca1ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751508f932769c3a10f891a22ca49310174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474d4745a02d1c0e81e21fedf35d1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4070904125c7d7134147a184c86460176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fd79528f7c56533670a42e73f9a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d781c05766ed6856865ab49dfbc69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891ad706f3f09cdbfc5448854e2f7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4cdb55e7b8a5dcd71d0ec491c191d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d385730172b1a9bf8229ec95b92c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5173bdfe1c3a8fe15a970cedcbce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d6a22e2b7b6a2d6ae7d70acabc52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07e4265a65fc49f574d5f711353e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712895d3bb03848f0ba2a03e9256cacb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135600bbdf5830549f6f503e5cc7c3a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c707d15b6ad4a2d7aa80bc21194e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa53a42b3e93c896aaa39dc697b2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08899c2f6ac55345fa59852f9f3c621189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45f0af9278deb0be473dd8f48fde3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffbdfbd9bf5544d0b980a7abb98ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b449c3a6f8832256f9405426e0849a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e1a712478a474095afca1a44e752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7111e67e562972473529bf9f3264c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa01babaabab05aff01374a4c1f7b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61d75eb0abf9e3bd137974a27172fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d50e0d3a8ed0652e122d3a5aee4519197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacda7143f9970da5851e18cf466c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a660457c28b5b44dcfffe4ff1acf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d4b32cdfe39ef038946848c8499a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119b4e1e4e3c23d786ddf8f852d10d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb38c99f80b4d95cca1e461d8f8af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050e7d48c1b9f1f029214d2fc3be0b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a1b513d7cb7b2f366207a1f22794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230e5578a43c80dc9687a77504df737205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a4d433f3d8255a8d96c0d53e1d6fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77f91b4e9bcb72f7186c76ec26711207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05631a4d0f83b6f1297c89255ee3fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e63d74fdc3cb1deba1aae221fa28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f064c88173705e38055177fe5f34d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369ab8f01cf4a28f5342d9c5f74bc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfbf6cec0c4160b1ae3d0fce2e01b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b06b657230265abdc11295d1c7ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd000c5fb32ae229a6f9a755407c31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3be582180e16b62410cc7747fa3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97231e7be5b2666c0674a42b3b914bdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607ae0ed22b320e397540d686e62184217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1469c050803726e60bb7f16132e9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad686f08a0d7cf3984765a1fd1b26dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa99e136b084c1dffe6d5b68b462e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2d90b7c941615bfd3b7da74c0b99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2869c03fbea7a1bc5875ae0b0bb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782471b35cefc76d66c661db0d8da9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee594d5f91c67312c631c4decc455c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2d8dc35a7c8abfed2f4682344cc47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d8e307c9f4d97eef20a21e7096aee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109880b371e59026e5a155b1af7d3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c60786d726ef350a90cf94cea5f5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cdc9e5cf562ad34136b1735b36ce1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da034d2bc8b628b21a6362df73edf5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8136229107218d1eb4db4f3a55c474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e383718b64d22f177b128e7e70432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d08a9e565f2d7edc3618c5226ea68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1f8c0291f3cb0c7f75ffc064c777234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156c3e3f4708cc2bc7501a5d14a42a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f9d077c71cf09bf77da3f7a3e19d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c6d79707512f7de4dfe5c0c55588237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c842810433150e7dd1a50b805815a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b612528df1867eb0e40415510017da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc1695a4b9f6f0570242b1b0feb39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381d75441907f73d174050389f4ab41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770022e631be7ceee98ace98dd1b7328242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27676df1187f981d81ae8b3dbb460574243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed3da1c0d577a28bf024e132daf0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6feb9e13492386e508d42fbad1fd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bce212bf68169ed580f7b335a80e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cbad9df16b871cba8be94a5deecd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a689f574105c917aed56454ff7b4af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a596d57856fe3db0741ca20d8b543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee02a85890af0b476d1e61cb3d9457250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecfa064b59f53f3f6c666b103cf891251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b482e201ec4722899c62916623e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930236d5fc5ece4a471435f611831e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6dc331a098a8b8ff82dd754825dcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579f90bda4c6dab7823ebd0aa716a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9deea766b929c9fea5e01ff285bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617a80b6f1ff5bb2ffbedf84b85dc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662a99cc799bb65fc5341d1cf6dbb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458dbbaa6db8fb60dcf015a58d3a4f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3ff60c3f54535926cedc02efd402260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a4ef0b5b0abfb1f827c866de01dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4400a41ff0da8e3335a8eacaa12768262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e79c431bc96bca765aa136e8ebdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9deb1b16b4b27b0025d43240653b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31478017e2c012c3e3af750b80210265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382959737af79aa20523ae4c9e75090c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25b5cddb95f1305d68af9816e1df3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48038bcd5401e3a60c017d3b75a348a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391477e4030014785e51b8da8c004735269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81446d2ffe037ee247fa2db3a98a223f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6f7bc994944359cea71ba32b9887271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f621a7750d98cbe140b34e9ec59c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83619bdfd5eb95036bb5b2f765fdbebe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd9a7861056241bc8c1be0e0f48669274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ab6ba1c2c1038e4a1ec10beda161275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ad85bd59c6b3ad6e7cd1c8d7e859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ddedc1aef9fb09651cf0c543fe093277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d6611c9ad84139b2fde0389c60b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d65f837cbfccbecff9a6f29d3a7a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f4c4869bfa540bfc91dcfa8843b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512c8085c3c5d8a1887301d668ad83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365aa9840b9c17a9ad1b880e6e2dfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cdb1f51d20f82bfe5bdf63afb0a3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9134f5c18ac2a1623aaf85d9315af8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7732f882d9cb8feac01a15c7316f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336c7f3ae2badb9feaac3d25de1cda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1a9ecf34b61d0bf1cee5fb2534cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e725cc5cc5ada39eb167aeefa6060e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491a5856345b6eab835cec68603ec29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bae86ec0d2ed902f5dabf8d915cd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25505fd3b6e33a08667909162f7a2d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90d3ad505eaf39085695dfce276c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99e48c62d1536645aef39774cc960e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda0a86c1f531faa1cc55a4a9e4665d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0ad63a461a9a96135492b89b6dd30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d2af0c0df613fcee1561b797c9dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac7b9402f1b5e30e84487c76f166d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603797d526d39e94485c4263862fc92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f9c3124d82f940de2dc12d0be803299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca586a95cb402efb802edd17d862ab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801000612ac84f3009121f8a60a813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270e82682074cefd8fa54df96a3acf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035149fab813f43a202d4a61be2d3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e8fcb6ae061631f8be16ebf7ae55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc154f25c85f624c4548bb3b195ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0d6bf6d8027070315e3f77900dbe8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52f5d7b66679c0303f52243840937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968ccc012680c875bd00afbb50d2188308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7c8c15e4ccce1786200d923101bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd93a0463da635e71114283d2d8e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20fe00c8a83075512fa2ffa3c3216311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f768a91c982e045877bed0e724d2f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dcee591bf09c11da8212fc73e689e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72aed32afa790def9b01e159bde134314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039cf9e318b381ff952531fda73dc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b8849601388f42117d84eb990696316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956434b3e6e266788ae65b7b2844456c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5b8cd3c50989657ccbb8e9e26ab2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b1bcbe1811f3b940bc3a5dbb6c87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2d8d6c5ebecc35778adbbd90f648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194f433e30ee4cfa0a78a906d7613f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9726a07919f6fed56fd8d434970f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267cbfd68969aee40066c66f738d1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0af1c453cd4e2980cbf923a6d5341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea7aae45776c8c1d4134295015b66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20082a12955dc276ec49b19584da2647326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714118b9fb9cc9fdb2839afb56de0ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c12256e8e6fe3002d437e61cb5ef5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56281bbd070e1e743c4ad3a569316ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59737ac73499447d09da63207968b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8633e7d3599cb9ae530a69590064ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ece682a1d87f2876df4c88d4b206d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b611af108196ac9c368914424d3d03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280edb35835c47d3124df025748720334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed91ce2305784cbadaf3aa4be1ee8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2639efa9a8fc1ce75cb1d98f7ee31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ace60ec49fd1728afb529eb8a0dc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539abf02b8be1281e87ac739ab1c7f6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db16efea29ba0835527c6044e430f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e7c55b7f7f7e07fd7a15578db55d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b6f73685f622495e305ee7d63d67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40301ed23fdce34e3b8ae6d6a3ce8333342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4936d072acffa2bd7be3cd8dbb4885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b9861a5ee9c7bb0007d4f7a8452bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ff4baca4d5ff02736170fd0e98a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b0de13f70add11f727d8f02667f0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda98e5de7dd355a026ca422255ff54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28614f5787aeb2ab43b6abacfcb4c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4952e9e45a4b31dd59ead8b3ad2c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd681ff12d8913d1208a5f5b77ada350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142fe296f0d94ee6b8f649aa5134382351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad1e655e2be2635016b4370f4f099352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d69f335452d90133f8c3d04251e3f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f442023b157528772b3a7fe2bb56f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d4b701d6cd65f20c4879b83c2db1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78aa71e240854c4ee1eae75372659356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b4494324deb34151392dab7eae58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46a888682a5a5f3c08be1c4bf1559358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba5c5cbdee7069acedf3b5986193b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86be31352f4e7c7991fdcfc89451e95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495d593e24d640199b8114d68ccd875361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94fe422ab03863838034385161906e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba755d59bae22a29140b0011c8d0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5fa25789d7a9f485de262e98fb55c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd0be4a97dda10513f12dd5eb7a87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6376f1ccda4f39c588f05b61ed9d1e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66e16cf9585e6ea37dffac69875c23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09c7d77824e86383db7a1aa6f0507d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16303ed5c4f3a6062bfb7abac7c143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b173089a94e00327ef0b1fbe6320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec850058c00837ced302d0e928d72a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b60a9b51dca2eaad0d9f23b2d1ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f326b8a737fde81c3fbe0f74d7e86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d236cd348fc67d237fccd2613afc46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33cd99c714183a8f5208f5e6b3074375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20e5ae8a7baebcbc3e7d398f04879376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f738023c8003d944069714d41ec163377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84f48777775ce07fe466db446183a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0450e00ec8e61e172c949982177e32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00d77bdc39c079e95d59830aec935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50696595e4ab59eb7bbb7a40971b4cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1ff925389b886d809c89ff742b78d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92edb0958132069a4a2c22c4c9edc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a84a8382027324e067c3d48a566e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00262b5324c320084250bbfaa56c68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc156aa68984bbeaae87d945f8ec5ecf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f25d1d88001fe5715c201d3e1ca67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de75d95d0b2866b60fd742047fb219388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b62c13cfae2027365c75999e0c87f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a09504d6afc3dec2ad37799f2aa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d6e99c07cfa68b44e969dfe2ca7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3269455a89dd8f9c5674898bf2ebd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e321fb17a17cc52bbb8ed610e15fedb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b393e273b918b78f62abdafc4d722394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005c46d76b09cad85f882fb2e4cefa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081c3c468907b2808cd180f0f0d23f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464834ffbf810d6da4f0fd509ff351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63120f01c4d0e7f897642def6caaa882398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126fcad27a534d3b67148e74dcb4dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57535c2af0ea8fb510108a36a4be5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ba3bf93c513d0e728067352be7b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13e3d5452b58bd7dc0cbed7478b67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4cc570491d86d08155f7b3c24ff8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aec942ad63bcda851df347ab23b57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c567643a40b7e78d2556379533dc64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957faf6a0b7be8f7a675c628af8816c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3c2ee54e3297816b8e99f4b48e2c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d21134f44917c67d847c970d47632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34631def626e23ab0db16fe8ff279237409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b24d1cec6d5aed497a89f0e1fb7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a50486727d320119a3b4986e335d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d544e9a2875f3e87486dd32d98af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7872d81b83c8ff00b320a5c2f612413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfb64e92708db3ff1b9aa3b3b5509c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8cabfc55cb75af7e85ff96a59d984415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f32e4ef2e3a464ae3d3efaaa1294416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fecbe09088fe8aff2c91c3ba266b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eaf56a97421dca05c82567d54d694418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4f397102500f92ebb4ac518e3195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c1b7fa1c5ca1a7f5eaae780ab37fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba129b2fe25791802ff0d9dc5f556e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7779fe95e10bffbce1251bb50b31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9ca4105670db702518916261470c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e09a8c58a7d529f1f56967e88ec67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519358b2307fe4c7f963b43f0609483425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816ab9371dad88ac803b88bc57504a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb228746113a63c9bf9be6b9359e52e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607a1fe75a68609d9fb649af24f3c3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a55a4b78ae162893bc867d1bb369429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435841e9c4b549e5f62f1f7b48f977b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2db47d47e61a0685aeac3b2f1238d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0434a260fa8f0d255c8b3f3857f42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811522eeb9f1240cfba753bcbdd465a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12a262a153f1f0f23cd11c926d531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa73eb6638af95bd7926c1d70373b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc5c48de69ff0787ad1877142b155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732141873b0349dbb91d8c45fcb68d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49120189e2be3c0caba9f064e9a57a2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a36d1c23155e0500a1e79110ae85d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f503f5fce2e26167bfacf4958933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851331164bedfb0a38d390c1878350441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb93c8408b002d071fa590a12fc9cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb536adbc6c3cd854e97da3fcfcf3a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe7420e839553c4bd4cfb863d6055444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daaa4d450b01f54d6f7e246b3242a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053da490f5a1cce6adc9d26babbdac4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d709824d2054b25006311e044927a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bfaecd821fd513fa7254f9ddd160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e75e774a723694f32823bfe533cfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f83a60f8eaf7edd646d439a838be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdf9c3a8e2293ae2c026058f7b81dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4013fcb68b2f73e6673edd84a899e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8402af628da60095ad4c4baca3b26d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925e5247795f4d3f151caa4a9fb9e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282162cf10bfb6739a94201fa84bc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ffe7236152527345c726bca010f58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8304bb90e71438eade5b600d3e3f3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bfe892cb0fd71084c566005ef389458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a19c94ab97403cdeda9bfe38179b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0649552660c93011e447af7311c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2a35a87e7d9af97ab99df93dc6c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f650f2e39ca463c250c4b4d01f056462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6ad3b52125d10f63cd00f09180bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412118c9900cfc97042fde7676e899ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbd96b14b586acdcfc2cf1bc49af28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6011bcc2631d7c1b7556bc2e056945466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e94edd7487fdd379766281503c40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e8e465d986e1bd307397e173b64e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0870244243bd472347ed76dd9eecc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebb4a28a24127a1179048a5e97a6dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc7ed54400f9714f44a95d74b4484471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a96da91e80c24fa4d1196c07b96e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90cf1e0b04dd196d6a73e96a2299a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f468f533c441dbeef50170d20013cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b40de2c90488a5f4c2d00f45d93c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0071dce600e17534489e06c875fc80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d6071f8b69b0efec14bce0155f1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf430f3bcebcd3286baa64c15a696f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224d5fa6762c2f4b6a2062f321622e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e65a0897a5daa5856ea6f30131d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549cf28b3f0dbf96e505425fb8fd8c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b293cec8c3df6a28dd38835d948ac0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be83b3bb6b45fd82192af403e0f740483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e80ac9e6f47345840d61203ae767484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ef4070aa438ef658a78fd991e29e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed37cc620421dd52ce6dc7f627ff6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9d39675d68a47f0cd46717789d1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636687bc9656aaf26ff4d5589b47738488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807be14229e1a1101ecd22a79e2f084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d613c30e1a61180c2e31449228860f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475803b5048225c7d255d6a952800f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed3890ce6fd3faa8fcae68233a1640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b11f5ad6e5a06e697b476302ddd253493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71acede82c64318c3f6c60902fb8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a89998e6c70f5b1b86441e189b77d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495f63cf83e27460ab7857edd883fbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d790c70357fed2c6ab4e64547ef697497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924d6bb7bb7f54b8089650ebaab3d0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c9653c872266dcc327daec555e35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc1b9dc2103ec858ca93db50cf064500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cbca483bd4f13936ce60feec5fe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267426b73ddf87de45a81b4c36545cba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb74710c930284004d16a714f855173503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fe91ebb079abbb36d4f6df73e08b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f428bb4123e37f534fb60bc8d310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e85a6644e002d143aa796408f7d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306999a7362c3bc08c96b261d0bb964507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559ce857777c9d1cedf0ac539636a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfaf3ff1980d6491b1739d1855e61a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5d969f5e2a105048397dcd5269c9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad602dbb623096ab8495489e6dd797d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb271ecaac514f79e7ac519eff5bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a026f87df8bdc0d8ae401b170d69cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638ad9f8300194b61813caf36e04f61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce4722df80fe07936ee4ff9fa2ea2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b9178ba64eac7a89aa044e17e3ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe27d19308d0112f095be69c75b9a62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9db465911724d299155d25d6befde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c6580024b567d44ff048a5fd670b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bac4bac17d3d4362a5b90339091dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917d9078a9b154be5f5efbc059cc01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2cc4051f8401cf6b1a1d2e4cc9ffd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d640c74be8475acb7be9013947d728523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef5e584584ea98157899153bd4b9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c8c65db8d01662ebd20f719b2b42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4cc2df8f87ebf1ca410d1ad1cdf9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a289bd74461c8cac05548c93d50b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3cb64e1348ddbc2c07e729c33bab6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b363e3578ed6f8157851d7231d2469529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c4583c4266551598ff88f09d6387d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e784bf9d9ecb1e284f3d77654b9d22e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc92dc6ecddd4b5b826c64b2f74a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e3f8912eb89a491e1fb3bb8a8a4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7db8fd10b93d5a403e55d409e9d52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580f8c2e24bca96489a4f45f78741b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b58b14ad3731f2c16d08ef24339db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf84290c749f43125b8946b5857cd54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b504d7f86266ef12c53e46180ef5dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa527c690c180f4634bd5156deb6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd137613efe0196126ed64375022827b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b61fa0e63831d4ea812055904df8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbda9dbfcdacf44a196d8fabb15b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e54728e5ecaefec644cc0d6fb012e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e34bfa0d7232e0680c7562f0fa31e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bd9a27982fdda6c832120302b16b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba22651cb7b6a4058862f22fcbd15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8fa91ce53513c989ff60a1a1ce50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff154d95a382fcc508debd3caba3c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e66a59a5fcd220f2dbd41d5a9df26a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4365f158fee08f5d5a4f70a136cdc59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a1e9141a84b1316c8ae36395b388551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c8d6712536e5c9442f1012112ee6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0bde8739cdf9c73e5d61049faf2e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df4ee4b6c464ba2ac932c79bf9134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac60dfe05690a6576d2bb50114f72f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b275aa5620611f7a5a9e24529064532556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4c4a2c1b172d784d756cf888b3bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af1240749930768eee179d87fee2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac39011967d0f30161892cffb116dde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f2c75559b456aedb277bea1925f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdadbbe0057b686173f9b133618f09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7cf4d72b83644576a180a86f1182562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2153cd04fe383fd8997142051aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbfa0cc7140d9d6507d68c6b3e3c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24118c9fa7926d5650371671294d7c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad206cde96db3a78183f455b1a7cd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d8c8012f0855dbc323d97013009b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee9c7cfe2103c1d99b6401ca6dacf8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef12ef7717028eef3fe2f34703a8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dbe2541ed2aff6d3e7d7434ce5641570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6346e5c8ffdcae25b20c9d56e4df6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4ea7626bc194712417076eca671a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9c60ff6f71ef43c1159b961caf85c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221e71b7850866685972e54cac9109574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c32aeb43684aeed58f255fe82557575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545b41a84532cc81f418ad3ab699ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7defc3dc2adffca1a017c6e3004d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080564bb0659ec38dce542753ee2d8c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f7283a3e9573c9ce101eb93fdc47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6e7b9b851b33375b9cb5afeaa1fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f81a3acbad588fde6262edca2a86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171ad4dd60bbaf4577b47fd52e7e48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4806bc22a6d2679b261d89b9d956a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad991d2e7d489814c57de57b8f3c8e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f540090209ad30d46b994e597522bfc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359301d85f36d58d6a567c02fb5bd479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6a98b8c396d4a7fc7f5df9eeb3b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599eaf374fbd02afd48ca20ddc8de8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22253de0b4a0a3ef8744022c5079c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba573e91545aa0680801bb97ca88c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e7facdda4153db876215aa8853c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1809ef5d71f671b06cfbaa6d2445f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576b2586a994de649bae693b804417593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc5a194e80d2d761bdace7d8545b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d3fa6228a2862180b1bee9994fbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0feed29e5a7ebd8421bbb799bca32b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d672276d9898daa200856e10db59f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa61002618637271fe592b40e19a1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070acf172b73f83966a298877138664c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef96865df9477bef17fae5d4691e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e59181f91057336e40f955955840d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843e6fd4bed33930427d74161e61c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283b489a18015212192fc8c8700bb83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0d22be31f58f0f21f11b11498cce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00652b1e11d4096becd3dd716e785029605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe01abf40f5a476f84820d6516a65f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097280002577024ff3620a17824cb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d42e71e7cb29c11e6120d2fa93b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb8fde17c9f0eaee71374da211890609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be23c52ed7d2d1d19b5be263cdccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06892c0f0b68540ac63d9364c0f491f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed3d57d75d10c443499605dd874ec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b1a83373709c9cd3c609697f7b18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce3f4912c87df010b0db7ea114c81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044412d2fd48bb87c8f001bb8d6272f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077962ff4ae91a56f69466886746588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731b20353247dbf7901b7774563206f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae5367b0048d178a93bdadc1ead77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e1e2e7b6edd24afd91d16bcb8cb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b6e1365f4e6177b5a10c682025195620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108e8c3f61c4b1afb8d35e07e0ce9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab3cc762e0f9501bfe86311aeced0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80c6af45eef044bd907b13fb4eb9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83112a271c689984fb3e65bcd8d9f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b31e7f83ed30c1bb4c327b84a77be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d373add52f539ad2d06d3825950c25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0cd08dbc7c54f16a850b254716ef0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a3195a9f8775c0e750fbb751dcbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca4a4527fade396afc5f365c76555629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02deccb2d844285fd116d4a7f5e752d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e37f6e661ffbe435e49f2b252f3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d362fff997d6d0df48e0e65aff44f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81d459cbba7ea898cdbf36d22aa6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630a85020c93d5a6cad4f4ecedd9c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71b2f8c082ca7c864f078dd247bec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0187d1a9fee8afc5011636f56153d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032aecad38a0adb17ff2730f567c1c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26d5168d918e4c12e9bb8e88f1734d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea1ff773d6ff6f4b02745f341b58d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7afde7e792d89f7fe17f4c4cec0f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73a38879bae09150bdb5d21ab07a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8b800895b7e86d6df1b288a457c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37281fd30ff4060397e1df382ec5fd74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bbef56be33d609efd4c9eca163a03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52758b6c8ee038b4b789e8fd3989010645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091add3e0edd7ba037b4fca20d88aeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15463a8ed37acdd7e30a141023af8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78f7b835e26f70a775dbbf0db38bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39aaf0b696a7c7c8235eb78512f8a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390bc814ca996850b4af5c387cb6f7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c68eb7129b53b7e7e6b0e576dfed80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b578855e9982b92d9fadb8fb3b96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84401d3ad5107684490db5cdb1806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669d100481f59861f52731665c5fc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd36b95ffbae34ac382054e055a41d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12436670b0e898f9372194e60125c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351629cbb5e55843d255d27e89642bb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1cf1225e6e93b89a0fdf605b68fde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c401d3076efff034ad3caabcfe5cce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3b63f6de6ba7156d408254591ce9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdb373e7d1e9b9010f096fc27d890661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eafdf93f3bdbcbe659e940f8f4fcd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72281c5efa09fc6a23fa3c96bbe5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5f8cb172508f22df51cd8a397555664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2966bc281848fc339d586ebf563afa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b44679dd713d92210f61ffe8f46b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27309c6ba0fe6c35eed67ccb91055c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9927c813dcb6613be8a54fb3f6be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e907363ae811bf38df2b5b55466b71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3b3ad2f18988040e7d1139f55a11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3623137d4745b19947bfcf644e290671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a62edac8716c709c6ca554f6d4aa2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d44e221eef24982616ff6cd7c6211673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee6f647886d2ce4e785845ac29c5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a46a0133361b0269a1fe79655519d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975e6a3c5bb49eb14dc9c75fb04604676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae3db8c09016be2ce98ce17c752026677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90222f2a02ef53f68be8b21e86656678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d668052953099b369cd0b016a06a39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb5a8aa69bc5f8fa9c6513f6e49c98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338353fcc52d443964f95d81492be2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060392cb101582f2025b4941fc4e3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3c8560f1e2303876e3c09f8a09a2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc7a7feb4b6fb8ad41dfa0f25a37c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8375f3ae10ed8336c89c9b088dc1d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec22072f783c15b5766cfb6d1e336686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa220a8014af05c16adbbda3c935d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e90bdc6ba7486a393c65015492f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4d7118f2627e6689ec59ded94b501689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c389308f219d9a5bd5e8f2209dfeeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe453187afe2e93a9491923944e03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe86f5b5051f00db6bc9e24d84e3741692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4677eb4702a009d2dce28ce0a6a920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3959fac1e05856213d55e431528a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af7dbe2a4b43169685eb827688a3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bcaf10c9d4b19599b3c14fe4aa9d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1dc4dba2c4900f324a39e04443950697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a89ebd7f84b50c5db9b13f7ba99979698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e27ad9abf5b7f567fa30bb811d10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff59175f1de30339c9a3f06d122bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e5cd2b758683e03e9bc60e0f7f666701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73918a1625583a93570aca13cdb6f506702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c36baf27d7a2c2cf725d9336f952703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85536824b2733527b3894e4b83bdcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b1fb620fdd8cb628c2ce918c9d91a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac55fba03f3458ce1efd1af707d8b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cfb166e8c1979993f6aef3fa22401707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debbad6ebd3dc50c312884b2a2b17ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414c3d37d568d20ae4f7d763b2d57d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ae4e6567737f8ac54724bfb46ea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4bd888deab2273d249351e7a17a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64391484b4e75f4a5b16fe79a36663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d041906a46140331a08b887c0d0f84b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed71db0ccfd6ba3200cb8fe6dcf74b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8797954699c19db101747c4804ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a898e77f05b8c8df06c6910fbe053e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2bb936921f0a0836c3993b5a9e07d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d4672413688c59aac1ff83cff7da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c23090307663acd5bb71921e6f21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a9456154be5667ccb9e1c7c68a40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f879b0556cd5983b3de591c4e214721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308449cb6b1dd29065228020c27cbec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292ef9d50de1831fc01bae9eb7073cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20cddd0b3b700288b65e929fc771b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74dd37e787e2845ab6d0c3e05b86dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804887952bd29b64b79aaa8665727e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430807964ed85f41a47e3fd5f620730727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7342ad23470d94b6bc35ee4bd7a7c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aa6691f239ee4f3d6f30302dd3b9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2be9980a59beeaa602db21a6fb1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ba85488d547d58cbbd7a182f1660731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb95f6646131b8766f7eda65267dbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5752f57bace535c7b40cb374cce858733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fceecfb4011104998bb8e1b561f2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545e5147ad77155a2bf375f289a15fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999bb9e958f3cb70dd59bcfff387eaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983efae775ffa95292d7aae17023cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d750898199b26e8032311d60588f076738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58633294a04c6c60d2a5d47f4079f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416592eb5a7302c8c9faf9af80730f1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8365d0614dec429e9fe3d6e7f5c80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d74ea7873cc6439cdbda6af92805742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b6c32dc74992f483599bb927493f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dff407fa1243e225d87af1eacb3cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffdde4e7177ce59cf8d8d90e6a042b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4755cfa3fa27ee6288876ad1cf97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed6b416f0f1df526c694e91c0bb17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa366942e70e265bb5ee7392a849b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46bc0854e61a1a90a4abc52bffca1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548258484469ffa30faf9cc02ca0c093750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b7058afb58f7269352d9c5ea525bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e8882a3dd88621311aed3f63bfc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8974ccf3752726d9be60fb5d7b81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989b3427df2244a7c38366ed3062889754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20567f22100f80b059ff454f58d05a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34131f697e7f085414c620e2f4d84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533485db26781f0280bbeb58648f849757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d7e2e9c2815affcc69f7cce95341758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9cf014b7dea24d565c2fb6ea97587759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5181786ee91957508c5bf8a258fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70feedf25dedf7dd2955285426bfd762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b3976d4acd92b2dfacaf56ad3863d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928b75462bf1d78e8c958d13641d064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a8e301024ad24d58c324644d75dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b251329520b0950f3b7f31071b80736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728a4477e5c30871171693fc2505c027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ac1c0bcdd6fe0b886046f538cdb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcc50c883b125504d3ffa9457f932a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a1e62ea152ca8c4d33e71b2f65d8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b02bfac9d0bde093ec2eb9633adce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9e86b7d219554a0dc1664370330812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded2cc940c9256c6c265fe1b498da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06029bd95267ed2b92dc58a5b33973e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df9fb650866903332926836b505a4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a332f4e6e804955885f2a402d6cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffeed961b0834fd7960268ebb147eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8346954e45484c9015ab41c96785818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14355d7f2f451149370454999e62f06e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c063797cf4f788bf2b52cc622ad2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490c0af47d898432a688b7fff9cdd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d3a901bed18f202dda9ebccc9d0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308499b3174d710217376b4ccfd752923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5901e7064e4dc8dcac7e188f77814724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa17da347d5e81b09acaebbc09a2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195bf5b6e68ee2ac24315cf04891ba226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361789a029d9f34084dfc88d91b2797727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db077f74a73f037760ffebd831822a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0c85c06fa4de87dd4968c7b23ae029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c55acec04aa502f8596a94f4895da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db3d8355dc1e7b6f7ea8ac2416e0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede38282f578075e17605ee6a3e3b6db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7e68ee563ca8e8393a291b9556c9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e48f2cb48ca350e142a22a0d87b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2bfa64a0a4a3daf0d4451ab0fc6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5616e88d1026272abb24d3779ff0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ce41237085091d7416a61c5411f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83493ec7cbdfdc5e2e2357956de51538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762649e2981b607d2dcd13dabf47fd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068fc09ac34282d4641e16ba69822740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd554a0e8fd8d09d3f5f3b6df46a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ac383e58d0d27f1cf04892746f2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62f91f6022700d81ba7ebbef839ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b473b35fc46db3c54c95135f2cd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106694bee12a1b75f2cd1751edbd6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fcc88a4a48dfd614a0b4d2d7a859346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a755672ce1e9fe7c8cf89c167332647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5489931f4049a0d9f18cb2da4ca2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15b4fbd33837a00d85c10d906b06b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df928e466fbf19192dbb9147754d138350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00280af79fe158aea64b46a01e65e43f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587712d581b9237aa0b0a0deece92bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c08955b72cff76a93c67608953fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6788cc5af786720a793cd7441a9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d15c0f2b2b30fef5e1cb3b8bc4b8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3424a9ed9c0b79e4292249feb60e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f109d10be47be5ff83887d9204f6d9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e924c62d76deb5b76a108173c050c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680f0c7999bb3fd27e80ce6c8cd01959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2572280a9c28d016f0917660910560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e300e5290d0d4a1a06f31b16f43ba6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3232cd00ac43f456f8ad67b2e2dcef862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04bdaa1c01e31ddf151a26e461e29863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa146c4bdf7e3417ec8e6bd5ebc4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e7316ddf06eeb212dc167339515a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be7afd040a05aaab1bf5b61f4fbcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0a24b3d46a5c9bb6024a5247294367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72386c7bef0e5c1e9369a84994152868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279935fc5432537b2be21b2bc7adc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b3b827a7a9211bc0f093cf059b4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315686f76229bc91918626d0513a9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db9249f7f72203f83aa83d76e5e52c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822e11b8fbb147a85493f4b1034f03273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0458fabd535cbc2bd9279f352d36c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75089935c2f2901810289743c0df45d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4341da5f76a783b95ee147b72b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c05a4d4cb21b3d315983bfa519899f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ae9af22c4cc97c6faca9e458448078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2848df2e1b4dd4511d4fd14a9b6c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250d88a9cdfd7292fc33465231ed0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f6486f54b99611e83f0d1ff0933081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7aabc88c7581f600d3a48893933c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22937061e9aeb9a51b6ff4a274a7fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b3e0a17efe5db0f68e033820301084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc5b269bc433e32bce9c766d646cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73381df4e31c1840f39be279764e2e8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9317bb734d4573abc168782f8d17bcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5c89eb41a285f41635aaeafae78088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa6d895330fc576a8e16a852cc55489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831d01944f734ee43ceea8d746c1bb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd236298c8dd1a79aa5fbd479a16cc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0a0cf26ea78cbf6497f69429bcd8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef430c4e9646a1a26f25a1d8ad10d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970fa654988c24f90538b824688bad894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03a4d00b14fbdab44b6d1e5bf80de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d71f1fb1b1038df79ef453f2dcef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731528275cc4420de5d602e3404e12897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5a967f4d932d4c84e5174d9eaef498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eee5f226c593f59b8a5bb58dbb0ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34defd6c8c3c8e059138a5404da1e37b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758703ced463f880ab2685eb38354a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefba20f52e27317ad200ca5a396ba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b474383dc80d08af0daf5dfed64a897103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e76417449d435b54f675cd93bfa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eb3bb4015c89c92c47e21ea91f811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127bee944598e4ff8fe04ccbbc9ca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb08fc52a7569738759e79f4ae1deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92afa4926986ad1d6b8471c2af7fb1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79bc67378ca0379482de1c63530ef0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bc8f5f88968bdd4ecb4f5ffa68ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a51980d647e82907533ea438518cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f11107f1a45b368e647939d00ed0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac78d9a3fc9fea37eebda555e8b50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc76de8d1680f4ab80614b4593a36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449020d57de65386bb798eae177471a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1e9cd048eee19f325c610ccb2052a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b5d207fbc681ab8ba39ffc5db717117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0553c3bcce7ed2812548feaeb1e606118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca30108037475ce2c66c872233603119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c2da50c7f366779ce68310e4d73f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae288e15ba784a168cf20afb57e00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354cbd598dc556886e41dc02c97d5a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950256b9ef32870c917fb96f13f72fee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e137f966c9d0e3794ed95ce0a4ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809f8ad3f3bb8c83d4cef8b6fc2223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2477009a66124ac5eb8036395157a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd14749600878954bcb086e0fcec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a45d66f236229da17488f030f91fa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a72e9cc2e3d4148de7c937b6748d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb261c16683e90e56056e2429c4079e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ff6546dd5761bea699028cc746ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cbe953c50ef3c4b8befe0b48e2690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42209ea5b3e8de469f3b6b799fb09f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60ee165d2e3b06378ce54d0c6e3ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb1e0a69db0e894b4a2afd8b969f32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585eb30f7864be367220452cdb8b97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95084fc0fb20b0d7f8dd5de50c6693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b9d934050de150c62a7e349c4f4e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2e8f4860cb19b61f3cee040d5e63c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a3828f362cfab2ebf506538732d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4f515ad76256236b8ba5aa9c1e172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec913d8db1eaf724c2d6bbad6ff28b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1e96a8f955f90954ec7eb3e18526143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef61c5243c0b040e58eff663f63f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7963cefe9cb72278a39ecbaa918d9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ca2d95c7c9d46d3a32d73a9c7389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068acc666cec4cf655f4d47ab1a9b774147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cf7b23e4eb995beba0b66c0ebcaf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc2ec44c75e2b430dfbd201ce26bef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a154fac8c980112529358b0887bd60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496606308ead3766dc324ae2ab3ae94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517553e691178fa6afb63f08f0dcf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac08f13f1876787bd9f7d452a72c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9299ffaf57713ee4c5bbfd4c2ee7004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c71caaeadb25c316fff0acdd9a8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe75fa283895b3f548d2d3e102e21cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d35a8c94fa9c735a804259aadf5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cab014b43e57d438d9818be344bc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a389351bba3c14e6014acae5482d07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17de84d270af841bed029a60a43b32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96da8cf12d4bf6d5406574cbb2b0cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d30f3aa69c60c9c310a7d419eb3532162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1154a41501803368c56dc1987c3f36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da38fa02c1a0f50cd48b23f6ae0aab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e43c17b30e49f5f4500993070ec6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480713cd0055c64224695675bb5a258a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef184624bc6391274706b8d71bdf21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2283ed2c2cd8fdd53dd52fd5d0f4b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31385e38518eda03e7f3d8fae95c71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdaa208b780cb0cdc235a0a70ed3cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1511dd8c1e93b909628b4d632361d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb43fc83e7e411283c743cdc3db487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422669d6007737ce9823ea71a31bfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294d0fb127fa598ec1f3759d16d517174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1614c98a6fc68d01f2f10724c9015175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82e426468714285186de12fb97205f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a09889fb48daddcfff0e7a325aac5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c07e79468464573ae1f7fe904651a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e4e4fd1cb6a90a49ea1ae01ce49ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb43ac691d511a314dcc6b4a297925180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d898ed0d0ac049397cc7fe83a145fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114cd92312910b5b22402faf4c50dc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340548487e79b745c15592933cf6b11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9747601da4ae5ea7009174f0a15a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d33f94f31dec80ceb9862928291d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc0aa741c1716dfd9aea2a6214d873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb761fdb18f53e3f46d079b6de43477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960d8c957222276e76575cbb219cc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83cc72ba398c95a9936e87103672d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91319161d84be463ceb6a95b002d7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d4b536911376f27273295d6430c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee3a2477c129e038e3772e6562245192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a93a580a959ed6a236de4cebdc83ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75776d271e7b9438534e5d19baff202c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291f1df10e20b636b249322e5f82d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290b898c2bc7980ade7175dfc8ee02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c14f7cdde983a470f900eea95c6161197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50a53f069fafb8381adbd46057179198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4bc9622690e6434be025e6679e92a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d82be46f20db8b543b3d628ca1793200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff258a570766e494133450592d624a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d20e2b9fb4bacea07f1ab4317739202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093339247d56d944dc8bde3b6ffcd87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79c4e0e5440100858bd5a3e376c56f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f0c6e0ce99cf808ee06278bd5c048205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4155cdfab2bfd98d28a03f920425206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8606766ac83c832a27663834bd5d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760959da20095536d80c9c5c5c98b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ef7a0b2d1e1f7da3afdd513366365209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80edcef5ff4375d7f2529a9f5d824210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820965d351b486d1b65936752286eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8043c7a0bf3a6b7aea5a7f35e22a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cb282e8bc1f58dff30fed7a64fd5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1dd4c3e08ccccbce4f5c4146f8311214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12477b91559dc3b2e333b4aa78adc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd68fa48c1481e46e7424b3ce26f02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e089b76e3ff2b1ea980db15b31c725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35086b43b21917f98755df17a08f085e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d9c6cb3123a8e566e04f4a472885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb2b47e8db8c22c9f7c427d8d29d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac91fb7f193543eb1259bedc861f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f3c8b048bc1bd0399ae065fd19cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d072990ba2ea5fa69ee3d3ed5a8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b09c16a50085618748f68e2ab6da1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ba9c43d0920399b8dcc2c4b9e279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6501a88d956421a2267018bae8b75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e3454f1cc374c36c5d997589fc5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777311ed3f2098b2fb57e6cb755c5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b49a03951055949687c7de1657d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761591e66f9b90d0e994f41dec8fde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1fca980e6c889ad74e1e9e5e7a1d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b10aee9e3726657cc9ddb603afa944232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec64ad9b07f5eda0c007ed6269d7c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493e0fc709bca8ce8bf80ee2a578f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2ba0b95f9cccd214ed65e3f856a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b4fac8aae6e8c9eb03953052e034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b5665d34cda992b6e2e127cc8d811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f731e09cd96aa4e16742e1854823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a9f038913596ddc6116f73962370239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811db31bebd849b6fc4519799390d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e827d49e2855a3a337bbf5245562d8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ae9149361a35701dcc50d32bff82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518610037d4c3e5be0ba712e7898d4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e04804119e8cac47d843e3af29cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5cc9a7e142d6a947e883dbc6f2f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f36bac6c39da3b8cd99872ccac415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8d87b76acd1e4c35043b8e6acb1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35338e83c5f23a8603f0c445bab1ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eda73cff2deffb781a233e93a82eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398ed42e988e04e0c9e7fb2295d9d38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284945daf87d13b267698845f1abe76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc9a432e64b97f0c0e642c672b233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca62c8333464c507eccfb3bcf7141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84613a825600946cdba023986836b760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e51115f6aebf8aa5a30faa630f944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3579b98e3ce07c1a3c8a3f0693ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7e61b86492c04d2a14b8ef94c916257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a59b51a95bf955b9768380c7e8a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede58c058bb042d8c702c0d5c4b6f6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a95c0d577b6ed54c54d92055b00ead260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb50817d4284b50dfae08acf0ec5e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119da6ab6acb5e2bc67c39a48e2a76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1f79cc6cd4f76b6b7425a6e79b0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f0abfb576b1505ecfc9411f4a4408264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd879e9ec831036a50daaf5809ddb40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f89e9bda4abe001db5435202b680d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15313710b08e74ae902aa5068285e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40841f931ace6eafeeb3941c9dfbc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408bb8ac17e523a581251b542036c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7609d4d56e82d6c22da9b4d8712feaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9dacf5bfce60ffdc7d1f7dcdd342e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b85e6d69b773462a65c3cf025f1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52efe2e7c3f113cd8ad4cc9454fda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7788b2a204a2f5916ec4f2c47f2a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64fd5df0ea20fb5b3b8f977847ac1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa4ac529707a6591e8fb3b5098bc13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ec010f32c367f711c3723b828a91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475ce1a6dcebc20927c94718f1e21f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75fd46aa95b2c382ccf0e6e1bf6523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65156d32cdea15934ce84a96a002c574280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbb1a4c61fcd72e730c69fbe1fd31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ddc0cbaf1105f25cff9d1527ec38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728dd6c87c2512d608c1f383ee92b53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b0d02b2f8ddc17d0e612c2e24d3f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa0832aba20982a3d08587a540f52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319bd86443632fabb0799b4cefdfbbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaf315b82fdb62d0dce6e315f970d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d0b0817c5642f05444a2cc7ac16e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287ffa53279f2992a2545b7fc77285a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27334ebe694c1297570375ab044bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae5bf80c6b35c7548b884fbe995ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38214bc6c1a1613caab96fe5a92670b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f76edd15168b3ba747cf4782a41e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf381a81a7ccd5aeb021b981449cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c74e8ebeda0d0d76afd06e2f66113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d6edf6f157b7c9b23b586996f8db5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2bafa06cda805e44daa219cc1b8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4d3c04baf808e9a694d73e7eb509d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c29a31ba60e3373f61812b858641299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83820a780f7b978d3f2b917661740e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcb6912efe2ff647e9bfc51d3066a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44988a8fb7a7a506cfa18fe118861dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a905293b35772f9548c18764be03813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d5e6e696f469a7cff48bdaf27cea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fab1da71f7e6b741ebcecdc0eb711305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622188f70905a1a7f5e99ed7c4e5976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde421e3b0f418ed090c967e7cbc91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34adfe28b5977a1b04d78f3ca0f2b6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f98255c03561955ddf2ca3a6feb29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075906a1cac71f2a42d637764f6584310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d92204eba4de6252dd5a3a205e288311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90597166ebac9a0e388da037d3dc3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbcda19240c62e61673d4109faebd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ecb0e47b067919c49bb950f525ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5df1dc7b87588d6f40ca59170d53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cd9d36bdecc3a6d5729240d057a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23492672d8c2609699da15c74e4de7ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba172ce2c2e711e5b9c4fcf999c69d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8fa122bf2c22e07295c6b0c651eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04cd9e636a30194f6248b47c879e86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fc469092dc9cd328a58a49d36907321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc315b82ce9f41e13b29d4e15b970322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3c49a32aa1e9544fc01551ea5a784323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df38f56697340369b236894a37da93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8a98913485eb5c14edcf69fc47b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbd2d859a49cfe438e2dcc3bc56bd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05821290267da4ec2a1f3847b30ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e261507e8bf802bddfba2135871d5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1a7a2b9b5e98c19a9b6b4b877d3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a72f1cc37c8588369a000b00ca01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e2f25c2911aabfbc828b0e03985e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6cae10de772f062c350a38d28c0cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055089f9ec67691502f33710363d86e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba62d20b8f66504e9b2dfdb2db8cebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7c95e6711f458c2381b204f35071335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705a682ed6dbadbfc69589430bf765336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4517276f6e9b3d16af5ac37437d12b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d140ce86eedcfe28052597ad333340338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a030730f9a6d0ef47d91f4e38d130f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc63b741ad0c9575ac801fe4577bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d9d094a6853abb7f469d805430b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92771ca6bac98ffdd6e5212f8c100079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b2c1ae173eb3c379c0f54f6801561343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96ed757d4599d3de7cc80887da9c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676db0e6bee3b780d808fe4f8118692345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29c8d29d32bd953912859f857bb52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b0dbca19e0bfa82c59d80b295d51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99ec6c11b964df67c754db1bdd526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0cdc7e60e8ec8377c94d73b06d4b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65877622005a5bd7f499f5dae12bbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8d258b5a6c024c13dbef274dca7b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b8303b60ff67100115e70917d685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4062e1d700d69df714cc01112c35ad7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243871629cb815979164ef7df4eaace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578614ebc77dff81a2c2fdb9e56dcbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128f4aee9993c0d98d96f972e168cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b67d7cdd984ceb65a0a9e1869e1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7806fe927b489cc3a8f51fe15a68197358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ae9318c277c726716c08ef760fd18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2151754e2feef8e2e6520a9cf1ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a92c76da82b59af813338cd0058de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352e873ddcb2d3ef244677d9dfb0b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872e3a0300a6c3c522dd7cfc757c19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71520ca0dc8bed180cf67d6229993e77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4148d8a99290febe2675ca2e430661365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2dadca0e4c9914d86a1d459d3e7b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80900db71d67c846dd4085568190d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b876ef3bbdf87732e729fbafbd00c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96266d56afd58f5c3da951224e841369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c353545105561365949ded3c5907370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf7cc72cc7732ec0f716b54c08c4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c50c7d91d3da9aa32d6dcad498c2d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb359c958a4ca82ebed0d19a6dd8123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ba583f495baf9d0308d48117f27e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3199cedd9eb4d7502da304042c0b12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a65bfca25588f23a6ec4f5120e5a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36fec8937086d6332b46c13ded29a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7fecc279c86742c0e12b3e16d5fa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59bd6d440ca48063c7c6f42f133c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395da9891c1555fc46e112d6b182e7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93eb99ee8a265100ab8e9971b152f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dfa7b56519a5550c889a77cfda4ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd62d806750233ab3b829e00ab19100383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53006cca3321e42efd8d4a9e4c84f0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c47cbfcdc614541c7a666c47e5d9d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2aa8bf317bbc3957b388fc208a73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d8cd12c7743076b03ce12b6e17a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f450fbe9099b7b9da2ee95f3195a0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c1913923ef4f1fec1e7571c718372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b553890bc9cd2250e9aa34c135c7d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acfaaebce4a419f37ef91ac018bfbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89045bb621b3133380848df0df2474c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ea4a375263982f4560fc98ef22fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84cf914979b51b1967d9bc5755e0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab9773495bde3603f1b2f82981fef1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f96630dda181e8ac7903b40c0f84c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a7d9dabbe06e848c3ab020d0ea2d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a967cb1c253ad38823cafcbec38c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b67b28ba84afb6962c6fa7f984ccae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664311f37ff2d08954e0a577055dfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d2fdbb99c9fc5d364157ce436bad0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d7e22bb4348a0ed33105362c0df0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e2fff17773a9f23c4deee58d1341403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d4dc3719a5536cc8407ef42920be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799006093e06a0d6936277ee2ffe03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e426248f4b03cc64b0bee65388cda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5c054b3f168e6d706594b3fffae1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29461ffd2a4921fcbedab0d1f4c1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9995ebe1bedff54b2af6411e03bcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e945c8d7152175aad62a78e1f247d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfaba6493da9603e570ae5f974977f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4cf5f22afab62e87f22aa15ed36f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f76aef8024c0f11adfc6cb3d7d0a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee194bc229dd022000e4bba20f669d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277d9118a7eb12a6949602af3e431d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f4f97689ddb16cec5b1aea0b8688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69533b4aeb24544652308ba0cdc808417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63518587cc464643854cfd80ffac574f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900752e512590f43576ecef4371da0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a64687ca3b9db6fbbc3c56273f342420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf02b17625d7941ba46f4941498fb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff208190678f8f529021c453b75b0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595061bdcb678b7bcd4e0d9f9463191423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9040cbcf59500ed77a1eeea30379424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669925842d1c788b91529fe79e70f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9fa07bfd0d9d97814dec5b26b993426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd53edb017fbd15ab6931a789806ed4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bfebbedd688c5da0612a919b78a8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aaa97c1cb8213829df55375804ad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4f111a5a3f9ffd5a932417da58a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84368c36f22695879603a92b2b916e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4287e39c75359e03a83c5ffad9d24a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b2a61a81d600a84dfbf137e87fa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9feb5840606625bc6cdad63f0bb366434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa39a3459dcd21444696e34a1aa096435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031f3e90ac33231d5da7067fbd97c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e94994f3c2a2e47ed8c49096dd131e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842914df17283a8bb7730540aa2235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82bfcd757fe8f0fce082a719e14dca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d96570b6ba3e388046a65488640fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbeacb9bb6434f4fa0eb47c9fbc56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b53cf96ad6e679a6a76eaa8e5b584442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d2b5480910648521ac81e8ab0232443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f6411aa5587cb9e575e26cbe5dce0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc82235527dcc2c9e4b672f74cb0a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ea65bccdcef71453d2d9a7a9857a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c2fe845978b0b85ae1b2917b27b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027efa645c44083cacedb6241ed7449448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92e653b850dbc965db8f289c70801449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ee6495f1d44c14c4b7ec40cb9554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61cff123b5628339e9139c17df8197451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9f8607ced362b02dcf7b9d8efef1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dcb8b5b56f5e9710c5f2f0c3fa9e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3eb77aabd6f3f76a6c7406c88c49f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c7e6c230309456ec56a8e4a85e98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b2d826503140d384729a5e7940cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c05cc57f89c20b1d76ddb5fa82cfdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d9b88432d1f2e19fbd04f099e9a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9e845c505a43326242d34224f1a40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975372327a7a86b8b39891f90010a257460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4404b7c7c5eb1feb4c2c260622cce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81114b4e855a0b53ec55acda7e3c081462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bd6bfba8ea9cf51c8efc487c2edf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9a1f8d52795e22c22a4108d04a8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e6844859fa4e0ac3a2cda47a41517465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4b431a5638b8c10b7f76f3e4138a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc9f59020017a92776bae0e182b83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe468461c0e9163eb4a77c8b3a47c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2b3bb2348d2761792033fec2ec0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447048b86e72755d258e40d63c84fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebccde9720f1a2a714fb8a998cefb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae9481b780b33ba9d99758e73c2d7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac07929a6283bfbf4703cc7f9e1634473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4f2dd8a823b808051d89786b7298474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c956cc89e4411caccac8d02ec0771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f675de1a02c1d3b984a4811f60dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba74affcc422c7928ce5ab72375bc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a695b8c4cde3aa318c53e81e39196478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e658ed3f1daf7c7f174a7fc0da8f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7733974da67822bafb7c1fda65e418480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e4448c9ebb674c2fa12b4d19826a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf5db73f849d907151e44052b7003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280864b54ded80fad0391797e2c319483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da2276d0c3ff188d54270357a0fc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af21b0229a41673b9d6048e6dbbe3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f9493fc572e16fcc49f65c758ecb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101f6aa714a0aa9b30885468e9a6ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ae376adbef224de42f800397ced0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b2a5b5e37075068c20460ee04e4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701e9746dccf46fddb287439b2491b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01648fd1640513644535d92f85dd6e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc1c47d83bf5a5f45a982a4d09099492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c0a03e90bb2001c72952865acee9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64098fb2dc38833aa672cedb14045e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33df148457e6ca5ab52bb8c0cbc161495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8047013b823f13f5bc2a01cbf5119496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e53ba9e5d0de5e427ae72070dfffdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d42421d837b4330f5f02d3e49e341498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ef7061ed415113f1378892e21260499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cdba3a1bb1d483a811cfad3db6769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb09754e2c3e972f0c8d5acc645d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067043a9aa6bc45c986e295c052672a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4fae9aca2a9d84d37d930f7f4285503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55932605f466aca7674962daa78c25b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ea7aca57319ef193f45656633bf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a97cf6d2ba92e53e433ac1b325b7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179ba0110803188e76e751a2f8906d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61d61f47170a4f76418ddc93519cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ad586b7f49777f47527f7224b91be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4459e1cb83199c63c9befc0fa56877510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a15ed7edb7a4c222940983050ed8df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711775b75fba2ab1cb0020142ecc0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a47c1b1e9a52ad12222a5dc607b94f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817926dac7378d0da4634e3f9506ef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28baa41736803150e6bd7adf5c7d8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b576daf0ae911239c6263f6170ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac42ec2fefc935981d0448cd32f56c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c4fc1c8d787a127abc4a70d5e042518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3da23efab46c4426799b4562bd3de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6823eeb87e5237b36b82046011c2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54a3820e0e24834e2e4498103411d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f45faca68adbb0b55764483b24104522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae64115d06b0d24d42d1d8ec006dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09154a21bb1c8b7e516221d4956e644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a850d48d0103632601b8af779f5d66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3688f642363f57bd6bae5570255dbe5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d201e1457902041fb3b269a86a387527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551edde568777b26c611a95c801c982528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfee181b48002a76a277c50787458e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9188e0a76b2ed268f3d2c9d14233530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad153fb96f672873a369f2fdacd4a9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae3bdfbf90e332fda611e97ad1905a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe0b0cdb45500898d110b720d05d65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610308cd9ef5cca2120a927d8ba7b6c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4362bba00e7f89b315cdcfae10988535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac9efebb8d31b0a4239ff20b6a4b43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c871f166ffad7ef4d95ea4e9bfef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e7138ac47fd4511216809532a8064538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36936d5348890e354ca38a49182f4be2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a608741d447e26f666facf7f7974a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83a137dea6f9012eca5c98a26d528541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba86b4f729800e47b3a72abc366ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5be6941cb6961a5ed0de8734d1651543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b9513723622b18d6d8ac49a07670544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a64edddcafdf6be24b03e75eac845545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a0bc8d512dd9b6b3c009747f7156a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d07264168f8d8d2272f79d1de057b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b905e1be026d67e6725b51c708ad9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579d9074f547ce568ea6cfdb4fe5b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e21c333d6c84078571e589d8f95450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f53953ef2be5eb5f6a81d5ea0dab6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abedfc737e557aad7983307b1ac1721552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075723fd85eb9489cba0a6532d24176553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53dbe63e93fe456585a0a00ea0e073554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f808150253f5eca5eed0f869ee8c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee43e0a831ba5e6d788573fbf1aacf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71782f0bc56016fd9e7c59a88f74ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c160cde04220b2624e9b07a9b7a91a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde6e268a5ec35aa0047d1e5359c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316942c513abede3664c67656e4b01f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a8ff9535a6fba68d8442ff845942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24363343fae5b180e52de75ab17f4fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e95f4b085d54a87f3ec250348f9965563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226f614db16dbf76e3b82cc28d98e64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b718c1c197f918c200c4a74e42bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17d2cf611341a4e396739b79eae96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0628ea32ec44ef91bcd27dd6e4d0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d7a8114d81f97435b9b99e76b61a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d075613f1d56df295a96304ba36c3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6621ae675912138b2f26e9277e1dd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d410783b82c3908ee6ef1deffd56be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853e1b4404d925a4a626cafbf3329d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06cd307f39f39693c4b1ff258d178e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b62a0f533c4325512349e680a9be8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d9444ce3e37d1abb833c4377859a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326951d4e30543526db861f97f44bae7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4cb8fabbb5e334ecb9b108c2d9f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b6c0002f5d7723d7d32a8f440bc9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad4fcf134a5170b11c2002b859769579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62c8d35552c18c8d3de6dcac7e9f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa603fa579fee06541fb82d338982581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac453bc834734b22c30e447e3f16f8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418acdf181421518a165172d7a0c81d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a2a2382059c37499ba71feea34422584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c1ad3cc2088a2389176e00c342b10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbf60ce2e557955ae87eb8c7b05bdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e74186b1acdb6429bb0c2d1f660fa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb58ded28989c927e1b896c7058ae2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489723694e861486aca624adb28bf6a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afdaf688d166dacaaaee8e4d8640f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b4ca89775e047d5983e2c98c9ecd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c1fce433f2c92ade3fbf85388a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828743f534fb4ddd6fc8fb2fd1e98b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6893408d83cf6af5459e5dfb93e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62609841a96b983bca55c73d1e6acc0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c93231a9e1ef463286590d102407596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa85b24e11fe2b433dbd660505bcc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d1f7b76dfca56d5e90ffd6f4323ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4f39c013ee719cd6959a35bf3bf02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6216af7447172cd95b1f57b4afd2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0daf1a25c1d82ea89f773fad68148601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8492659c66f3df28d7f38fbae440233602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f01904f5d52cf115f86a89af78190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a66f6b02c32e424b8950de44bcbd5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d5c31623205ed8ff4252d9c53a1d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a44bd0a9ff430316e1ae028316f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4485cf83614f0f0c65fa5d4f0eeb1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00deec7ac1cbf6add3cfae3448cfbbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7f40b1192a74468ce679c1ec774f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d358c44ec399811c06a0d6736926610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534581df41ab7c249f0d614b083eded611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860c62aea4f2d965e85f6adca38d3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b8c168f8a43f444e648c3647b38f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed655ad47fda42032baef73d187fabc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab490fdd17917cf4d7947db6bb87fe3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651f1ce60be4054a0b55ab35d5cfaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c72c2eb27f3d4768f9178045118ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f263937cba33481988ae7904fd4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b2a2c3e326d6291f3bf5e56677c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8d8e1eaf4e5fa24253559897e1e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf568c171d07449fbcb864ea59d6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3608f49b4b2160c3101fd35f225a55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a02014e0f07e492fd693fde7f1b18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc8eae58ef933c603aea26966052e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19357e3de037cf251faa43775b6e8e5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6155a288381895223e38c45767438a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b04c02416c81fb42709f3dede5e9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec06da0e77bb60841674bedf7c2ac8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d4a2a3d3080244e98aa46c0a1fc12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d6678e2e9d187facfa2ba78654b38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b15f3471de9c94398f9a447f00087631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008cc6dc395fdaca2c4046ccf52f92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23602407b8bceae818e5fb3a0e1f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba34c4cc5db39f32f9162c6d182c1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e56b211410ac8d22b08b287e9b77d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7f57daf964969059801073998c24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c93fd1cbc0056733c4e2bb710f52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0c8dc824507c45f32b9786864d00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ba918d0cb3b2613cf055ee99a8d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599497a53a538bbf2cc19f4c11f4411640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c402295e30b407be967fdbe4dcdc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409355afbc89fdb525cf3e4e8154700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de49205a72a070a6d621ae4abc8e15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66597dc12278d1c0be6dfa68006589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba201af20ca0858555705129798c13b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615431ee1ccc80d84a01c4c8fe1f20d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a52393bfcd9e1fe9e218583277ad81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2a8c8b9f18c01f1525fc77da47331648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae92ed2952f09747e77e94c7c0356b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bc606930e53b3d0d6e0334106fdf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560fb2a0e2625abad182403e1779ce6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff10e579d53622ea9b96a0be03351652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec267383e77bf6b14e39e1e54432f1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd85402b210603b34b25c929ed64845654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777d356c744f5f9df6db02b6f89bea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a78bad9b87a67e7f17bd198164ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703c84799f21f63335597ea4b17e3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae21e08dbb778ff2405985f90132718658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5208b2216129bd8ff5d53611760e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24d7ba00bd544e73fc7fa7f92554b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ec9d950c7deea390cf301b90a4bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761500b8c1d1113f982c6c484931da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6797ada1a746a1f2ae1435b1cdd44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cfdb61836e655c560df1544968758664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814fc85673d984c27c03714618869fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786d089cd7508294134c0628c0e89de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8d9557a6c71ad7e9fa66ced22805667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858b906d835c7c5639a218a1cb47de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc29cda0304704da9ed30089d6be4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675dce9c1c1faf134e2542b4776b456670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e4edcd17305e740dce034dfbd1dae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49bdcecc9db041446cd4cf8c67c26d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3fa4eccb00205aff29c29d011bcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05eebad37f34ab2f1f99c107d7cfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833912152b828d0f30e534b63f60c9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e97acf8978f8d2f236a4e33dec9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717764fcba4e1a65ca9bad67dfef73c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3f7df0aa79d37dc92ed8079cf560678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbcafc772a177b003a86d8fce8910679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ac34608bc92cdf2836b6d28a231b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d77e3a6ea101491f72ad193dd5d04e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67416cd04387591116622cd9f8064ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685bd48caa6427c3cc3c36e23f00eb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7837186a7134aaff1d8019055f476684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd1a391102bf8410781165f65b490685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514dbafe4462c9d764a37f3ec9e9382686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce027a1d675e952a515a3ce9212c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ab11eb2c787bc29f7036e3934e55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b1ca94c158349365a0830e8d98d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e50e0356036fea5c6b2cb1df22cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ed81d1b1bddc9fc33f29f52735b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d57a999f403041ba2b911e67e9717692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145064fa11e3c62b9a6ac11fed3eb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58880f6392ad4e12b2af50839575f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead56811b39010c66ff66ccc14f9cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29563d7f2bae5795e5b3f653fd7d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d3be8d00b9a63ad4663e71e81930697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e6192b5a31d74ac160f29acd23ca1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57046de3380be95f3b1d760a56b3df3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf72e80a51a38de1bf9b8a61da51f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe4050d93f1f1a236ee45ff649b566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd14e577b0d36b9378033fba38369ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d6736d3581c412ee285314fd02f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8999d4dee3395afe1aa2b5db3ad9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344aac4430307bdd985e3002b2868e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d9c2a578e548e6684638cee02531706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3793b48f1fd51f5b783bc8ced14f954707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c748abb99f9464a954289b9ac177708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf9bc2f017e48ae1895dcdce6ebb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7cd8f03928e7a1fe21364944cb344710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1d5e23d9335a51a4e13516028353c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04906df4028e5c5b0f3a13a0affec6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1710ef1ec4202bd4baa67aa4ad61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398090f1ffcc5ef8512ee3322a5da1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc40cb3466b1be14799a519e7a16f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f8fedce28a3763677955613a35338716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dee712f10ded0dc4e89d4bfae70b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a746f3b59a4932607b5dc99bd0a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6ef50d3beca8f49bcfc9f27ed7c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c34bcc2536ef3383ddc12880de25e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702cc581a86b7d8e14db80a6e954a50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c560f1ef01ed8be920fb2d9ba04d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1072c1567249b3e5f441cff2c5d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09e5401a5552206f058a893a44142724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb36bacbf5d0e6ee5d22f6c369f5118725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572cc86dac2febc4ff55d3e8aec161e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13ea3fd0ec0898528429d86d39e06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4214eee8e0be9afcdc34302dd90280c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0a14c53e6f263c92fcfae00a6d84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040100141a588f1098f95047df16f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f8cde42ffa46072f7818c700a3cba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664024b5d6b8153721a8449b99245e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0989cface5f7d8169f951b62409e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3416aac6595a74d432aa7ff29db08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbf7f6782489bd71a5b89fbb98e2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda2abc686f6525b6869c3a6ac2b41d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a15a6071ed34e389eec0d5ddcfb41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246ee6d8f217c809766a12a5b2dccd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbde7d20205f586533afb183a8d64f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9324800b94ddb14f60cf473c494a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a9b2f02c0765ecf6023bed3c47b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb44923d72f9db8f0f189342435bce3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5349252023f4a88ddc64df75da306743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a78f7ab7bb94c051f27a7b09ddb76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383fa8f12c9f5591aa9df575c81ed5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6315c5eaf49d131ae77568d6459ffd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9672bb67a3db4ae4a3ba68debf5af8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004381538d710ca6a2ba96fef3edc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c070158f1fd0197ca179b326ce79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab6474022ca84eb1caa5c689f334a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787f3db4ce566b5948d868f93dcf0e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c30cf2e48a4cc142b1c2b05844ee2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e6fd76e8f53780383a2ddc4daf16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3730918460215576c64f673cc5b242754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74928b8c88eab95b4d62a8f7353be356755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bece4f8ee0889233719b8e75a3622756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac00c04747ea566110bf896623d9f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e67db8694261778242ad8d393ddcb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3578cd4d3f0371daab0aae7c53e58759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>