--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3bee070d7910cc80c00d12444d541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6aa238d09dbd80b1833a7a036ad832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9fbee4b7d9762d527a16a996d42c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3baddc6aa6874cd02b84d8d2c3854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba6355b65c06db32af8d003d9dcd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1bf4b0c01544b4a76e4410a003fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f50ed48661a0f84220424cea19d4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749c059c85b2d19b8d40ea8171d14f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd69b41c85140e891f49ee5737b0dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3d4fdc8b036e59492126c37f516210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22df75235c174c169c0ffa612b705811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423929200ab0f93a4315fbdbee7ef2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b8197f53f3b1234069eb13a9749a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebdc5616420696d4b5c32d99d7db7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ee553c2b2e6da5f009326ebc900c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849061aac51e5df012c91df70ce16b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f2dfd87b0ca7dc67bf17d64a458017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa621f33676e2f1a74708789141fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c65697ed7794482b1c18b3842f8b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb03ac7c7f484cedc7c7337517ebde520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05aab40319e35e5ffbf83f3540973121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291bdcdcf5ec8b621ea40b8e342210922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bceb1e5888eb0e1667e026cbd00a1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247d348b0b6b9351186da449006ef8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0a08582878c6c5be8b854501ea4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992fd1d81f65e0c2d886c0eafb9c43426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2787aaaa8410611aa4739bff6aab327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7730b1d699913953c5794fd906779128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b14770d130d588c7f59ca247f9a9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d8b305ecefec19cbae0c0f340a4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8026d04299a17287aac65951dacf1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c450358d769a0e71ff418680e307bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a460e44278e44e7f23ea2a0f38fbac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0026bcfa349b887fe921bceb2df434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae65eec5e900c6fc7a3786fe9d4ae3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cec5048a7aafc9097bd89d1700c75036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848751e41c538cb33b2b580e39029eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0655ecb18ab11ba113df4dd136c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861baa88d69b7a8df367e6823c29a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867636f493f2bf994461cec6a44c85740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df2b0efaadff28191cc12730c1b4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8763a163f53f94a33b271e50487b0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a52d964d7ce65a7aff89f8f18f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433dfb12458cfb804fde31a52165c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc399cf3351e425a7f641ab94bdca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536909905433200a9ef05a5de2d063946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858e9a33e920e141a894ad2a39ae7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621066c1f968a71469efa10741fa63548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f59142678d270745a69f1a8e9316649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc0024748258066288f99aa3a7b11d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab82bcb09fa50d938eb1e8987342d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb2ece96aaa0b964613f8ad65e3c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1575b74401b55b5ada92cd5094923753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be015a7d2c4d8ca55f20d477dbf02054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5936f0a3234201f22f5ebc2670c5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f27a8947977fe063cd8e2eb3b5e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda5e04a1bdf17a3050969f5f0f46757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f29096a942d1fe82886b0aad82690858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b9db4ef625ab66da6daf9b21efe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3ff1e5e5e5fd5447a06da093a57c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28722520895716bc4cfbcccaa378bf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69e19266dc583f7f96894a4f97b7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3baef36c48ec66bd4d8e2cd979e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f526c6a9f03dbca173a37210a6ca5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8169b06c1532f8e0193b345c3ad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3205fd53f9cbc7113bfb355eab85fd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ad64872b8288398c4fa6120b2d0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ca3e3070238047a2767e618d264a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ecb9872087ed63464bf2c4edcf8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee9a542b34888ab706ac12779debd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dad9a09de12d00b85078cc5da072ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f828804e1409dfdd95d446994fbb12872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2af344b2574915e9462de96c2b7dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820c7977f099bc1c4eb3d17335ea3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca793b5e753626339e984ad519b5def575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af7e0b028926c811eab78468d7595276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774633404eb2ba40f082d0c2e6f52e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38bb5752a07b4a7878ec0586978ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54de567346606b83cd8bf69f75f9c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c20d43913bed45b478b78cc6bf95f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f511273cfec5fd36bd2a028eecb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8692f93b9c0a813dd34f4e5f1cb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbfe55bdce562cf9d60b0e6ec7f5c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a0ad9c443ddf67dd163cc07ded7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd457e27903eebf41e1c445ef63660785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562bd52d9f026f3a1e34c6b0d5fd51486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1556cd49a21fc37f8d2d2a4c8a445c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375e4c1200ef8e636e5243f450bd1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91892cca218243bb7f23ab3df3b9af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e540bd276db6f5b6491f95c4d94c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c3cf6ff10ad3477d50c7590f0aa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78790fcdf849da3935bb87eccb0c9da392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732891a8bd737bac052d5ae222b13d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc74d30df8b0c33bc5d822103c7ea8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc7f5119452d8a16ea5a2499757a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9d458579c33c8bca7683e6e62eac796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8de99daa9ebe475ca0da0cd79cc05d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746aefd810a3c1ccc60a228c0b636698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458f0a5cca319c8097230d6d94c5a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf86971518eb391496100bfd0eb48b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d2fe4e0af651417b9ef509c11e0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5e79a47dd7f34cdce484af77ec11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07cc4c7ce25f670518920b84f7f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deef71741ded048b6e7e651be6f572104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897bbfd59d5d27d9061365cfce32e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9bd0eae2c26f7f123afe5230a745106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32781666f0adf17344d20995bd00dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9686fca64affe9b5b0c323bb11578a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f942b12887248aff2482c1f6e5d37c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c70a63183462d438d2d700a3f52b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe3f2ac6ca72ff5293451893e3db4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce3fda48e4f4cb6149cfbd128c9df8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a96f295669084ee1fac24a5903d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fc037ad6fae884354b59aa177971114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e37d83b2a22a031168416069d7c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197573d46a729f9a254e8a5a1a75dea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d61574dfe77eee2b9b0c2277edb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e2e4646c739bcf29a353412b8b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d116dc9bf3ff399fbe8ea83c6dae9fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621342aa4e9c235d81741b7f6998d005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c259245dc1b10bd3b601082fef329121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d644ecdbcd2a2ceb1e45bdc1fbfba63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1e012722f8d5cb9ca67a731efd57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfddb04c5b9b95816adbf4eaf4103e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2022ea6a5402b190854ae11603c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde14d87dc64d2cc7c08c071863ce52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47eb993012e9ecf52ecb82cb573cc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78f8ed57bdab7f1b61177b558b7d2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a74937158b8e35d1f34841b7d4b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b02f420ec9c991e32f1a8f56c87e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3fd8b9d4c953946a72073cb592e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d004f4f4333130b379cc96d6683a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf57eb6b29b44b83e7ed3cbe86c07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a690fa5b71d08a19949f1f91c70734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2833ea157821c98465b8cdaa6790dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e17e06c507a157e706d582f4d9a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4c30fb7c0e85f40e1a09c2f892be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dbe2a3a2963543dd8a38843ef0bf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8697bafd26cf2e5f039d16425cce84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd1709150ff6903792d12caf823a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b053520fa8aca8a02533899be6d644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b626c92413bd3c1a3bff29228941d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a42e8a867400bc7a0ccd6d235e27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c601f509bfb3bcf06866e13484370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e31ad27fe676e64cffad6c5ef51b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e494ead8079e33b6d3856fcc48700146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64319ef8ac87463df4067d36be5a9122147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c1aa31272836524c36a1ff49d95c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e554d41d5a48d97e5179181407141b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65707073c6d98a407aebb9cd4d945fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d620a07e93bc60ad80f6dbe735261d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f7e331af0e3efab9d86051bbcd91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b56a53887704d6a62176dce0cfb76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ba487182514604df8af2bf810453154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915897a919ecbaa7b763445d81601b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74cb2bbae4f42671da99e4efa9714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782172bb0ca4e385360335e44905b8f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60851bd0ef40094d3b6d30c87adb478158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b040a4fcb024e19e4f8dd551e9bd532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71b62bf152d74e3938835794d61c4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093ffdae0e8120acd0e198d61851d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf07afeb947c301e5951d7ceca21be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f3bf0e7c3cab2a2b7c6abda529b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc94ddcd2c5ceed5c2fec8f111ddcdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249dd426dc5d1ad3affaac1b2b75dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341efd9538b81576357c8d378821860166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341673a46c056b84ba2942a75db12f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7370f7cdc611326908d0e52a36bdee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716cbadfff6597e8df5752c56150464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e4667ca368d6d6845315ed2e2de20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626fe100aaa9d000eead7de0378c14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edd8dbc587e5334916d65641de958c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c02cbab29d2bd07ab1f6a504ec72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262575cb67c882178202dffe94ce0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147179266a6230dfd87af240496d0f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8b79c34cd3621da3b71e0304f896176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c45d52b1dee1ecd2145dad378fc89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86121cc5fc1fa50b77cfcde05d85f84c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529afba832a353599544d5539df9d9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6df08462d36cdc5e068e05f08e43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f4dce80d6c4f1b86479e4d590baa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02b2ab0f5365411997c2b11b19854182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668588378db20d90305e452a98a42d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac92b77152199c6443efbeda22119c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c09f07eefc0c2206c1dfc82068ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec510cf9fe46a9686914eb48495da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9bdec79bc2d13b87ebb072b07c40d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c07c9f940b2654b252bfd876351e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2f44dfc49cd54d6e3e27c3660f54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4913a38fd0c940cdbe7357d7b400190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd74b740bbcd8fd977e9cb072ad06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704124603b21c80e18fc4f3a8c655573192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6335e49c0543fbb72112ff45268c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ba18bcd9c4d293634be48cd8e51b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea876550d10cae6808413003e3ab62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e590ca0c52c12772914769e92ebd31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435145efe1470737e5e8a57d3b4441e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62013b4d7733ab03dc7d7d53fc2a7627198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403c018bc49a6a6faac2b4f070d172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844a257c057e0c2dba01b1d2d4876e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e400a2c402161b879275a41f25dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15ffc821510ed39d2ecbefcc649f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3702513f33484b5fc6964b3bd6072203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab235d1a9b65ec200e059c246f178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407469dba348b70c5483425111a2b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298fe1b628f2704a7154d5c7977482206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77f18399345d8dae47fb61cb076476207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d333ba124595d16b489b1bb8e26892208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c7d08829df98fb4e9f7d56481a49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc083f999270f5de8438e74bba0eee4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a9329f7672028cb1951dd9cad706211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cba7c54065ff4072492db872031a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df843039981910e868a5fdcf6954b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50fdf28dc02f0b998be5019b70f929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0801908266e529c38debf4ab3373b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cc95c104d8b4f5a8919aefeb7481f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b8469908c9b3f72069c8aa595f8f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c98986e4c501d6521573782f14a97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b1b40b70f90ddd3e70e82aa96b583219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ebb0b345a4d66d3633bfb21f20fa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a2af6fb15986afdf6a64172e7550221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ead8fbf7a4dd449121e0aa594908b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a308df574d56a7d0d89113bcbaa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d1a858529b056e9dabd82c849033224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496e2b7d28eea059f363d99eae56a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93ac56bee982a433375526ca16365e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6216eba92b45eea498dcba7ae2a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16aecd7706223802c2a01f2d56ee89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24fd96d5b3342841eae0104ec0ada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230dbe2d5e60fc9e125cefbdfb902d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9483cce792cde9cb8380822ada045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f57ad613093c0a8f33eb68eae7384232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f159bf2b37e935c0a17235df9f6dc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba97a10db5a24130d9966f551f1c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279c4bfa2faea7b3b3ec924f3865b97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab5defe72e8159b168a019b710227236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b04381901257f19a0aab76ebf3a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc6b5e3ec161071e4eec6f7d787a30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68351bd2adc3e31e2004f0c496537d87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b7482d3e06965d7ee49a59c1586a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8845e013c2160b7acc7b8a36568498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd994a22874f6ea71a828f418975a32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca6d29a4a3a59a18da67c4ad03d3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a2a173993b1ebb52c1c9da806065244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddced959e73bef8df7f4d212f072db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847becde98be3752a21c908d11de2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb121d8e2cf829efe851a09f2ec41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9542e297bf580c1c46b9c41b26d4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0045d9832e17dd8cfeab3d8e5819bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2071bd50527918e6f855f4b14aa897250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe70c3eee41e29bfea08b7b6bb4ed9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6170c18d8ca62e6d5a28fedc4ef834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ff6fb10ea1fa5697e15e368cdb430253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dfd6c10d73444385021a8cf0749ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570ba85681ada8ee6e5e2dd16770fd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d800eaf1ac369d6c61607e07613e48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60089514498bd8b90a31d085d3cc7ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9751e97750bf7822912cb819c44befc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d007315e5fa7f73225fa206fa39c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957482fb75ee057b226b421c255d3d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263e5eb68a29e0b6c4e0a135a3e57d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f8984c6dcfb84d6d80329ed60c2c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d0066574f99a4e53e2eff8afa255263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c113993b3b22a06aa50b3de958165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c31faa7c2054a7bc485e4027e0cfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb35c2e63668545572b34086af462266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e094ea2e4aa8f4c45ef2b7ad77cb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7de0cd9a9fb4c4cac6c1ed6d20489268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e271d8f7022cfd7fe0d35f3eae2ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ce2ea075efc7008b5f23afa4e787270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9e518242011953d3b9c9ad889735271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebcd871997bbb8d51cf99f66ba55eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a65cc5d91e7dc6faa5c359a5f115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd64462190342683c5a20d75426e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539fbc287f5e179ee752c40f3e787d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20fc2fef2046f15a09c14b498b218f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8449a5e1c1605281e2736516997d05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f0b89968c23593dad861d3725019278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff36c2d7821b7445d66bbd465d5fc4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0bf26beef3395389ef740349b90c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3caa7c90b6af2fec966cbb33cf16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266acb4cfc24ff7d3aef1ce375cbc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9818690834de58c21b32458df13df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d2e672722f16afb03d5602ab949e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a856bfc5a2c76229246e43db422f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e362090052791a91372e46e3a7f118286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7bfa40fd7e4a8ef1041d0aaa34b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323add597de5a90d334caa921a378847288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f9bc1f5b6f4afca9bd1593b55160289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7d08b26e5415217b8be416c6fb40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521834c2668a1614954baa3d20f7dff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eb07393d7b58bcef584edcbe53eef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b99064c59708cf1693d454b119b66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81ac09a10e44070b2c299aa8f4b4ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a243a4d012392a233b16cf3a85773a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0f32f792996bb274a9dabdd64863296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f24c0245b1b79670f44c7e0445f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441e9d22c38a1491dda6b8b1cbb5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155610b31812fd30d499baf0d9e712f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9add14b21e093c6930d1b563fef0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20bd4796b854af9bbbb68b9aea8c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd50a1c463d057180d8b9040545868302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe175cf462fbf610e2bcf399cdfd3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e06e0271000f07262097e957a25d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f9245744d92753dc57483739cc9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8137386ee8731aa6e9151cac5244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d694a2d3d13d372afeafd00847f5fe7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9eaf2186dbe79b68c2561e0e67a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff51bf19ce0e81b9b1bf11b298f70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444ff834a67215bfb3b4c7698b28e83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fbc416eb72688b7b324ed10a1a250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee205ab36fd61028c2d99ec0045a3d20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d1da7e43987ffc9b09dca997912f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1af3321cb6a50d163b99883064e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359859bf68f83e8204888b2468631d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b1ca0cced45b3ccb514ed56343db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3840d0e6ef4dd297783773ab45a7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd40d1ee6ec85045a480a565f3cd34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a96393f214dd5eae350c169b228f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662bcae962b0863ad57158ee7a10340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a09eb819b0e09c461c288f2a1c83c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee64a4c2c9d975d8a4fed370b5f8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0307d2705a7602af628eb631f7040c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3d954e1c06c58f8f4cc8f769765a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd16afcd662021a6df835a019f97c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84f73d8ed7765db6e323e02b46408326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a043ecf3a01a31981eb7184f2b21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a269af755ca8184b6efddbeade6338328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb5a4f31c16099f128128a5148e2f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0618da80247d5e858ec4fe6fe898330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34983ab98373102fe8ca5bb22c567ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69500d01531c279604b04d2e07b5e616332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55fe42d1239d75b8cb484f21b1d611333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e3391d3d543390b2891fbec9e286d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2960b8beefcea83b3e4daf1ca7e3543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5a5ed657c621dd49e7e6861475f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8dae96a7a9dfff4064cbaa2320c3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e69b752d8b1a8dd04a6ae104f218b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce699ff0ff778eb2b925a497716d0426339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b254ebf97d3f4e1604c615c0c65872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d7740e5c33db12aa38c544cea3183341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357bf16412f0d387ea3d5abcc948f17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe739c6703041e6c60cc43d97dfca0d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c1098399003f71671acd647675250344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a791b4443f1640b9979f655fdb61a21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff9d310125ffaf1d23e2b8b1da462346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170547fb8b75b41fff16b3342c8618e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55039781f2bcc19f5192e68158da7c25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895f4f8ef9e5eeb8c5615abef31533349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea073489a405e1c52cfd697bec23a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2efaae1c158a957db586aac0e9ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5532d65504ebe86d9282dbb26fdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df61e7cd3aa6f96a0882200de7e64f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c936299e0dee5ecb8ff6589a283806354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715ad8c3ea759d7a0cc7d5e29cdfe7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9c675d3feafb0af1d9d0692e5233a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012208dc14d0065784f628acc76085d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b626e835358c401a53ed2019484359a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893f434bb8cefe2136134decacb8f01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004a7ba1f25877f0323dcf06d03928360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cdf415a2a63f86a1e5946de7e6de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541551d610b6c1aed3bc8da27d0b72d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e6b9a02124e934c272b15d2ef360f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b7d006eeb855aeafceab95ecbf94f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a90245d46ec384568131fe86b8e56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b7c18fb118d051654b0d8c16703ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4715e04d8e5c859fc79f84db8c4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d89b36bc8021904a50444d31dc1ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e671508e2690e7fc9d9976750f9b76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490f85489a38c1badc49aedbdb5f5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587d8f38edd2e826e26d4eaa3fa5e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024e09ff5ebda4e47fd14d53583f5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e043aba67c5867b8135a48372558373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5c2b3cd6dd8b3112d5033625eaafe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffeac7cb780a5df5d7192843116b4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4b28750097fb315f6aaf26c82dc43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79722784c6be93033f7014c0681624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718e9a8edfc2ec735c8c19a59fef7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38f8ccb59c931d7eb2e7e9d7af97f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612dc938c5239dd17020aaf3b4de659380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe39cc8a33589c22e2492bb43dedf20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cac5de03056ce6c48b695da1929ecf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8968b8197bf13ac85aa9fb927ac33d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e24cb9ba63f68bb74ff80cb6a31a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1bd6d90a1a32e3c2d408acf994468385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4d71bca76a08ae69e5c44a64f5ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef41065eb657f3fc3848c9f8f1e440387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5aa925b234ccf54c7308a73932b1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25097a3bfe08c6f3368df4d6e94814f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d32157266f5be8ad0bc348a39ba181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c1da44c24c88878c2e4026c0c5ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87d0bb106bbda19aac97c6f0c7d982392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb4348f9d34bf9ad09bda3d6ab019c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ccea32d0e7076d9629529ab2e478b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b587ac51cdd6759cbd04a7cb1deca8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f166880585b2245107911ac84b15e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27ec37acbb94dabfcd7a9fa652cfe4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15213b3a93a8d8c22b2f1d3f1fa1ff60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f1d6d48a538e3591190a9ff67dbf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fbd238f0cd4f868473d1595ab1394400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c32ee5684da2bbf9ca52e30594323401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455bda863c32f85c29dd156cd8bd6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43763ded006409784455d1ac4a396f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c42e4c753be3015cfacaec6295ec38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e23dde5734e030abdba46199e733405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adce2d68d8427d627019ae4f7644bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbbfa938fada5588ec0a65262beff4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf219a16d263b01c9f9f56daf56d852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7b21de7e346038c880ac148dbec4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad665e749e9f36744d0dbab5cca09403410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87319ec7cbde476934805a1de9f6e160411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81bf3662ae42bc194df7f87d47034412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef3328c850ae1e36fefb4ea53280ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ccf42f201d24a976a0071d2b59de0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6026b61c2e8b8865807dc4cca8bf58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfa3085f99d728ebe79a77642cd709416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456429a931ee8582dd92e313681bd92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884904879ae93cedbe82aae4389e312418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9e8d29567453483ef2451262cfb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae234a9ff2b445da287fca674268e7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a8b4ad41ffb78663326b642590d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0640a1e52d4d974362f676bff4a1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe79eafa79aad3d820fe3a1adf7d571423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2c40c7d8adfbc94254d5068ba06a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a6797210dbf6ec4d8cdcffcae28d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2426b84d7134cc6541af189d867d53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdead38f1c1e74114b40db51686c35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44118dea6ed7bc299ff00297959fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f719ebe5d7d625fe1438b821b0138429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505942ecfb6080b091deac1ee5b1dda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b0e7e2e49fb39e9370693ae67607431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d0d2a7f5416a0fed3d5edd72851c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccdf1a96e4839cd26618d92f4adcab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd17988eb813ea934d06235ebf0fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79fe745e72187b985cd40b65bfabc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00481be3052bcd386383ec2b3bcc7da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861a2cc1a3e4bc8227efe86775e9359437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606bbe8e71a7cdc915fb1c001b0223438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd8f91045707f9009e5d518746f5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea000b7c20c0128c860ae612f78a00b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f17f4367da0b894482ea06ea5f3f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc5dd645622e6aca7eb5175b07f5db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72030d0f1d026664ecd4e38105a24e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5119c4cc78e3e4af92cad8fdaf14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5a1cb360d6a1947ba2dbba4091b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04d87a6c74689a85c9ba1c5eb40c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbcfe32f21ab7bffd4a3e4ab2cccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce08b52665291b71054a789c82837448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1b14cf437e28b70b3f3e3896420f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4de5d1f5719be8ac631ff9c88e781450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac88f06a404b7002fdf0c28c6c329a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07def29f82ad0167cb550341ac79e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1374d4a6c66872eaf78dc807a7982453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019b38412eb41a581f1c34b1869e9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d15a5469bb11eb8e8ba45c45ef91c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e603f1220d6b4fecd1dd8ef879aa90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f9aeb2aa77232b91d6b9aee67ea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ac27582fd17cf224ec77708a2b77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475186a1a59ea92d7056e2067e7d39ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6d7b8a9ff9289318dd5350188adf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcd733f2633ddf476fe3aaabcd8705461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2071a8f41c8aa819dee8b2cbcc9d44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb65a58ad29760ff84fcf2ae5df126a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294bdb367744678b369e7a4a408092c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabcdf3bd99e2fe548e861eaaabf1c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3e4fb7296eef3f171a88abfd7730466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daad5f6921f37597033c76e31ed767467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdcd382563a2744ae54d3d0e82ab36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c022ecc55f57affc639a734499b77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e4dcb327159c7d5fc3ffdb027ce64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad9eda8c535b4cdfa8a47579e4aa0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729612c843c4f4a06591915c1904cebd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aaf3be4edd41f8cf77eb17dcd8d82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72503b45feca97a2f4d309429be11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced57959ee85d32192a3d2a47fb132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62d845dc1c900620b8745ed38d1ca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da05739cbef6a3f24d9a30021b097477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7265e21744cbe11bf71e06faf01e02a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034261277fbb6929ce1fcb805b51f093479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca96781ec8790f8327ce3fcb3eae7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6da7e57472fa489958d2cafbc4a58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4857cba2f15d7bf46f1e3e30be8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8532faadffd9b57c1aee4eb9bfb82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccefc93d2993fc2193786f65380550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619767e7deeee65cc39c0acd3638fa6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f8256f065e42e6e5dd73d403139b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059f3db16ad8f5d0c5b3dc05342603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569879d8a1bcaf28d31c2fc3a48ff9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5b2a9d148fc7f9912aa578723e13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961282a22332ea1574e92c1d54e618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046cc280e64af5c936ce72723197bc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37be8c24dbb8ee6be0324f8d9e89f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8900c729042edb1ce520f30138cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a9409f6c2bf57936148c7b6ad1bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec02a2fc89dc69d31680831c31dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a14f8a75afc519d7983c3dd2fe0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82215bb677658e6a74596fa0c3d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab74e8279f63b3b98e2761ebeba43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24c647e517f2fd53d57273d3a5d4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439f039a967c74a72ef87ea6293f36c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c7b20fee76515f9130b885b9431e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968883ec22983c58559966df8cfc6db3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886dad100530f91e4117f37d9768aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d53fe4441b349839ed04c20ecdb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a81da5818db7a4e8a44cc249dc6914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b83a837151ae3127b812245a6c5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a201034b4300f7e064250ac2c2199507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40eee8a47d33d4adbf93720116bec2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc1b00ab16eb1729bab9627d0b32f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757c0989f299bc3bf135bd6fa1e4ff8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa019d50468750dc08efb95b656c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c790507e42fa9f8bce3729e43e7a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18052cf5c61a3035204efa111e6431f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4d90efed59a51a1ad427d751655c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bc1728cfb9dc4a481db5187199fbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d2d161a1684cd842a342532143c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76518f8f775fa81ebda2c9f4dc00e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e13b5aea9cba73704d0bca0ff359d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b74e63a6580f31a8a6e9cc4b25d15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282846c4616572900004f06c88ebf97e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca65e35a6483ff3a61b60c74b7ff2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f6220f645dd38f009e8e69093958a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef6cd65a66d92c7d7cbb698541f4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c626a7534aa100d8caae89fa5911524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f83d61c402a87da47b2590e3c14c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d955af65e1b38dc6c05836a1e2a8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287091ea45715b2aad153bb730c33968527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88a7913253beb6bc0161a520b9668528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968cb09a0f03b5f1949b81098b1bd15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067731b13d94ba888cdd49aa17264ec2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8509c0637445479b78e23ffb642eeaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee1c933d33a86a3c21b2b96b522e56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb3b1fabc4cfc020469a3119a5c8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f8e389ab3125c47991b434bee3ae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ec57806cd26269fd485835ded026535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f69d99b647fcf43a1709e13ad2840536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec815f8a7a714aeb79c2cd6146b53c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8767f7fd22b1f2c4cac250166c85f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a2edc5348c4f01d100d0f27ad9f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4ec1509d9aeb98a4ad2af272b935540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429262db7e42fa25894656b105ea2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a86012b9a3c7dd6727f9342ebf570542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca380231ce556dd081dfe4aff8b55c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab04ef7dde838005915c46574bcc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb548500aaf3f3069238182fdbae69a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a2f0d3a8cddba7ebf608a3f9a334546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa30b9f03b10be3649c858d1dc53bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8bfe8c4f5f7617be77a5c11e3954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63573a7b3d25ac51f2540b632cb21a98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede4e79227a73ca97006215d126bb83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74eabb9ca2e2434663be9ef9ce25aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aae3b88f23f1e9c3368368a7157bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd1c2a52a0fef873a25c1bd591315553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcec46e054cddd256db9026b57b058554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d38d2b0d235f397d8b21528e4251b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa81701eb3226c451216d643aa1fc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63e56fd5d6beeedf0241773ef7b0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b633523cdbea43f6c48785391a98b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964f5e39c0d2534e51a1542161c97b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33e0f4127d680e17b17d79d6a5b12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b42ed54ab3e9d6b1c80d8ea89b1414561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f91caa3545fb66422a0aed0ff5594562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade9232b02441f966a18aff95a46f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c7af706b0fdc42d0963b84b8c404564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266357c53ebda6cef43280be4ec02b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40f5718a855898ec70888e2b74196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055529021f2a08e422b26f4aa444483567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04a078e1874740487d415528649b4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f24aeef0374bca19adecc87517def569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599142670921e5163b5797024c6f7e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c822a127498b76633052533b320863571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0519df69fb805f1efc5cf572c4fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648eedea1efdf88ad50a78cd27c46d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9209ad669212f26bb237c540370ec4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba3be554ee8bec23f8690a50dbf70c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e30685c94d3aacf669f2c2314e6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016983267c70b67b75fc18556db05bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821438d172f7ddfa2629072282d76d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48686c6fb96b602bf0742864bba4540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f74e3cf68a733d1bbf6a08d5eacdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0fe78c1cabfb3491c84240cac47ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f452cb75d44b48b701d22891d0e5a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa6d0d1949cd55281fa853324a4b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e94baf12dc283cb97f87ed0046152584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a448c9058db8a799ae7244bec79b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f9e8e8ebb3a5f46fe37977e8afe8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130d9777c6aebdfc05b4e256a4093b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b23e98500b4c716218b35fd7e4571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad056446bb38ce8630b8817cd4c6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0b4cece37e503df843b528b8bbfd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdd1fd53711788b7b249a637bfa82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac992acd2c884a7df4cdf159d8532592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec24ac39c95aa3d4b47034228cd20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874732e9d58dbc317691acbd5ac2e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8942c8bcf995e02a2f2965480377595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e22b2448e8f5c0ebb54f054b207e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0c713d00e9d4467d05f8403f5974597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01db38e5f265ea1cd8caabce270641598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0de4cdc692210bd063bd164bc97f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c57243ac279e21e3c5185375e9c5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0e3d1be60803a124455731d13d86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f1b6571f65e93c41c993958a66ffd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2997e8ead7dfab8755400f0d332a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cffcfc23c9aa6ef389cb7542858b93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da98c8f90360eb94b2225b17d29d4d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3e6ad763ee53495c882f2a83e266606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b4526f6d55fd7717c9ffa0a25a7c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebceef15620349758984eef1b99f79c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ac606228385b88d5812be2735a5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08a4c52e5a7c0d7dd500dc26d21cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6500b2c3869e80797a53f97f840ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0898346224b82ce8bfb3f6a77995520612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fd5cf5f79865fe5c056f6c8f25771613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a40f8b5156db80fdf881ab214af6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c83df83c2f5ec62dc43b0f6efd0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7569e2727b92b4eb7f6726b1386e46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8171a36ee815928f76742aa9b11c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b053986e038f3f0e181238bf5f72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f618e1f6ad652df3f8eab0bd6d891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc01578b08b3299ac2df9eef570c515620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3898b70ac0052e42d22f87207cdf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c5dcf47d1b185778b61893377b93e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade5ef4d30c06d1d5f234027f7d6c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a567d10cf06cd12e531ff4c1b110b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991b1507a23be7906d15465e596e4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bd9e24702ea12d3be4e68ba5ba4e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1b83f0100542e1bb5d5ca3868d4b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316604a4de43b4a60dbca9725ce5b16c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e47fa0a1a8ecbe07993544af420f8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca435a814d4dd5b33470e0a5d8ab29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e0955d1290aa8c9aa8448ff09686631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1b1a5d728e7159d5db7f30ad3d59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad03677fa3827eb5dfb6280c389121633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9858dbb99fe80b08cdbe6112ac04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b57492f18acb84e573287b5c14459635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be8e517ef71f754f637afac5559cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899a1b7861c69afa4c8b73f6695f05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1b65a186471196ff572bd754b8826638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c468a953bb3d30037a37a32402a0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5fe97633fb1a37cffe2d020ed15b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e526c83da18defb3025e61e1e1e16a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304542ad2de20f5d00924bff66e8cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0266358701a8ec57b281948727c62d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d010998ec0d8f7818fdd47f61b26541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ad55c88de5cbbaa29d6b67c2b1d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f85924c77bd98c98a435bace50825646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80790d766be5553b7eccdc0302e53477647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e385554aceba30e7fb01411a9b10d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea87bc4d7c986df57b7c87b792dd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e947280d1ab62874eaf6312c686d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a837ce9ff83015ad2235e5c792b87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a364998b48fc208e2d2416bda86b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91a3ec3b4740a50f3a699f62efed65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9e37c69df8b5a9500aa160ab1c67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162c0b7abe9b056b9dee5b83a12d7a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f27515c68d8cff312e48374395641656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c76b2d505a3fdc5828ac98a3a4d88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c982366e9b39335c9d2996c81eab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f71ecf1ad2375377687d66ad851e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1143bbd59d361bb84eaa23676e4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a5e42051c298135c98939449ac51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c68279e1fe69e7e920f2eb3211fee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d59c0c5febc7ecb7bce5d5005b9eb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23b8efb2462063bb9b5376a96bb76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2eb6c93612ab123c6b1ac6e2cbb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3ffa07d9ee946413b7d99f46fa17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346c6ffd5647067474a87d412485ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9debe1896aaf740d030ab68c83e29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd90579174521df5a45a7b583e379b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddaabcfe846e1cb5e70d4ceb26ae1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0281292fa9e4b11ab1cadeecb94a92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b65acd04bcdc2893f62ceaaf3708672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffda8b56551bd494a701e710d8f89e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e67f928119a05b03740b0dbeed9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7a9ea68a7fc60708610b84a3dba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583d39492c9f0b84033abcaba48f7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c0654dbd20cbe25b0465ba32b625d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b5ed3e639501b1c821d542d6be98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a032486d1d56378c3c8407a5aaae98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a86508daf6c53a373fde55b43f22b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114e009eab5d4977e74ee3f4eb7212681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec462a10296b0d651456f7cbb351dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe57e7042f0a226c9c7b9eeec3858c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5523a6692d223c839795107e7fe5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6219f82a94ac1375b5adac7c63963a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416cba047602f8efa4fdc7964a4266686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf398abd37c41676e6ff21dc0d31147a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f921bca3d93350ac7b15cbba31760d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c1bbc1ad07cf7a70b01cf7c80601689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f684707637ff4ff5b69b1d9f4e5ff3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4e2d734ec32789486180bed804ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f855be6b828fea8d88c9121cd4613692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d814f3100535c97485c9daf73905e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d7a8464a406bc22af4d85c8aafac4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ae7cfad3fdae96957ddc1f411d6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41163a10d6890714f98121058d237696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d73f308ce38d3244a2733cdeb3ddc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb90c9b31b919c140cc0ac91854c4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff74c9d1a2aacbe4f586e62eb42656699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71c39e4e5dce85faaf0620ea803c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ca0b77317e8b2a45378c152ce92d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929c184c11fc9627321571bbbb9304702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b080842afce10d101dda504de7b4ddb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21613d64c2e88b575178550d200871704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b50447f33586179ec758587ac0200705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d141f5c01eae8570f6c33efd0d6dee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b212058af40eccd60de9b686bc05e79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875220212e43df8670592e4261bc28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cda1c1648fc931a85cc84cf03fa4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09b2b937962225c25c1f3b6d9c454710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b60a873d2f970a5795b6f4dee89c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50762fbb602c5f07753216cda6011729712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8739aad0203949f0cdc885a474b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed039283abe875e471778537e44654cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1fc26909eda958faddd6f73a5b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841291ccbd10e75e1742fc0659edb7f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e4e8aec807b6f391753237ea769d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf891fd9f3ef7cede0bb29c40b77174718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee17497d1e5b77a1c41aee4897fde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05002a76eabf8d70b5b882dcc034b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45229258f62dd3faf696f851b2f00c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b65d55d5ae28be71fd9b511073f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09a499c358ee94cf559e47c21eee3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb571e1359dac08952a7efc5de1c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d46ad6e51c21cecd23b59a0602c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6c10a0421eaa06fcf6c459fb207b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5bc43b9c8494bf94b97be238e6cda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e3d564a536c65475e9ad074af9cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a0acae099da50d9309275a1499cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afe6a866e21957fcc240c46a6bf90b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf7a88e054b768ba0be0d45abcebd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9f0d4ad18096837ef5a9761802a2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a230ceeb54552cf04535de9b9b43b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c143b0c1974e8ecc757ba8aa2fde30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3b90be640eaf54d1315c3f1393e23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3055af3efaaa610d8520a120d2486736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed8a06850ac1f6e81be268da299ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96671ad4275fca7f25e893eeb27b44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241094d87b3f4fa1f9c90bce71293d80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1ac71f420aeabb711aaa33da4841740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b535b4e4bbc73c26f01c50fb26657741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d849d383c23a9eee2808cc31c290742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d76c5832c458aa89e9e4339f5c83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013570f0b62d4b50ae27e4939acdfbf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a07f8a6f3e91debc7a99a7eeecb81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad8d8b145b383c1691fa868302578746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a2aa09ac25de089b113c08388d73c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a864fd4eaef4e043e51cdfed500a88a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2390d20c69a5fa853f5223f6dbc7e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec53a9d25a8326c434e42dc7c4373750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df615496d452e2c79a3fa3533340398751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdafb379251f27012bf3c529466143752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b362597fdcad32380754382caf5a74b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57675667c8a87664d681f293b79bb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46b92e357ead6c4574659142fba3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e078011a72c54330c63b3a2e69a013756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a428be16707496ef3724c98975553757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcbb01ccaa11d1efd83832251263a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3510aa2afa7dd1a99053f3b16878759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22eaec00fb7d4086c43a182623b1591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e42e704b125bb1a15b3ef7a3e95892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc90d429aca7f303138aa3b4f3cf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472b8012ccff29916bc0b0376dad724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43751da9ee9cc7f0450010325cb8595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2847b0495892fb0a3dec0141f6ec156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2234822f827e30c32356b3eb1867c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307456f1cdcab8cfb9142d2f66525ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf3d55cbffbffc74647d5729cf07759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9eda50ceb94a6ab2a3105fd2ff3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df727df981e3d6e2764290925234111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff6cdb6f7e217d8f3a1d03ca967a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e3563db320b416fa1c8a782388ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba32d4eb2859b6408a2c62cb13cd4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3420bc523bed6d0447f6eb6bb8b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a39ad841e065c1a4c59a44ecbb5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c77930faad53fef0d676ee7294d9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf958e295b37b34e8d7f6a566a81918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65debf7aaeb0b3c966584b23161fb82919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32498f47ca620e43f8da905ce16bb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c531f170cd2b50715d2aad7e899aa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e984fc6b1fa5314490bc834362f9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aadbf95ae92d4e5031328b28f6971223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedaa7d140e1364afa65a6f2dae6d4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2556e51ce2f00d0fe364ea57b1cad325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bbe9efc3f34b22bf70ba93f04c2ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501e67aea5cd63132df1b7ac84abf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe15e62a9e55e67d4ed80d9a0893128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac85acc42247475cb4a47da24f68eab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d49286dc54cc038d08bc73baac71030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0c2052bb34f72771c30ccab6857031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734023fcb169d4cd7fac4a68e3b0717432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44542ab662ff7b7ee7dd2ee6ce1df85a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d5e4a0aa70b139851fcb07d9d7ec734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54080994956b15b44f4c089fabd3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb31bcc037c61601268e024dbc8eaf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e9d65de21613e795c022d4e3e8de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47accbfb65ca5efc55b90a422faf1c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7b32cacd8033132850b4728a979539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cd17f3d320c824af574c11e2c498e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9cc24587a995c66eca473027ba2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86dee6d1b363bcd14643aefd713e5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc684e1af02ca75fad9bfdcbcb8770e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3220801fab22ae84e0030993c41c0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10979bf551f8442eca703dca9314bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd13cdf7fa3b936f983f91f551b7e8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488b1678afe82ca9f73e0f25638884a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd1a773c42f8bdc733391ee15d864548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef033effbdd151d0c0f892e3e8d9c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162692b1e36743059a44870f0b3e1af550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c2311e90e52aa00915fb9d5dc0bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8251890ae4974554067965b0aa6366d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec364e022caf300d472806d910b1f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9940ce99590c598c4ba53ca23f59354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451f411617a9f1da9ba8ef7850baca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c78ff7ec2ad59c98e92e13c8973d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e9e53ca0c18bdd1cbb3b2c79663657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3ff82202c6af423df8cc309cab2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa585948807d57d2d1fbdcb94cdc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a0e8950aba1f8703075055df35b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f12957eecc360f856e647a0c411f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42dc9856c617b6321af53ac866f50662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30acbb79c8bb4c0fbb7e7b28efa9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74faddba5aea91503531c28053771764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a90b451453cf9687cfb92205f28965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ad7c066680b5741a1dccfe6176be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2d828ae4274f20d4dc5afdb713de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854792f32adc555510d2ee1cc09ba5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd4fa9d8a009c9c924e18a956640a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7244ead9cee6a4dab8c829118ac86170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fb6cc48c1d4f889bbf01433c54f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65deee9a6026912f22b52330e4f4ac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff68d042092de81ad01be6ae0718973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c69382b5011720b74c93c5e324d1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b35d9de7f677555b303bbff53de4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b383fc4a71e718db46e4b7d2b9dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b7357f5e12c96061bb4a08ad100b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2ad4660de2e0de135dcc6f56392c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68a086046764f01dad1cc920711ff779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61212848c80a715f08c2369d1973e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c5f72f31f8cfbd839cc2327e670a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f186d5746a9035de63c404c00030382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50d84ab4b84d18bcfb8c01a9a273083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c536c8188a68a0e9a1c6bc5408794684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e7454554b68c6ca4f0d2b0181b9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f30ac44c13661bea04d7ccdc18dba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f2ea4dfb0a31e869b3debc07ba0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd534159f8f06f3a6516de84c94f59d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7600f0dd4833d153fddb5f5ecaccce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87f51d4ebabf5a6607ed5588130a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0cfb577637ac0dd02726f9c118c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b037d4ec0cfe96d2a47c53ed347692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fceed1a1f4795e69eaefd4f762e2bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26ed763f0e7ced1c2ce8f3b708d3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989125425dd92a03fc5f4306ed5a0d4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73187c126b0d3945e0195e9b0d7cf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188717156ecf38b060e0796588b5fdb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366699e9294d9acfc24af1a8657175a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279eff89cc25158f47c630e8a9f73c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554501729b84d9b0f34d1d9b9210c47d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71aef99c4be275af8f49b7d40a5eaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565528f2fe98f6f436f587e7e2f61e8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4ceccfb1c79ad8b45dc0ea9ee8614103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c9b2974b39cb7d39fb4d9f7290cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf52ad84d14182666a27e3889b282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b1b7ef284d74d3a0db01d983339d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a80b5c7b0f45720398f0cc66adc443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece875b57e03791c74eec8573aead91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298b6a1b3d96ba9f1af8d1ce0d8b4b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f5744f2f3af1171640e538cb4d77d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cfeec43ca9d3130654875c5968d21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e51ee06cb796f4710109d2fe8c4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720acb1da98bfc9e8a53ad342c17b727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb767605963859b8f73c07d5226e51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe510227cdcc3d8d636eb417bc729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb1b001f2c3d0d096d1b887d4f71c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7032b64f5e1d748fdf3c3d098cfb325117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd0af18628b91abb692b431affe16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a0eaf380c526bd8f90fee30b08ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2a8435a45971910d6411fe8052001120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f63a31d04ce4a79593cd2b31a54919121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d3fdab7f819cc3e884cc5c0d063c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82678b23255c25e839e9bb84f540c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dabf4a7ace4b4ee0bd2b852a6e783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53cae859f581aefc7268cc9501c884125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0480bfafbe2b318f7989677a8d500126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c44b228316bd1940a42329fd16de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82080dc2bbd9656f8655662c3ca8b4ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02646ef5336904716d959b4dbd97e4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c6805496b4bc4e2cec16924d3dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225785dc3d2f8aa905a4fefe6bcbcb58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22e68181555ef5790cf4136fdc0ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db06953f311d954952d6590ac5d3b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66467be1807be0a08cb57ccbc9f2e56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405e75f14b44fdb59ca54ebe0fa64c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a10bb1a15c45cdded4b8d9cad9fd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba4734dc20bc5b8b9805d50f38efc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a6eedd1f94b3399de4dd9ca26a027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5359dc1f4c0f056daafd003ab364139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a159edf949d1d2d0e09f819e1e2b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26919e47c76c3770ab543c4e74aae855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c2b249bc1d6d3195efe9d0dabd33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a01eb52ab719fef132b55a319e06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8d44c090ede1723b5c4b8d3a9cde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82530bbcdb4ae8b413b8142ca3d33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f34377c6d610d1c5a9d03b3942c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df7c19ffaa8c23d7d170324b6a486d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff5d026f8bbaba6a330cbc66f6b04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d8db9c0b509a1f221743fb2b9286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d7f15e246580b870b070f17e4cfef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e5f2055d9412fd42f737d7dbe47c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52271ed25295cb18f62e20e3bb1479152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec645e334d0fefeec264002cdb439153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f1e65cd0b47e9b8f95d364c4ff47d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34971d003c68ce695ca607969088993f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5d8efcb6894153ae51133f08c48d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b556a7c1a8bd0dfc657b5fb623c222157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090478a17ca301b81fcfb802057bc189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556104195f083069ad78a8cfb34d227159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a34e53932c8c29a2dcbe8ad8d683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1373cafb0559839d684c0c225a234b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d387171ec0b59cd9dfae16e9a621162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f4ca2db2a0f646be91d3c45ea3d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2cdf8d18102ff8c21ec489a568420164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e764939125c0d97568f96ed198f297165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901a0ea260aace050eb82665d7eec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cba7a3aa01800ef85594b34ad7fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f484a1c926df2035c655e3f78c90f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19614c7b180e0fef346cc51eed594648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cab89e09333da082558bdc53decdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60ddb92f40bc054edbdfbbab1de86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa02b711c8aedad8dcbaeee05b93eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d05a71ff7590381c49cfe0e80fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c6eb0f96c568a742c55ff97d055cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bae6af3962394b001a06ea71339fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb76f1dad116511b502e79db9ba9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143297a374ece194a9c1f6ea28c560177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b73de1d2bb5236db384a0b550101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7124aefae476adc27b8f1bca0205a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71836f845f0d59f6f901da348498c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d780fab6b786ce7e280789f77b4a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f7a978f9d0d43574bb90687c9192182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f14f2638064511f5212108b41c3bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce6849ebb2d43398906db4d0edb0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f7e656d6fd56ec3646106ac710af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e73cf680c573a66163d4c4f6a78a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33275f3ace6b92a75dd7c11ec9ed814f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade27dc502d03cf9f8ca962ead4899188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6586d66c08206b7bdd8ca9cbb924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55ebb9449fd6ca62f870272a563d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5951e3d8192b8a32c0e52a857b54b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf363c23f7980b2a1c5ccf1f7e77b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d881e99e4d61052ecd986fbb47b304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df773bd19cedb6164370d6d30822f3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e376e847896b531c365d78a24a3988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fa46f6b50fd2ad59af0de8a04b32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d7388d383d216448c39bd088d0dd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151f6bb931df8cb004eda4c6b415d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476574107c647ea0138c041fbe64e8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe61a0037025e11ab9762536240274200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cfce0f94e3b909f062f9b3a169455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af418d086ecdb1586d90bb8574ecb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e2cdb0bc5c8dd8841c8364f26032203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e47503d01114edcf8632c5e2e54f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122f32848f3cd3022c163dafd077be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d9ffeb93f6fb91d5d49d5aa4a508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf625579619629e3d1d61d04d0e054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb6bb762f71e4e70557799f8ab29bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214923e62baf06f8648610af020fcee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c0cb71455e61ab9e240b11d8cf94a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576fae9562a421033fad0c5b1604be1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996d931da34ec62d8950cb8a00d55e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e001e15e41b449685a2197fe508c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018ea3448cb786408977cc937cb99a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3612381c6a3213b32a93a10b22b448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316478f1a8c9418a272583ec1a711831216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e53c4a87104edfbc3030454476180217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429173fc1f5107fa47047f6a4a89995218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b7b2e7a93c714c708805f130d5d34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671f6f2bec5fec63600b45da3e58b85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63f4e6327b5ee5cbef508c66c53db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cce5f847b0fa91185f48f20a1f791222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae4629073ee5f4403b0507cb12501223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c57f3656de346377748c20fbd7d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de717810ee72b739acff0e13a7b8aa47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb746deefc79b82dc9652636427c95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793bc348a42a1193f3d3122d8bba65d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90161125dccc622c7e66f3b8d17fdea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f5fcd224fc3bf4ad8bc499511f9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562022d6c1566e38b3f9b627861e80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b9a440e04dc9cdb4c1320f0e230cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ce1761b9257dcc61aa5fb78533ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97bdfbe44a45d546f6766c7bb659a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e9cbb9d26816d2e4729aaec1faa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d938a01c67b3088daeb85d2d56a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a21ff56d7d2552d7422ddb34d08f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e827576ca6a5cc03d1271b19e0ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b47e9b073fa1d4bb7997bbad19a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ec331016e4c940b617848485a072239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570914ce6063ac922ce87a7568e7aec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769734719be19f5d4aaf660cc52371241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a01b84f16009ff7f75856181fd7b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafbd541219e612267cabb15046f98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e037b84499592ff6798e300b7c9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33b55c3f252a3265962937ecd4b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da381f9f92a46dc849c3edaf25fd49d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ee4f3c3412ee842f98b05ad5d2029247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c3e825e0f61cda0c40f47362ded7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601d98fc06b572e9fb56e582a3e307249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90c3141804217bea2d454d9477b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123b07319fe51ed1138df4e0ca6cd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c3bb15f69f908736ecbf04a6dec4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70dfd6d06291220f0f27f67ac5c04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e713b7e5a1d26789f54b2abf4f30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec40aec495972bb72fc81077c2662255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c9ba6fcc285d6c2880a862d6ad032256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af34bfd638a476c52394d6d0bb92b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a4b1c381339286d23b30ad461e3ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d34e358469c6efb2c10a939313f9f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689107b02ee03aac16103189e7115eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5202b1d47fe3460c066da40cffa8a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a33c986e613f8c3da4dc6f7220e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7c1ab9f0f78b5ff5a989ff374336263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05c9b752336af8c618162e51520bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9583063a6b29dc98c18f66284c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c7dfcedff2ca043e4ce39c75262d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4ae0830bff9f7c324d9a16713ef88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaec67151449828ace11308ab1b309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67846f5325da132db96b1dca1b4a3cb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a790157d7653d22627f42d9cb39f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd530b04138295e551bf1fc7e8c0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c72ff4ad855c4ff71e0085744508c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e0c9e3336bc2d8033d1a7c96caed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388e9afe8d7ce2d6caa543541f454b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752fc8aaea52ac32e162b00b72c7d5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d492bccba61390e27053b000a2d8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0a63d3d27a98ca64e01d6b6414ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a83a1da89a56ec1029934091d57d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddc01d97ef628147c947f6131d75dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01add1e2dcf86a399c4b7651991d63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bc0042b43540a5a58f64da2601958281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca5d6b2be5033578dbb050b4c546b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9afefa29b524a5695b13d4fa7ea1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16fb3843fee6806a71bc1f40bfd2bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca2c19d61d07b6ccc5acf3ecfcc3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57db7560dedc11235f2877a3c592a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beddbd38e36e5d3d8d4f62f80adde2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ed8b66ae0e4008282975783fc372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f7277683c537d6cefa1e11467ff92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200cba4e42eeb8ebd8553a863b649a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f89d7c0f6af36d03e4c478133c178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9dd9e83a3c0dbe7d8b55c4a80a09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cfa8e887dc9dc655572e5f671484c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17443de3c048cf4cca852a1876413d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdeb6c561dfcbf519e36a2d8b2346295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22290b062f1bd0d2c29bbdfdf8e6211296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bfbd4d8a0c9b19e9690e9f9bcdf6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d720f832a1d41f6dffed5effdea80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae871616780b0efb8dcb513f5ffb1c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df73d9ce2eac0ef6291451710bcf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b529f2421696ef279e1026f4344c0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83090754c466e52f190e18d6d6c838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8154a613e0469e0c2a7bcd56842bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd6e57850c5b02544d6bc6f8346658304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d51a5e975b9c91b20b5d3aa41eff1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33a1305e9899bd2f0bcc0b92e1061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2b28f3cdec975ec947b3b826dbaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea324e6eed5f28655173eb9ac45bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62900a93a8dda3afe04acd3360d8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25f1829a6c1c75d3a62b294603446310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4a4830e070d77c8e7bcded223a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002bd4cb403c66b182f152611654055312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2944a8d8ecdd868afcec51cf2936ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06919404700e92760f1c93344f30e098314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b43c2d749b21e39e03b031f8eba30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa7cce63959295be41f9f3a591e49f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1fb5922f30ad79a3992be3e43c092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81007b5b35472f68a954a729130512318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063bed1e08aa18b7807304994aa0052319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b767cf705e34c91e0164be2b251b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ce8c0b266f7f075951d29abf98e98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027578b8dd8efb0fc68831a00862cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857283f8538f71bba34b0b833ac60dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35bfcd9fa22fef61b48a5f9be09800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673c0b1f3f3290ed37734f678be01b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda82c30bcbc7346d4d0938d51e5c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff906b17a09936dc99b2a434cc006ac0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db236c98a2490165c0b4da1779ce30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f0632a00b4e170a751a48d80f8ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0881bddcbb87b0ef979c0829cac7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742eb75e3124f5e1cdc9075a512bdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed1db0158b091c38d6a5c8141f7517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacae942dd61d1311ad06c11b50a456333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600fc326424cba1c755b967b207eaa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a968e364d070466cf50f1968d713335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9079c786322de79f2df20cd330f584336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f556e732b77f09f80fa64cb90e2b28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489c3c870a286e9feb72f89ce99a00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64aa8bd937a9b5171c076ceed21287339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a7e875e895a79643f449d55c6403340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea453f3e458f624b818357df9221e77d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012702400d879ec524b7deaf5a76ead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d657b1d5ace1fd352eae42a51007d50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674398f77c11dabca7602dc37c5cc1e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a169c778f41b19d00f90ced7e67c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1509f323a25d5f4a7cd7228bb1d524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b0a6bac3380d1d9bf6dab6c1cdd5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0910d9d8bf0f70d2a585024ef486e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868bf77116049c941fa9cba49487f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc400377763621acecf1bba7252a66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc98a751a8fd6f9a6b32e12b98e955351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84791f6a5096d09f074caa1d7b7d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e62c57acdc0a3f41494658fdcb0ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d431dea25311dfb2b812d919b73565354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa299ead686a62275db2ab6fc1960f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736237476f0fae9be3a266880f99484356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052494ce96b004b4cec47a8e58e08f62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be7c7c066f6919094f60dc5c314f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8cf8aee61a6ff39c2b372ab991ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457038af10b5bd6985428dbe4e16282d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a506c53b8cf3442408f2c2f07f4e350361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432229fb2065ba8876ca9e6a1f2309d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502935acbffa0757bc2a4a87a00da08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df404a561881379108749843e6656e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a109da3c41a32518f99dfbf995269365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a2f6821ccf1a6bcf685100a6f7b28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3ed6b0d0b11f7a6af8e63c69b5c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2844f66743f60b7b7ea49ddb77e21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30510d8513a11c2881c81b93099db9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c20a80d09544d15e6f3620d13065370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745672b1ce717dceee547a5a4317867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0bfb99630b17be03dad13842c3ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f48165eeb19751b49a33d94a99b36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0651a907bc48410c427996dc6dd4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5cb4f51c5807546003ff9d2f4ba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1cd1c87fbbaf0e7722caa42d25d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43a41d07774e27f5683f16af12dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0ddeeed712e89472c4be3640f2efe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbc45a8f5e18a6c4709e48ede79f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65411d040ccffb1d6cf756d85a822b09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e99145c0c033795dafd0408992ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a195155ac75ebfbca42dfd1a46ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d315283bbd342866b88e5ce23c9e12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cbcdfdc197bb715c977cf42db9120384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae267830677e43e7897a59cb6a045385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7781cb8bd6a1009324f7b64dcf46a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d34c7883ae89ee881bf3e36527f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e195df5b6329cb4f6cd66377a15c626388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c41b54ec796c9993f78c17f9f609b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5cb0097d891603c18cadb18dc5c98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324f0bd7b33c1509745d0128b1df49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ae24c96eaad27e844fd574790d9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068871ebc11d0f20dc12b67e4b807ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e4f3e69aa6c2ff172f040565983d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1d517200ad3d468f791185a4ec58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f124bcaa31b9f29e0f4acd75c66d60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56767958ed1acd6b6096f4af0b86c73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19823569079377f816ce46f38341f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764666b9308d97f4ce231cec7564e09a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279e7234326d831a4645c4e730653d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22caee283ed1915f79ac7934f42e94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39ba4b4e02e57b39e2a8fbd6091c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4a264bb7ff0b95f342eb0bab611b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04183a61b3caeb9635b352faca723f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa596fbb0e05c9d75bc718e5f4c6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f92cad982ca0c19bd81e04e26470406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3227a0a2020fd0a73626a5414f894407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6357dad5f8ed84bc0c0dd2d6b421408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb4f7b728f2bc1016cf729327a9e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97b80f01bd76f2fa40caa0c2f9f0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43a09af24bb1b84fdb20c3a3b71bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34589ba111c6669e88891a1c472e3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eef46d0b77d60799e67d6341aa6574413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449d6baa535a082747d24a29b0af7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84e6609a3e424a7b1d48af7788ae42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8455fe508cb9e1db003e9782e757b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d96b76aa4c6815263114b93631c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7f7427b0e7dba837007d21a560d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b29466d852cc387d88ea16cf47150419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f29c14bf7b24bdc56ae2e2a658c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9638c22eecfb842391f92d6f450ec3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c48fd4d01fc4423e5388186adb0f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474439e764a82228176b6b94e313d64a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b773059a7171872de95431babd07c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78f7d0f3fb965a0693013a4c11901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f655541784a0632cdb2fa326e4458e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d1363da58c5e5dbc2a2c745509d9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03dc63836050070df935535e6dc708428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eeb8bfef49c37260f082ce5fa6fd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe214c24553c5bfaecccb3b49b942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd0e028e1e665361dfb54f18af1a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401741e9d5bf8b9e175845d1dff696432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74d7c4e4ee1d256c9f81ff6e7e9db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec711a6e16d65e6027bc2dc4828ed7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fbb8e8c3f2abe5d29c9684fb5796b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729c5868038a7e1f85778452b4ae73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e1bb0f8f7f6d45a98e79aae9e716437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09e3c1bee33e8dc34d50c93392a38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b12f3ab8e9593291b2001d44613a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3091e93d3cdef7b3f20739a40a10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90942274c3f1e3a459eb7980b065a9cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef352075c5ebb5e62b3c9fd2ad22f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde36ce8fee0ab2cfd83e4cf933730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891302c9e329f0f7341857f9abbc472f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1438f5cf534e7eb92c73289808efa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e1f2ff5a40d7a98f947999afed657446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43d16caab93053943e10b5c891464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a30f775f97310ab2dec19bf94133c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec39e8f31cc220352080ab33379399449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efdedd1e45ba32b5bc027bf4b6351f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfc7786ea09bd502919d5e61fc447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0b8177f9596e799beea344db0cd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f662dfac8367d97abd3c4dbf732123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93e63071009eea20c63546535d0c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39809567aa752ca28746be7aa773e7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15fda360c5bcbda36446156bbeaa41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d64de8cf10640b2d8635f21d4f7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ccfe8763e85b484614798a8965f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfa307496100de84333f224661a27f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3f76fe6e3bc8aeaa1b3645247ee3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83e853f0ca786bcbe3b4d44251611461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df29314926d5bbf9b17331adf1ae0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee511e96a6e2da28a3c3e3827bd087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8907e218436f812573a881e72a2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4147119ad34f639881de6ed7d0a563465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b3114af69ac5236aa073c1197395466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf90922f1679b7c151777b204b1683467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf94eab63bcf4d24560b3156d3a57f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a60b56fa318b48328eeaf38fcaa9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2192f8b712b5427e70a99aabbed151470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416d62554551e2cd718a5855f4d133471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a62b990bd943d65d5d78278cc41ea3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e57d86d184e5bbd9a264d7479436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be48265043531ba6bcf22f48426daa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1dd85687106a3b67948634ecbfa97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f8f2749c34d172ad6354c7886c79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07efbc666837bbef4604a28a7ff6cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4816a811e367491cebf19d1bda2bbb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba64a44cc8e128e641fc91ad9c856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6187a9859b18161be4334f2f1b5713480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c93a1ab681d8313f41bf83fb41f9b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866834771fc69e44dddb68e15be8663482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a684da18e533247d1228694d3c82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0ee4c08ca47bdef9f6b6589b56776484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5b4f9048915e1fa31bbd8255a4a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5896fcf12aa62f6d2494cf8c0646eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bdf04a779ddafdab227f53635bb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804710d90d44e68e209bed0595e9137488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873dcad6790931f9f8c55ce362eca70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19f2f91157693d5483ad49a895d2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488586bdcac0a2b9ad0af256fee9c43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b9154daa170846eb73cd30450cab6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e828efae7ac7c3a532d78c65bd94b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b138004100253d46bd506fc8221959d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374da9411785768340579f3c1ca17a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220ae1933dc2f6657764a86e5624cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6b5392e80b54185be8c56997b019d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96d364ebd6919c7db6e7026f34d12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567ef131faae4dc8fe5c22d5d9f31e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c08993c0ea91308cc0eb46650c5c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbbcfa2900162271048c45aab3b557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456321c0c0c45f1c6d6e9e6a5096fcee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81d098f8fdab429014a96e17e0322503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ced12001221c686b3ecd91e2f7064504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aafce492cd4f893bcbff35c245e59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854792118b801fb8417444de9f654a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a86cc1328786212791721158d26e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ecb3b60df3f9b3d2fc133f41e883508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f49f0d3eafb1247e472c812ff385509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bdddcac06ead3e7977b780e60f85f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363384f90ae6bc76f9d2840f845982d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00248194a85e1fb9d713b5982e0b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a73e538d8feb132b85de354c22d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec5efee7b0c9ca8a1841987a023484514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a13287e59219f1480e183e8ac32707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6bddce5fe9d2ccf5fd1a016d477e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798cecc4f31df76ba9336844570875517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554c6ccad1430e97aed1d3499a70dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae2dcd490ff69affd957adf76e9db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cffc24d62636ef1d0a81582470b9ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0bf2376b65abb50334c1a264cc1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e8569084491f8aac0c6889c8ead2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6adbc2f958876ce1d40fd6f0972f01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6902a36a5780bd46507aa20f8e868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546230f74dd4030df63ef1acfd0d944525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7b84d1271457b825f0cc4f3ae194526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfa3df7e12ff3ee641653343f260e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c01d6ad0b3dcc9fd8598b10342090528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1bf38c49e788638a2f716db465444529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e2c51d9dccf06dbfc9c4bf6642912530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439f2120edef45b5e8cef6d42f16fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452de422ece61b3eea74fbdc228e7ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b6933a19815c53abbcc166dfd2e76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336af4af84e4f5d4ae2a079fb43cb24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24338be7f3b757d885453dd41494d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83bf6ed3da49a132d57c06f1a069f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b15a9e4f321ff654159bed669f745a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ef5a1e63b0ce339b4ffc1aeece41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91786640558001a5f39b088e238e316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1799d5fe5142e72a7e9d8b2b05e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125def97cc597b043a9a4346f30b1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c3fbd03d648e704a507584688bd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9226f66d4c8cf7edcfc1ded9f8399543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bcbee805f24a8ff73cf2a0057f8ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace046c8b547d060a07927f86894b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674854805b5e6b987f5afd1fbf187f39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042624aa3e88f8edcd7627e69f22e65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93ea3d192f097a152c28419b12cfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cd3ae659595d32445d889e2ab0d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928013bf0daa0a5044700a2bb8e0585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15ef52bfba84207dc655899fcf7b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11da4f4c17316feea28d4640853a04a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066bb28602dc6d1a82c6a1804e5b35d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c2ae33913ee6b50d6597645b8373554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcab100a5491e3931edc57fbd9508f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19196af755647b655e43a399481d2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1d7b37b4444bccc0ae3440bde0bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d0ac8cea5fe5681ed885b52bf360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389073b425ff49e2ca40b5c4e436dbe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cca24870b71694406161409f3d7c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2ed78cb11d9559e5500f2724d234561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328880a238b2c0910c4ce32ca5ee80d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541906729775b18189274b2d5a9ddbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2004aa94fccc0a0ac32669787bdf85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a267028f04a837527323fd32a16a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb1896d7856e1b90400925cb963e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e6eefe4ee4263bb421c3e3972e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2ffc12c2d0bda30f14b47b14503ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b0ef871e08b205ed19c7511605f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547442255f89b9312f751ba8870ae6e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8142450165b67c5fae004cea675b3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a66a97d87f859ae19f5cdd9809ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767053a7a2c34f55b1391ed5e73540a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433184cad788001790af8e428f66d7b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b053be49430d651ff668fedd06e27f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645257be2f6c8351a3389a5e400dab3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6000b67e5605e406bd31473a1b90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2f4eb5f372e96ff427a397753d2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b5dc596ae8088bcd1dd0af5a38e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbaf12a325c2d8daab36f3ede11ad4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214353c8e96c11ccde36ff2746a8d0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f61b5d350be1958b5fae87e3c457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d5e56e5f362f727517a1c5f5e2ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc1863998fe45ef0dd0585b14c3a38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b31266de83ed2d30c67b63c0dd1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fa95f8704c9de77841f6c63dee13b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410d0b8de9a11df43cb4b3fd4577ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9785e3e17b4ecfabe79443969def3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a46bfe68add7a1f4a3c01c55a4ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a816c16b76164a69cc2b0b3f0ca2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156751d2c69cd6cdb8d0d5490e50cd38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad7fa2f320c3c10417f15701881dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197d2c4227127e366068dec7426896d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaac5818a5f54b5adc3e550ff3f0d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86d0affce2404c7d1570b1c4c75f3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d544d0e07ab414d950701cae6628b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562cbe54c2a799547ea9ce17ee06c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580c93e28266c232aab53ec82e72d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0cf039c8828cf41a1340edd1d123599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca13d1d0cfe79e74147bf1e17e003b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6ecd9473fdba0b9d4df088ac82ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1c4670ae86362481127ce60e1dbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301dcc64a73124d4c5d6be778e88101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d1d5642fe8f9eea8a09aa8a0a27d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed59963c1211962e1dc62f9bc54a88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03aa04040abc32a0066816ede8f53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e27540b31e42029100b68acb7ed8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1d7086dfd243e987e73c1604106e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b7b4134ced2e817910342a65f8f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56eeb5cc94139dcfa97b77019147ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae71e47ea29b7d0766b3dc904eba1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb45391d0dccecdc4285d3de234b72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1045384c37969d90c092ce85a9424613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f92e57f61d2a794df09ba8a45d47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211de36db181516d4134fbb9243601fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d60ac8f9985d15d5293a07f1e210616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7016c09443814236bb51508858fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e8c334c33fc3fe499cb49210d2ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95849ec4313d9f1c1fc1d88fb8eaa4c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc65922b8b1f0bfd64f3a6ed2ea8e8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120380dfd53d51aa6631798282b4ada2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd88c4dae3653d0ef5ec0f6246e4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd104a2c4deabf65e633ce1ea16a08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539895bb13ad35b16cbf804324eb8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdab284843c26a14e79fb36f279bf04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9e52d7b06ea11b5b360a9743ca693626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6807671f130dca484be3a13eb64f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4b8588775bcc6628484c0673e20c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6425bd5ce946c468abfa471eb1fb3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e040f9d84f4077e4e1262ffc73258630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0765c595fae422578ac1eeb3802d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b8b56c23d578953e1d61be4e6ac7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a633438de2787e686ee24c261e4a398633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b57539576ba2b8563011d5d911526634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1425d8335b837265f07099c967cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd1dbc909212efd1b088f3c6f2a151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa8b1262eb59d088cbdc673d282b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca01762da2b6064db1f5fd29538cba6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a42a3ef5e4827e0926a43fc17d09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6069afef4d666e21ec19f314ba14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f60bc2b88915ebcdc09ced6d095d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d737fa342bc561991e52fde265ca2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9fb4ab9dad3adef4b7918f37de92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee46754578680d061c045946f583f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba99e3bba543028d125aa5da9a375e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b465f25bc4be7247e841c8066a3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3167ec11a626ef390285ff826902b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca4c22f28f932dca7b1cb83eeca7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e318caee6457c5c369cb393bf703649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73056c5e93d1bbc0f6b3da3b739015650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462dd80c0c63651e8bc83e9508bbce7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dbd632ce119207ca968f06588a823652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d9016aa653328241230a1b52c89f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830060e5494718c3384b65c6bab2de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a5e642ad1535bce8cb941a77f108655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ceeb6f364f792ce48ad6eda8341c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a609ec8f99104999d1d74ba9d495657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2c7685e81916147c896d6e914c05c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeda55f39b604380ece761348f98e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232eb418b7538985b5305aa4204e72c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61561c2c2161db72ad23cfd2b7be9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba71f56d1557584665a2d74724603f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa4ceb82acebcc9fcbf38df2e593eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59538aacf75318aae1c6cd5e2d66436664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5c71a23224004337c5c69db68cf79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7f658900caa1db8c455519fb9aa8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532752932bf39e5b1fccb6c3565634667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad9ae83d4317669c728f4e45a9ff97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d95a3dba3160340cf47f07adfdd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857623aa146f470895ad3a5b81f7d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2651d0fbe9e24c74ca74f6c8da2d1f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9352ce16f30830d06c31f32ce5a03e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9226b5ff20ac6cf1d11dbaca8242c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c182b7f6c405de33fd330fb6144a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81122e5f99eea4f986068525262f571675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d3923d9f294d30bac6dc7c2161141676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625d2e86a55b0fbac4a39152b2a021677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f085de8d779e12387855939514c65b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd5712266c182d44ce5e255f882e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e178642bc620b6ad1c05f7783577b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423637eadef6bb5a99d1cda0531835f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9140f0d918dd96b74ade949d698bf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226fc1d6031eae354517c0f4629b7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97532d796859920f02522709fd0196a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594947ae3e1fdee5be1bd42a62fe292685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b051ef3facf548e7aceffd66d18ff8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6722384b406fa57095410a832830c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad650acdcc5c8b5200d9ae250856a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3818a271b485de4dd8a43f489155689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510dad2eadda9cc2e2020ed0b244d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567bb8068ecf4438c8f5ed1ecae3dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854bb7043c8d6943960bd4e6ab2db2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534de1c4745964d64f05123c1e592175693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11904b895eaf0d39c825525c072cfb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5dd33c02a4ce47094efdd1e2d7f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090977c902120dcb51838ccbc84ebe6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee76c1d0049b9eb941846c08ae220b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac95e43b348919272342f0f577378d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608befc1770f88988a71d5cd3ec48bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947288c07b6261d77f100d9f08302711700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ea58877f9e76bf8aef6614475ef3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960e28e9d242f34ab6121be4bee6a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54127ee96e179943f80a642412e8b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5dcef96cb9f536b51937a2c4bf89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd199d85d0fbe8f9811311c0cfa15c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78fc39fd6a4275b06f1252d5c26904706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6162efa0649d30d9256d6266f5be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7cdddcaa5af2bc0856df566f12c51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b934587f9188cf7d99c8c3d0464f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f5a502aab5ddb7500f6057507ca5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9e7de395741a83499daf3b5e2a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03564d429f08b9af44cb9681a748f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a03c9de27070ee3acb1bfddaaf03a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf1c47f2c823f5f187f88969afb57d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fe45975b6968016dce6263af56cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7514eefb7f79d7da96750b9bec9e53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde1727c4dc98a240908dcdf879b464717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023de2d21db38572b06f5f132387c7f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88cbfff5b425cb80cab741fec7d39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb722618cbe402f2f7ffcacf2a2ae12a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813dec6f9a7dcfc6085d48818209e19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8cf1c4fecb137969b3894d6e3077722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857d85b1a1d2e6fec52964a798dad8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9fd9b9b34ac132057ed28aae0ee63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b1c64047d4437a062b662a72fc551725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489835475f3367c2bb212ec301c48af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b180f043695a42320f0064931d4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ad5a7f12b235693a82ab155dd2db0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33dbb448ef808e652b72a0ae44bf93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98974339cd158e9d7e066b3b46e5b142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb85c0f779c7ac87e9225d9c689e6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036bb75f39fe8278aef4edac046b4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af2fa38230e8b8387d37d0c0bb988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e849a22b47d62ea3d7f86c72c962cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b71b163869ad7cfa8eeb5345f1fce6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e895a39d20a2310d4dd3b43850038e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0a876f082438e0e224d49394db58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a285e5ec941a6efb57134a09daba3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a39c48d8d4709a9cd0a2f9285d3720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403b7874d4282c9ff3532438728a0e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af37b05612b38a6d74d2e42bf8b775741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe25aa1e580b0772995f6668c9884742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464e75a249c3b24d55721fc9b8a074743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0281a8f1e5c6421ae7111b4a5337744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a03f15ee3382a7cc0e8d52615800745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e7e0c8802a42c2ac939646850470746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5370af3b988fa3d3700940376474747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2758a3b82d2b0f939809da03c904d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42afc4465670474892a2d4103ee514749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e42a98d4d2a1507c127e96327e5c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f35bb8c800698b265379483c1f886d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3476807f8d940575433fb81bc1f716752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81494f6be0e7aa281faae9aa72e5385e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a19dc2fd935b271de56ecf109f13c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b47fb44d648c65f10aca4975d6b677755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb360ed4a9a2f27f1ae712624e7121f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d400fb7333de5d53fc787de743f2c6a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>