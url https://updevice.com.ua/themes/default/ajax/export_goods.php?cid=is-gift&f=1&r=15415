--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef2548d357a6b846286ad766d8e5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0124a6cf8f983fb9a24aed94c77cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d8e82861f3111b37caa555cf2f0093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795366f98b1716391865aeff3c3e45e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c804e9389c865d20d61d6979acc14d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874178f1c083c783367443460176fcb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5dbf4fe5ccc0957131382d6a52e717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f649b367f8e9c0021809c4f1c0d95a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4843a7d3e206925576c49ab00c27e229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe9b84705ffe0ecca9a98c01c8ec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49995cde28db4310bf3eb53f946f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89132d3b5ca1d929682b92b0b8b63112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6e1271c1c5d0e7d4985639395580e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561a3ca4942ae1d0047f573cb20d86b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2ef9165d1e9d1417ed8483495e96615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abb605c49290dd2bc5ac6978e7e11916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b46e1144498965de25c3f9794715617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde2851145b38a94c344ec6ce1c02cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da2298e3c205f4815ddb58acbd70f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93fb25f2adeba370d490bf7f29329920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d67c2b49b463365cb77f5f6c29ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015af5c272bfe99268f9ba0dc1b266d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84c264543439ade0d0231d4b3dcea923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed42f18f8e25fcc52ce541a2b515224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7e61fef69977ff554d6e4dca22a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f3e7b056060ed8cbc91ca4060fc8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafba9313db81716a54237c0bf4619027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd1b72770465ee195a4deac73576e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e92d6ab004afc454de2a22291f0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd21ed4256cecaedbfd809411379930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b27e5360b9cf195b3be6c9cab856c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b9a87843e7ea00ffd353bca611c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560b5cca2de146ec619a4601a7fee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d991b987a39d1add7fcfbd14993bf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aae86ddb43c6029e36e4ec50f3c7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9cbdad21b5f15deda2b783a380a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168576ed3db507d7092dda1a2a082d1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f25fe32fcfd51a3edc96d6d9fb2fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd013dff798580e0965a8c08daf43c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b89783e493ad8c1c4cacd7670f12440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fcca707eab2929e1938ac18548e2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070e0250e1fa968a0dc786619d2e5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1b46c8db28317b651df675e69fac643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab87eb0c19912ff2cb1b38f9d094544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32ef48ddd6c53a3759efaf7831e0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f174b49d5df08c619e472276e84d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0bad7ea35363f7ed42aec38ce6ebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52c7237e25941630b93ec67f08b6a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b11c61262331c2f670af48ff7a0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef00c60ee4b5e57f488b0baedcd45c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af8bda0015eb1475367a9e129df68f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284763cb4ed91fbce486612bc48105252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c38357d17ae0ed84cdf8c6136674753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d4dcb54eef3a99d66a4b8dfb3b4d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed554675f24cdc012ec933efc58c5b4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5be6593e750b19cff477c001e92ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5aac248e9ffaac7aa20e3f4dd222757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b2378f53fdf0fe84eb05b31b249558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d12c18dbe3eeb21f76d707019cfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3ca3241d838364dd9417c34351e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e33f32d018b9ba420b916d30de2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b595dd2f944509cce8090643680762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7df12c76fde718e3733640fa5e81c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea378d0f01e597bb1b4fd49423f8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390549f8134c0d63963e66cff7131d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3556311cbb485ba2286be8b49e019366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e412d1657bccd77efea73b31ee122367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff99bffb7152f104ade7aaa7a8914368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad01e1a7096bbcbd6de378217ed7a3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e513d6ff7a72ad2a2d371568bb99370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee529f3eb672e28fb45d83a8787fbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85488b942c481449b7914c0bcb6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d221fb04e38ad715eda12081d82eb3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7219e3a6cb59b134d0db85fbc67fb1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496dab80669a02bafcd266560d862b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5db77c570b05ac87bc591317497f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5480937f4419653399d3009c64b31777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5ecbc3684f209528238e727a98e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968dda39c3463117bf0ed442d926ee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1def668cea84a1a59fab30bb0582ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73f305b9d41cb290a5b5e00a6c2f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411366eb385f26eb7dca43658fea2c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdab908f8af64ebc3420b351ba34b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9053a44817987dea90839d5d820fc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459546b29b70ab11db37465e200218a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ec0bad43265de779815240a4be2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c83ed48ed8363ecb897a76d5feb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0493d169d70733849e6786b2454cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef82e916c9af470d1e48e42b7888389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b009d2144e4d2eda7c3fedd1e1f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ff115403690cdb864a072592251791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b1d9e88ccf1f956820445bf312ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b77911e8fe64fe893632f69c857dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f67d934f442c77eebd899d5007c1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d42bb564580598796447ffce83a1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa66c1040b9087a998debd9d266c1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19dee3190430fb3723ef555e6601e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3190fb815c363316ce77c2bea131498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56998fc20fe38979f760caebc13883ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed724314ed9859157b6711883b3ef45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed90cd156697cf1d8c87d3fa9de466b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ea63cb353dadc09643241335edb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a38e01c1eb2d13cc68744873059e25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b51336cb83c686e957b1e4102a21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6e9f4e86477c17c504e5def024c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f396db9b0f633e523a98269f1bf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368225bf307f8a3eccc090ccb6ebd2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df4015aecb48fc0bbda091490a1ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcda92e0b00a165d58816195d04406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ab5c91a9a272bd67797004a5284b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df83477ee44d1e472732ca9fa0c588111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fbbe86be02d78e8fe8b78a06f6b4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108868145771e79edeadecfeab01bd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe35e88a766d1ad6574ae16df7dc78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaae21c7cfc607d7fc536fa90fb869115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da15094bd7cd92bfe5bf47250496a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a845d1f722b0d09b720923493cb1820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0a03ec361efa880903ee5cfa706d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965f50f3c682718b03d3159464da1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f9e8f37937605b0a2139a4ecfbd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f2bc11d0f1f01ce2bdb76c2aadbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a917b1c75160b659e9beb3332bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea276bdbfefb41b5839358896d5adf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a2a048afb933c8813f3e6e984d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52e29a205f597f03f934de5797474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8aaa773ffd7a84ee18d2cecf5ab6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e8af6bdf85320cf726c659f108d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc672a5c2623fcc927abfe0b734973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319f4cd68dbdb569b0f39715c11637129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283e6816b10a82a65de8bb806288acf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51314e5dd85527a78599c982005c01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ccc6ea32fa4f7893e65fcaabd535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01ca7eba9fd4cebe135c286eaad6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256203b76f01231bfbf6b2ae7b016ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a0574b5c34b38597c5bc7803eb04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea4d2b47b66aa735fe7e4104c34210136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce825adf647665f5ec7c3c30c1fcde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93601c7eab75050098f7dc4729fd7d06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed62c4b38e22ffde7a23388d3cd7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986622c22565cd4f0492928d7bd1231f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0067066c445485e031fd47367b9d1b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b781464f2a082bdc6ff9ba387d56c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9cd0389529debb129643a4fc9647143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75893555142b9be7c08e5654a08e06d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208b8330d00d217ed374dfd5d9c1cd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e936f5278444ce0822cad52e23ffa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff815affd6990a7ff454b9943d3852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f83dced42e53e5057b0bb00e5f0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda97903c2c2592b0af0fc00430b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe72448adb96c49cd0d7bf8abbf7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b070def3b915e0917404110231f300151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a077a46002830cdd07819af42084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b189f3eb4c9839a3be8a568b71cbd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f47f8f13d55c76705eb694c85caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b90865296d0899123ba2846c1066155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc454c74e531a342cc92cff7fe3016e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5daaaabf2faa6d5db9290e72227a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765911cf8de4188191ffafb0020a8a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb811c92294009f7c1cc14d4e10259159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb47e22773782f3d5c5445a26431fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec612a66e2b337559d823c67d51f534161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9cd7fea76d40c1828c4daa3174e8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991484927fa702dd543cf916b56a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfcc515aa9b3fecc0eff156ad77573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a562881164a60d0edd88e58b391b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96028d1d3c076b68ef93e8d1d3d8ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2d39c9afec1c073fe5e27c91bb90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca618f1b464479c9abb4d23a3eec157f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b830d358a7d133f049edbca4ff825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a5d3c39af9a87cf3f7dee3666ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d51ea2c46681cd14d56c15a706c79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ed60ada692aceaf6ce88406425ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b422bf56456f6b6f42d31394fc816173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ecdf98ffcc58b1907db031eff4f7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd69977b2e9646af8671d3d9c634d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d1dfeba73f6e43cf355ce06bc4c19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cc0df828a9bd9fbfd5f76f47e50d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89a0178d3a845332a8b5d5c578686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7419d78f87891cac8b3344cf22d54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8ce594aa0b91c76c3cdbd218f07e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a2f797659f0aa16eda3c503cd357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6f63ec0ab809320deb4404d3b88d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ead8d01730d7cc0ee04b9d1a75fc14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76326892ab3f09fee72a3e6d155ff26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc5d1a3a72ef2f0b2f995a4f30abe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169a03cdef142528ff8e1bef0cb81e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f8409927b55ac97d67332b01038b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e672f9155b078cc3fbbe5d349b64102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eebcdda95391bffd9117b268191d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bba76c29f8cab4d34d4f009dd83af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f74361123669c7ff6a84ec7fc937191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a150662c078b2cc600963f5a9ceb70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d596408873fede0643017a9a3b9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf5c0ad64008a4fa66df99977a94e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f02db9911a7ede411f20cd4c0d3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb06238826dafffe6873ba0cbca41c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f998df52ee5881d3a1e6a2a820518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7557a4b6a9e8963284b817d57ed6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef92060dee017f7ade5a9a0843e445199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209134fc9a80d8430620904e1fc0f18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d104419cc36e40e149b374e3508d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963446850b1f08e17958c43b413015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ede86dfd8b9dab97fdb5818d18809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c31281713a161fde4c563eed41456204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796226379a08c664f24c6872ff0949205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e95b9619a0435413b0472f8a94f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a83d8ae9457bb209cd1d18f3d7696c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118bfd16901a3c07b00953909a6f9fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdacefbadf24817e38f20053e44a052209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6c08117c232470f82618c2fffe28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfc525db2cbffe5919fda4c16c8e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e15d49e2db522574baba56e07c358212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308467a2c5cb78e3516cf8a9ca47ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced694eb13d204dac0ddf03856cb86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687347471786aeda149913afb0d2898215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3398a7a70a0535680a279e170512c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c7cd2ca50c2681b9067697596c407217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd685511ee202da0a8aeb55d37fde6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4f5e601a3685fc7aded6eba5b4a07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6805e54a91e1597bfc4915447012220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d65b6afab5f729da33db257de733b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a13a8822e3aef2145601bee55925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed786874c1200c95f065aab981520b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bcd0852c01c7c5bad42272c577fa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d372cd9ee35d6858f4689457daa0da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6ee881526825f84e22430d43d749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ce6e39e2cccaae5fb4a79c7e3c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42046b74e4502cbd44d3fd2fbd3cf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b293940fd9691804ced91d5a9c18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aff2901ab427fe2d82ba107cd7262230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48796e77f8673240c82f812ed9b6a49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b73af914e4d7b26380f3641c1cf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878be25311448667fad170a24250ad85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0264607d08d2553f38f1065831750c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b238baa43a6b4172ec9376244a8cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3675cf5e863921a3e57e6705583f720236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed97a5949db22fc0ad3fb98a6cfb95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc91d7a26807383a1b26fe2faeb9124238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bb5feb72a558450cd15b294d79e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b059ef3317978975d2d698e4e42657f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82a1d2b158c502ce527a5a3d64249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1aebe282d1bd5c5597710c9afbd05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2727607e0459c12e699aee72a96146243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de3c469bba860f124496b8d32eb8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111a616c77643b92878d764b410465245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6aa0542b0d8d7a8fa793313393fac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306046493d1c91d8afad7733ef8c0cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa9bd33912bf83084421b60889521248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0c0903f999ed2c52156cecb2eb43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f813d45cf0fe9625bce4ad12c16d4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e7553da4e4021ed97c5bcab601b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a6b485f68cf5cf48d66dae289af3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188a2bb4bac57941df422107b2dd46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee1ff48f12272fde18e86ed08c52e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde2a1653fc9f8924f3d6d679faccd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2e66390b5db8bcb29d83fcbcdc5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035100dc6517a0a8c341b6085048b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0781830af7a9991c910aa2f3654cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770330586cf9d6d1f752725008dfc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da78a835c0d4b72f5888b9a487805e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5c3886aa3e3b1bada26a5d4cfed6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c53527533c4523df633677072c371262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c8d8795c92854540ffddd8b95622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9298c0a33951604d5acaaf0a387fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bedb762fef84c3a04fc17d7008a04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b57ef3d72165d5683a65dcb0584c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7f6bea6378d02f7d917309d91727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca35d91aa1f7f05de290ac719b45953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458baae5cfb0da44b353c3edec458b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304275e747fb235999780d4f65af568a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023582d386ba4df52edf3fbeb04d3b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7bf18a9aea146226b8735ba9eef5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db07a2d678e0ca1f525712b6724f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e24311e3b65ea541e6cc91ccd553274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c0da634409e72073330c7fe4a7f6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf14e50cae1d5633a6164386e1274c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a68964d4829912bffdc61ab51f155e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c2e03a3ad9c27e39c5756be3b3e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01689613190fcf198535e5b8bc353c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2682bc6c1c22709119026a379d193280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0bb43960439658ed69d36b7071e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806b8975d3fd6194b909ec5e119553282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383821177b0c92440d498dfaaa626d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1966bcb41506f51dd57f735d0c0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e9a4a2cd71505fd750d19b163016285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685ebcf1c67cace9bd76178c5cfbed0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693126de823f4fde10da8fca6265a43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd440689760006dc1acfa2336f3bf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a1eb3386a3824719952aa48434beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1b967837616964935aa40ec27211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1155abb5175fee04b89bc865ebc47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd7b80899bcf33a31635a0207114d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5dbc66ed25593e808ee38cf34aa38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46f5ebdcf1817ddb7136bc350d2ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37b71ad2f420dfdd07fd3150c04c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34416e38e3ed26912de8fd3893452f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857b0ed06bf72e73aa8682dd6fa26e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755ae4efeb5a200fddf2604efb97504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849ca4221fc16df7ccefb0d75157ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5cfcdaa5637a75b07fba31374c65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c92d8ef6540ddfbe06277ebda247e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180074aed92eb2dee754cf7a5e4dbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849573eeee7c21adacae509f283b8350303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c688d9f68d55d37895fc4479dd54b06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71b1d8860135403955c607cc1652c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e9cad13e746f0f75759ddafb2b739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff542061ccb271049d643a83d2b84ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537889511bad9486f1f1e464fdeac4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c0f00b07eb682bd1464068ceeb85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f17144e458454a27a202b83e63963f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03338fefa934277b6ad1231c4cdb8bb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b0868cacbb76b2cb50b6a0527705312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94d0960a049947a8f2a822b7177f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c113e2be3231cbd44ddda8bfb073314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9c7259a12ee68dce18c18bd41e162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5fdb652cf924fac293fc24f1a8d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d02a20685646c025f5753ae87bf82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c1368e6852ca2057d73220b2cd955318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ec9760b5f15df34d1dc765efe3593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7131a3e7def5f7fe568f86c7978ec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa522b261f4728f74f3e16bc39a1c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333dda139dacedd0d49606e33fffc7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5cec36926ba77e2f199a9d909a069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496bf68b2278a06d9287681a5fef73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585aad75d7ac4ed4dcd6ca23240288325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5c5e9a93d8d57fc118cf393a14a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3b99937554a172a57f6a67792705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed16bad45b0f5329116707990d9094328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a2d193f3d8da45fbeb18d5d42d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c4414263b6e5c7c7605ea2c1c2930330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560736c46f717d47180c5e6396e9d65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0e802ac833eb494181894e5dd112332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ce099352b7177e08b039089d0503333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849816892e26943ab66149d89324a9f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38917f8afd08e7fcd9463a02b799ea2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15838996ff3ec4015b35b45a2db94ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb069e83bf9eb83d642c424f7a096d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e97c1e3ee039a673ae162eb97fc09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae574c545a881d90f3d82f0a6315b450339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc7abd3491dc7c2b9f07afb48a8f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084792bba41324e63d5adb221ea3113a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686a73613917b09b778dd6a99adae3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdcc575d88a75ae0dc43435a699cdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5533c7eea3c7e10015184fba17848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600324fe059e23477e211a2f5918796345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ff658ad7f3e110eb8064bd83c0ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9606fd0385ab78048a28317cd62f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e0fc50b988a0eed83d518020fb57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898475c553c653de03a72ccc5dce09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc57c1fc1206837d827a3e8356d0e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b538fae5ed4629a5b4adf24dbc1f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c8038642a84c83c4d1f511f39f68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc8c04cd9394f6849f253d4ecd3df6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f082b8c88a77e3dcd0c8a8592c3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cfb634b55986d376f9a982a66d3d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f0058d15f9741e2e212e7da99c2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4d2ed780127215b892ad7debb02d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f9817d3c3b29af3bbc38b20d77ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d75f4c0519fac58285f3b0d2560b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3761353c4dbb72a44dcc725f249cfc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a621802b135fd2e71e04df84a6ec272361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403ac7ed344eb1e55664048acf1a14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090690b23ccae514f26a636dc780dec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6dc442a4af15144110e17d48d6f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e82ee090b9bed3ad122d4322d336c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8732b48189c551ec2e77dc1c71e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841239bd26077bad5fa8624bb28a91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748bfbde4832baf6c650790bc384386368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfbef0600a9ce8166e24c5d4916a7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df7b28e831dd7778f6e0060ee0634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c225253ca77d414ca23af36428e44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288570d1c856a2236eb3e0701150f251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1c5f62bdad11a980166db044fa2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69a4f302b2c02655b2c4bcc37ad67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98674d3416e6dc09cb6935c8ea78f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37764f9f2519696512fdaa8fc8977920376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5deea96cc8cf2256c6503b6c0a0a55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbae8be26d11a254ed19b3f88106d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975da39a7a427d580596c99dd5d9ec1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d398bd10f7ca818e9696c9c7702b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f41c158bf3b9d58201cac1e4c3cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d57a2f98056ccd1d4eaad45a66710382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebaf64de225a4bd16dd9b698119b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ad3fa92b84092518572971ad747d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a15d5bd91362e3e58e7ec22f3ab3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ec10f81b7d4e8b59d0752b7a2c994386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94feb429a1c8be5201ae01df86e562387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278cf2862f7f694d9dd21bbad1fcb51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863811b11c5f5b0754325a4ff70d4fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171342afa844eac7f5e44559ff6d39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f5dc7cfae191c14fb66a0543fc34a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd97cbe7e8a030cc582ecdffbf2df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501841832f78de7bb93e4fcb3842161393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7197d07f59fbf47e50aff7fc5107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad6edd7b6640fb32d256a07e463f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36735141a54ae9fc1f34df3d15131125396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286225e701f47307bf384173b49ec4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9778440d88358fed6efd24337e74bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9afd3aa9a1b7881c55fa7a4383907399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1abc4c6f097a89423050cf5ec35fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab761319791ee7bc3c8bb5a4ff14dfb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3511c97dafb06080a5d3dea79ffe39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671746617b65c8fd226170c05eab09d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a39ea734fc2ebd683ebaa9c71fc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59130284491455b2d17317ee5c35dc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba3f226afc7cea17608255a2c27c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474f92c04d32eefb07fc0be008bfd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9805854f7d6a10922d50f38169c51d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bebf2438af0dfb86387409e5f226a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d52a46ca2d5f7ec4989bcd1c54a70c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac7d16c5a2d5692f4fb42a01e8bb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823dce1f70e7d1221c359924ec127f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c581a92fe10aad43162f36e68ee25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89136d5f2d3627f19ceb043388dd84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566533f2fb7e65f12ff9061e99eebf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334818b1b68f992aefd72d134b5185e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f2a46f72f8277f984f18ca65d61a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725edb32ffcb0e1210f6c9aa99ca4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211970570c2aa2ce6de972f83a83d60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b67d05befc95b9907eb920d651c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739378b7267754de31d3b5584991e4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ebe2dc0252a9c88b0080a70894b05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd02994ff69c988c3f5d431e1667ba2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20324378ddc1fc4a6263393442e6d237424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c683b769055fdbbb6957e2d2f992f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66aa95d5bd4ab0f899d7dc87d4bf16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ad242bcac864b9062e50d35dbf83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8042a9bcbfa0f61463a8963f4ee2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda54ffbea205dbfa1cd4312abe18a9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bfb48563686bc9e283993ac06b3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e34212baf62b143c333ebc0c74f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1ff3502a5d439a6360d2f032d778432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3220033f2ac974550462a192039e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b243fe86e39df22f7bc5e59716450f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083de800e2b2e52fb1737922919c1d27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875bb3a0f5f5518f3facd589087bdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51405842d4e1edff2210168ebb6d71eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c778aeacfde211017b8dbaaf57788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11585df32cf284be202fc7d9191e1eb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe06604a1bb3b7453da0359bdbe65e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518283af96003170c1573e0d247b99e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f2b85bbbf658e195862ee7e6822f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44887625a3930af68c60d735d72f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb941675c7b16989fc2a985b61026444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b901f1a70e6c46a0f5acc24c37a0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67dace3073d3b1134b17f05b00070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca60531ea9d9762a9f91d16754faa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0178b968ab9a134a42d15032b62c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402025489023545220ce01c3e7f7bd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8f3964b53af0bcc333d96925167f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9491cc95d615c65702667e2c6f54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47045d436e5b3891390eba2bf622ea1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654fa93d00e03092bce4813eff0e55c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d4ca5b7476f9b818ec6ee875a1be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012e30989e2a354c95e49a7520cdf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4bf37686438804f0b537f5d320d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925367c58df3c2e2dd1402ca0332776457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bc66eaa0c39377c403b9176ce44a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3fe019ddd9cb4d9a3504bfd875307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92d224ee51213c77641e8b0c763f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdefecf9ecb1cfa5672136d96bd8923461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331154f16b335a4a60dbcddbacf43f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ce7296f29fd507fd096a89e6d0bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70f0edb678a8470326a76be15d7e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee59be05d9fc0f0d7fa01167d4c67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e722629ddf12232bc185d1c869595466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7089c2a023a9873796ea2854de7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0762ad50ba820a7aecece79ce08ddc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea0b3891e4e0afbf15fc2e8da9743c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501bc966c440e9fd8071fc70b1dcf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ef53c7aa27a424d873b2dcdacb2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9004d037d898d7fbf963210e8a44a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f68d4039c46a4526255f526a82269473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be017288cc5f97d832577cb0f25186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0daa8446c1532c498b7f48bab185a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d985d3ca27566c4075bb672a35c93b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c99f25c061e8713752601f26e841d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e348a58272dcc0fc1a0eb5eaaa7bc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfab997f7e72c040a0c8b099032d11c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021e22d45467be6af0af770582e72f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680b7a540af4c987cc24de9fd67fb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617b731ddfff1d6c378619784dd83e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff11522a1280638bf2fa92cb57aec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0697a4ecb0ac88ab9f57e8969bb2e23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9dad5eb45e6169138906dc12937f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc05aecfe766918f60721214c69f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b601bff86f6a3c1b7db56f08bd0214487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315be3c36d258f46f357a54996ece7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a46500ae9ff445d042615bd310628489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54e9530e3f098943c91e1591b1e42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dafc748a65843941f2d39ebbf96b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f425c76083f93b78a695aef710314492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d47bdc846ee48e2d4d853878939a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1b49ec51b68557b4277b63abf568494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a230853f00eb0209267f2bb2f38515495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e2d6d9c8b1ce149676c6d59a9377e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f84498af94ce04953eb55b862033497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff10b002b56192384cb68ed8234ffe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa639315e3afbe0bedabd4e5620cd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd07000ddf6ec5b4d7e304baf852a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c77337b76fbed063b062dc5b4fc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92fec4d0ca6a5d837749af0f7b1c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e9d100aa6a421419d2d72ea4fa30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a816cc663189d30a8300d3a940eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280182c8235b3efab806f43969f1646505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508877b9b4f23646361af9e90e73e0c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4789187c9ebf020be8583690be8be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb911e18da40454d91413be249233508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc6383ccaf29fab2be971f5791778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9dcc9df33cb9180707a9660a61a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa30b96d1c34942b6aa58a52c86c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb5bd27e4dd3eb679a2ed7220d652512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdffc43daf139bb2cb75d5839d8dde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f320ad294b9508a91ab179c084ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dcaacc193db245d2cabed7b705678515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc09bc3afd6335a3f7d3eff68421b1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880329c75c380b3ba28827db93869dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ab0b73dd1f04d71d4c6ba4a69dec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e0f1fcf5b8cb75bf17bebc1531df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea919d8132bbff54c13db56ecc0461520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d181a77d290e396c8c07f2f886393b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c800d1f97e63d1f40d3a45009e0c428522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d3238936b4ff2e6f89a3c64a11f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e933c75b227a5e66fd821b80cc19d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b0b131dc244d677f65e007c400bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4140128705fe10e8c3cf4f2d0e6b7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6021d15fdb2e10cd960099c138cf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dcb33b7e0e1fd1ab4968f2a62dd4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08500b8190be47666458f8a72c10d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc0fb733ac6f62dfab4fbc7ebaca2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93abd63834c340e414e1198b80b285e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3747c9c05b7c7b4dbf21e3611527da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef8d730df855c56c2e80233f9d4d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8bca98e5f0f798f33bb7cf05fcaa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e35d2f52d02eaf1a19476cc5ab4fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09aa79949f2223a7d0b9198c76b71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb50077bed1f102111ca84df279e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048637cede33b829f71f31e3477710b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065b45adaa9e2bbf513d1f194b747e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080acf2f403ce224c530555f6ec66a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48a9f19f89e11915b3f42ed5e11a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97beb990253097b7692bd2f596129c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec0af6070f46272ed4fb62009fc44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427a69cbef789b8718e7152b0a1064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50bd6d20e4fa9faf2f43164f4ac14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb118a5607f76a9d54a3ba26fd5d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f813880f43bbbe3bf11eaafe38190547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cdfd81d771b572442124279f83011548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec8d1b9948111a81dd984cc7e1d126549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd58a373f98418e3a4345972d0d778f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1cb336a042b65f5418dbd41feefe5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29fa79f6bc1901175dbe412c63a958552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9746e49f524688200dbc155f09dab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928bf52abbb26c0af515e5b99680525554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a5074708b6a16d956a2d8eadb0df8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e3321d57f916c634e9e8a1ecc373c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979858f6b1fdfb90be5669915032a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b657e6af4113b1b3766a531c49b09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eaa697914c9fb845a55a9c1304d89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1768a6df9cd84c5231f90c80a9d885560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5732464274dc46643513fdd0c0d48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132422090bee8fc869a7bb0a113ced562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66c17cfee8dced692b15eeb8b00bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7e314b3b38add7eb445681e53175564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa72efe59a621d5c657f260262760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7dc67d9f216daec72c3ffb05e0f10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f448d008f7e23e1f363f639028320567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f9314fb5a4b50ed857dc47176bbf8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530aa2fdaf681027b2e9643a9c0cd8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cfad0e99229d9907baf0f4528879e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b3a87a50b48aea6c1d4d8afb6848571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c131fb7ec40c0cb3c3fecd5c997a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc8aac849342f883bf9f960e07f12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d935bc697241c8c32586fdb9d072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a187c326fbe850cec6007eed7e70e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45362b24ba03fd4dac101aeb18feb3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3262f9137919ccb4f01c35913dfa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ba54f542f2fce460b8134f1331bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248bbbd6b0d631da9c9d4ab2e742220579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd5b0c4fa7b96247fb18c37b85809580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac39837517f59bd560d5f1d667b5b81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511acc01a1d8fb1f6ef112d9e23ed7de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bec660999b96ebbebeb24e748355a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7592b55355cfd8fac1c87ea5b3348584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c9d938e70b09bd8ca75cf97284d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1edf1d6461e304707aef592f97388586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16736e5548c28ae02a1a3c4d8301ec1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71454133d433b86afec37291be3d431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6fa7618f3ba4375fbfe13ac23df7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a10c29af89c1f276e16d6fa1bf16a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406b0d8b229ce93e12d642639ba8f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e0d91934e6ea9b5493ef76fb24c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0db31cb70144a50b38c8468053505593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823c04a1c155821cc368bebbd33286594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a235c44a85277be98b1d0ef2d187595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08f40a8c730f0e0996147ac36978f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708fe4bb86b65f2fee625dbf5f8160597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139db14c31851762135ec4cdf34dc708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc45b70e1257062b37bbfad45cc565599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb210df210deb9fbc90171732849bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc951e3bcb78d1af17f80e95a5d19565601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb4233463ecf7fd7be51efb4012c95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85256275e99c6ec08ace2e0f2a8dde85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e8338e93c3b2d81b4fe96dcdb520604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4501cb1df751814197bcd4d0cb4fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1856f64e437f2f4db731c59f1eab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d407d4450c6796458641e3da34ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96af41bb057ae369ba5a0f25339cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04fa553996c3592836e90a4a7f0cd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c8a1de405568d99de68ca0ae3268610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0241ed7ea9bcf5147374a73589ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a3d7bfa180f15406cb053a51cf479612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c842224b9f32e677b5441d76e7ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465de37d507c3061e2f159955590247614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe8a3642b889d60f003160272ea077615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079391706ab7d8280a73ce9d83da71a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1242dc1e13ad01e09b1f6b54fc8a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee5f8281d88560f26566307b55855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458246c3bd845e5aec2c573513820f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f090e6262f09ba9928dc3ed4060a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b1535e9fe247d991bab84c56168a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f32e31b3ce0016cf30b4e97d80df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161a36bf264a5e134282407081fba36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79bcc1220c020c089522c119570ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b2be6710323c0d7ee2bf6b595a85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a145bf08bbef667978d0ea766d533626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e47035bfe01dc647802620fb0d654627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794cd623816eda527fb93558c932ced628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9a46bfc11fe11bc26e7818d434f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f58af1f3c0a3c2b0c121e2553ff36b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277cdc2a869040d70437aba5fc66055631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effe20b928dbb622094b883e1697d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b719125db6ad755aa6fd485ebcb6e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fbf193272bfb4f9927981594ea3f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da98c6a9cd82a5745b0747542716a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c73e0408a7fcbdcfbb0d96e3838d50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317138a46646d904b5c4422815d633f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef1e8df6bde80c54d1e2917f971ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec4a1c0fd90d61cf025fea14c81b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd0bcd512322c90686dd4fe40e3c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f692b32a91fd13aa2649ccd2c7588641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777767fb8323e6ac37b689844b9371a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a4f733376c8ec4063f11e758b5dc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf80cf066b975bd3e7a95ce20c789644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee5fe345551b03d47309d5a68781b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9aa1063ddd1fd757389517c8a10cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8166403838908c9bc548311e5fd0b67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384523b0d0905888e2eefbccb5f4d6a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eada1639a2dc1f09c7407528e7ff0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8d1e0551c9be94d30fbb87dd5608650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c659a0c300a6d88854a49c96466351651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab27c593b2dc46cc5e727df23ed75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3768b8ab6ed17d93165bc54276a344653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419774d18841839feeb3aa217770a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2180fe89e96909e220bccb248e4f6a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601c0835b3382f8fb2274b011b446c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f62b7794f86bb2401a9bc9e125e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885824985fbac414401af651c733916c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90bd6e9186b421214863e7713470f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3f9d794123a9a17b615bda29258e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2187b01c23b55df34343b69b7a42a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649661ee35aa502e63a59116e9a0e769662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c615c64b6e0b0e43d2141f7c70034663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb4c8d5d204d4369f46e9f2958146664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89191f80ae9e91d33519f122df97e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816bb7c12e2406d81777d6d26e6a6db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596363c56bdb357997b8cc680ba40bad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9318556cd2ffd2ec120b39bdddd118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef8b774b97a3966068967f0a7e516669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed69ed455a6431fc6e1ee6b4a732e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a42f2c70d6ca00ad9011e8804bf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711756864fd1037988399cd4cd66df3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b97947326afa6adcc0a871c06b05a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443154a153c77e8b7e107fd349b55bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e31cbe25289a9945c03763b6f8db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ba94db7b2577b7054a4fb5c9331b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417522348584b1ea68784423ed186a8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196388c06c960705a521788e099b07e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f05579f87d08ac0715492772c46e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebaaf9c8fc94c74720ee784028e040680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306cd530a102c68be151b348a4d29a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a402b68839656e58dada60aace226682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efe3db440cb6ea83404db46c4304b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df550815ccb499fc00eaea4e8385108684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb57284924a93d3d1165491f16fe947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f802c5dff0ccd2cd3e9b765bc4223686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94d31494b1069c62c7abd94143e4a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd892f3313749417b74c27538d48efd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870419c11d72ef859bdb842d8f7a418c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca58055d283fc8f9578a17e005bf3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a16e02d011db441dc9b154ec9e95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54bbec6b491a835698653b4052f09c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1607734dc98829a4392550359ded9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8923371c4f45eadf289b1c5e03fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe99f9d747fd1fad2160964cce370a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b79129b20c0f2984004e39134ae18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7384df3c2eb39881510325ca32a94c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491a91b725632789fbf65e1122a3bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555683858e8b988c43e5715f479320a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86730cfffcc4248ea69d61ec82d711700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09ab5ce3ddd96d059fb4818b81df2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ed1564ea12279b2718539a360a852702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19589679ed346b9e34b5973c6d1a43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3279971c984e48d866ccfe08877636704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b094dce6c1a750a9d8f42634092307705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed585a849c5410fe6349f373956686706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e60249772032b4e55da5fbefb3f51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9e38b735f0825dc2f60bc24c8006708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7cdf73e43253089f0f63da140e793709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0fc7928c876ee219d6b0ca1171f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179c07e260eefc89aee41590e72d36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b960dad6ba1d61df6cc339d1ce064712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a500ad6296a345a8729fd64f255ef75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126d90a03a72e6d9366a4af43e53a22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688767d7201d1113dbe92edec3047ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ab0d7313add72c5935cf8873eace716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c32c10d41a15ef19187e136ecb25e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572ae2d7b381e1cc330620c5de8541e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07217fb6e5383590c3d8d4d56e32ef3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2681b4e04fba4d7dbb4d219aa5986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d89c914e364520bbd78a37f360a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b6fc6ed9529afb3dd6d874978244722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a14d1628cd1a374d88155d278701723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316847f9f0e03737e479cb1dd04fd5a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aaee71b7f591714be96f41ee4ba41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad44d3647ad24674beba507ff0c8fd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713c9b653b9b1491890a3360c40c0c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c12784738e6807c61fad5ff85f18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc19a838b07b3b74f9ae81e5a53b8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695f562384c3c4622ded2c8fbf0c64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9e3e11dd18580def7a6ec9f100360731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de7d514a875b4297cd49c22b9685b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b5a36c6eba69d50a41a561072ea54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ca86efbc24a8962fa4e7727885610734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71cf9a4004aeed0c5435997c8973e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c6db67719d5a504f7d4a7e18cedf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b21b922d8203cdb284800d7e46da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654a1bfec960568d2e53f1b492b4f78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe26e4937784833547a0d3e60a517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ea6d05953cdb60dca06bc5b7dae8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262e29723762a27b2c425924fea3ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb3fee94b3b31a3c55a5c3280ceea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524f6d9e76ef66e46dba134697c1eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c653273fc79864891a24a3e56808b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07685c5cfefe4d50c937ea4b28f4b1ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73282e206f97269f778b3352217eae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4dbf3f1ac36cf2fe3cdaee86227fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd970d2928a2d32be2cce0f6f3df741748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef6ad8d6d70d35cfb89ac706b9f7d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10cd954b479fa22a097b79448ce1e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1835b934ee0e8423ce1614f59b2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5475a8028f8ce17ae2817b8b21d9a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4f10574355ecac8211b1390ff54c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7ab8eeeee83a3b4377b91babc3cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc5109fe26b04c66371d3652258ad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4d279747663515384f333746331c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84504e62a960ccd7e501cde75c3198e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23df42e10ad831a34d6b218919ac685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dedc23c67be975e29ea2c7759401586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b105f3255c01c4abdce535b0578c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91119b74f42c6a6823bbe5f1c5db58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1527601792098c6971df0a50bc1709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f388a9a76dd3a71ac7f3987eb66b4ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f7fc43f03ff43ceeec059e22d5aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe665bb39e4e5d53281e4a7073d426312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6966582cc756d283bfc2746981715e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc13975b8403ace63895a64c15355514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001844caa555cba583b37596dcce1ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81366addbbc270aa5ffd6e3e9eafb69e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3eb6b91009cd623af07a26381d17417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359221cffffea66996657cbdc7b09fc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e3c9c202b86441142c9a02ecc1c2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd3149dfba1a201bb5e2694bd0a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7daf6afdaae91afbdb0dac1bf128521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a285a6e05041b007b9b09a9c6f01222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c39a1247cc50c15f95d794ad6f5ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29318d8c758f9f7e2f24598210623f6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8c4885e0bfcf73bf1285dabbeac6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f73c4aa66a3b15d93b34ecad1a9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda846a5c2365097cc6392fed9f95e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea09da357771b9c832ed24d3bf72be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7560ed7c7032365e57e13087f9860929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1818a753a49de11e985ea2664fe2f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264a63d9923b8d89b30c7f1c815e4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a26fda8eb59eb74e733b4815bb6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f20745cd0b871b41d2a48e9d6758833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429288dd024d84977963e33b3585a8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aae22fc78b91cbe82c8d3c2b4f4a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac0b8ded8e4be2fa12c9b700fe90036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14acc23970523f8ff45c0632dc9287e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe174d43f99e994ca46e05a6047bb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc152e719bbb51dd92939186bb8de7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48290a2515e92b3dfcda10f042860e1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c5b3a74bfbdb1d60762dc40b9cc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055fdd778d260b17701231633744e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf990412bab1488cad56ea61dd8d2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b43cec346dc6e0e120c707033f18d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715362f529ee425febd9fe4c0835ee9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90144309786d8175aa8e6ef4d4fccc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b25ef3acf27bb5acfdbfe20485fe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba61942ed395c915f92628b9acd9ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706eb1272475e03f58f7d57dff155e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ccc2d37a811c07aa691658fe161750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be9158332fdd2ecee657a03cfa13f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766418980e9e2c86a36c3af89fa08e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bb7c24299ba749c28f75da225e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf705d2ccb5e7d5377b07bb365151e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efbe825675d1e07b1a57d69d47551455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aca89c52e3badf11d2fe832b5430a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fb7ed2a4ecb18e81e50fdb35714257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf2b9bd4eb655e75926878e698aa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8ceb3d051475badf4e18507fe022e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fff0b273e29487911ccd64162b1fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5958399d0c4c4c729d7f86e3c47761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae628ba568869f67cbc6c28ff6bf5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb22bb55261a1f4f77e0df407bb1ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b3604b0c0fb014ad794c1feb7ae4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b06f3aabde2491854811ed7e851a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91325dd7f29100a379f261d5e3ff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbeb0a25fa1dee11f729a0735e2bb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fe6a6c252ce91d88167a3f681bd5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4af050d85dd13f3f5a6ea93cc38c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef005e3e0ef93d9286eb294f6cfb8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a3eca8e11a3de1ca505a7cae025371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f9dfe53609a90427f70bd6b5b73a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b99f878a7059733ea26aba8ca332e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba86814f74e0d51f032f7ca86c47874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5bf983db92a28fdd8eb6b1e3f295c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebaa3359d1a3e1d0f3fb0a3fd0c5ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cf770a138c15766fd79a2caa391077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9df8af15567354eaaaba7af196c7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83dc0980f07537dd03084169881cbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fbcda2614e388df8c974185af747c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fed2c883b3d8aca6debfdb6b1d33081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693205e74d441cd7c666cd60c0d3834b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9c0f1c6e0c94fb2e93cddea8e0b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc99c37d18025ecfc17e9d59b79bed384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99896f90b208655b3c4580277b5fde6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af8f46ce4e675e3973861f86353b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee381a27e18a2f3da860dcb338749b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a94e5884718676e978e4fef59755b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70447cd7ce46c8df520ae1bc595b0c0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77927ff56344c26d71bbdad651e709a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915452f6346a174b0763c708b2e092891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc5ad58178f36f3588f980a08b9ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814bc44925b19d7b9ac1ba3ffec46093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4364dcc0fa9169220edd6cb912f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f602e98667c0c4908f47c813be8bee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dccaaace8bbd9f9688eb175a92eaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050aeb1f8f9c8f93bce46dcf4bcc7cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574fc8442fd1d46866f157fa262bfac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8963be0d6ee238eca8be9babe742a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d045b3fcbe300d80136c3a8d670d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26015d52d710796268eba8d8e9065a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3315d5bcbd5b566e5627d542590f7ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39017e15eb1db387762dc54741f8c217103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396af91777d21eedffa12f30514ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157f22c6a1d0e68c76d6f80cb63cda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7f39cfdb1576160d08afb245d935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83876418643744d6ea56d7a53b0e16fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110d3cc5cd98f2600e733642c2732e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367daeee93ab5f5d118c0458c3553ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416851facdcc75c33912d37f8c8353110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fb0e2649b581f9d78ed38805be40b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d4508193c86e0a7ab4ca3b68387f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f81e6e0268617ab8de38a82cd200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d78a69e98af2c99d183e05c598756114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553cce4c8a0e126081602dc85d765ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8034f5bbb69f6de1a959eb1d9b32a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fec3baefe84cadd897e767bb1e10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161141e9190915039c2d310cee00a130118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd567396f7ec48c12490124dbb8ff7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc5fe870e1ed279359172c0114b2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5bfd058a74da09207e5c7fee0934121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575c560e37bb174751ea3b2a1ba7af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fde459da9341f7ee2df2f92c390a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d3dad11c9c4c34339cb23432403e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4d2dfab76db4a1003f5910999fcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c780d043c37ba3f60b8ba64f2a4162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651181f5808a662dcc48d1c9142ddb69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9579b7db8d084f57d9ab4a755239b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3189c99e0b2cea0e1489ff7bddad9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a66315109a4ed073f9680e5328167130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58347faeece6c44014655573b1124f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c9f76286479a0ba80a54e0fdc49f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c978b1c2176373c1896673eeaba7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f168f75c51745dd8a2d67f8d56982b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519fe92668b50e1ee8193376a1e2819135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c169da626ee6adc0cf71442298461e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645aa557578639839a27a59c92bd9e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad00d3769e8cb2d0ca138f5e1e8cb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2db9d0c0704eac6db1d34638a17d6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa25f38b92181ed29096f323600a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d71e256a3fa732c00278ed16658032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60aad16cf0f859211227b820b1667c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a42ae2d52256b6b4cc483732fbc9eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468606a2709a6aa36eec4d912abe5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b9b00190ee2e464b5726ecb1bc5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1142254f0b6203e0a19f9c7ea6e42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890721885b6d260c058c92187d6d10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda588f037fc88fbb4d21884e99e4d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6ccf203840501fbf0c294adbe924149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b607bd2f2a22f9caba46c3ebe35c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438e45cbe876faee8ad64a6e9bfcd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54b26702fd3e0aba1be8630d174c6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd67b1f4f5044d61dcb0c91d7f0d36a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104186b6c86ef86e83b63f86641f93f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a34d9863d7f738aea9958eca663fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30475741743f2f39e9c87b503ccad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e671d954129eb936457e5d27c46982157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a3cd3aedfd1c004603ab6e1e4d96f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bfe7ee427095aade633edb7df22c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e4969009ecd0a1e350ea85482e63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cae979ca3662085ff67f05d6c957b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daab587ef24cca0b2c9a734b94ca29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d94ec51d7b11fedd716c6eaabab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f11f7f0c8a2b198ef6d3e97fa1ace164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3063330fe0ad07b76ee858242eac3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b551d7d5abae307a3f4f11aacbfd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eac19bfd237a7742e9407e9e06f03a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc393c463e7a451f7ce3200bcb609446168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2db52d42367d654f47d45ba464b51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23c947364b5f0879ff055b2bdf252170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e99e653946830649e7665096d9ed7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6bc0581e29ac9e997200c121bb89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d4398e96881389f248ee0db6678a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834104a91884f18e48545832e4b6e68d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417757056646a356cdc9a013e735c0a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e228a2fbd61226a19847aa991241176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf83af83fb5ec47b1304a76fe02cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c9c6012828d4e8fdf0e631b6803f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e50a643ccb3140d54fc779ae1214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c202a7efe2b2d1a0be31d07d940fe86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d4fce568aab64b0a1780c652614f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52973e309ef789886fc2b0b53c88a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8cdbd6581e9970e9d80da57651e8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdaf317650673f9edaf15004bc1ac8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0254d01fac67e1fd832d64b7fd4f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a1290fbfe38eae35375f10f33dda5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a737de784ecff3c11254bc6f4a7c7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f6fb2197b9ee49f1e8fad58c9e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652698d0eeced0b0360b1519914f1cd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8531896196b643348cc6f817a72d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22cb54c7682561d8237f79f2c15e2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32817d2547e8c35aedebdc996982c05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b16f0b10b7f69ea89bc90e3c47c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486b8e2470b5321f1d8639d700f13dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400317a2f88688a83b778eb2f2a346e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f9093c8f349c121a48fd38e8e0e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a39524b1c6096a5ea26bd9029fd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e52c48d1af92d7f0fee11a237724198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833fab8a90c96f3d3bd78589cb292b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad67d5f4cbf2b04def006722ef7d22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb077b2a1866d57206c98c2b35dff8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8129cdd157c1f89ac66e53c604afc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5255c389246e01cd41fc1310a24cc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525850aed0f84450fe62cba21c19b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08627953f3fd3546341bc0eb582a3235205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0620282aa4aa8f6e6bfc6923e70683206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f43d7ec61ce988bbe0d029e8c944f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f793a35894b264cc35027ec9ad7df9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739b02a7d576e7487bb4f2395396ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77501379085a9196efb2ae96d519aae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88c8e021cab819f88f00e4c51f944211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c71318c60ba5c92a999a692583d44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f78d68a654495abfb9ff486b951de4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820491604479c77e6b93e0ae73c8f7ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd40b68b562ab1e1f7b3f298e4e7fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb286a72ecea5ca510559033f6e53b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ddb244fbe6e410cdfdbb24c1ebaee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd689fb8e8b17b0c76800c12bd47b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60444be280794a27fcd860c6b117061219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53439afc8a5b3f5e69cfa6aec55dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c30dc43668d46bf9a5e24f5ccda60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da399e4f55f343e09fc15baba61d92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee97590e8de72d3235381d701c49e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d24e8cc4d2b6cdeb2a9d0eec6557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d860a2e09b119503d862764e638649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7218dc556ac6676920a362212fd2c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad61aa656d961a0632485f0531c53f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a12a50382e0d0810a7a57a1962742228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe3e528536ebfdca6f4ebc4d10c4c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b035f07aed3c428efe577409df1109230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b05f47f2a4c7c67ce8a5840e57585231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f7dfe01b92f12af6106238252b185232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658612c3ffcc28106a129194683fc9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65529498a9457f29028775ee58eefe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189b1d636141bbf98170143535a5e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958abcac869278220735500b662a050236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570080b54baacaa6182f968c777211a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077de83340bea79c080a2c4905722f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42b5a5b1e0937ac444c4f4b61545b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af22ca134d75cfddb6ef70e8b2dc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75e1568a07fa071d54462a06c0d671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c79ee6681045f2e7752bdbb91549c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd4f5908704cf81ca9a28c0385debe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282fbaaf528811c3b0dd60520276f85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c22b495857d92dec063c8e7edf55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40563639f06867226d0200cb22dea1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3cc2a1930143a37e66f91666cf4e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559cd33cbd4ecff7ad962c3450fdfdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599588476d87fbff0bb4b89bc629c283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ddfa5c245c3a99cf6102a5d87caac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c37776509fb482dc803460d40fad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b175c626c0171b9f742d331fa6bcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286179668613283f61bef7cf2497d951253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8bc3f10f32ea1638fa866c76c5e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668a185027f6897138e1094abaf0ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f13190e95a7de5a4ca3958798120256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e1592cd55ebb8ec581554635759d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353bcc85a2c321fb9299686eaea298258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcf5568d894b79cd99965f8528365259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a82b040befdf79690f6e4815016a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d05eb4b67eec02f8a1f83a7e4d7f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5aba54037b12ec74e11fa2942009262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647071aa26d8e4fd6e65002f63ea5876263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be48cee561e445456c96541d56d0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ca32bcbb02c9f326b4ddba697cf7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005baec4d74f5b4a11a1534706cb7b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024862c87f61ba3ee3fedb4288958d4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940324993ff488c60ec6b9985282cab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db894455dab606bd4368bb628a9fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19165e35f70861a838259ddbf6a20649270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8dbb7ceca2373b42be9ebb21d951271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c57b9ed32066cf17ba35f6f085b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b1e65d5ee9d3490f2dfd4bc9da9c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf997d08a07e1a03643e1a80926220274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bdd081ad3260a95c918f26bae1ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0cb39690c40cf543ec41964399996276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d997e9d9fb1004336fe7324172f86a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752176b5f1f617efbbc960a1d952c166278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4faefe217f02714ac95d2fcffd608279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094f21a85f9386c177265f249d5d75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58337bb6ba4e1987d2259260ebc1ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c15ff040cf5b414a22717c2afd4083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306865330f1d8ffe5e8c81ce1fc32d91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485013cb97e51c9292c7c5d7309be2b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcd1f47ff8823379e9b1620b7ddd4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2bd9261a84b9383f1a59e0bf20f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf1fc204965c2d260c56598900392287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a0ba6ee2c38dda0657a640481dd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead04d922191581c40d4524e26baf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada1a9ccceada68558d1762462ec06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dd494de72ee20989a2a3def83d9a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf53f724a9b8a10430ee1dbc72350cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f1cee1421a57f9ddd32408ba9672293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441498d362d6be9041df078b14681d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383c2eae6b3ce6c4c194a9860ec015295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12f40a187921ff00388151410b5af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552516317b5f13e64f076b98a684d4c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610e4600f1adece1a4269b5c40722e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e14951d8744dc9a7befa03cca893a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86ded83d2e6ee0c5bbf14f9b21639300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba8b31457af4bb7fc5803a95089ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a760c464132c72693ef865ce54ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c5b6e89f50140f7c6b3df9704303303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812309bb8127fe443b10e4a6d8eacc32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91687db5e9bccc93e51567d7f56d0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89541c15b9a210baae4916078a2fc5ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2a2cf5b142efcb2f25ac9a36bb36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789c15c82ea07aafcbffce6eaf7ac45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6934b4d5867558dc5115543c78541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f6ce45b0f969c32eeef1816a0ff66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464304562ad7ebc5daefb4b13d33e1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f38024723b21d88ac4bc9e9d38439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee9e43ea66ea8bf77e59bb3ab9e49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd3495f68973163a2f6512b4bb371d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283877b89f29a8b61e6a1df4b768b54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2901c2af1bef9fb50750579f03594d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32708c3b71320302b78f4591c4b303c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2cc10cea643858a2f9adc79c70f39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb31d8bd10e55480c006d3580bc8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ee92a4c6477904a06b8625465b0a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab021e48be85f6fdd72f584b74d5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a7719fd36130b21352e9f9949a378322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679dccc9f82f4f0006e71b042a2889f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac73d0742b84d31806f0d2bd59cb85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e33274c1bfe0bd92cfdf8f061be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7601509951cd771193e31a0921c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070401a40ee545b44432707147020a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c476949c34fc247a66840178936a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5bc7121fac849b7758d7dce08b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862ed1fec3055d9dee8060287be91ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b44e5bb83ea366c78cf249015261f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb5a64c06db8044d7912ee3ef6c6f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8b4271251e7a4b639c8abb9087db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e03370cdb68eca07d06911964c1901334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf35236c151cbc792ef8d72f5c530d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12ee4f4a0a127d756e405c6aa8fea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0f5679742186e9dec093a5c76876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258396c2e0d8a28c229f397671dcd02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87312e9f4baa3a0da2b7ffe25a0a243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71162678d52f60bc545733dfab9a178340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb466e705459c4fa988b18d34bc0d790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b16590098a8cb1b13a0f8381ee812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c14423977f9d9d97d9b899341818343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb77c83ecc3b260ec6dfb004138d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26be7ee081d08f5af80ab6603fa09c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e61a4a3b40be14af002b4d980abb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d6796cca8a7c4c28fa47ea30a4e70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb162b4d355f55e16ca4598de4d067348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d032629c3d5e1d18c41e28e1a69cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f1826ef9f5659b17e38a197909f4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee7e15da0e3972619c398a4ff2325351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949d20b92a455e2c62f74c3c988d90f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a75bdb3fc12307de0af7db3c2b0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a85600a90bcc1145228b31cec7ac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc223d62780a7902b7859113517e3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d96da4d99b7241ab9ae13dc9bcd708356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ff53ecc50f8c36ebb9b62b893a07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ae62c96ae1e76322c3052ff4b1a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41216c4a383fd7d2643aaee40eeaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df26a99b032d339ac01e788b36af2fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eae16e00eca33fa902e7ef27e03bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c31b72de1b568e7bdcac337421d09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fcbf7e62697b96e5bee7aa5ff18e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb988fc836c42e3ed4673691a5201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c3a33b9ec750f04803741bddd1f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad89a19737aa91984682d24ed2d8e81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a9caaf18330076c2bdc78b7fdca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188518ea182d1d3d990514682d33e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d49e5a1ad39ce49c8e34c8a374824a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad8723fed2b37e8c0a095376e109e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bd303b2ded053316d9b511b63264b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e97176cf1b8b71815f28cf3e5df3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e799d8fe9965ee9e0eed0584e0cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43dca364575cdad4fad1b08dbae4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89881286da981129d3e76d9a3c02da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3731110e5a1ae61d3fffcf7b2ea2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a39938be2729cc699ca504cd4c484b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b3e803ad84f0aa1320dc1f5f4bc6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c705eead62b3862942d5d6575867d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2109344ffe129e2e90bff2a79d70e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30710a0f7508d85b4b75264e72c8017d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129458fbe420eb629c6b514377ddb73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04539936965d4edad9c7f09d124802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67637e4865a2e8573705f7971bbbd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f892b455579c8857cc10b822ab9d39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236800a39aa50cb1f4eea2e4e41a78d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7837be23b39bb4ee8ae29323e982387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37355096f8f3616324aecaeb98c7c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077186fb1742da9410806d79e103914389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a294e3503e5aa23a6caed9689a72cd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec96eee6f55da59af1a07ff30f0ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0de1840d1c70c19f2c981bf5b5b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06306701027fc862d92a9c833669950393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ece797fc1d56813e1d19b24c2839394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d825d8cb6f30a147ee0bb02fe1cb259395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b5a20d9b4e879c6ea53eb3ce36071396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d083d3afe24d0337ee7296981225397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdda672522b5c7b56da3a5869ae25e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff7d85da3d42a6eb78e2f3c2652d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01b53db26219713d73b69a47e6a41c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373bcb682d4c0d2c9dff888a8f73b4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df422f50e666eb8c114c9a2539a8a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf0c3a9541037d85b2cea0bf5f322403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30334012838944100725afc36cac11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbf17ab3e2f587a141ef5661745f25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22e84320468d39ca60a10c7c9f6b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c8ea70c034257c31d97622b5710f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a8f93856ae7bb8ddc441bbfc6e3c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa56acc2aa2919fa03baabc57b0e15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4250118c116fbdc2831eb84ce4c95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ced06904deb9965ac170e61f6e452411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b243077ef035d9777d02b90eb6f81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87378bc87ce73850c8ccf6e97aff0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ea1b1d7992dda9f6e775e8f6e3e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfec46996047d10ff162ee81030e61b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fcdb5cf0cb9c5886671de4f20d5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6274aa3a66b45df8288409893e34d4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986227cb26019141e36b25d71fd014418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f328c8190295643504f872d88c55269419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b5fba371a4900df9fe692588339b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c5a6e40a91bd4e2358d5ea268ee30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495f3ff00841eb06890c4129fb14c9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845d036b8cbd05e55ac72d7da11eb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60eae488c103f4303b5afd2aef6e7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad686bde9c02c9bed3fa1fff64ae42a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a541d7095a7a808ec8176771bdce4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf25089cc68f500d59f8e79774a48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60bba6af3524d2d26d65eb9573011428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a498bc71c435eed2dc63bffe8ddf391429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574d4a9f37076388c71af39d4f0a10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569067c8b54de82193c42a54b76e133431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ebd96712ee189ce9f38f3ce7284d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161880fe4eb506020ab84509d3fbda83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd657b88d28b3a471f50e430ddbc72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba12c0036eb7e6aebc5fa8b4ee82fca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e50a8cd13e0f46a78a2472703b4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60768ccb1859f9a728f2ed9212af3ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8d9a9d9f248238b3577fcd280236438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b7fbe6505429251b47f7382aae45b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7291332897f099d4023c8cbc401b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e0162e76958125295dd9000f9938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dce3b23a4332a5ff64c224ed927ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785461ae825ca24edef79567ac38546e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072275ebb3da9af9c7861c7136b9a95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099da42c88ba3e73892fcadf4eff3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56edcd5dd65b14329f484f11df55d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625afa70d07efa3762a0327dd7cbdc59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff77f9d9418c0eec87c5b427afce2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e617d034d3e6f40271c1dca481419449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68fdeda6ffa3075d750b6b89e1be9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257c5a3855fabfb02765ca44847968451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45726c76053a767679bc52feb12d1966452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc681c64e4358ba5e075b55b11f83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d907bd363eb7cae0de93335fab124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12886f23e441c3857c71e343c6fd27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48ad33df3db6e75d3aa46885c4741b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3139908941b88987d92e27c6a652ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325f90d5e0ae4b85305cf30ec33195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b223636f19f9642824f76370717f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421a83c2f24f8a8bae039932ba211a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976b37bb3baead6360f4b7b7defac3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c76119c305aebd5e62015f700fb4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb698e661300dbc91d79a60506008463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742514d5754faa686afc7bdaddabf95c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7bfe491f2ed7d7baee74e325fa7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565bb3b46c29570dcaeac7ff7d818a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b82037deaf2dcc83e0d29fbe24865467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d500b0345bf1c5a6db76a5df7a9e0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d0f977f5d5212f0a6f89eaa45f24b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55dd25df1eb2d7c8d94f57fe860059470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6beba9f0cf668d1a1078bdce3066471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a35ecd30d18353d92d44373cc43a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a0ddae0e07de40a08226d2bf4ca3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a774b1b9031223ec82de70c8ce173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba9b8bd04221158185e463381547c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d954baf6104f40b8551fc6cb91cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74c22fda02b9583b79ced1ec7b4c45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5bfe538deeda6b29704c15cb060be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527003c0b3eb43b915a32d833fba81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dabcfd47ba1fdc74a47becb326742f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a39a82f5dac9b4816e24f5932871d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063c5c26ddca77ea63263387a962bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352770193ab9a389b45ae3ddc7fb35f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c14379dd0aafadfdb6b54e18e1949484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c95f8184253a76904c6e43c187674485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a460a7ee8edddad3494b2b76875fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335a3947b85cea9a3882e7822c55a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0e9524fdb6e07db0023c8bb27a79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708360fd705553000abd4901de688de6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef1c4e876f5c6ca698a1839c98628490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497b32e1b0686f99c85c6895e0564b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e3e4724c8b0dbd0b0db463472dec7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2090f7a23d380ee1086926db9e085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ce996999ab545d313b794e141f8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb9b4a15a1ea8db3430e09f0168f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067bd84dc4d551caa903220d1741e25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6229b8901a129188045b9b347ca9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f15c78a1153c7846fd46bd2f9adb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cd9814aa0b1d6fab346aad2f0a5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b91ad9bbf5fd82d1862deb9ee17e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf13447cc8a509928859472831e6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11bea566c6f3ec9bd1d1f1bb538ea6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6f97e5eb1b470c587640efb076f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da1f55ea404e857a42cf47d20f243c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506ffe28cd4f8ecd7e82141c2606c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaec560cb44f4a480fee8da61caad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf9d1cfda590be04c96cd1b16c603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e83a74c7f69fcf2cc4e0fe5f4c4de2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46930eda63ac14e7cc2cb09765ce29d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b44ba6867f7a6323b5f9574859d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103542f642cfb52a369a33409123d008511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07c49cbe67730510eb4a78d1f233c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bad2cd7fa4bd6528fa74dafee1c63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ccae98c1c93848372bdc7016998d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab322aa4e02daadb11eae9a18801c84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d2e743110ca6b4d99e4de9b2efd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c98ed10e089335953bb36a1e865cf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9c78391a3865b3d6efffd4088e273518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76ffcb1ef549e563f6a6bfaad3678e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3f608595bb0ef8f8cc0a10ec2725520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e8d69a03a183b3ea03ef4923433d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39e3ba42330f13d4a6a0e22c7eca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a77027e7592a7d7c644df8d57119c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36c01717501925495196f9491af4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc83929c2288d921de823b225f57b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcefe4f8b19c4da46aae04832c52ad7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7af5f707884d58446cca0f28e5116527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd1a384e2aea6a044e016d40c736d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b178be8b57483d80be3bb89c0f97bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d20edf597c4041eea50526bbe33615530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649fd3f0809351c759b4ed4463ddee4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938a36e1c9f828087c9491303d1ff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac03aa2e080da3886e65056917431d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8ace2fd4769df019cd12940fe994534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b0afba1a2659285f2b98c5e0e845f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e065868d6b59554bfe117c0eca32c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7732aa57b95501103791b23b5a61708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b394aa7a35205a63ff8f79c3718b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee4d6697a6ddd452498b9bf790a8b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643dea14df5e92e6cf2506907cd9ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e140399955e276dfbede09946ab50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf2284975865dd944749464aea4a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363a22610ae60a21ad7920215a12127543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c5133ea273f78aa4de8d77cf9f238544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda74860b55dc94ae3022f9afa0cefa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6e25075cb6c34525bd74e9daf15b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b40c5f336931c3f1c82955edd9aff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e1d409a9108f76d665ec60a5b514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac0729c3a9ab85ef7661e85f00f8f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd894b1c0fd1c548b273c5306e4161550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3dc6337ae6d53c097bac0c0f4103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee2a8c62e5560899ce6eb0e8b3a27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e296e7088d729dda9004e4613879a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75966aa830004da5d9223ea1fb17e7a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57ea0c987a711ded586ec1753446b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe8e8c5799b0b91a582eb0ac615c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788be0a18ba34045c15bbd9d08dd00c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e152fa411ab549be329501f7cf7d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee84591b8edee8209740968270771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c0b9ce243c89271a03ea1c4f3fdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1e188e4b925bc28e57bfc76235af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476beb81cc5523365e898baaf98eb7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38516378eb73e60aaea0c4d3def696ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36130b9a1507a4fa396c1d9c70cfe12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61fcfe063551f68a0a1c595870bef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f867d6bff160b1b5652e62a38bbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68c60654325e7dd6ab59bd3b13476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd132cd7cad05fbe5dc6c7e9290ab209568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c17c022d6b4e68f81adedf4c9763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675dbe9fe5a8e95d7dc5335734b415570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c036245efb9fb5e8491be78634afec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b3bca407ccb0404584c03d2aa9b9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa40c0cddcaf0d3613a7ac73e99e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7901944af81fd1c248d3755d457c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13d50a42226a1ce2ab32e8eb4d39e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b367c6a50d4bb2f3a1fbe2bc551330576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a84529cc5f257ec3048e1962aa652577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa5c6e9b6085c86d78ab8ef76850c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4edfe14e542bb47659098fca2bbe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68253d16c5cb625db8a17a74346ec1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6c8575e3b0afffd0abe83c314bea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde97937fa1cc4df699c250a4f8799c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c1fadb35c45944def35d987d3cc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5a4587a1e61c7edbb3a31d84d12c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855870c1ab16a4580b02903d2b78bacf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae3599cb7f0eb12174b2a629133bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab2280f9570e487fd96a172cac5cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc9e5c223f1eb66110afaf3f1ca953588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630fe03e9a07aaf6683d1c7cfa46020589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4085015ebdd2593e41689c62c8880590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276393d072bae1d936d07f21d385e4b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e4b952172edd51e8ea6d5c8bb72c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83435dea9290054b4ead493fa126a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91810030b71a92f562c8c2bd4efb6b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8098cf86989df8adb87bdcf218b8c69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827afaf5e3e72c17a7adbb4a9e889251596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e273c986884ed0eb3c4692ad5027b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ceafe1112feec8de927509939337598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4ef6b4d5c75f19f343e1c67b33abd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6644c3e2265c933e220814533b025a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3931290c667a18f91c5a9dda1cd588601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9126a0a85f9719f8b115ba6084956602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d953ba3d3118e3d320214be767d43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4f8ce2d2a014b70b61e495af361b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598541d7e1a6487b9c331341a129980605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd9fd33e75cebe6ddbbc31466fdc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0f922849b9e72d76d7ca2d56003ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888376483ce61fbb7ab9c93ed44254f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1758fab1492044ebc91902937c991609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b745f83cb3b0ec8de4e9d320d3c4e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa1447b5ace2655b7b8edf234938c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f3b347b728f2d64fde4c632a22bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebbb1ff5fafeeb41ccb22e97f51733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba4cadfcd9f21ab1b8678300565aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3cd1b2b3acb7477fc16c464748bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9d777f250fba08ad7a7fc7af6ed9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3fa3c1149fd3d3862c47abc31be7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc169e42196c148206c1e21d26085a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a14021fb177423df932817de9a752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081fa6112b905ff977b07c64d44ac6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360490fe7ceb16c2b33fb367802af061621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78b5c0c5d85a51b47ea291d38802d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9899278adc2b214faa200424f62f00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff48952c01b4dc3403f619a3d11327624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc9210e137196dc4d52e70a6cc5c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859f52aa4aeb094f3dc822c8cbc0f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40366f82628cadbcc150ed0a02edae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415891fe6a63b5d7d1a32c10f59a8e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7f4f0850ab8b6a26c3381d6e559a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73dd089dbbbb86aa10539a7d24157b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922002cc1732052fc470735537b33b2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed58e3884036dda171278898ae1f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aef6f14abec2e18ada69435389312633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d655415622d24c8a1c0d43961ff82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b02748593bbf171c1cc41ec10403d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3526d9f18fa4db09e5e3ecf6804d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d7ff35fe3ac6274dec3953df5b34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0281fdf6cb59abb7b1585d06d2c5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705d96bcd6e6031bacb7f5ee11e634639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f62e6ccebe998415ece5f0de90db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9c5b008a1812beea704fd91cc099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a92b53d574c51cd4851d6a4dc503ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41074e18bc06094896cb387e59105f36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e75e6dc697cb524e0994ffe1a6f0d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1dfd90061e4ccaa1bb4f6bc937a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706066cb90a4dce79e0e23cfcbb22b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305b698f32b6dd8c9cdb65fd29d0df3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e863ad6d28da0ef0990c5d1e14a9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb338f0cd601f43193e2b0126306cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fbcd4610474e1b22f829e323881bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702483266d69072bfda61cc9c7841252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a895d6eb12b41c414d40a82d6284db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fc44924ce899c31fc1feaacd898e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5393d073d8b7e20e58341dea35588654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e8b1ff50e0bf54167164435775488655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c534931f5689b8bd7416e9fbd5b4b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f57ef7e3ed129ea7e406afa01dbf9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc755587e2bf92ae6c5a4a38dd537658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b11ea59d9e55feca82ea4a0a1951659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef22a904b617f3b22ceb2a9dbb25448660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929a8e661a01f63bc81fb52266de10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c21b9a20ce8838b2a8ebcb2c402e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7bba790c32c7785263030ad9a072a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463872589ce2d5fdc929803c461f56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7aa2859f5499357a409a015ea0314665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed9867b1467a7225840af4dc87736666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230752d32f4acda0c403601cf79509fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35203406c132cf2f180433a4e5296c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4811aa5ce2f90311ac763b834d8e47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675559498ccf9a0677e6e717ed895881670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c3e8cac08e8e22fd9fe2c7078a19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44738ed2ff0a554fe07bd8a36e61eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b05de91652a80d75aedb370cd5199673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae05aa93b45d480d38e4b6c1d9d56f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9ab39eb9ddfb3a4992d2d1a885548675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96798e105df8e8fe9e5f4f1f278102e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283a213ad30f7fc11b4dfcc4254c88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8994d5845828822fe2dac4bdc3f3c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191424d78d6a619f9614383b11d8a0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf3538e1631f992ceaf48ffb6b2a05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb649777dbb92a16ba8df8471bcb1c2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1381ed081ac7a4d20bcf4c81d92e01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e830e1c6929a87d82bf9d25c6275a82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a1984cc15a374ce2518e4024b4b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3c075223d8cd90f47d66e4eb22bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9e131a84e7b2a3266161f98b5a07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486668a6c4e98a1f8a2bec165ffbe46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9bd27227ad27365e56aca88bee91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967fdd9b203878b9ab63d377a789f55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb14a86c0eff7e4bf68fceca8df5df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe254109b845701dd36d3c7f7ded7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fedf358230ce37b437aea116c6aa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addce5dc5f8b7d82983427074d32dda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eef90f842311318974a07ba1bcaf2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af012c0c5302c4e1e2a77b389349ef1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d879b22120295f2acec4425d5074a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86468a1c071679d64e960162e8b59ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca6de3d877188bea1dbb9f865da179698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334abf6dfaf117aace5df8971f90f59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db02d2682eeae02550686546e4200700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d81677e260c31864e95271a5736bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a82b946b2ad90abc99cc00f4e7e33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b93ae42a743793df8d5b6212fdc2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c857a0cdd8a85dd448c7b5de396e8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823c21b8575e28c83bb4106b3eb11f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f96953d9dbad7338220bd914472d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d74c8eb32c69ddfb0c0caba8137f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef197535f8229f6c9915880c826394708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d456ea2780f0df7067e1e8bae146709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428aee18e528761dd86748831a7361710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e752d12a1c032a66cc14e70da9b304711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20593bddc92b196bb04c267ec1c1e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffefba189a47cd7c8a25439dc49c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe00aa60934cbaad6ec9d5aaee38ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23936658ee5d3e1f7630eab7ad888a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89e46f810f026a88641e3c2d9ae10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0cb6174301eecd6e269408b655ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec90d039e7298d87c9223bafe72f6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc2fd39d152e29c5e563eefdb2138d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da2db52101d9e6b4b02308400fb9eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb197740b90a17c46587240832db0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21402b206bb4719ef250fe4d4aa783722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6989d46a7dd992979c893ff8821b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994e79489abd45ea645c276034d500724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215a8f89cd4c4da81739de2b8178f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d13be640fa32d408399d829840b08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9275fa0dcb74195152de3ed775307727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149f670fd7c5a8afba029ae5e5d0469728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed1604e18c0aab337b71a72d1bd19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953968ca72c840428195a3a8f2cd9363730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb146158d5b3a5bcddda1206eb165731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70692159fd73acdb289b2c42f14e2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c0df9b94865f0db8584f7a45408bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12aaae1d2b327c4db922282f8d4506734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007119396d47f9e30b11034f5bac3876735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9439dbcd07ca48b40c45dc2cfc6914736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34ce811e924689834d0feab13be84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600c104ac566961c49192703d7e7b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c35d6a585f6afd691b8b95a0436d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc334f863c26dd8c20d2934563c4402740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67a0b2ee6569ffcf00fa05e4d9969741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2173b30a44898d0cb432cc934c970742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2531ec2e010753fefa089fdaa8952a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195da0ca88cfc97edc0c5d21ca58b90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200816db7afef58af23a3bf88340ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c857721594354a1370d0526fdf5cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87698071c6bead63856dc767a1f238c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336712169fad7f47c702fe30ec37ef0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432868e2c4ebf0b1d795bc258391b0af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe472989d666548e52b65f51b93df9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec171d02bcc30caed14a0d6107a57d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860898a6c5db51f90ebcccee45a4022752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560c94ca9dd49d634e147d083342a0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>