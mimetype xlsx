--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd65a483634ba022ca22435158cabf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637debb2bef8f30595be520e2f4dc04b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15363de594dfaea757d9ed80f195b12e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c560a8e15b6534f970356143785b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea71a091b42c6d29aa03b43c6ecd2f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43e532c777b458b68d3fc5b06fe0026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea2af3523d962b4a0b8fe4d3649887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bacadbea5eb603591ed65544dabc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5faa1f0a15f7535583df02263091eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2121a630fd7060658d79cf0f2b5a0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01864bb1d568df06779d99f065f5f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a4f5246149d64236ded1b077a4e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a2d70de0449f3103bcef19c0638813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41842efd958f700d9a7c6538ce27414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e329bbd1cc429bd7fec7ffd25cb1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e6c1bc5763b0f3e0b266ae575b2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b5c3fdc6ae75f86e3e4182bef09517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b7dd63aa0d36de9706aa9919b89bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9effa0b27b88789f75fef301689d32619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b8c6129c76eeeabd1162805a913a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485aae32c7b9c435286d452904941321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99079f269b2a7f88a1ab134f1b864322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba72b1b85616f94bb2534ad497cd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef927aed7a6225f9a96a6b5da71c80824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0668ea6d6c053a35f047b269a81fd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6167b296a0faafb68991fa3a6d79e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97976c73ca991dcea79a0c66086e62527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fdd4d4b1494ce6a50661eab064c3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824540183d422eb1691839a1e39a33db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157cae597eb2f604b4bfa9221373f1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dfef659874c89c16087109e38836831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79962d985e7a139fd32c56e384a6cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe026c7e8b620208231f25b83f15ff9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec99a28645531fb99635fe831897c3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87cba89ed1791cba896ab360cc6e1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b27a13a6b91279765a43ebedac680c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394f52f88ca53a572da352c0d0af2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f4b469a54e8d463e52fb2386de0b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073674dde71820fbbf23d91e44d27bbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10075527ad3bff5a5fe90bbe469d77340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1049d56f0d486d23a49981fd8ebd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393b6fd0b21d7af50f2d7b8ffd6ba542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1655ff9baeb01fa6a82621f34e54d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f1bcf1a89cb5bfa76f5a77c78b52d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6810365a811e64461ae5936e7cbc7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ba07cb830619c1f9f387140fa4ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e15c379c1d5e7eb998798b5381ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd5ebc261ce31ec05de921490d40f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2d71f677509b28ec2fc55d85e59a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d84641fe68ff68d91a868aa5ecd0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa346ee4a10793b07216f45bba034151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4616534903c650305f39998a574055952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0bdbf1473cddd3ac0635164adb5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da99a42f9305eaa913ff477886ec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad242b352dbb0c541d05dacf51d2d4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a79f2f5da3061f1de85014978896356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743bba85ab2e83491d7734bb409e6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125efb785683da4c1a7e408f8cdfc5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0eaa0c566a73fbc6da756ec27a71859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fba93c9d63f7b04b5caf9f79ca7b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d021a536beb4a15dd985ba35888761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cef7aa88ce1027cb23afddce5e68e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b07c9e2ff1bdc0cbcff6bb5d70a8b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed91c25da2f8d5b1006f2b9ba473a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f5cc14acff2d48439e8239879b8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15d299e8b2ab961de68ce07d1af2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e92af683645ec3cf049e566b2b63267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a689bf93fa0c50eb0b8529957c091d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414faa230d0ee97fee6cd864315e61869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727cd67c70a2790c259e4848f22082870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23305114847eaf2686cb13c26fc6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee684c3fb937db1b3da41db259165c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b822837d734aed7ac1fc850bf2f101573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c69918841ccdc792a270ada0e8e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0a4a816c2fec254493a827ef3f4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc18b451a190aefd2081f097f0a3fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11e00647aff3b896aefadcf8f52ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa9d5afd2921b1c70999ed874161478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81f32de0f36d01aa197482672e1e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd423a867f4630d0e1ba020811186a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a456bfc6e09746d9b46a06164a978181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3aa8e01428a5d395fe624e417e7da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8e8facbbb0589de27401b4fbf8b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e838c0772dc48891a0be256de0c4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7312744c628c52fcffcebe6ea92885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007405d6f58e77f80af0e56109ddb3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29f9ffe8f30e24395ef777732bd2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2adec3b41968bd108ef1bbe25e4fff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44216aa58ce89982d7addc743b6a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828a0ac1db6795e130a710e468cf21b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3d57203db5e79e187626d5b2dcce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbfd33c3160bc158b946bef44f276292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217dd5f1d912d07f075af27dae1a68e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5b6e552d670243e74f6e665c9601394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7ecd9de9e01f8abd9d069b7ae320b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb806655b3e419dce457b041de4b38d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5fc9b42b293da7728380e2ca57d4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf152dd67d137f9172221e351110c9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888407b36398e6221eafe44364694699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d78a2792426e937924b1e865e16e62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ebdcf4b5c88b69afa6d9ce06a77c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ad255e369de4c8b6dad38ba9b733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab898e3e41e7d249482beeea6e3fa40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb8863e0fc61d415224349b6f49769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c6199e018c766939b25fdd1bc9ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8126f19f7c90be99f5f233dc7d27a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9bf131e15d062a0cc98749a5d643c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b398c70e629c9e25350cc422352883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc330e1436f2906a62ad5bf7b6fffb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cba1cca641cfd235117bcedbaff4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de79b20b69f6dc7568f6f37d923a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceabd6d954b19eb47770f8f3fb8f55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac6d6eaad561ae8e6f571389faeff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59538c8ef0847439d473a821572969f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a03005c69118c4449b7fec29a2d7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a954a53dee69d36ef7f9a817743f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a4e6deb6d20c8b24a9cd48c9863a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21757ba9cf18dd0eabad0b0a725099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4085cb55337303637f93c3a8a33a5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6dfa19e98872bc4e91cd076cdda5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f213e1b096800d33eb79e640a0e284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083b5c17e9c77300530e9d7d24e61a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13760b23bda0678eed1140390579709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a50c7d3c98c343778bbd8aefbc92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e529962d3d4d609d6237816f0c54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f670de76c1558ae3618a58ca196f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d173e8dfccec336ac3057d815a11adb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a2caa957b5018156658cea0cdbd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc81cc3f16ea3d0d8d7243045b558129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b750923b77ee48f5dc4bc3f9189f4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e93425621f8bd77157fd86d2b5f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb784ef12e26061a416e32c586eff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9345a44b072eed0d006dfe0841385133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180472f30f21437d2e8c288a915427134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a38ad05247b4060295fee0dff1f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6fcbd132d711f219ad5f821f6a01f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a08b572f4b79b8f82d0c8067c9da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aeba8869af4561815aa10a722dad6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e7478e94ae468a27945a5e6c4aca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c96c6ded3b6bc356f94297165ed553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb492dae20247bc679a8602e6a6163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616103e04ff6d6a8f9da095b40a94d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c323abebbc03456fb6233bcde0459b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe5f81673a2375ecea4fdc951fdc18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246ad559c963b7c0f2568d02f948d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe91bbf024d2811efbe1f4e3f19d41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a847ff954ecb3edb80953fbe3a0ed9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c015be976b3a9a2b3b9cd851d9de2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96727cf7c601c6e37b20cac3ffae4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e123b1c7294570e7d33883aaedd47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23270fd3a1201961f95b6ce77f9f81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0edd5804c34302f4ddeacb71c8b422152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6f540e50282996198c6a74ceb2e87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f83e34db756334a56d7190db086a3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b0435bb3fc85ba7b19c365ccd3d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f58fcdffa0b00f6360ba04b7dcf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e8881608b0e055a2ee72ba02968c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bedce15e5e77d048b300c25f96cab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865490988b1c746d212ed5303134eaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630de59ce65808d69b17d8768b5b99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62607be85c1a3104fc52fe38360db6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671949f6c71e169f0d6a6d93f788280162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f79283bb42422508984ce86d2095c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b343f221d22386eabd0b74e63736c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0d646390bae75e7bd69d5bf4372f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cdd90b414b6e7a6235995881a9de0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b137e7b888216a0c0879834d8a71c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cadea36d306aa7fd0923d14942eba0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576cd95382ee74e58d72f10b41b03a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbdbbdb8fffd3441ae3135741bd7ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115daa6d87bd1cd7ed33e8cd6e6b4264171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb617f8334627903de389958d9b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1654f2137012a1b80dc69ce7f28a61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868bc7f27438647a0118bb76d2d75fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94eb25c63581251490f0d6e1b6343f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c74e7abf82120b3015687f65d7eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188134922e68a666d23d03763f9daeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6cd7a915b67acc8b71b4ff0df684d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd6aaa5e0b384f02178c2375b92e37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f7fa53663bf4df754abba4f6d4a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42a43bdcadf963722b4ad09cbe8841181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c13d0df5a97155cd815c3ff3c6f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff95acf8c257d4ddcf5214b1d83756183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251794086b11a27f8efb8be42bff0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc991ccd1896ebc074c4f51e85808d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50e6b2a705b42151caffc811770be9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721fc12eea58f38e0f7a83c0e6ca8f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4255439bc1c95e1859bb3facac0c4ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62319122f0cc81a67d9414e9088a6d9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f50d8ea1453b5cd52a60efcb19d7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcbb7e5ade2931ba11c772a295461f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e753e9ebdb918a22235b51802f38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e64a43b448b553dca18a98c5b9f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7a93b603221cf411c46bf2abfa17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57520ca7881056645aea5188e95c46ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46cc6e4cfd719d9b4f3a74872e5280196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605531093699d9258b4873d767c5c4e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986fa9e6a2026c2c3605b920cc6303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d95f4a574a07f83f60a50c5e269f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b411bd59fbc2dd8fdd1b8ca9133d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c687570f9633fcf26c360b8d4b44ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78f3cfccf8a863646489665f04cbb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178399a3cbff91ff2f3c7ee2ca97d03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f2a189d4be3e32489f4e2486c36c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239dd95de1f10bc328ce03ea60a396b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2e554400d536ed6d39ff48cc5a26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde98a54fb8145e47027c1f6e2dc53f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf4f7ae94e2d59c44a08ee01044a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619f87d161d789bb9b76da2fad7fdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc53d1c413e610e3f24f270467b87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbfde148f4d62ffea6a134ef5a42db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d59c431b353d63803eb833fffa96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475407227dfc3c610d48657472f890213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c533a4b2b770dc2a3ce0adcdc42d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315076afb823f2b00207cf86239a84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb79d309b0468498a1fc2476f58574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05ec83b0b3892297eaeb1d9b67852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a3581bfb4c58b8df7578d68c75ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43db507572aed2e6a1c2aa65719541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f97a7ec363c625cafc78e25814cd67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ece4d009477683638716b997edc0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04266e0c771a38d142cd5edb21c0f22222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20d90f7321e527563e63171134b769223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63149c29ff6c1a59fffababa14231ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa448050b16576aaea3bf6d57a04bfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9679fb6218cf623d9252806c97498d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0d61f986dc8b5189ed0a9bee9c86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce77e522a0eb9baa484561fb5cf4aca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad5b9a42a4e56955ea54d8baacd60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f938394044cfb274501afaa94b32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8c84dabce823c45c5fa312e5bbb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6998714726c19b33805d0461746d2f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fc01b33442e30367a1ed597d22cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ca6f30d5fae3419c3f407f17db00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9eda40e542cb003b2f68ba9555b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6038cdea7feab123e9653963fded236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5605173dcefd2e31e6ab3fd26c26305237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee68551a6a4c61beb2f4a62b2e3cd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2645f1b527f861ea93d66bb44a108f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817c958fa7c07ea807e0b3445e8f8ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d59dd331140008a1e53404420704b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722e5fc5af84dcef075b62cf46aa420242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0cae4352f792cce865cdd644d6da6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6d18861c6a98107290bb679d7788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b27615dd4fbbe4a538922588d967245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2a57702d35156cb2bb3b66edb2957246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a078c0f3183a7050aea86e8b545358247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ccb7cb1d02900870695cd54f3dd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70dd48eb280786da4536da74622ea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077ee923b89cc4e4af20ba0fc9ffda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dfe7f7a8affea399dc3a47d2cd427251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6169ad97d2327e01b4c76d29d69ed21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b10dcc4a37f8c96d5f0a6af734ae7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3fe247f75acf2332206c69ba06317254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f57c2d0242f3cffc69970d5c0b550255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004752434f232f2c9e0ddf4d6b98391256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556cf2315740d27397f710f364bbe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb13ec5bdcec304d28caadede76cc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031220a33d35f8ecca30ab50ad178d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba3c450367be8294f68d6a97e1bdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69ba9fcbc8b86b0a5ae9fab07e198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f2b47919c6efa4c3b54f9946e877262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c997b3d5ad88049abfbfbc1c7a3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550e2f5be497d938ca5e3dd328855c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7936ff4e849db4882e7166a5e251a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93ff86f62be15928169bbfe8e82ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a55d530737381165390d833be42c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f82a39832eba14e1762a51470740268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cec5f4d5f1d0beae9c142d4490770269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f8d8497b564eca46105e7cf997c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764dcb9afe533f129e6fed94564f33c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f08d732d72d36f4f948d2df449213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341081f5248836d77d2e19a4550830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68514c8eebe0206134a7ea369fc5839a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb126c124b9511157734239c7febf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d2f907990017971b0ad641c4bdd1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1694a5d1cb6d4d7dcda3310d9c156277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f6ec40e05417048517ddae81ac76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d85f80d37a4b561b4071ec5aaf3577279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff88636b22793235508b67aae726c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309de2b6d217d210c87d95aef94578281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224594981edb4964d2721b2c4676f37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865cf28a9174dff98b26231585befd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84c9a63cd5eb66ec9a4c99ecb63e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd02540199ca10df6a454a4158cf0d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de0668449345217ff6882ae61832a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba50f042f917021951c0dc1541b183287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096673d44f0fc2451d9d3151e5e081f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ab0c96726cbf1be648b31232a18a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebda2d0488ce40af3744ace978dd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e516eeefd70c6cfd670c99e77ed7ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa67ed5a5d1438ae18e3f9cadaae24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc34f238c85364373666beb1a427a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cebca01c6240fabc062b279f6c080294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f50cf7f1cbaede0acdf9d893c98e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416a2994dad2a112a909bdfa811c2f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23874cbdfc8afe9a189394376a9d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55c7e2a84883b2272fb25c11dcd6da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f86bbdccc96a703ad38d1ae3723f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1935294ec759f5ad076be88c2a9c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476f7a5559216f8b98119e58f66532301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cffb0d2118e80e869e89b793809539302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e748d642b63353c9b23a439e685023303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09cf4d983c7ba5368367341c85900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a25b3734c39d473a7234bc453496305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ac4d7cb04ae08ed96636b7a1297c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15070164d6276df5496759b9405263f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7657915de5475e7a5449c7dec710cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb097a3553d1a99b36469178408bef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d39b1eb77f941c32b4b714db5ead310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0a0bc61b6e1e939b1a10dd4997589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627df9353b047e6bd87df4ef68c33f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07599ec7c2f0ca389cc5f639c07559313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784617f15836c90b326abde8e0846eaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ec9554b5b200398f48668a1a8ad45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875866b82fa85c17e983f88a67d436ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366db43a3399ffdfcad4effa9667c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ab8863589c01e30999709c1b3350318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c07153b0ac52d110aaad388e467ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355f6502c12524c4f286925a1337c3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d1bb2a0df0e9376671c148d147bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b0b011419955c6f2e3182f6831a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964abc7decf29e7aad36464453d28c67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2667889dde5eb3f2c90f779aec48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3a22bcc0ca2001c0f16fffba8fd1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094fc521989761ff5d6e1642f06d07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c82a89a545753b346f67fe47a2f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85296133194d6ed5eb6b184c4fd9556328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307301d4e8c5e3aa30a7d67fb217178e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c41c18ad279351a1d2f34af5ba03d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7546daf60b38c268626850bdd2a9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aae1272ddaaa2b1a24015b19fe472332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdca6975f41a471519dbf2515a645333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db6096d2875471452c81db98cda44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f724da2ef7829595d13ae143fdebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fba501eeef655311c825bd2e0925f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cec4bd956b748a5201b369b8a09a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafaf803b19be30615774b1e7f76e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87fa10f1b6731cdb60ed4baf80ed24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12004afdd990c3037b811e3a180dfec5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7339a2bd78e02270d7a651b13f63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af70ac55eb64038770dd69eec13961a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6deccbcd0dd6d0984abd02c9794b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf55e3fa43e5672d91a2b51a5733d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b2808ed7c804582b603b9b8d7f11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8e1003aa2a76601fea1899883017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015e620a40cd03da5414fb5e630b0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4e182eef4e6004b141c71a8d11f6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda68d667f07d32ad1f88fc77d35e80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6057b8aff1e060c8fe2e593a90e8c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665caff50bb4a738a4df6f6af69a0ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca045325903219208d8d6ee27dee46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866dc19f45753874e9d09aa04ca7c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f171f585467699bf5d0861f2a6ee68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d833f2dea48d8698cb173910b3464f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea8edfb0972f529abcd36e3ca3674d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affd5d9d8ee1c2223a82d36a8a624f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ded4970ff7dbbb4b2338f798364a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59901b69faa2910c13e713a81caf1f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c9f33689b77b1cd9b24d7c844697360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074876a2273cc948b9157ed62993648361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01eedd636527d03e927835919f4c0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f6417f450e6b34b69243205208ffa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6b260f04c776f4d31369b784e97f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5033f1aeb67e326b610a15b43cbeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b83d90f8c986cb31b8fb73ca81758366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058aedf1fd09bdf8434faae29abe9ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fad67e245bfd5c8c210edc4887065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea2774d56113e7db1bfe31880849e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2859a178c1b5b824872002ae33208370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab94906f0a1c742a45e308de0d36a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2c91687822cad13a5b5bc2778edc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643072b58b9ec33222f345af8551ed67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d552611a8baae4b1a4ae988d2d9bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce512e8f4cf0398dc796f67c9a01eba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce50d4cf0495e64bca9cea7e385fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea2a095f8de0bf53e4c84dff13b87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424d8629ab78e5fe10e1c510662787e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeebdd5b81a1e4e19993d5c212f1883379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0776d9887ca0563ae7c22b40e900380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530a0ca302c74782ebe452afbf6978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0f69fd7f5ec34111eaed5bdf9b68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7321d3fa01b773b102b3e6bb6a88a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7a96ec179194e2172dc65d48d2a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f8aa854e49f4e09fc76c0448471c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889847ed035dc4da813374b65d7abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b0d6fc253133358ac52355f3abbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b60249a8accc97e6fba9ed0f3609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45dcb228315b323ce28f9f1f3c9243389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4312a914471aa6ac63dde04ed9f86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384ff20a4c08690ddaa192023e302db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdab1c869710e9d08c1ab504c7420f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87f4207367323d9800a7f77c749f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b4b216dce7e3e5a98e9284bf77ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f4ddaa607db924114938f2e011acc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042fd9670de534bca0fe10da0f5995f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b35571f070ab7e5233df5fca795b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095f070b9dbe3828d6663fe386c212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46f9626dbc122e15da4876ed165b9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca36e8481d016b49dfa9653fd913a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e722a58ab9b0662f6247495526fd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a642af6db780311a470a6007896a6ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387d6eec9140b05d73379d3262d342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c87afeb163f9f7f6be2d675307c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb802fe30e66ba8b969e84e5a67a5f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82881153eaf966d4980c3d9438cc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3b1808c9cdd20e50b62ad05ffa0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2bd42cc52fc0015f55de86495e9ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54a1770077c0a1c025c368268d82ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad3db57dfaccc2a1f56a335882645c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5642028b8a1c4c69b1578bcaa3843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394846e71867b285f6820b167dab2a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f417a87761da13d822a07a37ef4267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed9fed9df132732da8e5768452e18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16717912bcc2f8450bed522a3dbca99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353ff3ac7fc76392f75258b5d2b361416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5c67d26e26ed01834b0b555fb5ab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df9f8ebce0e2ab2ea094e457240095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad053af3e337b3076ec6220fa071cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4a005a7633dc4accd0819c97dcef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09094b48ec70895ac268790ef761cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c224fa59885b2a8948fd01a6071be96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db92bacc078491d98ddb4482fbaaad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956638c7cec9cf95f770ecca1b0855b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1730c91ccb439253e77ce21c8ba62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47cf0cdc5c2c7d2a0ef3633f4c2f9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b443dff11ea36c30718b61257a42022427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106987647d51a59d26f4bc276cab93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e9227b7664ad15a7415c3420b076b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb63b5d7aa7784fa80435e806e825430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c44b81d537a6011a145094a49e655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e4a0dd778ee57c39026f92514fa4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da803ce2753818a74cc64ad84c7596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a84fae34ada2817cf840cfcbe9df3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544040c2fd500a3004fc42a797896a7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9097ce18d6f45ab766e2763707240436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702ffccc5b9378c56abca0bf2e880b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be8e429684aaeef3e6884f5d382e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1074805a01da3d8e2766e543cb109439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941d2b032125ea32f6f53267613175440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae92b7127a9f665bf209b8b2ad04c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17fe327c6ebb47d7fabf7920ae99d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5682b892c8c1af3d157f7ea54a8e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1be5568cc590de720a6a1c1a2b41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511c22c2a353288bd1e69c05f90795445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc427c87f4282fa81cb511f7109f4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379ded6fbf172f8a51eaf52b49ab18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf78f1319fef07a06233f5e6bafcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7da2a5dd8e3ff235f04aea07798b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32850d85ac9917c4d386e3554f96a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f01ffa45e21fa999382cd1afb61197451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318be0e9712adc4e15ac59df8b5d338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf717580062fb06c6da6f1d5bf3a806453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b219060f1f11141a3e9d48a81175c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0c1c22468ffb4f7f918bc6c46c5fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c2c8388c5331ef63d23bda2a8375d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223557adb8827cfaa0a1522bbfa0b0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5604ac34618598e68b56b1d3bdf5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b4e8c26e25283e008278133cd2e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d009e66736bda74d8c9504d6324025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a13d24785bd79e337cdc69741e68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b212fb0a49ab34a0d6546f296982f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65308935aee9e902d522cd8450b7a41d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a947e7add6c35cd63c7f2bd29f70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f614d8ba6b708fa97a39c7ad8755d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2527dd40474778e653b6375dedd7ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40279a845272fea58d70786d9a468eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa5a8542757702421aaec53c5bd27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b34496752014a613ad3c2fd7a8716469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec386b22532e84dfd1c23483154db7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806379258a44935cf2d26a29d2b2188a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492b867efcd8010211147caa702fb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937ccdbf6ce6ce5a6b775bb799bb48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d8bc9f7b82c421966f371ff1ea51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fccae8cb6ed8c8db8728044172c474475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1733306e6691e0984447ad5a54f92f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c77f246518aa4e494a9337cc0f2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee2c66977a8b45471b50a31884450478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba25abda1f4434975622ca0a39777479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc382e03cf3b30d531bd33edf5302480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610644aad0360a2aa4cc02b6438f9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351764546c2277b0df8a0137b33ce62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da530bf433ebd8d2fda59d5f34ef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f498268ca09aeda15ec957f871cfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c0ce6aaf4c2efd6b92fdbd74f6b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4526149c3a088354911e832c8659486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed54e8f450f13da3c2d2575010eb4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13150addf6045b57577a176b0e73c08f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304b5f97dfebf529013e73fa942078489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72e7d5c300e654696ad211f88498c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b515e7743ee7784ece6ac99d3102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94235e3fe6e031ee9f0f61ffc1a6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1789b596e4dc82edd1db55769d6fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf429883d4c5086c0a808622fefc0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1abf477d9b16f293dbdf99f0546f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfddd8ff859837012287ef3b1679f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5c7cfda16f2c4f953a08f83c5241d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ac9a3b10624fcadec9d116a2b6a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ef6553f0ea96e06685c82755f507499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1f80709e49366362661360d4bcf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5d79b636dc97e0ad8184fefdd7ceb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c7de198c2a207f0a3ee109b88373502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ea48d5cc46d33a00890278a3d110503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9cdcf90a9e0072e2ee7143d015791504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96d560f045a44da9daebd6569e503b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20579dd2eff1a44ef54e8557832f500c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465b8e2f176361a9f20cf543ca5e65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4bd5fac35a65f80caa944f1eacc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b38d503a6b5170aa0ceb89f16a39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9b7b8a74e22c85ce371375a633e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c5a034810b2ccd0e4476ec7d7d261511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77f07ff7a2c8d986285a7d440d25f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f622a2396339647fe924f6ab1f80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544207a01d6cb28eb44c2bc91a2c1b70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706b67ae7c82c7090df28a1ebdd039515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f1dfa298703bb76c12e7f7cab33c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8954cdd98f81822dbeefefda061b87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b40fd266d5e8a8562c3041d173aad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dad50650d855d8a371a5baf403ca3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef2e33f5757b9646e6f9512bef508520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634e824a206aa625e8e733e6ee5334521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d65526f2268f7c6627f7e25f5ab7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec6bf3e0d60c878e8877d7776688b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a779804f1d15400ecada99fccb609a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4056417b3e35d2d0edfb94384ac0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f8dad3d55cc3d500cbbff3c2f394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486daea813c1d4d6bb5cd510bef66b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e9829e328b56d0dea40d63fd28683528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2637a6fb7a4e73f642cbe6725d542529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be6fba9ffbde4cb080dd9daa33dc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5510710c4781d719c88a1ed1ef2c795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719514ae08f01377f452743afc55d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dff1e36cc50feb644f2d4a1d440e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9d383446640ec3a4f5d579dc9941534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c75c85da6f1ec0ab74e8360b76c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d8ddbd9675f23a687ca6c9e1b3f78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcccbf1531dc78a49ceea29a523ca76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48659f9c288a9eea06e9e9a1f3781538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e720cfe26e3695bca0fdffba921e93a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd7cf62607d7f35ea3fee7ab93ed7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f8470442b32edca75c30d7ac7eb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ebbacff55df0b43e861fdc4e49d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7456d0feb6f3ca9eb8f71d03a7acaf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041045f48a4ddb41acc8f3556dc55b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac89ccea4eb367c9d09405054733d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad160ecec38488490f6fa87b3bb5602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98882159fc3397f0cc26f2c10b3731547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b88bd7a3b2ae0ae2ca0ea7beb67811548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f440d6868c3d3f44b2c0952a47f79df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36121aecb47951c28021f425225eec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363892754aa1d5557d96c9d7916bb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ddcae6316545c055e3f567d604f09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab16a5025ee230f74bddb28dc5ae546553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7e60901bbfa6cb87e36dd04d52e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b606be444427b3f7d0ee9d567c11c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27cc46f0d13de422b94c7a65fa6c0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600eb4ecf1686e1dd91d5ba866bd7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044d6b215f63e770e086ab77049a68b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c89b574ad1421cab0275a3bcde93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf3026eeb6b10ac0899ae2a424c70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475c31c02b464711c6f14570635068561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3beb4ec63544fa2b3f1d92ed5ac7c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad355721de07ff4938c00476f92fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fa8f5785e5590948b952214e2efd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76311c3ba0ea5b7d6dc929c0a8c3495b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5322c9def7fd1e4963c3bf4dada3f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ad7fbf2ab12d4bc218b78ea1a417567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46371414acc1c3fe6f9e4fa5ffe351568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93772cfa793eec6ccfc2d7b7e1b98d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3ed73b08e8725b16fbb563ddc1d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104bbc3f0fe6ad9f87f3f8d0fc65120571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd83b66afd6c1293cbe41a5adcc808572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee3f36c468d9241d041f0e7e15489573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2cd5fcb2b7f23b35295389f3a145e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b282bf42fb00e7bb8bc167d2f97e3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e022b4cb293bf165f9cb6344f91c534576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938cf66fd180193336efa081fdc5e82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63bbd826c081d6c9d358d523f8d16b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e5eac6add9f0326a78dfcfa8b713579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db57456d5c81d4bbd395218061ad1d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc3e2e7a2f3ada5a2c5254b94a30b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777965af57e349b02a8b212a8f61fda0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b1181af45c9c3d115dc3707cff40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f521cb5f51f52a560c53663e03bb45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab39a7628032380b976a7de8f8646585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6bad44410342de1b5d0f2a8947c98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942225010271ee02e8a047c440134f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24998f2e3e8253ab53c255cefac722588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ee9be3bfa1747a420ff609e85e19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166f106bb8cd709be35dbf9a1394c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa9f1f7830dc77f8863716514e3de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811b8757a4dbdcb77a0cc450ab0762592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f31d0228a5cf635644afc79e67263593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd46ce76079e205da5ccd80308c785594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736383cee52d14bde3767bdb730364595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04351602af25996e7b8673058b4866596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8639d383df8588240ec7596907a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725c520b1e885331baf1c40a8ddc151598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a6b9616c59f846ebbb90d895de62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590378ea1df88df3e10408836b1c9522600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee003a99240b9d5779945ffa25efa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c7a9e0349ce92de5b4c578a5b237d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e50b72c4ab1ee6f1c137d8262ca8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a2fe1bc76e25f72c6dca507ff895c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0511085d5efb389423178dd4186bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd8b4d04045fbcc8fc44f2d7ada67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb0b732cff0623a3df53ae2181acb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024cc6d7c1539962e975e00691c73b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f1eafa03ab23155feb341d6fba41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6c95f3236bf6801930712acadc31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3073b3dfce50e525f4b1857497e67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70290bfe0958a092cb2d2a304f89ac2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e09ada37bd64194adb10f3027be4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e4086c74b9d85369ae90ee8206bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f7e941145e9f4063af5897984da76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2155cf7975de8891ecd27a5dcad9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3914fac668ccec4c3094f0e4ffc7d81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866710e9e7a5f7c0307036d4f03ddbe5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d25c636ac00b37a113690b5450e14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad45114f43839fb54531c440d54bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b776e57e5fafe103004f6c33fd08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09b84b6f3a9838c0f89ac3f519a256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2ed6916cd709831b748caff11c32d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc246f21062fd5d7f24d38afbd31c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313fab3945fd336a9d9d392ddb95c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1183e4cbb7261e7ae9c834dc458eec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00229b972bffea499c99d8d613885a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad3c4ec2fe468165be9779e5b0bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eff160ce8637cf6ec47f78af3020b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc9f7b8d081ecdba08a86bb9d6e40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5894404def76827ef1ad762c7f85f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396ff2953d35abe5323eadf23ff2d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fcefb0bff1004e6d163177033ab7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd260ee7d47550a8ce03d2e36680e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785e1f0ed854d62759ae9e9f449e943635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e1605d3e4e2badc89f8ec2092f2b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba0fb923e42c96825f1d29a6415be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c331dd5f7804de0c73d28db52441c64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7f8df2c51a619608454e0d4fd4bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b3cdad6abb488a25f879501227b7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b919be49745dd7b95be2db00a4758641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096acc37f1b416ea896ed080c667bcd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b01bebc5be90d6100770c1ef07558643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b0bccf4326e594b8d973b9549e59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e65c39de65c61ae068491695f4bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bde553f1766ecdf7a7cebf52802d4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd26e8730aa8066be29591923f6190647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504935fbf9d55f065f8b2167013d3f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c99195386eaad31635b16d4ac53b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e7e778543505d5381602df230ece650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4eba325c1decbb233ad95c69eb27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323def3680d487b667872c2001dd3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1269f30ba4aab01705d38d07f53d6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2dc7cad76d4198bbb6e71919c0182654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f22d0e52ff286379632309ead285655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d2a039092b42f35473ea8daeed36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33436093d85b31e6330726f14ea969a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a25da7064e220b3fd6289f32b6b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7284c7db2ad790078ed26f2618508b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4f0af4a0cc9b7295cb2f572279e7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51f880200b4b91c60e48616dc9899661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab0e3f2f95098dade7bfb4603f751662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9791ecb76dfdb4acd9313c0dd4b5bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eddc04cd13d11395c5b40b0709339664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2018ddefc363818bcfab5084ebc91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f692be5553dd412c5212d2a838eda3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563e1b61b5c69792a5dc35c550860b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7402fec4bd4df66faec75527fa22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee3681601010f0e4a0a8b2e98e0ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d81bb174c9e895a9e232a4f3632436670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc96d14ce3b0dc1d446b124d9e1e69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff646f6d8cce5bc5052ced27a58b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f5a3399f8e8114c998e694c96bc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb299282dd0e54f4faed79b3fe547f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e35f421a7539c6c665a983c818ed9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf367b888284da54083f84ec0ec2eac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc0ad5e4ef0ebec205192a9fc6228677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330017373d9b8ec6f9bc0940d985052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d05d155fdb9a52d94ea5fcbbe6340679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c2042ba0a25f4faff27766eb913f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874744cc4f0fc4526036cee53bab33c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95c3ff9b73169357ebd76e126620e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ef4e06b6b1f6a1212fb5b028fbf7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8f16095d29de4d26177ebab6b4b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a842194afe05f50bf1f64710927fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4de273d1c7b602c856388e83fd82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717f47ea9b3f7cc6a3bbf35a1b89dce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb6f95d05be4ee7b31fe712e384ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5050284352621d34310736d10da11f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe372233fb8c908f42253978806c97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6130522a6ed53e41f7d1253d4288eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439baaeca16befc26949ce9753a6a6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019721d32778f1d679247c35b2b9f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee46d342f3cac94ff971f20f86546d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b5b539d62f65206a1d8492ee569c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc1df25f908fc5e8c092764aeca1de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d5308e1426d8fd39f94510d08337697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375b71d0fea4db50ece9c08415c60c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779485e3c79baec092e351b8806a749699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46140866ae8a66a2766ed7338f2238b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700f370a782dd762e3d4fe4b73772d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7665c05b13329e300ba78b8e1b86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c4d2c9fd19576beadccfcaea917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cec5f00e909bf71a60117fe88787a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd6d61809446ef36638af3e43b1715705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36779cd84ce0f7b012d6fa6c91331706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853167a470b97105933039333374399707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69d1d1aa79a1af2a94f4d5c60a2a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741fb3f9fec130f614d8c1646a54a69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f75a55c75d18251ed1968c091982e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1594271d181c0f69a11164f790343711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead07441124837e2fcba0f8aa68eefe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f92d4bfc5a72711916cc0aa32830e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e35e6cecb01d5e3d74619a728667714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1593f627b8419b2d9c68a42b3da2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9779c3565d760de96794a2bc4b0495a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1295e1aa59b267a641d6bde5eb19d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c061b4ff6e1f886701120f4c98e3e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1e6cb6bcd95a7087b08f65bca561719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704bd12984bb45493966cbf0897f486720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02be991505f775b9d27837990bbec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee070430ed458eecbbe9422d497d9c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe378b065711f3e0cbc6cf7ddb1dd355723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fcacb5f2c5cf5442b9840a57155c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035c48b916eb3ef43752049c5a840d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6418ab261022b9f5d1394ef06bfc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013d989e12a66892da87969bb895fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d8415abd9ef2a9a7e9e41fe93e4d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d581dfc05947b7108f9e9e95acfd5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbf253016c4ae991198aaeb3788a11730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0775809db09e3591aadc98ada1a041731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a0bfa7313f0937027b204255cd57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9732ed4141374f059a7b4cd032704733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc059e74aeb3aca2aef3447883387734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44740639e8baa320a20cf995f5d0ad7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583b4951ad28172fa84ad147570d6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3e127413d26b2f75d607f075c8ae8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671bb217a32be4bcd7c2b73bb0bcd82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd8434e1ece488c485be1c9ae1f00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e58e464b0c288a17da8a217561078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d95e98d9c3ef6833f160d5219b7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8ec1291c16513cf0d2927f3405106742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72851507aa2236153e2d280c80cb84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371cb8a0adb295fc7cfb50b3ebeff46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3529c5a6c16bb621a66bfd8ff8a441745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17bc0be089310f56d4043d96e1f80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38163e17af7eb0ca0a5dc41f1965999747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb402565f7cb1c72f971b46dd161615748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc84a8598d8e6df63fe22bdef7b568749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1e6cb0386cf92132f3aa71d886ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b805587bdf2261f330f0d7450a191751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0746a321e4d96d3d040fe8ab3263e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df4f33eb8199a77eabfc6f1af1d1f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776998a4014c584e25d43ecf2c41832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7cc3ea1ea348837a97f2c41f68172755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae46ed537f57fd775be4e8a523373756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67578ae3b86b87dc7a47a55b46166a1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a8adf83ab8e54a18a891ecf86211758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27eece50e739af23f20893dd45881759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a29127136868dadabc23c62e3db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991984d709d04f1eccba93502f2dd62f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a536f21921aa55ff76410aed99ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b93a46ac79ee376f48a7efc1aef3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fecc4d1df8bd1fa8a74a9629b94ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a66d67a7c56b60fdcaa7455cf7d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f054c4a08ea8c5f1b32a5f9bcc0597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe47e989a925965ad14dae95429fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6579e3df605911cdb1a7b7f9aed829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612fb1dcbaa3651c7ca849beb895e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7141b35e30e0d5f1a1acdf9921fb92711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c427d0f37b316fc8e342170560de8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5cc842c951925390b1f72215396913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6540537608512e59d6fd3a7bef2f6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517870f54181041a1cb92ca6af057be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813374bbb12f0568264cc2ddce4245e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380035ca071bd460f7a45baceb0928a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e797577461171ed61b3d104eaed018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388cb80626ffd329c32eb58eff62f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675182a519c61d06b7f347da4387f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549664caf87d87adf90ef58451b8bc4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d177e0935f25d9b150b55095b6b5b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039a5751bb551c708f1b13cb3098c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee527ae8223ef6fd2bddfc3d8751324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51091dcc1b09a66196298b7f3ed0440825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f49814c0934dc3f7e14966f01e4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3662c348fb6857fca919a9f6469e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aef7f6628781c0a627fdba326921428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d71b6047d7875b4322599d5d8d7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ffacd4f514160cc114cb66bfa7cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb485446861d3213db0e46d4e3ff6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41fcc70228c0575e532e0e294e2c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd8fba6390e468e612ab422ccfc8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc940da1bd73e7f23ae5c2dbd8b9ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381061b00b159d621bb006a51eb053035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2266eed040568a4e2a3cd11676e4a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fed08ad350d2dbf08c65f2e89e40b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8e27e1401e7225e2ad112eb01e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667bd6fef47c7a5d0d51b8de19a0ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ba019cd49ea348028e7e14afbec9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf57494b90995cfab5af05255a981441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5128ac69d024dba8bc2a5e73d7c1b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c15554a0c2484a6a0f71449b3e9c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2819165845b953cd8f8e2ac5235d2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d109504ca9eaf1d5cb0b046ded8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d977fab08f315bae34344e8e06081546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9b700a32103dcd8167fdaa1c5aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb26d0bfe699a9937be6de78f9c0ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c169982d3e1188afb38076c92dbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f12c544c3fdc39c2049b890cc0f3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742517c769dc82b1559a67a5bd9785d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c559725cfca8b7b70f0f7ec4438bae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476799c74cbbb30abbe5aa6bb81acd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba619eb3fff627ffc94208662c859854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e87df535501d92d4ee510ed2c9d9f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad4dc35faea1fe49b1713993cdebc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097184360b54ae9b1032a10fda0b41c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15274dae4c001d5e6fcb001e8e241e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbdd48137c2f85b2095666da2cfdc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0caff8377a3e28915699888ed139c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080b4e2d5f814843480f96705609af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b71afd5ae591de641c1dc8d9581962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fe58041a775a9c511476b02f0ea6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658c940ef14675e35099429730a60664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3f48e2e3b1d659eadc61e5c6e0bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c836a80cb9331c37735c9175f39dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deafcfde3f108f7cbd175a97024dc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0f0ab5bb983488314534630715f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a8381d34459ba408dda66df800a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad029580f0a43e5570900a661750270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3b3e8b54d88f0df24742fc8b12e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b7ebfef14cade89dcaec0c1331cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3bb3e600799b9ebd416087ea03ef673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada328c58d6f8fef5b467b90db249cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe7a72d9b9c30d46cdad86bd1d29c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eedd02f66b04811f55d109f578be0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f6b00d34691c0f258cc92555bed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea816e5029aa4fe90d4263a1deb784378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53cf6838e677c644c1602f4b6efb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d25eca5dbc5375736bac49c2ccc76780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3172e520bd18a5301653cc83f72e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42ba05deea8367954cce95512430982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf4cdadf312cd695a35145956ded083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095de4a534210316c54cc777306404984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe21a3ed5b1f5ce644c6dc430570b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df12e8b8c9ef3a18dc9738607398b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9e686289713a40655ca158e51e2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906b12f5e2b6bb0b0b6e36d316fc6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3349792f3724077c84bb7b904b7d0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fafce56ece291d310fdbe34fcc6e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61bf620550ffbc4119883601de3a7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218eb0cdd87c694556fae66ba1c28192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375af6c451b86102b5cb221d13a83993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba68b19e22267c199d0c3805f3001e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d6c5e6958c7f404738cd624c6e1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ae1449af59b40ad1f2a686b040e8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ca39e4909211491d533f68043de797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ba5688dfd7a29603244cece4d6e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f46dbead913be9081c9d3c27b7dcde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac53a3713d51fdff8a1625c838d1ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03780c84839ac201e6ec076bec6be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f13feee70feff5523709233d64da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19302d5dc163c23c3ab71e45774cbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50dedf59b6d6f2b57b0e8e4bedf73d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd7acc329da3e34fad4377169f7532105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b91c098a5092e62bbcc8914153cb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b099c43d0dcd72d686c1842176a08f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382952fa18d5f55513f784a72158984108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b1f0c140b62aa800fcefa86881029109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64607006d887486f5103909182b4a90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278994c8236da0871b4e1f12653dd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e949fcc3f7ca6ce84f81dec78c110b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6131284105974efde41360bdb412113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd397a97a5e971f8533fcd74c69f303114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626130e6729630e7f39076730ba9083115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab580232e7508cbca68c759b888c3c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00ec503e4c7f0670db25de5e3e40b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a466401769fb7a5570ae16cf6ab02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887df64a4f20fff2af2a323fe81e62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ed415303091d564d8e66d6a1449c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4b68bcc8c85a51f2c79e4c949f6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d701b790a34918e89528c6546c276122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52160a25359505e35687282bcb182ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96b6fe08a5ebdd838ca971f061551124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517fb44c7db46fe37c9fb1a54e27ceb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37226a16ce8fc54224d5fd1aba9d26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d3c6e9dcd563b585ea3ec52ecec28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34470d981b3a32d666d3c54f257b675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057dde154cf0be7dc64bfad65ae593e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c80201a27358673e55daec01a26e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c4c3d695eb27ce5bf6020edaa6574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca3860fee1e0a7d864d98c1206728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e33361568a0b803cfd881e324e15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9248754d3a7fe37dfe3ac4efa71747134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aab91f96ec9be6dc9785577d6d60e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848166d7b042f900f45100f4275cd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850d366d4e3d24464f3b35be9485e82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c97c53f96243668262d34049129ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9940aea3f54c9fbbb3a17fdec0742139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db701236b1656cb3fdc9f6ee2969b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3703e5c721031f8e552b8aaa591c38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a8c0991936320a33c40b8a65e009142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f466cbc38cd29ea0fe1bdb9a38a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb8a6f53ca62a08876de6cc2d6999144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76f0a442104f90b75e870d33e9247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781adedf88b4ff18b8b7e7c47688c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a4dff92ac7b8c9087f5db0c244c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a69b7efd93bc4e8bf4a538751b7d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2385c42b676437e076bad18928cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a385ce3969105b2493c354cd9444d54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a901d1654a48da7dc599beee1bf4e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2dd3e8e3aff9e4012f3e83a645b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f612e06c3176859781eb9b1f04f61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bac863b078abee481978afcc3e83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f4008944b45565c188c50074c728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee470aa691696e59450f756fb65f178156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc824c05668f05d2b210cd2f97ace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254870c2c0c08bafd3213c7e7efe75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc19dd2c39bf4ff350981a1977ebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983572b1fab1f8969a35c563c02869a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f83d15228b81bcd66a41048e3c0c62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95022c7c90ace768d41356754402bb3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d5b6a4b19a7b705dc896ba9be59e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070623fb3c2368707e62e709be0f928164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb07b6511f6b5d7ac0f18a09551cd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a6c53f2e9ddb4ba1d16353a0c492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae01c65f6e4ccd0e79cd22a9710f4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9c59c881acffb5fff6090078bfdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d89d9289c9699e6f6711ff4834d10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e00955ab2bfd1cbb1a810d08cdc2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceba5c756f440752460dd5bf643f37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9afa2a1dbe9cf33a0a3e0427f4d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dade9c4999d3b52dce425a0676fa74e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf756ce1d1f56ee77f1cd311a5205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b87fdf3efc7bd3ca131e125a8da5e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494f96e9233c93fceac67485e6f510176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed433a7739a1b8ea658e284ad99b8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88575660d9553b0ca0992cb5c98cf0fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe6a68350856c096ec61179217149179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781ab3a36ae536e0506fae5b3b486f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642752637a967bbc69a85058a341402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa124d20ed1869f77818741a5b98d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7028ddecb7e0b2f295d7356f57fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1694ff0d9b955999b99b8a1cb05bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b2e1a9a1d6e9096e2a827b192168b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d880d5ebb4136cf8da1b4406bda17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e7e2310915ece3477f9073e2dedda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8f3dd4bcfa5541213149dcdac754188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e88b3b21cf870006c3ef52644e05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc292265dad724062f277d956ab59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7340f1c77b09db41be4cfd97b1e80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391fa7477a1fd2b527214a2ae928c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c25bc9f1cc8307f4d00a26b13aebf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27afa863929d5e6a45e05323999d9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddccd545edf50cc46b85ce32c447cf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61602e359293d5a350d481e94c7bc0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321b8ea6f821847403c92c3ebcae11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f89187db10cf49df88ca9add8668b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea218b0a939e533d184840e03e2f2395199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45e5b2a8a1dfa61cb62afff9dbf5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4452ae2c256743f36edf7108f9083201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca2bd8f05df33edd3ce99cc622eeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685914761ca83d3fdd41cbf39471df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3389c36095df7f5dc5d6890a70cea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47dcdc380b57fb0736f987a56e925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa189390684c398a739c563db6f348b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0451514b9283231cf4244cf5e7206207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ebdcbc3292e0a99a997154834e031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e1976ca15fedbcbcb0c24d27e2da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1e6ff9733c412945f8386d568ff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7314164c98174b97ccf5ccbe39abf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd66e565b747e3cc834e324066a621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a432627944202d6dd9ba7b62981af5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016786566bc1d291fc9913908f8cbbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5603eee23d3a5b39923e7fa210edd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a7fd4873b6d85e05192e4528da8a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e697c738e16632a9fe025e55a4a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d3a7de3fc6ab0bb3b6326c943920218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf0551497cb57fc19935cb8bfeaa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1619345df4fd840ae896d76ec063220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906236ad77359c25cc6c55bcb1920a8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33714efcb4f09415b7e4567e7f2f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a61ed769e95cb62a6b35a3da23ec9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366c015e66290d060c242d15247d77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bce611954d43b7c79017e4f20bc95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38e7272842cda4047d6cc329ace128226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848564f69b6b0ceb660dc4c9f793875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5618f478fd3de699265fd76d7161b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345949014acee8e56036ca28318e07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658fe77765d8dc47d6fcd1c4773a36e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9269a97cc3709b42de5257d03be1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868255c6d74e7d08e09d7f55b67994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf927be2fc7b69042c8979db8d3d33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f709191c3878a8fef10b2ec540947234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812f70c3e55a9d8f12f500e245a87f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd712677d7ee680833540cbe898870236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9530a09c415da81b9be242b5de515b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf3a7da76a68c03c196ce0abb5ebb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392920c95f95d57dab0c7d38e422d27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0ea200856842a31a163c912e065c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dcd07f5c1f7d37168a7903f4535ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38440f8f86948e6957aefa30ea06240a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8bea32f8bd358b6f98ee4a8561181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e72f421ec762805fd3a572c61746c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d35e045af4c7706e4c56fc40ca23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8dffbf48c44a03f4eb74249a9cd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd74f0dd92f79d74a78d943b15d0a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591dc83e6da8c755790d3731efcfaa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e101b152211324ac4578d2cbaab2eb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8da7b7915d4047351c659fba966a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d347ce228382e3744873c83a55afe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a31a5981cb87449ab85acfbaacfbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe190da88f56f005398c9f2507b8a3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ba5c226688a1f1a3d8d2c7348d5d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c2282f39252c71979f3a42e4bd70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25a8fb080c7079951d8d6dd7030ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02007c82840af71738f8311d12f53d6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9309cf810165b89928c13b480f516258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390ac48f6b5871a7c7273fbb6da07fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6f1b58a042069f0f89f6e070eb5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fa84f5df89d504a9980d9a3249e61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bcdb5519966c6e315d8bda3bce253262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ca92f582f30d19735c3af1a6ed36a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e8aae2bf11d7a5e005ad5b5fbc17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52effc4d9a6fbc0087211ce01b4180e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55eb95ce4819ef48a3a4dee25d8a2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08825d550fa5bc70eb1293a418c3010267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a1c0c4ce8155efa4690c53813765268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177cafb89938292d099ca5c21b2cac7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64f7a6c2a72a2dc194568349363982270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bbf49b73b7ae37b907edf47740b7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721bc645c46a8aebdee022df73f1750272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e6ebca1792367f5d471258561295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101645153064bbcc8c5a8a33740eb1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d996aac267f830e7d5da5a00e87670275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676cab649925ef0bbae5d8ae096e164276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e75ee6a107cf098fb67ccae8a1537277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80866629d326b939b5a342d86964ccb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5756d190f75b4dcfdabb07e64c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614574e304e101265e2bc88f63b78fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f88ce1a43f2b9e68817297eab4220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8b70d17d67804d3cb4ac3f96cb2a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e70a50f501001f6ba49643701f9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81208182c1e936c043a313083bfc62e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a0976945392ef0365abfb39ead9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd1308a7c56ebf62f0b6d9014759e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1699ffe660a02c0810f44753eb4558a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c89d48f953d81e164bebe8b109f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd06a08a5131011111f3e9275e6ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453dd881c312212b3402c2f1db1faea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e130a194898a5e2a6412009511bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8268aefcdd9236d3664bc18dc278a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd14d5938b6a3bb37419197fdb5a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0bd21416eb3c4cc118c8c9a7960c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc3197d01eb3637d6f06f631a0b6cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78b94450ce80d714fc66d418cb4d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261c3edf663bf9e8d8eb8df36f5ca0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee062c3c9431545fcdaae12fd6494298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106aa46f084cc912ed57f7ec11a9dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8de1e0860d18f6d244fc85df7a200300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a8129b8a8b9bb798a1c425f68c0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b5f0a8f017ae8854a20fb7ef4fe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9b52a464a36d97255a3999ce5db0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3db2aece0c854741e085a2b35b73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca0e7e34d952921fe6cf017bacfa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac179f3808d0cc943913a395159c66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bf7deee1bcefdf9a7439b97035d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa1e7faaaa28d7d9ed5f80bc81890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc7ad694e5611d0156ea9fffd3583309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc3aaccb65ff7ef1a6b5a060c3dc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a6e0e8d4136f8a9eae6ad0692551311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ade3ec9819c7a5c1a2d1b612ea3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3fbba4e8e10aaacbc40bda1418e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdef13ab89c0457cc3b84ac8d8ce406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3319cc34b309fe8ffb773ae7ffb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204433ec65b0d25198f365fb3eecbdfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742046feaed911fd7a0de5468ebb79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7650407896148da2add69bd5df0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb6eebc7cc8a4815021692241793c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c77d58cb1cdab9d755ccbb0e4edbdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4818dc523861bb3ce74f1e5176031321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff34e9eb500728dc3501ab3fa747c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a94563d639e02db1fd6da68a7de97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ce4b91cd31d3cfd32efcf16f947d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c7ff65a70b8ed0e4048b4564072b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb49a0741b66189a1334adb5785186326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3800733a14d8696de1872f6fd7763327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df76d7567dc024363550aaa215d9f65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c39d85411f7bde0c981f5ba662be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c2f88e0f0a70af810250cb6dad3d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3542681ec5ad985d46be97aa6a917b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43464f7d4aa52a8d05c1b4023200361332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49f000c3d37a8fc35a5bc93b266f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577c1beef08c15c53e171d42ee2f7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e8d841ff4bdeed7d68e2af98e7b9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c2ecdf8235ef3ac0000554ac029a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a39107876612f21a5efcbcf6d65fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c78e459995ddf2704d00e16250735338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a69169bb8a40ee997ce5931281d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8829ce0f78bf1d9cd38dc0928df178c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a22eafd083b854fc0b9981f6cb057341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b34f4fa9720f4ed90d3ebb21e47c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbfa42c517db8b5d041d1d6ed8778e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bff9bccfd2272aec5c3552e9a84e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b20df6a709b4918616cd72cab063345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e5ad6252810a288fb6ebbe5a18af5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca7b0bb44d92f5ab3ab84e493e628347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fde5f22ebde4e2abf2d6d24fe010a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84058ff08ae5b2e230a09197ec44229c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831188ff898f97a14152a2bfc41695350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98265b088e051188cd5b1e3220d232d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d44201b49fd5eaf548a6ccc0063ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94896995b4b696713fdf40f2f06d56d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6191b72eef6ae5bf842df9682b6a04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063c502d9e1811b861674b2ddda783355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362b9becfd774e67b974e5ba74e8c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f065c0312246d389fd83a19b76fcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3060bda88a4a59793e3f1c64c073c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5cf3f92f646315a3117fecbc29814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a839c1e64b7ebd6616a13b8e188f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8560aab37a3bce490e0287337163361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfdcb6ac8b84456eef1620fd6db1c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6738a9c8024c60e08252f79f9317363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a153306d6cdd796a24b98f27f7179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14fbbe843051dbc850e35da121b62f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a62773d095cab35aeebf8fb273d635366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206957163822f705caca7d3c4b71544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d9272086d152d39793f4a6b292ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55be67f846d95639d255b29db6cae9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40f869764e224c06bede180c0e47d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842f36c3747eca68d841b9a22ddadd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d366c6b6068ea414f49c37fbbf1d38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c4eb085f363b4141e7cb15d46493c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f19a20a6710ee3546bfe65c7c4f4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b241c16e5793d958c0ca33c521403f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c79f99eb5599685305052afd905a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b27e1f9e1e6c5f1cc77ed50a2d00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493b6f15c52ce5db6637a3742f7df0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a615028ec81c07b24e8de49301c44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e40fdaa7903724e76702f906abd4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f68d1c73152c8dac6611f9139fb07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b530811ef08529968dd1bd82abba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef441ca8851254efbb3edce656847a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a16298c4d880d641662b4f2ce27794384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186330c06db8d9928c8db7d4c2d46b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2ad8b8b319751857429aad80ffece386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80960523d4245894dcb94dd975f9511387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a2a8731abf43c0f480288009a5cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b694e8a5ca6390d0f98412de95a4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928827298b14d37dfae64b720342677e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a4bff2af3aff34e0d39a435ecfa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa08560e928cdc3990550e4e2e388392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f777e682ff13c12becf49866eded740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eba9d22432c45ac3b2ef5e1a69cf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8f562d989848e8c639cd641e4f80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32d7ba287a27bc81541913f7f9c07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564b6cde801b756fa0fc9b9dad468f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475cfa0418c8beea793939c33b81bce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6519c1401efe3f5a88d7871608e992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a7772a75fd3379a0c076b848bd4ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c666ffd0b4bf62c0ba2b3016f890ab6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419d1af8ff9f0d5c9804474d6e5d94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd98b5d5b7f728d5d7fb81b891e90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab1fe5c183bb3806620996c8328cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae03874c2f119a45186d8376caf92d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc752e3f3f5c74f6a03b8f8c633b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ccf44bbe8ae0e4e6402c0b8b35e4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280c972e6b8405352dd0cf721d1a94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6aa2e494d1f3cc3340dfe5a6bf64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c7efccdbc3bb33324dd0945fc9e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44e0a6d1e53eb5855cd985b9650c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fc2131cb153c12a4e4bc54c8375b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f3326f74f7d2aa1bbd359433bed9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33b86b29f396fd59c03badd3d81c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0edf52c26db6bf0bb8cc0af4fce1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8415bac4fc1d3cc596ccb512d7c8441416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4548f5eefe27d20a77df6acdc5a80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11314d7ec22733f68c7c2fdbde09b2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0854430dd3c756b89933ee349bad3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de252e262abdd4c992377769026c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c45a05aa119b2eea7d051a2b0da526421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ee031fbae196ed4f683e790f183de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26a250c5ddeda43027dd635c2e7bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61466dd9d299eb469324570ae8dfc8aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf91bdae921df79004d24bd9ba74520425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad648062d97929f26e9a28d1e939fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb055f3c905a57dbbcad76fff42177427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dfa1a66590eec76ea4bd66593d417428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6485bf1e71a285581fff0c09eb9b4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149701c93f90de17b10a49d4d7fc6f5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d600f06ffdad31df1e6e198f6dd4d0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b151d6f93f5c6d83f21e1ab27e1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf027315036158e86a5a08631adc34b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856962b7d601e11723be008a08b3f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc1bbd98c98bca7e69bf3beac6634435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1962747fceb1e9c848647cee73a26c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7736a485ed500b854c9cf28cdc4f42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be03e9f2016c52c4dc21e1487508d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fc487697bbacc8934f0114dee516439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed09c0d6201e270ae6ee5ff9a289e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7c3af5c8c1efb8eab506215c6c653441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e940b931514a3f42b0072446c9e9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf836e56fca739e46a96f63a1ac853a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49bf58a62690143c6797a86b4e746e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90c358e6462c226690937b9b86eff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3b874ad05e6c50272de2463e28c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd0c3d373737899f24f1139204c77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7dc125f78c0661d372da7ba8cc16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf916ba47ac830aafaf718ced34ad7bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c529eebf03cdc69e145afdde60a9a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594314633c12aaa82d2008a1b98071c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad211e04508320bacafb05f2c5caf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbed3ee70a0112e9ac23d904c9e6fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe48fd296cd10e4f39995ba1e0c28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29618c215717daefffe07bd862a3c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca98c49619ea27346e3c3de95694f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fab3a3d492f001666d65ae11bb244457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302b403110d9a053d8a214a61e31d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba314f9d92c9b99023f7b6d3253e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d5585c079aad3f210b38bf5e930a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f61175215ef4f79283646ab3c9955461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3005d3371500f7172b3bb485eaf7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087517db62aa1aec30592189c01592d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847f44b3f8e5f7bd13621eab5880f37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994708a988868fe28d71e73f6c93f21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b7ef2f53765d384b3612dcb3053b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50edbb5f2b76a2aa758c7ce4dd108b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f329a3dddc010205b336c6a86cd824b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998423a4acc68d7d96b15a9310ee2cfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53073cb107a0f8326070b73bf7e6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f7dba67338fde8a8dc8bfd56571f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179f9bd01ddde36ffc42ff3ed573367472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7610e0fc110a56efe314d795ea034473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7564d33745746a9e86393683028a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970452f0dccf527f149b55732211474475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced9675a95051806dfa5214c2982273476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451de1783bb0ad9d8c394a558dfe592477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c963e61c3d522447e5fd57d6473f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc51172e5b3665116efb7027c863b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd613baf8a8450809185eade6a1ac8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aafff4d8454f33c0e9d6d71ea6389c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfeed5acf1f5feba8d8a46f7bb3705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cd5ac22ad57b99ee7d40c420259f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf9b73f3d18ae133921ffff2d7f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce6b28adf250023eb7fed86d62654485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d79c025b2c0fc0249beb99f71ab9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2e6654ce2105a27e4ee9ff19737b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7467fcd318f96de15f98aaa820e2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a71cfb23555de4f8294a1a03d0e9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4ffea815036e81a7f8923e1d29ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5f49529013a4c5e768c59e048a59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774ca0ea220d3c0fc3504c6a2a3bbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559de6ee03695228ac1a93d418c8216493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c38f992b9de20f877692ffb72ff6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3348cba6c76ce45fb596ed78ab99b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081a47d63a40b6d0e7ab9efebb791e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e947b94ceba951eee93d90c29a8e61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2c233163c51cc8caf53d9891a4a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3173bfcb8e4397359309e50c43af30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e06fd203d9e9162c1392f3eef567500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da51d71800a8943d8331e85bdcc80d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9755c902ec56602dd240128d1099eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f36623f354f0e68e6b879456c9e41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d1f3e31527f750c7f51bd5e8928d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caf30a0927e6bbf24c302ea6028a92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeede7642df42329e9766930b66ddc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad7522ee9eea70b4bbf15b5cd8a5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22131dc56de7e66553f23f255501e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6421e7eded1bef45223e3be9b7058d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4a7d24f566a1b104d2879ed46680510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07affdf71905bb28abcf69fce00ffeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388b093ab41e4692903524899bf663512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df57de3864e7b5fa09ae9719b6af51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed96271440c183f8aef23533f40147514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b820a41e6c4c9ebeab3ba2bef27be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35d5155803498f3e240b87cd6f7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beac5de2bbf910f2382b7a53c874a9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca2bd2342f6c49b2503ca60ba95cf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519727ca6fa6284a50f26beb374488e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475287c67b1297de80587b48dc149faf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a678fc9976343bdedf04ca5ca3861521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3441fb5ba4daeba76fc07313b3d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f589cf124c90f1837b5c89e48da09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0db2dfdc71b63c27dfb1358c924a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa77f01ce6e433928f8719bbbc59f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70996aac46f6f717571f1dbea357795526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b06be706c3730b7c985b89361222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572e1c155bc0b022f02ed70859b94c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88920a5b1cb2f041bc3d9c585f9e8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b07bf3ad1b44c9db18d016df6fa83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe8454c4289febbe5ea5394d6f2ca3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183f00a888e0f85853deb0e00c028a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b08ca760001d2b6be0052da9ca5c04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ac80d97c59a780c16c0ebb3a3507534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782714b4764faabf6d92a0e0e37db266535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df33b89c44696af3c1ac23815eeef88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad045f08bcb9b41a0d287b68059c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf7669e1454cd1ba4fd257bc3c1a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a78bdfafac5f465e1d83d55f65a3fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54550eb3603eb3cefc541aab58267064540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da103d8e43be52ce2ae77f1132d8e69a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201108bbe7650393902a7f0dba29a445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f07ac81fcaae5fb915dae5547e73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9924420e5c4012e0e132e469ed3e27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66ab19c1a27c7a2ea266122c84fb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df47053c3e2ed05d92a44c0ffbafd9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d0a9417945634d1b8877ce168c3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dc0f03b9af7b9b5762d42e13735f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab80195076ed8b5783c6b0e5b631135549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca22eeff2e481c1706d492ff1a6880550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58573d9d33d63bfb2aa0e66f7b101e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b497b0ae4b998b0a128e6f37932ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6524030a40e32fb31b97afac4bce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba26b01a1e4a7433b20098978de58d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9d63289bd96a99372e8dd96cacaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d55a244922ba9b6db2e2f3ce35ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196423cc65aed81f8c96a681b5bc33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606508366cacadb7db3e8a7160ee72d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7936e99c886c001df8fde0345b034b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27850359dee6c5d38f25319dbdefde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f3421da9df5af871028af11323af1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0801aa7548f81bfd968cd7d697282f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf68cf76f4f76d4a1ca5c59098183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737802ae00e23556dc8fcad4ebc91a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156004245e9e54d21cfca89f5558c110565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81661045bee85fe5e6bde664b0b90d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59fdaf43e6b79608c541345d7bffd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bbf1779ed5ce38137b20d4dc2d68e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31f05b6b1eee75996b4903dea6178569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89c53aec408b8d45f3f2815ef2c3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291eb087d2131ed47a940cd6d3c5ebe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336285d8bda90b71354e763078621e5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481360286102119c9370350d662e81b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2f0fb8010b3e16b1d8591e35fea94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ceedf1805f60bf78507aae42f7d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3cf0fad9adfaedec54b21e45574c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e4f7ac677ccefd82d6cb09be5159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048bcb810004a80326befdf67701e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5bf17290ad4dce69d32a8408246b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0ff8f05f1c1bb92bb7c86f226afb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db9516708e7aa7e0815607ef6595e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749d254ade1d0e754da0ee14768e86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a7a02a86030d635cc0b3d7d55295b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e236fd1b7a7720bb7a612038e426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b058edf74902f1643d8db76e45f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fff4aacf001c2120f2e6a61060a6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d2670dd98ffbfcb914e8c901279c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06552b094e43e7388bc78516ab779588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10b2356d2e5861ac38b0562abe9be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dad6f8f4a1330083c7fdc96352711a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46f7fc1c7e6cc2fc3ca0fbb7f66e0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adbb2b5685928bcedbfee4056f66ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd743da8894612d427bde08401338593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007e46acd08cd858eaf1976dce9c25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f2644edb4f5779c49677bd036b9a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bbf23126a34928469ff421ca57aa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf2fff5bbe836826d873944b74c74e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4626c3d50cf596d13e19a3767780be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786f4269406f6e0bd393a93e015a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155ff9d89bcba06467bee3b94907e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819d859baeb7569625c3530263835a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f333650247db4fc97bc3bf8490a3e0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360256535ae92c873a01343d43a62ee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093cf05311208e6c75240fa0b8a699604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e9566dfb90abef4c187ffce652e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754257828abd64d986d55d98020fec60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181917333ea4e1a181bb05309fc5bde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed77dc4bc664f25b6f0210464e3a10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5a56e14c24aae55fd98b2c69467b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24d587a80a96e7c660e0db813e489c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7095a3d476df79969444014e13b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa84c4adfacefc44a8b1117a95970612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370166062cd10679f72505a74bd58fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a57c0a77f7430fa06dc7dad7fbe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc8ea78c95805e4a831a6f0c6cae3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b2d0eb7b42a04b5db781c2783dc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ad705cc1e22284134d5413ccb95f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa22dd4be167e268c286756a7834c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdcf8b9281ed94d52f700532968c45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f25517dca561f6528499e9fef62b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d298b65a1685800b6a2b4142e41462e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a95fc5f2a734ade2edfc261f70b105622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3009d11474c7aae077c9cb399697d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dbeedaff973dc8978318fa36b1b1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1c422aef8d61e1684733a31a24a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e4055f0fec3fbd7a514bf6754002d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6d3a5fd95d43e8ea38931ef494bdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db070f479d95d2b9406e7f02c648b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56afc4b5cb09a98a541fa434df0daa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3c9051955ba5e786d7881cafcaa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e99513b2016a040aa59aee58b72ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b089b52cf3b5c4a5a21f79d6c6e675d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46dc6691caa349e9a3e49915b64d49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c458a9fdb97ba789eae6535612af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe330973f89f0623c2ba0ded4b4d1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042ea47cd6010808918a7bcba66f3ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547e0b79e7fc8acdc9e19b40a316ebd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f40f4bb935064ac8b56accf9eb67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6b00902a410aad98e66b2d84723d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db630aad0635c7bd6956cbd562080640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464dd76ed3c6b1cd9eedb91426cfb3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f288cc50347df419569f6f2d4a3e12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afab1e53e426d72ee560ad8655dac8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6691508d02ec8a65e6f88cbeeffc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8071f9fe028900b0de1cd647da38a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647265d1019942495b0597bc51a11c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaecc4121ade231d441d3112aa83f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f94682cd148a6ea23d3759edca695648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56d725821d2aa56f55c3ac5fd7702649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c125a4297bb07409b25306081aeaf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c381c4d72a943f285ede9085ad71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c2265dde0f6472f875ec5e2e85f93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f762116db68507720ce4dedc51a20f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41c2a74822b411652d258f4b3aed2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b0f5d82ed0e23af4c9a7e2fd4a1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98ec567e0fd0f7660cd9fd985dd87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff296fdc631864b33ced26bf76a9d08d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0268f7817c6fa225b0623bcf09702658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725030cd6f49121a18acaa6be572ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0be590d0a1e77d5b6b460d6f8319b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43959ab35ea3e878183abf8782a63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df696c1e595948fae54ca4c9141a261662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231c85026734e8d6dcfc8ead89b5c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c81038593aa4ccdabc72511703d10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814dd250e1620cacc70995d8b02db10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e69c4a18bbd4bcc6af4b403ef7c4bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813226b1f5c8c0c78707e567f95c4c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae42abc8a7b77bf44b102d08ed5345668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49413fbc0d9123f3e1ee72d4f70b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ee7986d01ccd35a58dcbf4c8af3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f4c38700d231025dd839bea20e226671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430154df20ede0017377bec92dd8e365672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcfc2a485403ae2a236684199fd1e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af561406ee73c4722301d452ae5bef7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289a934385831426b6f55d351a8f958675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204feba1c6f2af5d97635ebf33eab0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ded46d6b418479f79f6fab04359ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b439573c4aa839d66ad802a5f153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cbf7c48905300e1e7234b3bcf66e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6f7ed00b53ad4644125f5c9f8203680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a59b60c98c242b9b9e3577bf474a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23c18e23748ca33c5533a2988253b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acdcf43214fea7085d8ddb07f76aff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232bb01bb7d157101d4cc2970fb6cd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95832bc568ea269d71014093aed7e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd6e8548254c6421d1f4b031d1a91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d8afbc94752b6b97472ac2766dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec1bd06a4a129947ec8bf24bce2c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8667e23f6081eb5cab7a7666a00a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6235c047ad42f3c326fbfb9e29efd27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c788eec9406216e75c88ce859c2bd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cfe8887941ebff4652942f2738091692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8beb59b8f6f14ced785bedf905d72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e277ccc744a7ad6f3ff5fb583809b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c92ab458d1cbe74094158d0de4ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844225f7ea7a8a4d10acac39b8c05cc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6afceb5999abdc87367f4f9330e1e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb710574052c158f2fa84c64d28a110698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0809bdc4447e5f19de70379d0d79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173409a145efd77bc75c11c584b2b11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd159a4dfa53908425d1151236c97697701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e39707c2a22cf4546f6595f65acd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f88dc488e787b20be84f9c3cd8adde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac931a04c23b1c8a954e15d77c86e70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1504cb2d30f7e07df3d6f77d24b767705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5ccef7ba963e326d20923ea95c05f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957c86cc0090d1aec49990f97008ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33a3d4177509d2d0962ad09c949bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db30783b844697a3dcba2f977112bb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f8f89b5ee9e1620d3dea1f884c49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6692b3f7ef4ef7ec45f8d5683171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b427b124eed9244848bb80c8d408e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f6a3a8264919d5cb66d82f9d8286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5bbed2fb3e12578fe56884c95a6c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d9d0840950d7edeb4af40ae102531715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a199c6f0fa7f65d0e810fd3097450e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a98e2ecf899060e1611e85b86520b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225bb7b6a95b1dc21ec3b8011738e27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f80d9e6c8200ef1eead85c119a370719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d5ebe0e4dd3bde098bae47975887720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a82eecf9ff180ac108a55a7ee71a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc059d064936325d635dc68eb8d29ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191d493a16639c82e9045f41cd33ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668976db24059a51aab9394a0f9727e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317c2f15050ffbcec2a3bb296c2460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fa805007c7b738a9cd9af4157a44b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b0e4e4737adcde56ef1ec38ee13d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839968966d5182658873111529e1565728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9710567ab4d96d8616dbd80840c4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84aa757e7a7149c23a30489261d13a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d1c5eadfc5bf9a4cd993bff1bfff8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1daf01d384a0894f9a2e1f8f1c147732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f182c9987ec4a9de2ab95cee7095733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86732c002808e8847de39a06c135a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4bd180f32dee3c8e684224e31ae9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c23d12dcabe0dcf224fcf64a2c4f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ceaaa3ed97bfa74ffaf49881d27f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981bf5d0cac9656fe5ea3f880ae9cea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359ccb9bbd216691fcb07888ee3439739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810eb99ff9329c875d50b0942ce1d9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585ced850e1b8aa7126e856a29e4d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8547c332980d0ad956bce345470906742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6d68f054111a2049d4f449b1f84a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942588bb2f86894c7c6ca95027380d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740b0572611595bf2840be4b13e6a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e685df8d19bcdb730f69b203e281b29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211bedd546ea187a2592b1287db0d47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323af51abe4f515601df936075a4a32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d783228046bf31a4cb3a05159e3d3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32948a7ff9fc3562c1199f67dad6431750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ed5c13b775b0f8754ecc79e1d455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c250c93a352ebf1f8e2432285861605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e375924a54be5a6a4dddd93825fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4dc05580733e328df7e6ed24d96dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832379ac5bb152fd8249e99a2a3f277755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbc6336307e68cc44081755fd7fa49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a7d6505b18e1b203c0b2a198963a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94dfa608c9b63dae6b2ffeb731acc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847f221809318907eaa0d6ee6b09d79759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>