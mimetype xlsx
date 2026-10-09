--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76bc16630a4d1346f2918c040209a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe097d49740c180aaa16aa7612faac322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cd86e3ffcd5e1257e5b66adfbf3013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431129ad6106b7f45df1d004e16e320c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ebec6c9d4fd5186192714f4f4de25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f63d84987e6070e4bead10afdb58166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df9bad562f6aa62a3aa6c021e511ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc617b02760770946b678e990093418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097d451bfc9097095cb20bb90b235f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb0710632485c32ec3c8d76a2180310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fb34e8b26a7c784280512f6a0519711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da1a198d37da6cb65f84e50d0f311d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add12e4fd831fe6e30c4a019f34c00213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3ab0f00a9006a7204aa613c0a1d9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8463992a22a1391cc7f1a688905f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435c71bf8026ca31e6f82475ddfb2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ea60c06822d6728a8cb207439e6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e60ae9d5351d607a4473068af41ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f20b77ae9f3af197d03eff061dc2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412b8a0a2c4837e29bb5cfc144d33220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1f3b73a19b377bdc10ec5511a75221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8913a4b327823982d21783713b1f2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c30b9d261783e5594b432df11d67c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e81239be93f0454661939a3ee0b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d077664e618eb939e51c5ec11a6b1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e2d781329963ffdbcac3bd6fd5f2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc1280b224efac6a90756d143bf5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ed047a5833e1bce479f7a33fa4c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b04019813423658e7cfa7100c766529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f164301cdc3e53bfc72d0016277921a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368c53cb32475d90cb1810cdde35a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfbfef1a09292085f07eb2d149e58b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c15f7f5c526a91613e9a80042e1bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153234d17111dfd5e03067b56b067f1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95126109ec6bf6c7426c74a2bddd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb7eebccf3c21d935e9573724828736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65a71044d08cecbf3cd488af3412e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85575c054f13f8f4fbcbbdcd74483fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f60fd7868309c8c853e4f91b99e8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536567a040a9ec61601e2755c38dda9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af8dfabaea733db4d6be952d35bb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a5979495a2bf76732b0b08c141c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3bdea9ccabb399c6d9d062e7b611843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de9520bdd2cc518818f76625eeafc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093cc36796afc465587ede2cb551f5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abebaf00602d6f7b2675af94f298546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0be6e5def4c34d8b57f01924749847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7276160cd907a52d90635431c2fe03248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722f9f12acaec336aed97a7a9e490049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ef965b81666c3bda5da82fd434aba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa52a746e5e654ab7c478da018df83251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466033aaa1ef1c74534c37e8c96d10552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431106525696ddd51b1634bb8038ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562864fa25ca1b71c64960fa28c48954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa296fffd7764e84f58f98bd37d080855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34779577cf91f132f48fd816d12343fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e41b1be155bc413fe3e8e6410b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da917c00186aa50da9590558c53cca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab62659b65b28374cd60e12cec2e2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d40d50fb7020ee47423da8bb073e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039ceae4f7ae694fba91ef7d396c56961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d84302931f530c20788a7aa12b8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff856a1b2f95d1a30bea2d4609bce163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a116f8cc6daf2aa0e1884970fb74164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242de1c872f651201adf90fed07cd4cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a4fe9e01371c2bef4d8f843e3a4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd671445e5fd99e721372a84c0577367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad194d97a4d69b6772441e40571a3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9f1cf0eb28f78e8c69a7419f198e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2454069bad1c6c8271007e581375f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f440724368d72535537dce011bf038671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996da35fdec4ddc6db0c45f5dbd3b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59294715f3cbeed20fd08567f447bb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b542f52aafcf4f3a2f0165c35be9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294000c0708b7bd8363e54de5129a57075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21051644b17e1ef4ad65e325c8e5e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1fce77dc14ddc0611546101cf733177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7155de3c842f72e8a53ccaaa11c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38eefaf9463d0532fb1b85a8194df379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909e676000b33f7ee34929ea33818a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851eb98dedb1e548fdbcde561487ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0cd3bf6e6a41442e1d703fe8a86f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e49bb9bd59a01c0b300e1cfd6b3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61271d42f80d6ab8b40bde19e6bbd4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a49611599a44433fa3e4abdc3933685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fa7949a872adab8d27ea9d47f97586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0093bb9783c2ab1a79bf76bf0291487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0dd238109e05dd580aedb9929a3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d353ea376e4437cc95c9c88a5f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0452f092a0f5833ce0ebd23bab8ee290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98d395984fd3f033cd75a5539e4d3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bd6fc00f55c831818f47513f75e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865a12ba37cb85ebb0ae569a43967993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667bf7dd66f23b1f1eee18846b34b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb93cae4ef9faebb95033d7e56e31e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07439e9dc73379e8ab9414ad32f39d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af09769f5485e940b0ee5303df1bde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea504fb1f463f732c7603456b0fc03298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8abd0d2440d79f75117b600ea79f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e89d88e4484375215475e20d40a6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974d2461eb238cd21d15e7094d9f6be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c129225cca8460860850d67ef808102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337001157a8d94f7907e25c29dc6440103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d9a50c23e569cc5ac04675a385d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472317f36d9f8cc9403bde245d4e878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77faf04cb766222d2ba9729f2b5f550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099b56c8e53f87bab36c20ea738790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010d49573b8ae166a74eb5d1957800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9f1059237fd8222dfecb45baaebdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aed55229fbc8e3ca5b92356f8d83c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868c69fcecce0600837cf99043af65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfaa5fa8e61578054a8dc8aef648b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28357600e9417b90146a2aaaa5694b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56f997c5e6893956d214b92f80b87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53569873b821265a33e402ef711fb90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b85072464d69b9fd64b16dc3cbbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3653087cbd3eecb7e384fe4f1f9d7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b0e35a512af4fc4bf591fe982ab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c5919c10540af70b0beb0975f3319119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de66bf0c3a23d55b8a9219bc3fcf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf93db0111ad8aadb84dff7f2a3bd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c493faa47db0b8930df6b6624284f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3232d421275c781b34dcbeaff7c34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfbecd57e090fb329852ac53df5d16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641558378fa01b5e0f4c72631394b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81929456a66af373056df681e115815126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b44d45bc0846bba5586aec99ee78b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fd40f53aa79a0f4d8a6f64934b87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd8a1d8661a7db719091b00009f61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a38276b97d4fcf49f5b306b8ef990b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7459d9ad800c95fe8f7d9b658b17a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dce80ee6be051815bd8e445b41a38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaebf445c9077213b0d05cc2006d240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b68fb487be9f7d202dca142d6e59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba283fa1e018c317525876fd4019b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae1b3d57926e09173a36c0e6b4d9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11beeac7772ac764544a001c0a323a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20be5378b2888be92c8b68d5e83954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c150c1ede0e9b9961619571e8c08d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2621b18f11c1bd85d548435dd9314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a9f0568331506886986843e43800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bb41299b7ca162e2eda3cdf0e6190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737d2889e0e66d44e6e7e7c4f4ed15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c77fe19db29cccea93d81ca64e61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912bf56afe5e0f3a15531e941e7fe45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2d5caa42a0de1e555bd6c7957379f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eed1e86fe51a3d892760556ac5410147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda530c1bc3a64933b84118f357488148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d13b2c2b0a1f1f3597bc3002f62e86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334157c1f8eb264c284228c5d31a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2163bb06ed36e6f7fe31bdbdd39af5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a77005d23f63f553ba2f519c390fd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ea4bf1b779494efb3fa944f2fc06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971d0c9ec71f6017740c4b0e155519154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cab865ed501511d160a4704e40171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0e89b41ee38e3bd4944904669320156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccea63a12f62e8080dac9d93ab91af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa89d39e4dc598f9d432b882c5e916b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9347f314e8c358b94ea34084729fe10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f582c566f2922dd6eea6d17a5500b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ebfde43ddb161413f9e8ba5c79cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189355341dbaab55429875b3c80df8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7942c516e7f480853287dcf27a858163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a582174abcd3bde48e141d054c290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c746263ab46f16edbfd4248fd4b71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062327a0438a2954958ae0b2df7c9794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da932465b4f4fa6c53c06ecef8321167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c31a03b790a44def470e832354c13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc16dda0f608ca8c90d72447ce0280169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5effac232ec856547e08410b6430b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e653ca74017d2f83c7581adaa70d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b98d6f85fc23d337c01ff79098233172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41483b686df82b968dea6853619032173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d2a69cf060573ce56e751badc1c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0752fc3b2064858c5d5024be13b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84f531dbf67e559d4257820a92fce6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07532235bd1a91d2f2564700eb2d465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3271fcdfe288fe4a064ae343ca74b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016edf8d0283ef914b38282837617645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d11f4dbfd9ba08dfe5cc9da11b0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5696629b984eff0f43839ab2d540181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579a7e48c97c3fcf82d07719c29c45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8e4a9da5b8bc621d9887e2a35946c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4273701b091422ebe258db49b1fdb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad818ea7c3739db7255e097ce9fbcc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef1f08c0f360c148680bc1c7268e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca1a9bf137f4c0730ffe9456cfee37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882351c9256c0be0e5113f3b80b2ecb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d7c9fde60d913ebbffe95ccee635189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9844b6d939bb4129af081aae24f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8208bf2a01035f9da2eadd8dc295500191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e09e6ff177db9da164e8b03451853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf6719fa3a6a27a75bafd38e340b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76471ab79f8f4d95cb92e2e85fb9f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b177547323408ff64ac789cc500874195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb9a9c7eba9c36468b853ff7cf19cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007392c2ea4b53130584d54f2cf7cedf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bba2c2161206d050ab833222701bae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd781b79de80bbed7ea5cebc4e33d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c04b807725b09608b6a3fde33b8ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239aa893ff443a30a5abcdba1e893fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2cb5a6a1344dbaaa9c7609d10236202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d40b159270468f3f208e8d5b4798ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c6cc70fc6fd5948f44441e48a73e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7fd27f63764dcba65e39c962f4c67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00de3065291ba1a4fce2e3b597425206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d97ca6401fbf0848528f3a42c51c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f3a973e35c39dbf72cc2864a66489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442079b7cdda604f5523e6f9868d2202209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f1c284988dccb01925776d49ed6bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e25002af2a70b69fb7eadb25676f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fbdbf080346da8a1de65c2acd7be5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72641078048eb5be638d115fb3041a38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19d63f15798b62f161e21872813249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357ef33e09b333666238df3bdb17d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc8fcf5c1a83665272991734e89d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c8db3439b7185824a938976cc877f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b902ce496ea666b472c19e6cc545f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a03ef35de64b076f43a35d746b4a36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e2b3daeea1bd2963fa5b1b06ab5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535eb03115e6e541840c42c2433da3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0e3516b2228e479d767be3f2341c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06838b8e05e4810e7e3057117bf14a6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63d6dfcc9d5875e14fb97aac58f56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88bafb7d10edea2a3ec1ee79a3b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2771bc587d8a98098e826e1c064ac9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441da6401b493c662312e496448f56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009947bdc1e2adb4097149fef92b219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea172c4860f075944bf068870346e6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a3f3e95916f0e1a3d3af8307133d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd3fab2293de0adb6f8b51cee607a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce08f380c03aca3fae75088b4d406232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4a148fae0436dd029e40ecbd8c7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6cd71ebdd5b01ca73e076adcc8b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3518f3278f42b45930c5f53cc3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac3a2cff5603b3c8fab8f363f4f29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1a1a191d682d547ce2bf7b3902ce1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6d1e7af793fb5d3238894b9bfa15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bc80d6d42860ecdad7422bd97694239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47a182e9a4ff0507eab46205cb65a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6283dc1f144ed85a6f6e35e06a9d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e0aec29b896a55337d9aeff4ee18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc53260eed59b957ab26a996947564b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4638fa5abc4275618b6a0be98f1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe514198c0f99779f516046f0f14b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0be74f1e4ed5dfb606235c39ec78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca39db4eb635284040b6781122f5f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bef8ffb359d37f3206955488ca089248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c547ee1d14056e3351d039f0fed11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f997e0c408843a2ac47aab3b00304d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cbfd908ea0a19b38e18e0716a83f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8c0ffa3f2805903ebbd31830b6d52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6300d9738d4abd0f8b38b842c6b2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6fd005548cce966e2eac420a782f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a2cc4ca96bcccf1275074dd339e18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b29ba1daa73cb7f7fc44e6ee3383f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157d81650339a613e3beed3fb5dea4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc0536b4ac6b32a6706d082d474f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f2241485acd5af7ee12f2307f16e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a07906809acd856d97666f517e7c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e7930102ab3e2c31c05a47442b49e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014afc0788b5f097494fae2bfb60b60e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac73218534a81342d6e0cdb63a9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf953c6c9a9ec9328d8a9ab0ecaf1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a3399319e563c6998f1eb138a4ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59b8112eac0b0a5fb62c7783bc775266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67058fb4132c2642045ed3b80149ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a6aa5e26c62d8efe12cf7ac577913268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755749e5f8e57ef233bbbabed4c2b34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d131ecd61db55f30a009baa1713d6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af018b44da1d7aaea1f080d7bb65f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb149d8631e1463b2ca73f35f8859c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c3de01edf979d7bb55e013b22fc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af84dea63666cdfecd5ef60d0bf17a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1ace9191157e066b2cf84cc884fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64a6340f24b7f055a301a484a4933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7949636991ad7902bf3322e5406d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90401f1850209b27202a0246f6531ac6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab3d126846e41c9d0662d2a1e32c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc1d0c9a1f493169c8906a995de1e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd424c21d6062ecd6e50a5ca01a1ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57106f27c829e34bf8499e9d1268ba44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bea3611079bbdb12b73e409ef98d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e72fbb95de0207543128f0f1f5a33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cee60b07b33494e2b9a61f5ab8849285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db44f259aefd3cff33a0ec672075b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1dce51e0d98637cabbdd13b32e8e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7cd30c603416d393c7f7668293a38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985722c7879d080b0fcaf8a00a0f6d9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429851bcaaed0bac73d7e915981c20f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264346ccbd63a36f1700b1df66951f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b66a4f3e829aff321d789a7b3320292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb793d4b30c3aad8a61c40f477d34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3846e8e1ad6bfb58b7a67096c43770294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6546170327eae97cbaf2620cf85c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc0378cba6667e5e509848df003c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e73b7fc939e56bfb3ae4227f427f1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc78740c0b01605772c9cd8c3ef597a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b5769588c10bd3cfe70c7a748bec1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5051844b8f176733cdbc4d23f30663300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921194945ba09da6c78e05b5470e3af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bff198aac64a18c06e317cc49724e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7457b0a82408e7cdec4cc0c6ab154d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86b704b6161f7d8515930280ca6828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c051a082ef368c3bd2e1b70402a2cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef14bd312b9f77c1f20f6da9150c10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dc985aba448a41fb138a177ba1642307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0d638e37509ee756b4d2355b3d54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe9ec3a1552f775f86d6ae5f8112e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df19dddb025f302fbc92412b8f6328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4021c23ed5a996908349b29b38ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e11e413fab31958ceb663c663cd43e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9059d47ce4a7504cac1c05ebe1bad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8b7673e0dd5e31bd70666ed31a8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07043564fc70c39bbf44c9244dea8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3a2db3829b6396e2829fe5620cdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995f69d4d2d22b3d699bc263f319d54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d1824a2388d2fa5e0ddbc5e188b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dd2ab93e8c7e82daf277b6e445e92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643267840e923f6ae9dce9010a0f18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577ddb7fe786a4630b0e6cae2bff7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7967b75ebfcab4389eab52bb60c3554322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2fb66fb4b80f268616eeb7679e0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ef59f69c216b15d32feeb50a6eea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752448b64c71bfa4299084970aca1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c2a8797e763cd4b1d3e04d45a30f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474115b2e1ede472b4797089fa25314b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538235de4523b6b3a5c3367afc440c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f481aeb6e739a4ea987024abe2204bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921a9fa176d1eb2ca2fe235adcd4042330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d785115f17d33050c2f1decbd7b14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161911f7072174786556f42e851cdf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e19626a36e97e37bf3896a273859333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f08d6fdd1185d1c536c6821ecf2e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eaa8fb1462f18b161b56e30ae6a9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a408612acd5644a24d02d187dc37e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d95e01307be9e1a47dc92a4d92ab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f77bb57fcdb73c24b9cff0246e175338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99465cda91adee265a66ec4e2b395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f645d194138431469f6d319a7a6221340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec18032be79fd473a8d442508a058341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc9a91973784069b7cade724be71f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb867412b8c2eac03fea9252ec4e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca180f7291fba9f6d0374d1d603fca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc934df3b34cfe47344f97f744ca69f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194e9978f77877d2fe1b0b0ea2141a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1c202c7c64a6a5508dace2da77004347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153d0f7db409443b442b15d5160b1bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9997b9a4918740f18ee2c146f758d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a913f685d41f9e291d2883c77e90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076edbf119f941e87f67d11a84ec3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3d9dc4538a3439c61a5926e58430352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47145b1ba6aa84dbc1a276cc9726a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ea49eaa7d8f7fbebc480b2a9af4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732767bde66d153bf87d4dc721636bb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd800a0c6e91960a90af6d2cd58cfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632ac05b3d839f7a281e8ad0bf2455357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7a139304b223894c2c5d988c4af3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d66c0c0bd10e88963b594fc9dde3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64bd8c1174342b5ea13c6d12a87d49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012c712c6791d787a231dd5a1e9c16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64f437bb2a3b88da39b144d601546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d933173d2d3623b5b08d872e00ac1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a7bb08b2d22162b483f5e6e20bc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69fe12dbc5f4a0bf9d139f89ca92a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a78e740ef1ea68cbab7c3795615f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc821de030549c5e24370619e154d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef8672edc02e0a74a5acf32822c68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321014fd8746754a9f6709226e8d9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b2a8947e763c959a41bf0831c345b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3486514b663bd70f1b6e89fa8a638371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d5b4015e75aa164912e38120fd0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95882605a296151057b41f710b3a355373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d5808295ea1d738c59336e1ad03d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb79f32203084b93a338495b80a7c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4718bc783de1726e5ddd693eca94f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04848bd24a9cb34213f6a6e2587c667e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d1a773269b0c020cea76ea6a35d8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1651536a1262bc7e59ea71433b6528f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3831b76f2c4894bf54ad7f3c81e2e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9bf72df698ad0654fd8e45739db4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c41fb5c4cf4bb476e1c286ee41f8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64049ef2ca43a4c71f5cf00500c84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554885fa408465c8bedc00c2d183584b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ca8d34f3a1b46fd48e9bd50e659f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7666ecdfefb61926871aa37866214386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e74699be2290f9e69bef41de8e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07980d9b3f7fb1d31a03d17be0f97d70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc101414bea714f4a7fca8118f9aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b7ab3642a6a085d67e02974afe37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db94afcc7280156a2a1d87d093b70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93a29ebf9a60a86d5b53e5fae0c7a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e86e7477f00b9c63507394e576a7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32094e44a70d4075976bd0ad737acaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a07b7bb5f44d83a11ab26828d498e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28514efa2068327a8ae22081462e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c4943e9c79e8b6dae63b996f9bf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedffff64c59482db7b5b6194d24755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969084d221902617474224a9c721087399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a01c29c0b112b8d4cacc0dff66b10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33dcfee12c2b2a669de73cf1b9cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e7e4561d0edd7e9189de9b5f32ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ac0ad7f2626240cc403c3806cf67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc512e9f504c43405e2ed8a4aef8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1732155f485ced04c8cff0e9886d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c2dc57dd85e92b5e76972b2e161dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acef242220b5b89044eeddea3c2b69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359ad7feb779c8455b148744b58076408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225f2bb809d70e156719f0dd9ceea5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4aaa695a7022c5119be1083daaff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53f4bf2ba26e1eb91cbe424126fec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caec891863b7803e0084ed4bcd9d1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10da8e32afe6a0b5eadee609b70f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc7f186c1afb67093cd7a748444838414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8578721f81192c78d38bb3ddce330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d2dcad864a86516e02b803c4c82d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0642b8d7cae6fb5491287943c9fa5a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ffa6f38cfc768542cfc5d53069819418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18307c33ca27000b99abcbd6309d80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae25c214532bfe903a87e12b094e66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff3c1d5b4e56dd721b893e3cd1c56e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2fb2c738480b195808ffdf4d27cfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f532f2b84a7cc58ab235d5068deb31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33a33e187d43caba32188c1f27936424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea747e98c5bdf55388ce1bbafdf99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31274b87e8169c498c307e14c891b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a13c773b1748dca9c72eb2658b51c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2aa8810e7445ea41251c493612575428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997c1961acbb6c2f7f94b64616ecbc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2266fc14250ccc1e5de77e105a50d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff49b8a19047c3266332089fa77a855431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a354c42a7c37aa8747a1bc7e605b0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c516125abfe0407501709e93a447b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e3354f4ef9c0f6028f667f9bdd91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618bcaaa471355cfc96c4c1127cf7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f01896feda2817dbc9ead3af4ce0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978306a87c521bbddadef0ddff6965ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca0acf35b21badabf5a6927008dda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1797c940e64b67946d7a61a4fbb4236439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bfb8adfdbd40bbdcaf5697d410bcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682a5b016d367c5e6c83fa2cc0acff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811b730c29cc54db7449d2d4dac882c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67bde4109684fa668bbce5508dc14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13d1bdf7d5903d696f22f8c2a4c0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf0d3de3e31ef1192e35feef983b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359f1467c1ac0102463195fc09e5b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3ab7e0ba202a514ad351f773038ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46427446cbd43edc8596a1a3bb5058448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd77753b18575de5e11f367de70972d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bff9c7833dcbb678d1d7f2069354e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf0715218d14c4b3fa7e42dfe8fd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8064476613aeae84fd100eb7f7950c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f1b47f86208228ea71a76b29c01b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8bbe516e0c8b158b8995324a84930454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db2ebfb06f4eadcdbf50f2adc180c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c450c20f011c6c36cbede38bcfc06e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75da65d3142614b0dae77aef028c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb5ed7799365d68f23cfb623215e0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f2f28b640c6f03c76cdbab6a0ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58ca2d08b9ba0a221ce36d377859d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114cf445a6d949bff16ddd9e2b23e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf284110d3707074d5e1cce5c8ab8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36ebc19aa60c5c56daf0cb8456647463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45b76497a23506f244679c5a32b45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88113cb0a419f4d99107c6340ceda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86890aa475d39dee29c926fec20d050466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c37e000593020c12032f474184e34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055398ff60a3c59ed3232f8439790928468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc6907edb57f3db284eed8eb91a97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddab1f1ee2e193b18b14be6cb43dc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd71cb5c06d6dd0b34b1a658ca33e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad2f79a08a3fd57ae0e2dc0bd544c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b3d4704acfc6536b302c1281afd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c661931fdf4d4041eed8d418cc7799474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdee9aa962acd2a3d730067f9ab7f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae13645b97e716837093c3c089cfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547690917cc92dff72011723a3ed2f04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56084cf058ee7850ca3b7656d383c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86872e1c9e9101ec7507aa48880999d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b660c388d15b7d33cda601121f07ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d76a1d24eb647e76b1614cca89527c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eba2007644508358c5a284aa0ddf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bee191976ede01674420286826a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08710e3e023d2ac588206eb235f1ddff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6462c9272d67391fd6570413320166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b30713852c66ffba806751ce01a337486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2c992c437849f3b6ffe8a71a541a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462cf3612c041ff7d9b4604e1069cc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e79ecdf491556dfaeaf0264a5599489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a79fccc82c233db335d632ecbd556e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f56f595d9b3f3bda0e1ada7a0d79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7d6f345e4549559147a502123173f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd605628b1d7e09d3bd46f5afc8a5f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc8faaa0f6af41d7761bb5b96eae7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf4aa721000677008240cd9c837a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e744f86d54da1309aa746bbe654a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c9322085700d1a8710698c72f6a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65047d318f0b0ed3a5d50fc7ded3ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fac4127947b6d4afce19bd442c4cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac3ba368aa1db1fb174700dc06873500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189e7063fdf6ca40c1c93f7f17bed8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c76dee137cefe216ddfedddf1608502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8c97b838a803d65b3946345fb47b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5fb1302c0d2a8a51c19d024f4ff49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc2ab8f2b6106bd185274a7a925199505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab113d2dd89ff7f4bfa07be78737d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad8bce6f86473f7c453b434bdfbde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db9f39e05084b7213fd4483e580ab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0b541c3d442d710312cac48e0b07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf723438429a71353182dd2dfdf164e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1215dae6a66e6d7c0e9b95a65cd19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f5904be417574577cdc3bacd3028512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8689c5ef9381c1116042e337adb55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2afeb5137f8b12d07e36bf70acad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83172c328b9c005d4f6bf696a06c44d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ab32d893e76e47e535f76db6534f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e68efbe7fafec59a2863bd0e71bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a00e01cf07ac8703d264ecbd53d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24ad3cf4ec9745d1ccbd1016731f4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37a9c7c8a22ebf4116d82961cf9e6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb678b8e43cfa7bbba1ac414600e588521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e89587509ee466e2f1660db8cf8ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e874e14074035bc40003244310c8763523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1543de5402b1511ea781385b1a3ac3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14761ab9c3e246e216416f872c6b84b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e28bc0ebc7f60899250ff5e5bfd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6fc55125819ba869e00d8162bda9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f909693665a9d37a5c96f53479faa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d3b30690215abb66176c7796d4db5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7cc15657d517654a0046e272d256530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d5e8b35eba2a2059bd73a9aa963f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c91d93246d51ef965c603821b0784532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eda3f31d10c6f9fdbdb5702e305d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae1ad9dc06e8e725c8334293ba876534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3679ab348a9a3fa42055582a92a00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9579f1beb2a8fa49e49b091ad219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a442163231475c517a53350edc4b7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5d5ce922cacad2f744058f479c89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48739d6ad215f3dec71d5323b2dd4a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebfa1955f40ffab07cc0778ba5d7f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a980861811e3f09bc4c2db6b384ddd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240ac270a5afb8f0a51a03263526d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6630276b29fc5da9c5856ff6c1552543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9709cceedd1498beee5fdb77f05ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b0aefa524eca167077669ab3289f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c73861452be725a0cce53653b0f4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dbc56b1679710f1533f7a7729e783547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339144c1d897fb60c4d7bf8eaa2d441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b389b895a847547fb3c8be807c7903549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e90e5548a90fd940b053afe9d5a152550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335ee72e9b823c47fa648f66aea002551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90010eb963212ddfaf57700ccfa3deae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763e35f5d1a212960c1f470ce861b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79140a95b02735b8a9523db9163860e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35856375c5969d8fc3928a7bbb5ea242555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58dc424351131cc546ed8f9b0fc44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2325a357d6bf912a6568a72cb583de3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b3fbaa90b6703cf800b466d37782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dad611b13e1c685da1065a306e38a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19823284eff0971e27375b4fdfbd76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5221b7c39c2b44411a5622880e641c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c471c7d919a77b3098cbde4b9ffc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cbc5ff5ef5d2bf997fd64525f4bca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e60d46d7adf40a16758c0ad39a3e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365386c7ee67e5d1579f76cf8a2dd029565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012f3d59ced9a6bd3b7a4a6591b916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9ad76a335d6d5273d321672cf504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4477e05d9b94ccc56fe79cba2475a95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff80a45d9831b4a04ce99d8aa419ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226608763f6bd47e16d61dd1fe13cee4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679c0b32d23e8245d3f0c4b00978c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5752d19a70994899e30c3ae242f1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de234a8bea7b610e71e3f8b01df925573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96e27a5eef82c8946f09202b9220b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac2f679df7f2e15c5f19ce237514b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bd42d8f9181a480c90a8d5bc6df9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6321c029fac0f7487f855b4a0477a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d47ec19e27fe006b77e7a224043b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1017a111e0ce5cf1cbbc985a74d13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f39062487904ac6d80cd617e58f39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b47c2d61e4ea4555df9cb79fa83b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f3bff5ff9464be71a1492c6d7c2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da20a166a180cd7b92374c09025ce6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1e9392f56776460b129f13fe4bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79dc64cbc661407d006bdf186d866585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24902f509cd84911e965d4b8bfb9bbea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430cdf019ee51a09b89860bab96afd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11dc619ea80d43616a039fd2403366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be0461d0fd769eee44d4a0cf27b609589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9b2c4bfe7edc3c3a878ddc625c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7d7ca8aa8b42bafa791196714f164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75dc0f804906def8dfdc427cf6b87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba9bc06f77766529a01d6ed6e185d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761884225733750b2ed694a551bf271e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa77d91855f0cb021406649056d3b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcd855f14191b228ad9bfce86eb2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9320d034a418ee87290042a8f65a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94972973f16b6dfd9c9ae9ffca95744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf439ac29be8afb2b1f22be1bfeab9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d34ef8f00df85993509366fc5c84e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a7c3a28cbeb6a31a9b439560b5b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2127b95a38527dddbb9c988608136e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be511eb86cd16665e494bbb98c413ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ef593d64e574f6c414f85f608aef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f120f72baf422102a4ffb512573cd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208246c545d2f7922a6bced33b4fa9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a20ca3eb3487286cf68a1d54525ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b03207ea96094b113be9b3228f157f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229207a69f01609f5f75f81dd648d06a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069542c914cf12b3f676cc5c5a9d25c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6d07a489096d7bf5a3b46b6a2af8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b21af3af42a27fe3837a1920c88b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245f593fd7fbcdbe1d20617da8b403613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03eef5c5e214c747b95a5826ede929614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b251df3f59d85e5a52f5c7447bb604615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609759504265a93fbd4eae47c0905fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5485320bba585bcae2ebc786460b74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc712633a178994b9faefd8535ecb70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a507ec388e3abc4a90bddcce7ed5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9d8a0c3c3efb9a1041bb70f5ac8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e234a52adb8f41c9512bd1999cad25e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026e8524b6e4ff09ae010fe867cac2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf5a0e83a0fc44c3fd25e7f07fa71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e9a32e61a352555ccafb6bf13421624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19094bc0b4e1757846baa09335fa842625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d6a518bf7ed72564d5a4723c0fa5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41815545482433fe248214e5e09472627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb1a705b6d859f5bcf5557db705d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8428bf36dd3a096601c27c26be671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2647354061b1e135930f9272b5072c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec27429c5faf96aaf4447b4fa54f5bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d929f33d4726a752aad6bcbd23236632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a012feaf7b4c44d8d5f69157fed0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee85c693895ff1304c3158796c674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1eb836f4b103189f0c2c5fcc9f1a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e396dc0e8d468ae55b5b4b5f683e63a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962668bc236d013381e46ea4de68a36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f1fc8f2afb7f2e6a0ec616cabfd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15241227aceaf09e6942a2185693df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1ec17d17599d7b6e741e75d54ddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6450bd0971ba5da632da19200e15f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530115c2aea4d727ac0c8ded65946e3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe790b7db6d09746f73816d15b8a165643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f4e6a425868ba7945db4d3e1c2d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d2c07be351a78a4006ac65fdf23c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a252b9e46289781163364d48ec639646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02c70a49b0e5e4954395233ab0d88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d593acab2ab71d6a1f9280450b0105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eff949af867fdd250cc5a9b20a622649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303072cf808bc32a848ea88b537170e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5117f68cfd37fa0ae2b9af03dba40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd374e538b47b13399d0060ff2be34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5c70be8b6a4d1f97535710cb8f2a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fce4eef609c4f413b14aaed06339e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259d1fb0629258831903b6fbebd4a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a9bc293fe57b588f1c179047d290656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583fdcc10225a10782609f6204da5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5fd7929d204cedba1c7d687a6f1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b93e048220c6ffc94f4d636eb3de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e5ffe95d8fda834bf9051caa501d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207641c1aa059cf74b710afa5f740f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150602db5fc8f991ce986b31aa8f8aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0354f429f6a44c42957ca5ee4501663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588d609810008e434c4d471dd1bdad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f43fe87d3cb7845efa9b4c9a3598665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb59682bcfaa2f3f6a9736c2e60865666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d4eedb38d5ca8057ef96d63c017a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd53e680907698f3e846b1271a8d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15a398bbcb6bc0f444019aadcb8663669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a1ebc3f1762518b45615caa1079b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79fb441956f8da3064189eff1c296671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46d75a274b2f5475dea2386d8ad57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a829fda9727e09bfa37ed067d114633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15ce43ce5a875a3464231a6caf54a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ece0ad5d770901cf8fba72c9be51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5a496d179e159bf7a0fe455dc1197676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1905d2ad43c3ddbb1b7f0bf7496d9ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432abe027b319be42f57f52bdca29c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6995424e8fd41345dc71da457b261c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5d9c11853a62357447c03cf677c58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8467d250112bbdd979df255f5c11b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9e1985838c97c3d52461579a30c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a565f1710025f242539acac0b11f43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82cb42030e7449f4a30adf429f336684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fece0fe0a938a8b147d8a71aee76c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce299d0d8a7dbb327fb14e77279d9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48bb3b182ce5e45617d3901a7f18bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d1c6a1c971febfa1aad6a3c0deca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac4e2950af03d86e447a9a62fb15e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053237e04f030926a4e8b6107f89f6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8421f4a45788da0f7dd1598dfaa4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010ea0e2d4798b8064e8604d329b00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4486e54c7c22066d68968df186df6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e43f1955c0fec33ccf96e7c0b539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9975d77784149054366dfec37867b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665c5d80f72eeb0709f117fa74a512696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775eee4db5b2af44a97a94fa34d6da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aedd061b69cf5db4963e72aae4dce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27e63e7ea160b11f6864c8a28c1d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a36cc066c74242e58a45b1bc0546700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97e77285f40773831ff4f826077d3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfaaf4189ae1c66234c4c36401e21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f7e8afaf88c2e4d1b015198c1011703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e524a228516b6a29952f014d2197b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488b227a99bde6e0b59074e28e1aa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1a11a10ee50dd740e3b9a7a2a0592706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a2a701404343162e466cab65c049d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158f06aeb1dab876e3fc147ed0c69b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc220a2ab58f4a80665d150de01a3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0c7148152b6ca14959bdb32d3fef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0c6ba4f926d44ad351f3dd72d41a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246a16b52a03471d85de2d021b3a55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92f45b97e470a1bcfdba0a36485e21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7799b09130e9c23e84189d2ab3d4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180f1c16945e75711e4f25170ee008715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09fe4b70fc47ad90376ee7eb0523a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f888ed34ea5a5076bf037e57a6586717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9f6991f2c00e36ad07e1b4f316e66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3b73fa1a9f47e18591909bca29b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1cc06091dc0a08364f917b62fc0d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa154483192bb8a598ecfaf783b2e4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d052cb11e25f165b73d3fb696e816722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b80578ff1c88b44c51c9a5a79eae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e064f85a39818d92dd1c1809f853c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa39903f6e2f9180039e265c5e0bc87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71d019a08e5c876a7e8f0e7929aa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692dc0116abfbd363cdd3aa1be928d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef007ebd27ef3be5158be144cd6173728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751507b222c041af9ddf7af3d33660fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e70b5ab87bbc99b8a5d667794fe80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a42043148085b45ff78a0ab599962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f98078141be4377082b5c0d28f43c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868069992f8a2c6163e55ec5fb182e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e8dd007dd6de7c64b95b88e394c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204083b9ea5112232011d2439554a35e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6273a03032a2945f935e13d952db9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fb6f79f1b25ce07c2703d7228fe6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcac40fcd1a20eef3e9d0fb850a9b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77f1cc60f6706f8c8f33faaa30738739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1552b2cd56dfe552c3778638aad9a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743d994eb00462813d095997b65551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180642a1f01f7c517b45c382bab106742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d409675995f7fec48b074a30d2234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f41090e52ecab7c4e43d7528842e59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be8f70a59b06aa6feadbc788bc723745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb515ce7ac2a61b04a18580f909684a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779d4264a0116a3516f7b522177f56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fad6e887efe5a7e1662425d67f931748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2531c73fc8eb4966cf5a5805c16e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce6253ea0f5aa5d4f27addc5501b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181acb350f1f8ae78e042e729d9e8555751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f251de30b8c2c914988ac696486bf11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd7f1d0a961981020bffb749fa63b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f54473ec21649fc4ceab7089f4c817754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203e3aa89bfc7ac3ad856b503c3c13755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcff1e494ff16cf1b55457e3264ca7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350505fee7e3ce9cd33b31e0e03e6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c5a927192597483a64f5c52c3b56e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302765ed8e2b5f369ff560be0feeb1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b535f0728e81dd1641e69e48d4df01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cabf838b7ae2348ae600e0dc8bf32e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb886944851335bd6e9d3c46980c6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fdf65a714f4ff25b918727aaea604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400c25c32730a7da354955fb833e2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f32219890dd0359785e2047a80d0886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b9534a5eb37f371e6503a56a511e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace341ffff4b4d2da1878f804f627008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11340eaaa21115813a527775823059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af09957a8bf67534da2ab076e5a0ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadb069b9a7ffe8e60a776e04caeea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98824b0cf7bee22997f3d60408ed9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806632a45ee86672620330bc4f862713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4287938a80e550f25b28ff50144814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806d0a7d787bbc14f8d73b86623a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df1debfa796ce2de7a0d1b755938f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ea4ea4ef9efb352c06570dfbb7dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfaab331e2e4222423d1604fb9b96918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17415de675e1086c90fe1ca46f33a1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3518044b6170a3848b0da075831cf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4c2a23f619f1def86727c9d9e9cc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295126cbf6b694a5360431887e601522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f078fb8219598746d63f01b8e716c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb5aea10e2d0da30bd459bfbdf3d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba8a52929b6637f2ff622757be4e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cf17e5cdd2780e041380ce793dfa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b593053f40c4a03ea52b30ed943727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f425514f4eaefdebdd51ef8785f99a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab16c48847b08beb91f4ec7a8c5b4e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b411fd5917457175e707508245367b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7becac9ea45b2b02b9496681e4538231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540942917d6401387f99f638f815acf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272045494b3af2a5b8572444272fd61233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39796471cdf51f06bed7c422b21a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122933fec3c32ae542a9cee2a9bd9e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc212c6889636b43d46cc7a93131536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ee9084eadeb367604d6c7834b76e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344783c6191927da115332721527bfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec11b67c3ad3cb570e20c2a134a38939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1944d7f09efe24d10064435e50d9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4123bad2bd64504651d3b95f302f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a406bfcb665e4c2e923c14f58eca4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a71cb4f73d1761f059e0465556ba943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcfb80e246c2bd3ea36d57def8281d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ca4b950dbc4deeba187a8b284f2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab113df11139dbeabbd44474b96c6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b4d463373615c85612e5921a35b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb765af648dffbb8ec1539198d33e2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d41dc3ed74bfa75e36d458880035a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08879fe97daff5a2ddb75fff438af9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df8eb6a6e9bf4d1769ec47c1c7d1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d71feda0b7088f85c6147de57c2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1923c37b142b05708338d2bd78de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464faed6a45507b57f84234c16107554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0994caac3ddebc089032f4ee750f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bddc9d77c5287f2220725e98622d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727208e43f1ca2cc27d4f4406cb9ce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33cec53a7ea742d14b03cad93406e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59d44b4fb53a988c514256ef5ebe359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3cb29b7162ade316a9949b5a293f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd273c909863001e030267db5781261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ea8500d78edda6dc38540631e54962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135caf45b5ab826af28a0ac3a0ca5df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506abd278d66671f945855ae8521af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857fe60ee420ddd9c60771ae02dd7fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cdab2ac6093a86039c53d7bca776966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f3ab064fd7f277dd0c19f570407267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663055152b36bfc4be2eb64aa86bd81668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa29ef7f10998bd8302613061154e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66ca541d3bf7588448712d6461f7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aaf44f22a3113f32c12405136bca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199934d24a64278d6a23a8e7743d15c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6791cacd2c24719b0461c7fc9de8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449ffc0f5e8e64422f77b279e8804b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cf2dbfff25077e35a90b008b864c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3139318913f8639c18b9b7d2340cf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf268db9123d3ad0f4aa4267397837477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebfed89f395f4ac2eb4ebf5723408278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2ac84dabaf9b9d63f9e57bf06b5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ede93c592c02058f7578bee8714980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66bb0607e14ba0ad0fa84d312689481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460db51146cbae13b86f7b4bdd72e29482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599db81d0e5285f773f610085b6f65883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817112277c08b20f4e54b837c43226284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37d1167f2c658c9f1b70fed89e080085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7a3ee0f819caab2aa8a362fcd99b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd713c4e5e8c1bd125f2cc480137bbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a941e70ac52f62155ddb3f083a31a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82a6aaa67e3413dd31662ff8f143b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e4599190f3d1226b4f1f6c3b7a0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397fb02084d3c8d7c60916bdf350cdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680962e59e97750487df72cc5688c71f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57d566ea981e915f5d0f14ff227e8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fde3fdf1e83a6e3f89135aecdea1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d0b1d3964e51cd990a8dfb14797f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b622a0c45b7a8421a12e761aabde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a1b841378a21a604ea5a458b5c7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3f6f6941ad4de20159967f9ad97c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96f35386d34ed5076470795486bc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1b1e9344a8bcdab0b70454509dc33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75fe8994b78f9e96eb90c860797dde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917008a18832c540f21ca5852b47daf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7607a64166c8327ec7b9851b277c6b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5a93cc28a9aa1b6c432b64099107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384b5e8f16a59ea569d56268339aa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82251d7fd7c6325b7abd7db05c403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6171d2036f6cfd4ac7f6d10c771f8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581987ced864d4b652e8e9bc94a766b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c83d2255e189226a7a28b90b60f425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320d244b3f1fe7f917c85569e41465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceec5ffae5b794a19759e666e4e1668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe27b6f1b53928b72676013922a3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8837ea48302ee7b44619dad1c0110113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566a07b98afc2ac4d6adaf9951a54a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345ad7439d673bb763ba65cc3e3ccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb44dccd9d4d62d4a60ea53000251116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89df7b0f7bd677cce2a2a1795baed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016476bdae66b4d019e0092a581165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f68fc6561bce5f5eab77e79de344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3177f2ab761288103dd16dd302f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bac7e0449ddf21030ddf184e555aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd57469960e3f6963914dfbfdd9014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fcf2e03b28fe5fc061044e36c229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca06cb4deab7689f22660dd1f903a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5cbb167d3c050b2253925e207d0b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79c9d800fab69e625719fc110fd77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867122856fbe206fd3c96ee823e6efaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6b50e035076f35e3e32fb533b1f6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3e4d5ca845f1e745118f53a87131129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca806e14b4d6fbcda95388ca9eb9a2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c3e960f50fc3d98f18d29ed827c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e59aaa41ff0584f684299f32c3ef1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f96731f1faba7e4727c92981c2f03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be18ccb53b71acbbd8b21010014ee57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc38503e5e83e84c3a90bbd85cc815135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc7c7493c3f34977f73f21bb40251c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c5f82ae4737c135eb0e9f3189df9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705a4b7225132db217b32b7b9d22df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71a54ae1e9eb22f7e54b042c518a81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756af02a1aa25fc176145f2ea1d74d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84595bf47a77051fc345a8892b970fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f3c5fe3a9bd9dc66d4109bf04c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed8fba8b01e617955b7b782fd5617143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a4efee26acf6768249e5f198af05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822154275aef2442674ef28ec4e8256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da03ff3df7858b6b44b305ab874cfa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546fdafeb6496be806f2ee68a7f22c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfa269ca0112e08fdbb14fad1eb121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab25008755e27aa15e4a9a2661da9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4eb4c2197ea19456648f047b3d294150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b2abbcc0a55b275dcdf72e5b66448151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58f6b1f4a9f86619caa5a793954cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c118425c8c458af1328a97441971153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59153c36a1d529ef01fafbb5161a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7fc6481f97503b305b4d0cd9adac7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac474cb2f359c828ba314773bb520156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feca020431907491eabdb8369c576a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded5f47680ab4fae8baad552003d98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f29e1a6982dd52e50505fcb4b64c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c282d96ecd9f1d1ea24c0173b652160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a8e5195553bddc457bafd7d02407161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6a62b2abff96e5a71f47515b211d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c64449c28a81b9feb023b7689ea1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b2413138311d554123de06e738af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57934c11c9bb393ba5d2608937858db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67992953e464f04a2d1548b72548d0da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef42c83988d2f768cb443c792731449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c864f44cf84bce21a3298137dc89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76956b4a5b2e7c318549bc32a0bf09c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815444e4e23ad405d422d57f23aa19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeca08711f8f89c62b92d2f95a77a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5e1c1ee84c09a7c0fcfdcf29ee44f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b0b5a81690b6b53fbd0f7966f771d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f0ab9e23ef1fa5ceebc794b06d0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eced09f67e876e87d9b9097e59474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2b764f969fbf97ddd74e8c2e73a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68642806c2d84488d50ee1509cb2ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9042f717d54501bc773b34775987c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e097407464d62ed01a5f87b7d518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2312c8e37f45e3261bfca96d4f55d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b614e13327cbc6793a98b524417b8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945fd83066506cf1e430b91feebfb5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924ee7becc86fde2fb9dfea635d18b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eff0f0bb29101192ca0852c1a81cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bbfce44ad28f65288c6cc36bfc774185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2e02b423258d1e842c2392624b2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade55bff0ff76dd882bbf6bb2c3c34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e745af138f479fea42a2fe676472faa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883d53b55d318bef5631da1a4e2d92b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944af984784d54484c3f70f4fb6de5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919659e785b6b43ec93500bea3b5f4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f214627baabe19d54b0217d195a1f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8004cbb3563c819539047385f92854193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0229f2c45df1c060a6b6e902faf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f093cdaddcff623c41663efc0720c18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf735f3929827a6c45b5835ec24b296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76eab6cd3773d5a6392ec8eec6c85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35d786af6bf68ed29ec895025eaff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8826e2a87411da847d1ada98e236199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df32d10f401a4fae9946a0f37e256c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cbab3d94794e9523a6030303aa2c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e714a9291784ad404ab39d6f674f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e476de5d3eecf9626ff7f26f5c22929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef6e05366b0bc2d62b07fb7596c2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ede8abae3d5a12624c9a638ee96bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dc2fb3a0c58e90feeacbab64125bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671345dd46ccc4ab590aa39757169de9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305a817461bde0ebddc12e299315b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898780d877d4dab68eb17d0278b52af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5adc5edfee017a70d9cc4291fa1899210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c7887af8bca0475f31ee632e7d95a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e027c686e2bb1f7472aeabe1c3ceda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53a7dc93cf5167364b5e818f62620213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70704b11b828063d3139ff144988d021214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d229e539c47dfaa622f7cfabc567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab536068a37158d62c39f9661915a373216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396497ae9291cf653ea7531d7a6e584217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd7a77476de17aa14cb2c5042dc3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef300ad38a3e83c72051a5d570e75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f0e63c68137e37aec74c195c42e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3302a893b2a6d266dbeb59e6b954221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08e499bad24399d6a9bdb64dcd5e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c53a71b8e2e14559b40fefe96c999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dde302bf4b604895c4cf754bfd3e58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b94c43ee5e63e3fd23bc48fa65b9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27222efc041b6eae7d7aac7035e1c48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6672932047f00a6d869be23cf1ef47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eafb54d75b75deb66ab66cbeb3cec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb31d9752e03aad95603958ccc0a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c76b0df6eabfd82d6445be9cdc59b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154afa575a0b0460c3a0c1e3cb4a99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3489da4ced64c7a53e5b5debc1ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e754466ee56d17442e66648c9ca9810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d87cab9b540892fab58401580f1d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cdafa4e0f4308ec366e1102ab5256235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26205afda9400df5c671372cb67be77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba056c9047c9397c1e34e947b99bd40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b701cf251aff78207dbf719315ec45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cc2cf0abd5a95b9a84643c12859a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977b9e724973d2ddf90dd0bc1f0ee9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f93fd7af3f7b3c46aae37a73cf239241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9b5bd48b90f88b0045121bb5724f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09bc492bbc12f365338c7d4a6beda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f37a7cf3a8f82e8f8d78b4552e0d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c322e709bbec98e75766588d5683245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc6f8111af76077fbb3564dadf9538246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c07a3ce2329ca7ed48e738c17185247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfd58b2dc7014b7c0ec6c353f793d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5258a323cf7daa0b40f78c7f8048b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70aeddc7bc3cb28cecfedc5ff55fca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676dedcfad009cb85fb8d7ec9858148251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf3db507d145d2a687a2d9443c0b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a649bf866b44b4619d79749f68d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23a33a98e38aa03e18c91f2ae4d8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac770038ef1c227de62872b86294e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f859a0489c6c6eb720b500a1947189256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f214e1a1a46eb24d0dd504b77eed11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a05ce7f419d56c2499dd20e73714258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1983c5622fac41d1f45c2965fce330259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c615c29f7a763f9b8b1977beb1e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0ab7544e248c3752e73903e9ea3f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099719117717235c01d33c723646e810262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57919246ba3093e19b54de401a57cbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d9acbeef4fbb7bca9677b58a19bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ba474d88520dbc9bd01fa20b2e0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaec0480a55a62e3c1e456e52cf610266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7239bc5dd5febf9cb27e8b0a25fa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09281a80e7f94f9939ec4af3a9014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb5378f0f1d373e500af175d8b6de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc678bdf8a425318730a6476e55e6b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c35aea4b4d89aa880def336cf23ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0dca4e5afc7e5136a01acd58dabf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470abf4286a6c695883a63f906f44e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da4c359754d0aec3e5b59743d9ce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5626465be60ee41af9069a9aecda7e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8d2347d99c781f3fb7ae2b9283e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a419f833d5308f412c0df244cba8d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb9ab0777748be76161fbc068d79c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212315883b731977b0cb57c3900472d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6218b90e979d8125fff480a4368e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9ad6d0b9645f0f80b260af48bb75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061711389bb30a5717dacff577679f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233060f2b9e6c7b27aa9f773d2e2744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60714ada5e8c39cb706d642bdad230af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94195654ddbcad3405f93d250467f20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ea969e31292b7816568d4e8ecbf90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481daa2dc1abdd9a6b309cb6faf85304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0914c837cdbb36111dcaf6d1faa4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e3a3635b415df0254cfd6795b656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d21670190b061639a0e851fd9663a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf97f58ac3306eeb357c82abcae17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1217cfd633ab5addf03cb3cdd808f42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0866d3b2790c2453fd747dbfcdc142293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9fdc5debfbb1410eee4f7ecccfd4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10efdb6115b173fdf2a4333ec48ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1d7e0f93165e7ef04f86febb00757296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ccc1dcf54249731333756a4135d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d65a30ec53276b864bad769a42b2fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfac173ad716ae046444b05650c66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d38b8840ef8215ca91b3ef94a6dc94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ef770560a884d0b0bf094aa7d0f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83b19eca65656132af14efd948b3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4ae38835e89ac37aa0f7519323e50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25a76109b3cf23574a280161ab168304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac75a4d5b7629986aa907bfdc7e651305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738acc4bde3b1d8efa74a52e74e191b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a71166d97074cf8832c787f8ddc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0abe558ce6221b7c8156696983423a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08c11680bd1e443b66013a1b6211a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4012ec0802d13898ee9d71468136310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d062806667258060da77fdbbd78eb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf0fe872239d9824a0f4ee1feb6c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a046a48575986b3cddc2ab88991a211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796125dd7365a0c24780ab197568ea07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b29376e94851f58e18b5057486a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f45d3710466321eacf840d87741c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7bc64fa25aef933d5f324f76c494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a004970c5ec42a982cf142707a67451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd309f89b304ff7ff33f5202cbb24a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8248cd807ff659620d0d11077206320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22370bd9b854a7954d43809e811e71e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65855789accd47984a5851569db3210e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654efcd96e950c9e00b3612f059a1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e5a55621bf4f1cd12da87a51b6a49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9799f7281a78cfe1251b85dfaf0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef15de4882c697a4b0a773d78872c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7584d68def650b49dd7e1154d92fcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77fc5168e452d49873de939c6a9dd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d7573cbcfbbdfee54b274de5c80a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f54fcfdd8d8fddecd535629d37eac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46127a5e813a1484970f80599a2b1fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bed62c1272c8a2689642e56d48f88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456930575f847d91d1a6686f06623eca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a182456bb43d518ea7fe78c3861ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69fc221a920700c1b4d110194dab02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aecefa58df311a220e43142c6ba34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6249da1b105474f02f23829cd47c6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc418a398048a0e2332c1e7290f18e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b7bc5a09c83541c70ae72f811735339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf950d11b4a594b485a4e07c3253cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d5da807f2b68358eca19088c67fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750973d9b23a99a9cfbbee60c8928ca3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58f51b81d7bf7ec1065b2b2f07859343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab661dc9a830a814500497b4925af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8be4a4e210fc97496fcef16f61dbda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f76cd2c68b55ca6796dcf2a4782e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794478e651578ba09ef45d1bb9b8e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f71eccfd8470ad8955315ad04c0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc8d2907db2ed78d2957218570e8b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363e20a213c3132e5ae7ee18a5c5da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f1259727db83a3ea2d92ac215f4e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551564beabd84125140621f2ac0b8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8899df65ddc0e9de644f8620efc0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db674a0a6c2ca6bc8d1981c24223c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7910647b3728c299feee60a7b1be78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d8ae9b5acefda7eb95cebeaccb7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5d8ab48f98d0c19337fd42ebcf53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663233d127d94ad7d7b53df4dc0bab7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198fdb00434ce7fe45e28263de97ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d4b6e1af01f14e74bef572245ea8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22efa9f2adf33018a048cfc30dc5d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65025a0bfd6a0f21b083b380cf9edbc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553a11e4747f87e137a0d0e7adb2fdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007d712ef7ee1c3f075dabc21892d94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63121d8cf7b58efecb386e07a5710365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc8922fe041aa194725b84ad8cb2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd623a87f215ce8d1aaaa345ba6cd544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a10fc42e0ce28e234679d067f4e9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494540b9341435d91dd5f75b54b5d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf098376f3003dc72515a0df3f21b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38894537df06a5ac519ce7fa5a181feb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23da3a02d024af6888e3c210c43d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8250cdd0ff29addc1f471f85f9d2d85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbedc173abf6266adca6926f96e389374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa70c18edbcb9f327ba72c5ac10bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf6dcaad4b2eb9a4a3a193ce5f6112376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3afb7c68c014610d50b096455c6aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027c5630240056c4194300f687503e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685208fb76b2ff824ddc3551659746d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b49ff1c947838ca9a6481449c88cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa37c5383808ad048e64d220e87a10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fac50542066aa0e668274c0baac0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc31c33851178ed2ea75b972198c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd48f90a6b9f7e2ba137d49c7df1ac1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186542172aa8f9209104f9d93bb0d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37df574f2df858d6dad007eff62f49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f321be881fdf25758d56c6821f64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ce7f999ef70c9ef4728591f4dbb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a2fbbf77100b694b98ea24fc8f60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c7aadfd5de13ba283a113e84199f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70f1d13dbdb11779c2e08211a9ea9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551d8fe29b35fea0f81f304b92d6cf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09667a5c9a7b34b0c8f219f097736876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de581a633fe458ff6e9a761fa183f7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed071b272afaf3a99f7ad584e9f032ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c3dee034708fbcb98607a31f3ee6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ef7505d16d513099e91e2d1af6b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec888275ee9acb58e9827df1b980783d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2365c09182080c1cb9b89d5fd7aa703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b6ef4161fe5015974fd516afb42c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21198e55ffc0c83dd05473bf3e51908401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74d32ea42e687b3b6f0073b625056402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf977a3357453a1e656819989f281403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9065f1afbba7d3fd977aef77e9d4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a9c135bf69fd57200d90330c451e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de975308805157c7683df224b34bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1aa7e06c425633a463e01c2418b77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8433e5d960ede1f6fc13eb50517860408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea4f1f8c7fb49d45dd3959ec7da7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1042ddf92ce4897ac93b09b87c34c8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaca110116ded0c6833107ad9aadcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9894c10033d21b804830a972be0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c9d01ce9108e94c0834250ad899b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f73d0617a4904f645a591d4a1b119414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd970ff2c21122813c151f1476611f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af144ceb0f0f9ae89f9e3b5f579d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21079273284734ec4615713ee734d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883809e9b1341596c3d4ae5859374a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77399de1c6e9734b5792903642dd00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025992f963717617a3492ab4bf2ddb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0fbad38b913c9c6a4127b4c67c3fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb1dd555bf2e69b185008678e292b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51dfb6f7a137cc9deb53cf9b2ee406423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307848a8cb87939860529cec12781a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0d6c4d2eabe3fb76748d237f27aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a376c0086ce269efc5f59829de34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba205a96b0958309668a4a1fab657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa33d61dbc5b78016170ac676382ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d1dad79a8ebe3cec82415933e802429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505488b1c60a4a87a12fa99241a9089430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5db725fd74c8fa034bf1881fe0d04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033d8c0a50c76bcf5259178dfe3300a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af7dd53d50396fe64206382682f37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b112833f3f0fdb4f2502c88e8a1f31d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa5d40b47705eee66751ad9e84b91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c7e9f88d2a25d6dd2adc439bd448d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e611cae71c86e990c6e30d700c44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c2693aed0a22bdf19fcc25d9a15ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c730f38e0a8ff3de0f4e7bbe1ce6ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba29d150c07e467eeaeea38f37afafb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b2adaddd76bec21ab748f5fea6e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07911dffc6a709e2c435566838841651442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60cadd2a503f3b731276fb694a9577443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b116195d47ecc8cd37d0a533226599444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d8a45f534eb5014499fcc06e2a4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f20dbb12fcf5c05bab757318f4c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d30b6f75db0eee7d8b5a78279010447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce417b498b1f59f4c51a525b08452448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c4f7910f3b595d87ba44ce7e68232449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42b39ace1644ded5ca7d82d98c13c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4c87bd4b8b058637071fd7af88a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec31015cbb2cfec9b2aedef4184ddd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb14cbe6efe1c60acac623bf47d2e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5944532e97f3b9ce365a1b08d3c3c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf412c1ff228f143faeee86e0e442455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce32ff40270679465a331674d2ed23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0392767e5023fe23b41abe8cc1fa17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eec95fa58f1530dcd70381b8a20e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1634e8249614d09d1a8870ac81524459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f03dedec3d40661d7fa8e171c133460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212816b0397d25660cc45a75f01933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9915268e32324f36856784dfaae2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27945ff4c6cb57476059480a059b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe262312a6c2e84726eec871cde527464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51332200e84ec572aa8023b4fa2f7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3718de9c9c56cd948aed3ae84421e1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802fabaf488a3ee6906af799e1bf50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dcffc300709ef1ac13dc8b20c5d9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a907848dad5c68f626ddb9b67c1118469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271e28fe8ed6c6841ebb6d1ddf2020a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b8d4492db1023e199efd798bb4d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d854601eedf1c2be5eb70054a72f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f10c35041a40262cf626efc1ba6dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205403aad4a1d1089ed70951d0b9416474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed6db5c79b382e31d29415660ea71f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db510d965d9bd5e06e0e3bf24aab8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05c9f912e1380528630240e0439e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae007cb362a27f6dc456e96b78263478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181e397dea5d943448339c41c08837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1dc167b1acf14d6c3bcc9caf37cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51de884ce3b887b16c27df7ceca27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df937c9606baa6ec86ffc26e123857482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aad1925f43208e5b70577b7286585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567714a3b038ce2857170039aef1ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402280b79b5c284f33f9d5d195dc88bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581cf248b09e7d007857140749d86a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ba71fe421586a1b02c8ca93bc2d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b6e903e5074b0f10180013992cda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ac2624bcddcc3d1fa5fb568213985489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a74cd54bd46e7d55fe50eb6ff9a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edeef9d286f86b455c8b173d83f9ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1119dab5e70b2f318fa885250a0c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a9f9bc3da108e05c3b2b741278145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc07da31e7d4e0ff234627461d7d2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafff2812c820880de472df382b4ceb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3334ae533e6e2730cc6e62e1054c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb44c3c4b29a3770e23a2a6c9debd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274148d7cc45ff74d462a140cdd1c68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa91ccfe999874eaf0cc3bf6593f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d66ecce0301e4a4a43b184cf30181500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6cdefa4fbc7f5176accf8f3155095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2dd73fab8cba36b9a4089ec5bdb04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de13469bbc62b39e86bb575f8f03a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1d9e9ea360e754176a3380ccb350504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ac1dfd051f90661f0ea3cae24555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d96151b913caaa62e58977f112e56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a535276397af7c6c454d163a2c11598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2458e2f6463c093d9c059e995e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058286eca7067b7c8ffa1f70f39d8b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8469fa271ac8899b00bc5c346ea31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418534100fc8b00d4e9d03490525eed3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0648eabff143e9ab8663ab70d267e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8522675f07ac95eacba74df7163b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59498beee146af84873af4de64132514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62ad6e45f788b84b4bd9bdc8df2877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea9cf55b496179c7cc26f1eb03dad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8f7478aa2575026d9b1149a5ddf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830f2b25e8598a1f1cf7aadf0f1e9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162192032256a3fa443b0c087c78e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051e48afba7b65f0735fc91f3757a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecb039659e851349cf89f3ddb1c005521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530155cee829be22568ed77e7342f60a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9175a94ad18817d2b26419f4baff67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9fd1b2d1e5f3b4b33e6dc3854960524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aba82fc776aab5b39e184bd4466aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70b689ade1f005c65949beec6ee688526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b038642fd5780d43a95ed6050aa737527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2c449d0388e465286e26b9dbc7afa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586bdb23077e3e33499d310ac31c84b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac8e8bc8817e55ec34d033089f815530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d5abf41b9278a70be514352a3cced531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0502726c9899a2a9d175bbb733666532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd02c247577a295bf70b148fee990b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355a95412b806a74c718142190d9cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1f27eaed0f470150d100718eed66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba58a2f52f5419c2ae1f954a435de1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7213e2c8dd601d19e100c798f58349537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6113dbb0eacc2646d46a9121f12651538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5c5582cb3d2856c90ab415cec1946539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9f05e701786d9eee534f817d53d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf6ec0cd4999234f6c42281ba07dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a286212ecc86ef6ed7a99671d021d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518143b9001ead07bab9e7b907e69d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c1deecab8333e399d1fdaca3eeae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86cbd07940921b5e9763da83b19b87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0003ce1c2da9897cae71fa175410c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312018201935049ca4df0f618db404fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca96f23072b74c7b2ab39de7890ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad1369999eeec7a89214de3887923c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a220f5ff1d3efe642fe37a7bce7370d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d65b1adb78791786c8cb50d85fb71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4229eb8c812ecc08c10851681acb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686528629f3e4cc19d6a6a3eea00e51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb112625d70b2528668678c6ec4eaf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65886ba079077788b679b7690cdc85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a0f0387a99a094f4ecf458b0bbf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ef86bf86bbd1a22463a8a4711c21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd29d5820f113d969542dc5f79dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800face6f860f36935e8ec474b1c0ba1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd14d3a8acb5fe54bb541af0cb33b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b83e8a5c14f8dc21896797ca502f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f30fb6acad2680e388c6cab047c41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5123655d7890ce2fc1c230dcdda89f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651b8053940330aa4be17be1079acd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4700579ae78d34fa0063e7fd481d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abfaef3535301bbce941cc0b11f65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d022a9e69afb5984f9b77a60c93201567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2de7bf5190cf1736ff21e5d2b7a1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea36c7dc958cea876c8e12279dc920569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078476c12b61e2c6e48bf56145a0e0c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b29b932b090fd1e2f5be848ed8f33e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c49a7787e9de480ae00da1a0eec21b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29a66fee443441ce4085930ec8848573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d51a8103141d948f62a15029fa3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e3d1178a5a2110fc668af23b48f52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577ea5f88901e848ebd9ba2cee0eee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bda09947d88bb2b9c19998842e1e32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ecb3b6563452f5fe93918ceb7609c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda73816f7acb79255bed27e3b5a161579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a328cf491c51ac2442ccf10e6ff9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf3509def145b909042ac2fc8cb33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b956a41aaf3bb7799eab532559007582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44da7b463b2750383159fdb334f05e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834e4192b89a7ee776c0f6292eb095584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97967a081ddb24020f888557572463585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316c45736901abcfb1b9536923952af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0dcb5cfee52778b5fe04263427422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2b9e52757740ff34766bff948e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c7a123ee9d20a209d4b7db414c485589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02b50fe90c72f44306268b91261ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a1bee376157287afb49a5878964a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50f19b781a5b4af88870c3884a9e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5204302f61fcab5fe5520ce9c7ec6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553619534dfe232dddc0f8d3ddac9bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c529925a153d069b75ba5c3fb215595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab5343133d1b48ae3068c7e5711886596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97f7a37c96ad6725a106bc715609f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4abfb61e9a02e2d84190d32b9e53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d20d5d96e125d09a22a6b3a3f98b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b409411ab6ed48bcbb646620a64c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6849bede3b517f194a10d9c92c8dce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58917c0345fe8bdef0b39b4deee93ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329ce4d9f325a4bfccdfd4d9a86e26f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5266fcebd1275a016f5536d778f175604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b131e93aff864a96e7cbf7c298ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a58865d8df041ae9722a331d2c417606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fcae98af22855c53ff3d06ac1b6f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cace5aae93c0b9b1774ab10e1b4e77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c5faaaa7027c77ed2c2ecdedafe36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9588cb78f93c2bad138e1d7b03a9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf719a164dd5e8a3aa86b44bc01cdaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d569a8fa791395163210df28fa9831612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc0f13f6a5495c99c0782e72fd723613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b7fa564cb61f670a2b029c44217d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463efbafe3a0d5fd1e85ab54ef99933f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8124ed931c067a3baaf26b9008541616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b8ec49684bc32e89fe35d9a3a0fae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0779c53fdb370e34dc78138921dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890c7c0e79c3964d671a0f0236da6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a8df1ded90773771a02458b9b5fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1ca35d971e76269c27af19153ddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320269602d291ba1ad6bca385287c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602cfd041019943fec1db1084b81dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d5d3128ed7ba67fd7c31efbad8d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50992072e7136b84700b2e06fe5fc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c76f427794aca260a7df2a30490bc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947583ed8d18660a0d097b07e4c076627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4752d8b6386778ad150a5ea2c705628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a44ed1164d6d8b4a073a5969da0073629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e7d3ebeec1a2a43f140e1a4da6d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2fbc86197a2a211da4f003c69655f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761b37af2ee27d6629af3c722172e50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c37a22050c3347d550f36119d3e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4aa9e6221956ad7fcdc44429caa78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28d42ff5e995c0394051191819d4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da5f056b97d0a8e4e891e973a474a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66d66cdcb69016d7cbaceb320032e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e949bd76b58495196c2c6b9044321f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd93f622df697ff3635ac33a084631639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e02b8ec81db815396a85c54e7a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe17049cb78092008024b233f4d7dc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d129bbc2928f7ff8b948591564492a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b4f7be508136300b803b3cf64805643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86269a8fb259f3e70a656d461e826644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac5dd4ee8e6575a735e3ec15e5455645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3eb5a4831b81f074a74bace4bf80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5520ff84afe499ffcb20d10636058647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32893da8d2e91416c4b45a834f99f65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988fe7016c97380202e77a2dea18a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a45247eb8c0c6cb840100498ee75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4a9e3b51b331d8cb76815529d897651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145cc3cb8ade38e3b29ee4b536354e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687975f221d080b0233ea4e0a522cf47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9293ef1971dcfc10cda52a977aab09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722142b9633f472a92639b7c9c4f88f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80cc073e9627d2a30eaacacf98762f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609846dfc70f0e4e2a33ba3bd27417657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32cb087bc384d7f9e2e87f4eaf1fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0407b78836562a2d1de6212e39f940659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e01f2463fc5f766a1df6c318b353b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299edaa678d118701d130928290113661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796657ea58cbeff65b142ff652ebe53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9cae8bd0acec0acc93be841ddb2d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82990da9a69342767439acb95c5936c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d57db276bd3c793e378480dd593f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81904f864a2326833198816b4230fe15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85169a890591034ca700f22c2989c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551204d0e6f0636e48ca233f3f4100c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16ffbf6ef29c8e4ca8eb37b397863a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f62eacd93c9f6224e2f6768773ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ed5be1f95ee066166d1319059eff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992f3fa99ab1df9f748c4ae509f97d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23ab3a67c4e756d4a2d1136fb4fe51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b843ec279963477bec3bf0fa20053e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a312e520589c62c19c02e7a648c28a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2cc099677e26dbff41a05dc82c782676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f57c4dc62c7fc19f88977356790a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc17fd72318888b3f0a54bdc041797e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776371fd1f08057d46b7cb4da26d53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b3b5d26f9d82439ee8ad594ecda0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa338698051d372a8496af3b2200b67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f934492a0e4595761257983236bd90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b83baf92351b1a41ebe4cca18fa92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df136660c02b721adfacbb4c0a80242684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74decebd5eebed47ab84e9b1ef699c5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d16fcb42d8f04748ec0f0d138049686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d53ec0432feef24e4b9da74cc1d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd650588d2078c4df0bc3dd00529ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246af5b17c89377e7f992737e75b6c22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c193327f466aae26b382fcf911555c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055581bf77303c62004a6baf97e7f96a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d310e239204f271875c7e6d7ed8d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23caf0bfc59378f878632a84937173c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0751b195db8f352fae31a44f4b0d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a90ec84fe225adc754c2cd6665943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a554d9fcd9ce224792eb2d49661b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253d63918e96d3a7699cceccdda44be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30472875a7dd27d7fd4d6265e97e7b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69983f553c78a6234abd14b71a3aeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8a5341f5d9117478e43c395976f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf35e318d8756813a0b309902ab29c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92b57550437c988104d4dd1ea36b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651557d1c3442e49513083182b3382703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffac77e345b63652b598aa624261e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd5ad264f37566f60d1966966fc3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9b6bdae50342726043b29e3f5976706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8f292f2b2ded324483f98010dbd53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86be6d06330db1820cad2d21f847c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d271aa78539c41cf053279fd39da25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfca2bd23e3905dd755331750868c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d353914997d0bc217c6c5025aa37f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d8c32665430e954bd8223b86ac62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b508a65ca861b5b960feb7e4cec3c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19d52dcf46290d9ab00ce787cd8ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3bd0eb113aa7cdd9b0ca1d73e7ee0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93854d8a9fedc8fefbee673005b475b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe578800d3872b5c74a8e00d73df2db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938add18e5d036ac66df372e9f3490f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9aef2d5b99a2a3c42bab2c3ae36ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe62d81cfec1007ba024147587da8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745957c9e1e43a879dee9f3b11d0a9b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff514f9d9f96914658e41bcbfd2de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3cf04cc7023e7ce813d73aead432c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93939db927ffea1d4bfff206281c203d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd81345126efb629fc8e28ba0be67a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b7e05ff6e1073cbca60214a1eb1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a677c711036ecad64ac39eb5e7f64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373750a67ab4f96a0868795e25f1a11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cad8957fd538c42fcbeb8e4442f42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a5db4768bf1914634a351d1ee9c3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f9c5dcfb2ed42eb7a022bdca3074731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7826e3bb9b6e28de5283853753c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0bddf0b9a0d1077e48284aab744c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38879f0ea2e7eaf7242608fbca1f38f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283269794a0d4baff285f66d559876e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c6a7f6e45c6994668f16ae56bc87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec28008c33a88c9ee881f29224ffed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41abc13eb385fc70aa874e96880abbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231f690d9a011890739c5be1eb8351739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa0b50e188f888d7169206e10a056740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef19cc9c0948579d841ab16a712f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b475531a9d8ac2b22e79d0f594835742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617735e201099a58c35e8f25cbdc6ddb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76100bb6565ed9c0ede02f5e6679f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3c97e402680a2329886d2ed9c594745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ef1da1af6da1cf14b3e45b857fd21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c12388de0e9f3118514a599dd6fbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b0c67a81452e19e1ec784979591f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fa1d60a00003e270bb95d8b598506749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd7241c46495d6084787b5c261209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f7b2c99b38ff0af13a93254cae0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc05829372797e2f9fdac107e5ebd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b9db29f539ba68a10b216a9bee81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87323556d5025819beb93961ed5c52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93132efc06902f7db7759fac4eeb746d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300213a14da2c10f3fbe518cc979bfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20d7f970b192b2a4fcabb4ae26a3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90faa1f13228989d326ad054a62a3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa2fca1de1b9749af8369b94792dd0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>