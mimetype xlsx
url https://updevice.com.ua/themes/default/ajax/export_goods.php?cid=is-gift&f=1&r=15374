--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895b8d48a4d1192f071fbb205e69cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1267e9308125c6e89fcffa2f3b2f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd118a4829ae7f7556bbd6ce5c71d5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c3faaf114c340e92a3c9abb68dd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfed641d3a32b6604ead2f734afc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ddc4eab599d323176d06e806f8e086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec6db3c2bb1b23f0830ce10a71a0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547e1db3deca77223aa1e06f2e39dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341d76315b1b41633f4c8c079a68489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302d72a11559540ea654349f31fb0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a9d76dc90c485ea7e65b8b6775f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5b8b5596c15787ae381f5f4b28e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a9c72a9838be053f6c839f9ca74e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd3cfb764dc395a439bfe0eb55a7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f20fc801830b6c70a1d664d0d05c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f863ce27f4793d3999521dad9a08d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e4a90894e0321140aecfc3922c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97916686f138e64b516a1e3c96cfe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba14030cc16ca995b0a3dd6d4aa1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd3be2225b4808f6224665129ce77120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445a8d82fbc9fa8c2adae87b76e345121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07550033736e0408b9229bd577a8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab5a8654252a157cb35719cd0180123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a2f52630c78ca78e4b9ffac68cc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7698ffa2a7c4ad4749645111e115925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6abde42f153f0c7b1b9fee0db196e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f485e3a502babe568a342b2d34a34b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b09f1e0441adee5f86bfbb5199a5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813965469632e720f38a4c243559ed2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3120948270afd331bb8add0413955b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df1d6624472a3a46b0a37b47a1ea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec78624de9ead439f58a630e665c6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b8fe91404ba2bcc0150f73c384c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7d0401ab2b55d3030d3321c0352934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d8ac5ce07776d69bc40f83fbc98d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b881bf1a7d29d14590f7d0e5791ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a288c953c60ec4a8328c3d427d8aa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8444bb348edfb392bc092772217d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed2e59577f3624d535f5352fc84ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78488803f4c2c6cf34b90570b4637140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f197d471d18ee12e61b8489c742197841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a672fe7b6c67a2baa4d6dbac6db45042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d55a9879a501d336dbe7cc042b29a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432ee4d361a6011caeac9d8580211044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec506dd69f008d32448634c9ebb8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f4164d4da1883029bd71b7c3284c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da828c7401f944b937ed8c0d78882f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84ae465f730846f9e7f57d96ca39948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285d2319965b81c02d304a6ac34c2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1b03f7bd3c15f4beacdb1818186950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea24666aaa65b2870e1013071ac8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c507f9234f0da1671ebcfe4be34116652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91947634d9b8956bca6dc12c48edf6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba5e6fa7d3a34134706cbdddc2a0d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f03844d8142f63cb330665336fa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171971a9d2397ea073963671a86a1c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9df571046ec52b248b78005411e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62b1d8708e58133a2a1c9ae0b0292d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72c2a6236806bdaedbf237d34083a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a03ff8cab46d9389c3dfb68b289ef260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27583e999c120061029442668640fed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d5779ba6ba85caab1343d454de6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8aca8e7498a80adf068dc247f7fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760adb2eb313f96016a3570dca896aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902984ebf600ec5df0fe062dac8a26965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3709be3d53679d86703ba2b9412fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3421087431a7816d357ff99f1818d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b04d79640d416441db2eba0504a8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5bc852f7f0f53ab3e6e867713e08369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aae085e312d95a2ef2f8d7521000770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b93ed3a01b73fd8b4b36a78676d8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed32a3a6ada8b7411dd25afcc2ae6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab25855bff666937ec131960457fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed15d493b9e022b292a53f56ed37174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fa93fd2ac3df4bac08400ffc3608075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290840a77971958ef72585312d78f00b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5245840bfea1c26990fdef5008f5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091ed8f66550a762190dd2642311c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50722b996163b683de20f806e7d6c35679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0e06e70489d7cd7076284b5e164180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d34091aa661c2240cdc5a0feea988781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac2c6ef05605c9fbd6c176716a31982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e1112d3106c1627368b5660d0622583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536696d18c248f8864ec3cd8526ae5e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bfd16f8bb91d66664ad4dde3d894b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220628bf22b251a9b5df1580d4c857fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54d43919d48bc26635d36d8305dc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326fdc61d2fb7dad589d90631be827888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba874f6f752f8bb37185ad3752bfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ec287676faf8223b27a49529625190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8505e3d8c3cc72fd2e100b43414b9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3300e231de62fd4b8fe12cbd7f7d0e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e34e63800c52404a9d4b7027e0ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a34c62b3fb8525f21eead790a512694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c32569be141adc0c454e7a0895af995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00946da753ae124f02def8019725ecd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859a75c7e08a505f0a5b3ca13fd3ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3bffe40d0aef74b40a5dfb0e6022d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e05957c50c8c0f05ff0e0ea0cc261c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d48d9247d62c9a0a17406a43aedb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad088653ce94d6d0d917c0c2cd71367101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3fc4b4bd4db8b323750237492c2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c9042c634df00c9fd81e27be3a0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407062ea8fc42c6613e3e1f57f6c20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763afefb2a951df6d3203bc78a8c98e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407e51a538a4a1cb9599638d0f1c52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd88785f2d6bfffac1e05d4ea5f931107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f152a74b29d90f1857c06b3a367b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32095c3f7657f66f378b68fefcda8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb7f14f86291dacb93f871efbb7c82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c558b6c6555f7116537760d437016111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c640391c317fd6c57b558c9d2d33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f5484c41f66bc4b4b94189ddf5da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fdf8583e9588c4391f5f8d501f40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297516082b1ce6fbbb76b1f274d5af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988f9dcc7c2722b6e4a6d4af25d393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980408c365066f961b3accc91315854e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbb381a4f829a0775e88085c22f1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96ddde05e3a429cb9c7c69afaaad4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4f2f20c8ce131acabab5e8556c61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2368f704c95952f3ad573afcc479bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89225edee56d11b075fe444c2397f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc1aff49624c3afd585e126d3cd02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0de01cac58d47f1f1e10ba6d5dee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2830b59a5ce1064b6d38d082e84394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa802b373f353057a796d406b598b15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc3905f18c5fff28e39a488acd02a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1425b2ef515da783761a06798ac3cb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ff8b1ee6cfc9f39605c079347268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6339ea10fe0b38eaac09f6f9f5f8ff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a730aa02dc18b40ac91f588f398232d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2657f75be589e8981a8bf3006d3f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac738b168055d947eb4261fbb3270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6641ee95c6ebf7180df415cf7b963c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593baa9f05d84a79825a350570e8ce9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e513c163cc35e07a05f22a53783bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ef10043a126375e09787980205870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7b8a4d883d1434e990415a0342c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd68271433f72a24961e2d8d38900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d49afeaf236cc4620aa964291a87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fb80273944af10c4d364ac7f47a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbabb72295866f8ffa957ebaba0a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d61476f79db52c9f77dc58448cdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c00328b2b0f29b6a82dca7c8ea33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039601a106805011f52a89ca25a81e91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0119d8aad302f04c336d67cd79ea4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215d93c76b9960abdab3ced48bf198147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6cc37a948460b1e9f81995ab818b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6eeac747b6d39e4fb89b2264f0c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121270cf1ecba98ce38f690d903f90f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d665e4d38c1729031f5f566e0b47b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5d0da9593f6601ac6686972a1a321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0231b2937924a954d3bf1a572d57c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd4128cb66945ab6b9ded247d187e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf9d390bf8ed22180465a93ebbbd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d82d27b4c3b1c63b144123547d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65a0ed6e338e5864c7dae2b17dcf75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2701b0f47d3f797d8f4f51318203b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759014d13350bfd6fe383f626493ce57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55247cdb46ab06c3a63c2ffe7e456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3832690cc28de30d6796e7dbff243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f5ddc3992e4e0f18da5b460ccee63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ed30389c6db9dc2267f8e7c98225163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c52a434383c4a9ed39535641cea988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479a1c403a3d7e69de1d7635a71735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258c0f4bb5ad16226c68edecd782cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73322964756e5eb7a1918043e8c2cc38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982865bb2329fcaadafdeda8d4796cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af211c53609cc77bb8d179bbbc4373f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe79a17cdd43f8d2f9c2dc3c80fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011b663ac74caca72ae42921c97c13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4021a49669d0a3dd1e7dcf699f2ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b10101274ea71846f3008a16a8b40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9ba2ea5697aa955d2ccae274c26a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ba9033db582a63aec697869056cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe0d5936307ca974b7b1760259e88a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dadf83117af0b42ab32bd038c20085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5694fb70acd5c77cc593fe238df1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207ec3e8636de944c765c9d0c58c45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cf56ce77fe8a68c65d09d257eb8dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d71ec5b14dbe70a5cfb3d7afc93d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b65996d23c7c8c70b41467990ea533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f7a914de972b1bdbddb146d8adf1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9532aae27d772c8c542ca76f0fd20a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc576488ed4e73b14522e6d2e8aeee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1d575b94f1b4283ad09d3cafe4b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca86eaa7371b3a805dd80140a6de97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249fd93d3525dcd79e57dc5966097fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8175b974407d4f0e0f677e187cc30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8e258309724d4d92f68f0c2376cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b94bba705a26af2e628bc02667168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450a03efba8a9d4ccf5b549045a796192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab507c52bd2749a71f02de1c5b9eac2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3683efe4e3e92759d2ec05ac690244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c096efe3b33a7c840e0127a9ade21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029def1ce4341c4c242c7e5ed0bed4b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b2e21bfe36c4dcf30f3a701771e9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36ade51df5efe63cd3bb36bf70ea03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9426796857391535400f3cf13a5c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0685a682aa2c4b0bef93a5a3d8ad16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8405d78fdffdb8a8382dbe3086fc41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac3fa3e6d5ded0afb3438dde5eb8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c56b0692bb0af2bfed75b5677cec02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d469666b2d91a28dd7eb6a5703b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff0558c0ac9633518dde16ff8a2c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0dc8bfff8aa0b96e444077d7731ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07ec49c0280a78630f2a9267a6e34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98578bf7068eae10e8f7b4b3c4e722a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65376b0debf97bfb6e277ee2cd9d1659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925affbf911ad3aeaf7a698528b3e671210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8459d4f174a513d7017fb437b6f2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113b4f2e8488a923ba69c1cf9aafd66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bdb7d7b27e109a3844cd2dedca23d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398347b5692982ef77434815bebe98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7210c9e4206c8d0ec9276e6444539a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580822e5285d887cc5d69e1c2904708216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe83f95be9c51697797e4708f780ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c388fe31d1c17f3fd8c3fd8273101218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64ca6c97a9dfa6ef1bc819508a536219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25714febc7273067d55fefccbde1657220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4abf18a51d7d355de650c58924c85d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a907aae078f8c1e995422a5816f12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34254d0ed2bc6b4bf056c9ee2a399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb6b82eb6c2e3bfef07a6a44828d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b65829c694a6b355589811be2ec225225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67483235a8acc8e304bf3189001d631226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f13a23993e2c5c79906bb0ac4e1f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3eb76e5a0214f7fdb0015525a9d47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea066ce6db29437d2fe2b2b24767e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721da5d6f80e52a1a3431d726b4c85be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddc634e0f788cdbf7d0dcd71a6ff55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748a222f97d07411be40525e7bb4ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10827513f41834627934a151df96465a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2294e33c1a6b7ad7691785ab267d082234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f81064887356ed959141f15ed75af7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a10bd08f4fc33162fa94e2b4e79c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b76a44ae20a778505bf27bee18e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a94ae7ae5df0e22d840a5585b8574238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d74cc65afa2d556ee0363d2e1d30f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2ea67f86cbf924b0654db4532e05e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5439af94ef3e008190b98183bac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93cb037b06f6590539081653213f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83638ddfb4fb9354b611f30d2ed31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbf54f7bd28e5188c8fffbedbffb8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415185f03a11f19e411b14af6e1d521d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01c503bf62aedb0c1d1b2748acb14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf04d64b5b45808ace1c29cb3a21a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afa38bae622eb4abc3c498d50864e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1844f9e69cdd85ec004710f7c767d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067232f6faecf46f4f8a448ba3a16bb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0b2ffe5046c92736ba897c3a288f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b9605e402597ba310d74f473f457252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce9d132ab8d86b99e5d0e0017ffcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb2d79da9f763e0bad2f8cac695ce9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2050ace6382ddf07c2cfc61d196405255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182b59868bf99549316eff542ddfc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ca49073d24661a62f0e8a809235cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f57ba778dc35b7b98689309e84dd9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd20d465cb5214afc5ed2028523a749259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ef1045d100ccddee3d8e574f26db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efbcc48a6ecdb25e5579b0cb81ff53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43bef31c0f83d042653957d85b020262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928c5586677c28df595822d7be61fe5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75a0a4768e5eb67b12ba5c02612b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6ce8f5ba70a59448d9da341df7d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc2f9eb1e52424766db201c5b6a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0116db3d3ee7826f56c3a62f73ea2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3568d38adcdb506032305bcd1da9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb98977fb3a84a555cc194b6ddfc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3252abeced24d626a9e883e027977270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e033d4d0f67967217341f4977146f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972095e2d490a17940bc09ab50abc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76c648cf746c1d3ba173d8738c8d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8268e7abfab4f8ad5e204e1d8854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850422216cf2e24b72a98ae60e9eedd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066131f47cb947c33266207df15dfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771a6e4358db7691a73451c76a7e43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1dd4acf62360152fe2324913f8ddb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ada9b159cb47e3d1221f57baefaa3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada4c19e07f121bcff46d69435d400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009172fd6754ab9e0674a3268309e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87709754656385cd20128887434e0c8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23637dd151922bfd28935b8861a40d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6398cc3145fe2e7dd81bf20e26a2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3eaf295256356a1c9079b80abb43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b379b5bee689c2dab6e943746c7f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e04e36a883d0a9164427e824ab0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32dd90aa8c2f0423880d12a48e0fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eea0be822a0a2dfa792061f4f7481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba916b2950f727b6bf84c7d7415997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfce8736fce77d8ec83c3d01737a04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1cf0834a0b517a502b621f0afdb9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5180b00eec760590b4c7d0eb5230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1991e26f3917307b64f41da09917c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e3f662ab405efc54b379c360cff2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc9dc0b158ffd2bbcc613bd9a7678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748055dc8b2c5f02ff13139adde2f7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3a48055e5a80f5393d84cf62dec3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da391f61535ea174d1c60cb7db1214f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b07da2dc4c23f99f7b6b3647f9dcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee7af9183662c30a55209f5820985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d63a009684184363fe0561915d3a98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464190258338aa5e11c19b932272b1a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35efd33223ced720cab79ffca151c46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988539192c80b0e0d2eb8af89ed4519305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3bf91ae3e80a04ee44e8f143190c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82288e8efc713674e5cc0830cdd2242a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6d9079350675d4db65d65f5216b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23800df25fb97512e306565a8309be9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15960b01033206acffd8e8b12d207a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b0ab3cb67972785aa418a64a91b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd942a42c9e63e4247623198abb114c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e416fd977f77c1a3dcf2e1fbfd3e816313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f831310fadee95100e769e85b258314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963987e321201f5ebc196a4d72ca5aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b6dabcc60d56f59a03306a302df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df40e833f9853fa37724909d8b8b52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7bb877d39e234ff1746c1764fc138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee7961d09455df823eb6f267c3909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500e8cb854084f07575e106127d9498320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e972429fc8b3976e2f47151d98a95c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ee6b54985658a5e90f4056108bba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a696fa47308ba43dc17b841066d28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408721e05758fde9904ae0210d0ada7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1a16c334435121cca412f9a6abfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc77fb0078ffdd3ae25f8df20d98cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745a632d5f9dc760c25b975eb7aae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292566049bbf7ef2cad202ae4c222770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3db9b76609183cd9ee985fd630d18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e83d304fd24a5b5df2e138e87c9af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d1ab9afad2546fe8f170ad69a53c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b8f360113e9c4095cba82e18c9573332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6423033f5aef58ca94c28c19923b6a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396a0a3703aa103bc6f8ff464c2f76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e77b848164b82755e72fb361760da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8682601df14a105f43acb4e84f2121336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2cf3ba7254b341a28081769d1dbe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367d6a7fa76c3200ecab797f4d2490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae6d517325dc169ddc7e8431fbbb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05f2ab523604a84b812b68be29870340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b90571bfc7b952c7dab05e5e0563341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27acb8da587622606eca7ddd67b8427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92118370e5416ea53b78d5764fe07b2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d61d9a29efdba939a6d0e105eb57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72db1fe43915b8d0a15b13cc387cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca4b2ee490652e744f82a1c61b026346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f1f496b14437a9d9dcf8cddc56d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2757267369cd58e593e7b63bd31bff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad87b767157947a2dc21470d65359349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186c68134f87b27792c1a013c17b9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fd27c573d77a71170128c39033473351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a68b97056c0b4fbc69161feffc01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a9d6df6541a2c6c7b18d31112e1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf4da72b4c4685763451d9b08b3d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f662df9096d3e53b4bda39c834422f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a37719adfe4eb240df72fef86189d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100cab4902554d0501699c3863a45b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822320d2db70d12f6af5041558225e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551713f32499745b3c04ea8afd1fae3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523084758dd255340ab7a29e521109a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529c57fd49f13927de3b76a5b157fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ebe2d5f2066f1da128ced77670eae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da325df9ba07ae9f5a2a18e10e4a2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690657f3586ec85ead9b8ec3ee178de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cded0c372b0ccd771dcaed189876d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9953bc0c0f858a0a6e938617aa9dcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e7aa199c3cf04080e4de948593371367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de8134ce45f4c6df6ffef56e982dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda92ecb6967ea0aebb72d1fdb4a902369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928b921f038a727321721eee7411b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5030b541c00d6e30c22488b38007c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c14c1b39dd87bc86bd9297e3d0da1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453f671a528e18d46f952564d17532373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec5d750bc03c2d177321c33231b0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d1694afd60ea0c285b72d08ef70d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc4e2b134ef68f5846fdd791ac5818376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887648db053c26ab8e5631e3094020377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19ee0d4f588f9201886e53c095f6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ac89720535b5509afb94002a555a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950f913d3df0672a653c8adae3e96c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb7ae50cff7a39d44b9f6861ab8f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c57bf9d6e26dc874b8a89e2b3ad55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3127a7445ef675b8e85adeef3d9630383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e214fd1ab0494742c37f2666089aaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464615a68eb246e518498e834bbda460385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f60795689069ec56b0965bdeba7a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b09d6b94d73187426879456e218a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7345c01dd71f89f55e843d617133388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21e178847ce5f20ff8b08a93669d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46b59935f34888637613afe0f6b101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868500dcf350758b7e3de782485700391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb66a69a05e5aa5a248492aaee6c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b569d076205b5a7c5077af89315b3d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f2bd1e8dbd4ccf136f1be3348675394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b26b2ecab7250de8febe81b68938395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96538f51ccaf10685e68e96623f3cd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d4d25a4724983c59f6b48115c93a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ddb879b285bde2d54f11a3212e6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ddcc4f09a3becfda491dcb7c7f00e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59b5270d33904927d16c1b381df01c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6813efdc4a683f3625ecec3c75f852401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902216be4193316cd8c55d5f68cf25c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8485552216aac03c722175353b73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c431b982662a9e7ea16e7aeb7a0c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549492952c3e832bfd276fdc74fd16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3916223667b7c7f7bf5dcd5fc38dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abca73b9af2b9910f492ba2e9e8766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88fbc142ef2e497f9b49f6235f4a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed506d52e121a25a0f81bf922a4601ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875f8bb0b7280f5d5aaa6f5359211c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a447909b00366c63eb47ca73e601411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7293949f1f188db4f5cf751a823cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ee6c1914e001ec53cc0c2fe885cd3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f745820d0f471f3aaf99839240b6449414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ab1bf050fc8effa92e587497fe95d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077be04bccedd576a7f769c4beae64c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e16f161e40c15b63b4fb993907e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13076cd09afcfc30305d35b29eb4aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7eeb45b892b2e074ef78dde0440c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65e024a0b77b9f9ccabefb87ff77b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a3e91c038ca96fc525beb092e463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db0335f6c7066154e6bab35905b88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa70994266c1dd5131e743494dd53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889061e5962faa8d25b93d53fe9013424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e072f94be01fd74812ed32eaf5d8fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe665a2318cd9244f21aad50f125eb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a07b0c198d523cb91ccb664f06e3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b21e5bf07d19121413cff90e9c1ac2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517649b630453db96872fa9cc99876c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eb1b4e65ea6693aaed985ad0150bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af12b82cc80ed6e9bdeea722f1d7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d95eb4024f760d72b8f34f8f8e9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfbce6d9d91c2ec03f2842c800014b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359b62747776c765d2a34c5b6b28176434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ba5f4e05e6592f6008e9a0611a6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c51475f2867a8b7fff1de74eaf32f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133b23d1b08685bb6e961f051a4c21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e6219eba6e802680254064163e5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb678eae66d656b1340e21d70a329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db028bf1b8d8afbcf20d6f23e00bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe506bf02df00017793c00bf983da5b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c0e7db3779e89b82dd6f0a34a1a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b1a76529d88bf2dc73804e640586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d9bd37445dbe2a0f4fcd1dc133c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e27c397768b109127b41c19c6315f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8f4cb4d64a011474ff4acd248a3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2a902c257d3837cc1451adbff827447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370ae59beea5657043bca441cab5b65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b0502e3b4fdedd92797ca79bb05b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0777460185c5000e25a4ddf522b735450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17e72d31d09f066ef2b6f7e2bffb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04065c21dc46276a619a90dcdd3f73e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451de4dbd3cbb087538f3ed17305302e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9fceddb3c948ac41f08075c0583f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2be94fcfac8c516e84055eeb222db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293241dbd9b7792ae360f8a1e5cf7cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9f371794f7416b1aecbf2c52f47b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17c4e11aa1c31257fda77add90b44d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8e4815c9c08e0f9c0ad6bff9e6da8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818201fc89d13106b7fa7c6dee2d390a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d63a1bebf56f550667840fa80dfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2b0bed66a023cc61b729ff82947a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a08f2ed909de01d714f2980b4d19e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4b449be4c11a4791886427385cfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2c62d5f2bd5fb5eb3aaad8870f846465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c0750c81aa8df810a17556cd7832466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe60a44a895a942d8bb47992de249467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ff273477685d04fa9ff79c7c118a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57180704ab36c08e08ff6c1c30ffa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2a73f5489a1d71deebe7d45b86230470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119388bc3b0b5f939fc711f0ab81c8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831c6d3ed775d1e0366e1b172420482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ccc0e93ddac2fa085121bfdc1c6d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156a6f5c927b36f404fff92484310e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b1962e55a9ccfd04b38eb7bab4a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7dc2dffeee5c6757bb162b0aac03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85c7813e4da610d264b39e5732b64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21abb018e61751b65a22e184f4d0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccda37d472e4d0f77a56d402e71930479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b3275139670d3f21dd3de95336dd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a16dd018654588d2bb9c6bcc9300e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfacdcc16591d41ba7a696fb0d116a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07450d628755525b13e16d342691b624483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd8cf43bbcae5dab4ddc502f314511484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8349cf8f1a58099911a2dd70bbd3caf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb564aef571382a99171b7a7112a40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe256df4b026cc06eb10e4c2f249a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76371903539479b6de87cca79d9ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48527a14b76181b0a511d6f394c27f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb61c324aa43233dd96d60eddf7649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d79b4f711ee02577b83a603ce342491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3bdaedab4a3cd43355e5d6b1ef659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a31404487224e16cecdf0715b7f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7bb6436f5eba4cd2caa6befc0e0cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc13377779f84e13ee5b853abc38e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152f3257104082418ab496d91042a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582ffacdf50cdecb91064be2edaded497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97d9044f23df8e5f451bfff259c68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba101607b48dd1987c40c36405a69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97acda6ba65b51d453658633062bce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870330cd471a3fd00a899e74ad45edf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3d5deb45efa3d1af5d20356e0598502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379c71345946c8611281a8b2e9dc68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9ad7faa994ffcb9eaced00791ecf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca7b962d7bdefb3dac48dd3b677df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1c13cc394dad56308279271a043f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90686598af81f1d35571ef8c445ac6fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b5531bc4b4a17e323800aa2510f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815db48360045bc2f64c29866849600509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6523a7859a56f43d791f916c95acf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2254d6dcd24a99c5299144b36ee6e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeeb6793bf11197013e97c35fb5805512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305bb16402abe80240f905a0bd08753513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f6ca1974565a8b176fdbec4b3dd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159ff4da16c363100cf797a891d49f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492abc0c3ca1bdd5f06f004dbab3c7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7716f738cf267532de222a5e125f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81c19a27a601a9745101ba3e7f2a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4786df011a6877f77e4f2aa01454a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9fcc393f1f0d96b3f54625e012236520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6cba57225e6508fc3493043ac91a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b48711fb26183227afcf281f58645522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3b4ac40fe6ae3cf108a943de8392523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f166bd07c9e5f90405fc2196305bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c87b494119086c66368b1c8856505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371895a42ca4e850f1c6d94e19df29e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd35b01b0c7fb861d011873c4ea69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18eb2f00488c4b76fc0383dec8263a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474548fe84eeb40355103b0c8bb4dcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176deadc79083aa90dfdac9070b9042530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf099a1e2f026cb6baa32840d7b4400531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd7426e85c2ddac98deedc6032bb69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8babd1846665c882fca5e0b70052558533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56eba0069f5f62da26dab691049e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e59db0158013badac46079744053a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17414404bbe37c5a2f144eefa363137536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312790c74f9fdfc4ea400a2afc8e85cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebf91217cf527331cb07af1b7748b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cdf06c2e63f1392d34569d6e9c99e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab978b92fb784e2e6d2801e5283b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35e8b60f775510d2514563d118536541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4c409351eb89086fa0b8ce74a68a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a721f43da26bbe7250f5564f09537543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc13cfd40f25f49741ce74e6949e5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae95e966def0cbe7ea1345e633e9ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e3e056441c1feb081e68b4b4c2af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a0370ce68861ee25d9bca6b357b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60110cce03368d8bbba1ca2f4f8618f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5a67b49d6e7b67785304ae74a596549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da23c549c00da362eec8072e4f4325550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e95a88a9394d7e59fcc6d48f764ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3be580a260501fd0230a6a6b97fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f823564a8e2f56f0854fed7383dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e5bed7b18ed44cf652f3d6e48810554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb3d7f2dc53ddef0ba9414c702a717555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758e32d183961a17ee9422f73e8236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760022e85f7c474b206491e20a0adde5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60393dd70e8ed5f64863a1ca7117f7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b43822a7c8753ec4c03fef562060ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476db3750432a0d5d8a17fb4eaa07c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7c1d6d71a4b0c7ce16d7ddf29f60e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090f8de9eeca48f646e21641babbdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2c8306b0576f5ba703744e5c9a1ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d87cbf4103cbbea1f409269698e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217b7d3cbbd738a419bf4e036223a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b969b2e7520009fa32c9810a675e5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd67d93afb61c94cc03d8aeeaffdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de03daf1b6752019b27b6d3e9f5ec9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4125767d794591ff225efe24c2fdae0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421fccae2e639252684ad5203d63eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99b821f6d67963858f8ef688b0dde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8a03df095bb7c182c27106bf9764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778de8879d6976e839cd8188423725573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd623314c5ad9fcbe0a8c159680c54f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d407866526e849014dcd23a4824d347575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3301b8b029ff19b83215777469462576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae2fa2ea5d3e2fe6b2f2361d3d38a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978dbeb2a0ae94d838a22516c2703d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262898ee80d75c7b043f62cb1146ac45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59139f41f0702ea73bf2f9b86119ccf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa1c4fab61df00800ffba93d00d6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c899f6b840d6994c5b319cea6cd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c814facce355d29ab500e78ea6e89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42900e0f090eb1f6858c10c4200b162584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e23769b0c4437fcbdb9aa92952d5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a459b57bb47eb5242f3f37eac6053586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f944f5e6e35ebd684a03ca45f3f2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec286af62e11f15f4db6403f0943ca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c443c3e50c22778d6f83a75b2d652589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f8405fd0b1301c82bfd865efd89e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df19f3dd8eaf32ee90a07aaa6b9c443591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49adf633124dfef29505875a603b93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767b8e4149147b9b56f1306b385ae4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462574aca6212cc270d815ef5c77df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8f3f062eb5a685fdf45dce93f751595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167028c69d349b5316f6e086820730596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ec634ce84ac8403f0b428dc7d7a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b54ee74cbbe7d9e1e0005168aa1d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2458382e2dee3878370f24b4946ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef45572cedbb00a0b9c165c544cdb82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008abc0487df8a4fcec44ec0f98c9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19917ac9a2cf51a1b94f18d679fabb4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267faef83e399f133f589859e16c726603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af532239dc43e85bfde1c94b93b518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447e61fb04cede6bc341cf562f64a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fcff1659a56a1bea42a00a054338606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce623fb3726fa2ff423c5bddfaa963a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae823a73051c4dde46feedb8179b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4f85e3c728e30dce7dc4a92de78c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77bfe12c6b480d8240d715f1ec478610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed7720e9b22ae62957adcfd4039a1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e841927c4808e38dd8b049ce359fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b47845479b37fa698722d7781edd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df55413de8a636807ca9b331e05252614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190eb542f8ce69a37f5b545b591580f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeac10ea1a83cc7830c98ff7e552112616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236e000187bc4ba731aa8730fc125ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14288ef8526c25bbcc762113022ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccad4fcf930176eb0fe84521336267619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8504618f8eb6c3b9490c4bc2bccf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cd0b63123d7c8cd9b74ae946b684621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74d9c028ed3def5d07712bc61499f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b9b126839706d531893af8878127623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bffa51864d22adb16db72fd184a34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66ba766123e22a9db3842fa2c3b93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0fd13fffb81de1fdb5e330505494626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d370d8d9da576506c909ed1e85cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb2401ba8997729f94b26f5816a40f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d81f76178e082005a60bb8d1cd693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230aa4d2f5e4d6491db130fe6df32b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11e8930710c6ac2d591b3e8a9dfcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432290cda9f2a0ba45a1a4eb989b8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b35c55ce5f6ef9a3070667a8617d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ee995c3536530d80dd2281e980ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab1f96e912045851380d90faa2fbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687e8b51294dec8541535743c9f2aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89aa7949401d577efd32d088b299de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49c5f209732d1d410917fb8777b267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991ccefc6f54f164548f365f3610bd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313b42fb31e3e356601cc32c4e2613640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5bbd9b01d86276cb7485e7d830b55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314f4db36178ca62f590957aa16aa5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0314da652c99f1d79b2db477cbf75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c20076e79ec6399c3f537fe0e40f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f0ec9156e1c83b04e1ec5cca8057d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33140443dc3d4745af9e93b0c5f65b86646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73302f59faf6e4b81e2eba9fd8118a87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c879d6e4d890c6ec91de0322bc5c9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc8ae2e7fd740dc4251ca31595143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c15aa9b506029ae4974496d5d27a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e88cd8ecd1120f3c7b55e9670ee66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fead9164ffd59c8cab7815033a0574652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ef9d4624d9f3651b248b95a6f660653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3706973ae178c45cf363773e55cc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8ddaa7532f8089ff224c929e9b600655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4be36ca0e7a12723e44322c89185656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42375940ea150fae19a26bb08deea6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3dcec4d7a965dae6b8167bf78583658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a86dc619c8fe29c9d1008dfb5c8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e852438339f7c484f7e71a3238c9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308540918c358f30e13b8d17874242661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47efa487ccc0b0dabfaaa9c8d4c696662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437e6f05a439e32ed0fe872ab15fb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822fa292c7e1ec0b61bd6cb1fde141664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce515817c2f49fbf0d982d6558f9ef5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9ea66668c7eeab5d14065a13eef3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb756f6b7da901fe0c22eb1e840d206667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab112532593cbfeb6d916e5f5108ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66343030c5e24d5cc96b411641246d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6d403288bfb2f0bd44a0b4d39b45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325dad136d1b17f59a75c310b82969671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19f017356d831c559016cb110771b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462122aa32960959869f8770f43214e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df420a74957e97fc7cf0c3a8f5769ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f332f72b96a82a3540ce8a9f6fb6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f98c21938112d16d11cff79778aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501dc589e545a479efdaa924d64895f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c0077086f9e9400273bc64e71e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f664f6abffee3d66b07affda7dbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1db5c3a03c5d1caf36ceedf033e8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4d0dea542ac642a081b2fb4bf5cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fae066b7167d194c37658f8ed87d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4b83e4f5e67d38ab372e0e35bee8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd768839b20e1b57dc439f0856c4c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553e413717fdb451b6fd69dc98266bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b34a4545468c3cfb787a29862adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879faeddaa7e5671b000edcfc833306e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a8d490eacbdf832d6c77987977a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05c0dcb63ca07476c5c95619ece25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387dd26f6e1347babb675ce3c2ccaf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc293835a28b4f8e2089a059fa15b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b019ee402a10e19e1de411727d83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e0d0765379853784519e290fe539693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368029232ad8b4ea19b7cf54abe1bb3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9913ba0fdc23f64311534e8c17b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ec8ce06dd315d9f48c4e1184a3f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade40b452726d702c9a46c6cba4a92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a7e0c20a09e602ff285aeb9faf1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce0f3c44b360dd4c40607eff63679699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7e992a4eef9de82784a7bed2463c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed68fe014f0b5985abc76c00cee4d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce7053a19e02d6fe96f2e212bbb04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0890ecc018772af11b4742cbf06e23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c6eea93337a5d60266520c8ef3e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30226af54a10da94c44067243844c08a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7f2b103514f6859a879bccd579dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733bd5eeef1e7bb1cfe1144966a26fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a61618dd32ff0dae1ceb5cf44ecba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a490bd2cfa105f075502babf89f15a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346542a20640a1982cb05e0145dddd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27e21581e34c2516b5d3134d9a3bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a4cef3645f4234dbfadb5040091c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2910a45c348d7e56006525141472e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580fe245a6f1d753d9b717dfc4bf791714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d931db293708837a129ec3971c290715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da63fc573c6fe0b80f71faf976223716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca837ab48d029b514e44188c25ca1bc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f9758dabbe2e57d0260df61a071b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c36d3c155c81559bfc564d942eb24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1057116ca1b257ff8c571fa1da9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8443f41f327f4872aff471a7a0de07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ec6da9c35a4d28deb846252e84f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3f6150d08b00872f2d5f69437835723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151735a0ec42ff0ed3e4a3a06888aa9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e53e6233fd40739cc622baf8e5aff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c03ea5114dfbeb6b5e6bc7ccbfef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca476a48676660281655e243856f4a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269630d324749f703e53bbbba04b0ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3675da594a70bcbfdaa55127caa892729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d751f2e2b9cf66323ca505cb01c676730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87fe0bceab61697822cebb75af5d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46a40e3ecfe993aca1e8f09cce101732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184925b5fe3fb4448947f66c9d2cd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307097497256a863d478e56e0f4082e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce42236009af26d4a8c9fbec95bb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a4a47dc3ddb4ea758d974515a86b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7935311fb5083bbc2da0f981c591737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51117170fe90d6f997abeb604710b52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb705ecada1d6b474ee5b0a6af5941739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aef004330640f8cf89a761db04e12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c348ddb8970f3bc829879d6f6f92a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad494fed4668108ae7cdc6462a6445f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5341c43fe0f2b19d8558eeff56f58e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cac1a43d2e04f51a52255efbec95f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906e3227d10ad097c1c776fd01b5ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713d35e9dfb6170f9b4e7207fa413b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17235f2f03476b13369c0478ce0be7af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec636b08a6bb66e7eb3e4c35fb483748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93612693ed9864c47fcac9b6f786d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96746d17f7a3ab9e06bc8381eda17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c32141552abe7b12913e316566c728751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858095945e0ca924060b30f8dbefc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d317c0080aa2fdd118ea392921ce075753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7b1978a485f2bc65b7c5a1d2d2d2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1636318bee44ff6c3b6474c9fef82f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100de52f46aecd69b9756a052486f214756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aafc914b152f071d0e1801cbc9afc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94c2f1b10a9fdd5589e1494fa15b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df048217352265424b9e02ba168ed0c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6c2cc67c96360bf83a2a176e8db891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8611c88e0cd7f4c52a7ed353da402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d29be4d1a1b5f7c9827eee67312c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c4367d03fcd0ca521a2d7086ca0a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe87969d5167a31f204c1f1d4278d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1434faf652c3dc2b86caed98ca02a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a1ce0379d69d18d9d1773f40f0ce77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9974e285f35ae6bfbbd943f37e3c1348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1d089d7b4ef027505ef153250bfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c728a96a03bce93526b94fd1bea3dc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c68be6ffc91725025685bf7d978da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43228d281eca30b94b3a30a1cc89b4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0dae9063776d88576c2311450070213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7b9e688eabe550a986005689e81814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5953a5d5e36a24344e0122f8540dbc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7fa0aa500a01708f4f4166197677516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c618daf32d83c10781bc013c1d57617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36cc649db62939b57ce1597310a86118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cbc491a35fca841f5c17905e38e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3188f074a3de60e9709d2562cc6b8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f524696730c64a91abc946c05dc6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f48fa3080723fd5260b98895c65422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274311dd13e16b9d54e35361ac9f755323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3451a7d66faeeafd8174891b7f56a8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4ec27565cce91c6f44bcc2332f7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d10501b6b79e16b6a8966364576826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acdb6ca6755d3c09049cfd1c15533e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b8f538890a04faf49c61971c9b8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810aabd12fb3fd8087126ba304077e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59ab66b37817e4ac244490d3224ab730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1502b0e06244392503be2bdb19020331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d61f387ea4bee11e2ec0d0ddd3b22732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b5d930cd11e5f02d39ad1e6a89de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cd28e5ebf6bec952a183d08d57b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654371aafcc298a80bf9dd5cbce74b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfa44f32b8d42708fce89b66fc21d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c15cd07a75584648ee9ecda1cbcbec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18d59c7cff69066f1bdf174e1994f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f688f082dca3f8af32cf915c397857439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847b39b1ade6487c23b329e3e559b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502d49a756a6c37cf351106d1c27b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4737eb5648188f72dcc6fb2a089d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2bc461968217fc1b9f7c1d87e192543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b65fd7e8741fa7159d236a0796ba7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9150988960e2a332802f15a5859245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9123978cb050f4f893cd5057b2f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94c52d87e02597f2540d1aa79b271247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b70f3858b00d028ce3055328d250048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86985c53d64dee4cf1f05e07c3c5c38e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe318df0c84b74f257d76863edd41d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23242e3fc2677ec4e32704f5ba67a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4196ad38f2f9d1b4a5a8416d610f8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29805aacdaa9ef2dac6962a1860f74f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01b04b5ccaff4859987aac7baba1d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b377a90d4a4ef4ce619983cdbb22e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca586258e533761611d4b95d5fb3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9faa8ec1efbe7f61ba7150a791c5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f9f8cc380e08221356b569cbdf0cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d275a66686733de3fb8abc97fef6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0aedaac99bc3834099fc68d78b51860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5eeeab8026be727ccef2c7d31c79d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534f85b1cbf624b20a5e3e2fe03937f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710467971250cd1363cc824cbdf6861b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d15c30671fd85130e982a868b49be664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8793b98bccd08ddbce3b476cbfa5b2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c602fca1c9f348786e3a4e8ff06766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39637fd70f463fab3ececb3f260d9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2660081be00806cca7c5918556fdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22156170cfc3e4747d50f9add2da76569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068486d37e23ecad0bc3e8f859b83670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c2c1be5ace70534af3c43f663b2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0c9eff152f982c37ad953db99e3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59b9d8e5df608a56ae854c432e728a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb507cb56a5fc3680d350f5db46e31dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257f5b1287c8609251a568c3cfbe85e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3afe33ee281c85954f5809490d8aca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b568689ea30030233644dfe4cb49f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe22879409ed0ca030875877a98c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bb23f2b463f54918de476c66bfdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7357c72b82d4a78bacd3dd8d71e4a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487fe8c7f02b445c9d57dbf659d8cf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ffd446e8d2340f6ccd91f641a1eb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df25762d3215a47c84caecce7831a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de705ed9881c52c36876cc7d141b7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be9e8d3797037dd6fd40e3ea3ba28885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8866e9de93a3676207108ab7fd193df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167007c65fc34d0601b03f31761a7d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0072d78137992be6160095afc9581d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e02179e4de6fc1d49a426a1f2661589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99edcd0eb82e5913a0dec4fbe9e76c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaa6abaf3a86ba95dac38127acb2db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343ee8b5ed4a516a1a1edf9a0fb94d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218dffb67c147ccd501de9daaec781b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d790a599c5a3165a9cc0f1079fdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6309997973abcf037551b0a4b373c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dac4f6aab9213d70331d64a055d0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c2240fe1844aa41256d55c0064dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d725a2e1d5fc6ef6ddf948a05d1db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02411f2da07ccb6909c24e7c848b0af799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb2cd6583821a7002682f105aabc0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b95fb7380980acb34b6436f6c934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1a0020e65908a4aeff59c8095db8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9293a108f19a493e57d608c1870c5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13322d28282ead78c0d8f97783634b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4104f51fa526fc5f9e5d39ac4422ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f125a627aa586a001cc42022d33c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc042050e8eceec3a6df8196aeca3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b24b2a720bae189ccb4a7be68cf90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f32ee440c2ca3d8da4d4cb5ae2c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7834fa523ea551e6412a0656e6f126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad211016e8dbf307bd107b305e2468cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91769ec7b9377336ca04a988e501ae9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf448dbe1f00bc6d682f7eb0174210113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51771a6b87ebee89812d71022848e9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d8490a41dd60e8aad5ea505542c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074d310ba20f9be0fc453bb23ea007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d849dd38aabbd6831b1e999781a3b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8ec07f82be2058cbee553c095be1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82224a37ada75ddf0de2e85be9458b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f941dac36b432033460cb4c82633c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8358f142a8e88b925afb601c2b8afe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22e5d71f38a95e15de3b9b2e14f1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c6c452e7e8761db38f6b66b6e198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386ed76f5c252a467be792a86db475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc055aeae520471eb827dbd03855c6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679925b8e2346c0e2b0189c87d34c1d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecb7c66d82d76986def1065b3bf2d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ce010b4e5a417503c567df096bb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a677416ff00acc4d5b67921f73c57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf299f0816b12c085371dca46bc42fad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443d8070619be9255f8dd9004b9734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfaebd8b01a493e958a08aed679060132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00732d99cd9b09186b32e4e532240824133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88d35d1f9f24e9d01d410b19a3ada134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f60daff8aaeae55cec03844034aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b29ee12c718f8a737832eb52b95ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc340e26bd7eacfaeee63a9315105137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70eb5d94eb6092e12c9217d65cc1e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730b33011e923187e1ec9b67008e3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2ef09e74b65db433ca1ab1f4dfa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb360346c0fd8dd9959d05abb05f137141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2cc4e8069ff7e9ffe92cb3b8e40e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253090eaff1dbb7441c10b067d65e4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235832d0ce0ec9c71f7d06b8cd5080144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b276c4ea61e6495455855d8ce9c38e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f887e6a08e0b5b1a3c9fce37df285d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b83fb0c56c502638cc9bf313613a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638d9edce309abb55cbd82b33a8fee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25deb1638ec409599e36b28d365913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1842ab761573f62fa1eedf6965875150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c1f9ac7170b4b32fde18d26a96f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39e9defad48ea532554df0ef025a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0e914f080ae61d6eeda5ad47ce49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a289757f2860599b51ebd25f1f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f820315422244c68a62dbbc38da13f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de291b465a0119cd7b5175045662be0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca924c71e6854a74c3e9f48d2edd82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c6874cb2e63f3e1f11c8475d83cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef120be09de0c632624bd62b95c484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968775b74f56b32b80ed3599990b0258160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace09c39cb537b3007595b83ae962c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc807f60c8bd85d28a60f27cb44cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae4fe542358d0819b684f680c89ec2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbad9d6fb62863d5b7326cbcd0b267164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f936c8d049b6ee00535c0f9e09c2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070fde4cd7aac3b3a0e7a5205f6b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94370e99379e435760c7981b683fbc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81da9e5182c4ececdacea532e6df7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032025278026a16c523980e6726166a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4661e8abb7157aa63439f01cf625f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4e7d045b1a6324baa1f61f55a659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b95ff7aa295d274d315ea1317ea2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442b3e68beff6fde83a1642fe7236f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14387580f032b77fd37affd26311a2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b060f153ab22699483a72c5fa488b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489dc9464344ed1445dbaa26c3756ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f2468fe747364fe79e3d66be177c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b66efa15153a55cd03938ea7d64f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c47d439307e0fdf945e3888ed4164f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c4dd06d845bbcf0cb0337f6e4d1f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183274b65722f3ae863d57ab98fc9b61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81c649ded4bab55e5de296dad2bbea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7871cbffd31f8f6a6a3dc7347ac7e5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397d281258b2135626d160fc357e7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf8823244bede4685940b9a2b40ca6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf619424edd68cc2ab40e3f8071e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ced9c92a0e7ae1a3ab0346482be21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499fc7cce7ac0126a1232b5be348ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b2b5687a6bc8fbf0c64c30512afa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68574934bd0476650ca107761194b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951827eced60ed5d56c115ebdfb1a57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc17db8aa33f62d48c12fe284ac84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e15b44ffd4cd76a8afe95eee510234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22bae3f4abc397ccf633f6e3be157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febece40d7267ce123e969c6ff33c77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347caa09feacd4877f88f74e40ac2bee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e738a40cb33320289fcccdfddeeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a917805438b5d8f67d9103cf03a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ad55fc51e0ac88f727226e0fe635199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb53d83d2fa1a2a9f490db1ace9281200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532fd48ebca4513508435a2bc0ab547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97460126f73cebc52d7b27e1dc09f00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c19096824591a0a2a89167c44356203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da84943857358bf8c5d916fa9c6b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61ae712da09c7b82344f42675792a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68877cd3c007699e2a136750a835da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ef37ea0591ef7a7815bb6f160497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee46abdb0c2b88f08649d44eba1e9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052b7ed4ab8522c1de52d97d1bb5aec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd265d080d2edc2937d9aced6e7dddd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c28fd3bdc5fde20267eaf21ee8d5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e92bfcfd5c3cac43f389ee54543f01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b067726a7bf1cd19be86286546e13f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24475991483bbc1ef2a3c050241bb79a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1ac7e6eaac7ff5e1eeff28d1788d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d67fb7d1dfd07a5e7e190cfe31e7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ab9e97ea293d3ceed6f4b9d98f6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2402ae38a815738d54d1864d0df9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53be859e6a5ed61e40b39535b37135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c532f9b774fe377a5c0fe00e39b6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce12c39f7fd7409231b31fc4fe0135d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573539cb1e047ac58afabf846fe2891222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb7f0f5283c45d52ec7d00383bc75c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695cf3587a5313db5811ead1a7a693d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf049b9acdd4b30c53429a80014cea6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f0aac119180167d4823b086ff84cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e630057c334019d53ac65fd7074ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7297e0fa038424157ce6898a87e998228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf66e7c308ecbdc3f893e0fd6693b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c17933916c76fbd81012977f9a13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fee324dc6dc6965b6b7e4daa3548ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f49c63abf33a30c9796fb45721d5d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b7267f71c2fdf725a66bf9238e3d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8686accf4199867c2c8c230807450e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52eeb7ecfd482c15a26c4cee721933235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d94dfd5bcd89b8560a2d222b067b51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321973b2a1193813e9b52c2034e6b47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44f61869c769e22943a959a46fa046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d9d4a9c0d27fa36fbb446892daae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aac25ae59a1a6ca1529a303c46d49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a558c902f77a92138f8b2612b206d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a232febdfd2ae2e8a2826987e450f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272665b3ad8e3faf3c5f1fe7fd620baa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c93825db166e1f36ed1466d837c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ee14dbf6e6a61efd969bb46cc641245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a9a2b57021120d5501c03a9ef7e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aeb5953690a64cbbd765c9fcfc7c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005da50c7f02ae5b7e6da5b415c0730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57a4ce6a30c306dba3af008450cd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57047810144ca7f24e038e66fd32744250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f2ca69b931eadcd97bcac4c7274eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f3125bcf35dd4c011d8c38af26e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3dd62d0f31166feb2be858318aee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd270f6c5ccf0fe78cccdfc6666a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de119449451afe2ea19019d10c395f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940985ecca0fe28f2466cf3b8d7b1e70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a7e07e2711dc75153df2fa1dd1c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333df465782fa63d3d0bdbaf50f2321258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a5ee266bdaa0ace7f3167ad327f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f3d9d6edb1847470a0d9b2d6fa90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bbd5f12bb96076159f755a5051b5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce235429b317a065518d2b62d55f5f01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea88ce00065c43975321da2bda74c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09b71f31dfe381c7172d65a7de6baf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa9aa8b826500498bef3a5272c424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6331164d04e696e561f7da4f923f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45b472279cbf48bcdb16134eb57bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa97c43081e463515f3cdf90ec2e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588822c3de67e6a0d793b3deb31ddfb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403277d7a73472699144a165eae2072c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f419d2391b35cff6b4eabf7980a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98e53bf5681f745343af7acf0e2b9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ff20d21f8ddfb730b91f53155a8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c2af6204f9b9395fadf14a04ad3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaf2d4a6fa3fdcb0f8f3f35c93e2d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500010e78af3edd9719f6e0a3516bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30e545b1543e66c28b0b9c742e2d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33653e8b64fd8ab9b82439ab17ee7058278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff030e7a96c01941e26dd83ea47f3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bc8b00a14d47767fa50c3e9e2b66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd88bf4e83d1e84a57009c6dd5f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef3cf6113be7d386825b14f3cc6d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf64a8ce22dd3a468af272921453b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6e37a582e2f743b8bd2d75979dcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4587ce0046efc4132350d98bb78e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3c6ac77456ecc672cb8ed6cd4675286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c2f257407b5b79d3ce69528136e91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a03f0f9a67316c8c587a034da4b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288dc592de7143fc65ee38bfb184d6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f46cd602ea96192d6cf497e4de887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0108a607229c3d0dc1592b00f1b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd12c3eda1cb696faa10d39f47ae0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309ef900a2d2d6060461bbae533e29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d9441346b7ab8ab495a117fcb218294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74da534b53937223543c74674bfd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb25c238ef3bc00dad9f21655e52fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720933d2980d892c895d1f39fbc371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa109de7669fb8ac8d990963c08d1b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc17d634f1d9506ae87d640f3ff64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29c3ce917660c2ecc076a2e440e71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff59e756a89d614f792029038ae69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5856d6b850c9c25b653a14a41a079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18970804ac31bb6696f817747173e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f643570482adad27bd9fb68b8e38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01cb6171b1b543a7985386d99181a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f21558d82b85491f17a006f3c4843306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7a77c06c04e8b7fadcbc59188a83c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27686c8c72e876b2a1aeb4f7179363f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd4e09c1c820d099121e81ce58480309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164e318d3c7de41e8e74473cb22e98e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9706d0079bb16a9c4e16c85a6de4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c432297edac40e38a28dcec09f3d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf97fa3a9013c68d3b6fe8cb8962d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d266cd82454749144b4a8f7256d1db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102d4a13dc5582d8ffa9cb2b1a77039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89e0b515bd481e7ea3bb09f766acf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547da8fa6279f68f5eb597b5ca67ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4e977218c61d7dfb4da615a76799318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ff6e36de17210f366eb84f88f7e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8d21ff9073e0c7aa0d9eea7ca15ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd54f2e47835f68f80e362121e79076321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859973a18aa278b884531e008cc20f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54913d93553f96c119ac6d6aa25be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c237cc9e6a56af75e6275cca5909261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb92c8c7c9a37ffda1dfca8755d2b6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c063aac9287f945771f644e1aba33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c624633398eae93b71833371d38e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf2c92f7dbf44fb26807d4ec7bc6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101faec5bc8c0b3a9c4e00aa7b1433329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0f94725d8e315458072a4c7e5ae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9148dcd483c4ee80dd8c36a9044fd8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ef2fac3a68833d9899ea4aaff080332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0df345ea75e8dccc5fa487ce1f4e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce6dd3b5167b7bc6c8e7bfdbe6cb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86148c8d90ac164c735c764360f9104335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb81e6f5b10064b7ff47c752709f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720c5f3f64e6e380befbe3f7de70ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3a74bd9575301a7e8e4267c0a7fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b6eccaab414f5e3488bf310a6267339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a348379d0a6c7d2503a9e720a58f3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa2cc377bb5757367cfccf57359c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b130cae48c7b7caf93760b358493e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3fcd60c526e327b475f41cabe91b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2c5f7db54117ed70ec0e51633063344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d85422643c9337b0802752e1dbec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b0844f000dbd7efb524bbb483eff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab7e9119fcc182510af5d26270948347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e67923a0633b8bfcd8ffa699d395348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10683290516b08e9baa8f53eddf8bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd504159e44710c78b6491571eca0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197623c97dce8d512af7cde0f4f95652351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc993285587ae12f9f6eda7ea2a17b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1454aaba25ae1ca8d45a935c563a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990265161271514507894e865be1bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b21ec714cad4c2230717bb387aa87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0ef09376ba2b49bea9477c6ceedc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524dd0bb0da80985040e10deb6e9d6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd204a11f3fa95cc64ae462f291aa08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe3bdc1a697b29249262967f01d5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28f5a220429f669aff56f10845084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23d4b689157af0aa349ad1dede5a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133466d34f620ccafd61abe3f365f903362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e8b16d14b90b9a2841f3843fe21d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fdc18bfb858e8a3db4187ada3393a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483293f4b36a46aa0e05256ab63fd87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a11e2f402163c8a72c7ed0dbec809366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa656fc5aaa088b581cd97d87140d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a97cc3cef4babae76a3b24da3e3c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbd75451066c4afe15407bf210756369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5d2fd2aeb29031f3972acc425420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9ed31e94cc4583dbbeb8ab3bf398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95295c42e8bd17bb5a499a6e9d6f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789929f1bf03d10d993f8211de17924373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efbe77dc5202d0bff6190cbf486b6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2dd7d0c34f0b10182c7b5ef9636a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb1642673cc8008f2658198cf4f38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dde176ea46e5c93ee6ed3016d67e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3c0fa58f8f0f8d858405bf5a4c10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76428158ada8ed8697185769ed351379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad71fa09ed57690ec7aa67d3961da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e665c89bd11fe98c62431e5d8165381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a7eef59b809c12d064493880abc53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f668cc0ea5dae330a19595b991eabd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93365941d23036d669e54b20efbb8b8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83b5e70e987c2cba3ca425b78ad29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2498874bba0bc23012b325c110866386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ef2ca1e337ba3ad6c94d45c25400c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dbb37206f4db34a363d8375fe7e5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193586ab7245b53bc724f848f3ad381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf434c2acfb94e0ff6415b57e181df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bb7c36dbf9b84c81cdc219ed02e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af9eebbb184c4adb282a8d6cdb9df3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71423675614c035470db5fa39ff46a17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dadf20a8ca328c8797e8526577ade394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98525940ab43a1c74e5a16d61f1e1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d9cf1d586aadebc9adb843ed0e3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe06899d68efa2d4ab670dec18d4275397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19f74098e3b35ef17b143467e8828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb6692806743ba4f55003e183055d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916afe64c786b1e534d641a68c9c66b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d732fce4ccac7aeac8196b24212ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542511db17a07885338736ae7e7d89f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a460890db6c6aaaad1ba7ea93d006f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b1446ea260db92d9ffdf829120292404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0288e06bb6fcb106d1d51fa2be151405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d0e33bcb48d2fbb5637a83510de86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eab25077c6af7f4ac6d5ab16e0e02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad537e29555bb4b5bc5d31f2e7423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e326e30530a395c7fed29369ebd9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634ea36a134a3ab9fb5dabc5326022410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94912067fb18b1e85acd3be567a89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697316d7cb7f9658478be49f9acede9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea09367dcc702dacb894c671f60240413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4cf37e4e057f864748f085cf4269414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e810b245e6ba57e72c088e56a593415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303abb3ef037a73655d4355137963de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db3e10a858614095ca68fe359d05bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583678962251b9c1a6600eb2ef62f75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578788d8e11770c2d6f8cb6be4bec7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe6213e26624f51584177cd0774f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603480c56e4eefdd2f5817d2e15960421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5184629f0e20a352d2894bfc3d9527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a793907326ff6e11fc6abc444890423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de06e272800bc83025ac764bf38d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b40a1360a969b052ca148109df7ee5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160e7f03b4ca7c936fd5245c266a0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f53b92869a1c9825c9904c51f257d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35500e2680df43064e5f9c281162dc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3b743b0b27c0ac22128c46ead1088429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bb7d224a28ffab523371d124ffca9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc56dd3bff889adb91d4bca6b497f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde0064360bb784d34ec0a92ed60949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b00fefc4445f8d954b70a338b49f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062afa7e18144428f69edec44ca8f80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09132aec4761163e577eb3ae9ce325435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7084d9f8d89be8a3bf24a086dc65a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c32f57b0c1d4e4c4b6a8535619be7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17563fb83aac5ea4fec4fe61effeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972a64c3344117b3dd2b4ad06e49b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5e57d6d66e1cf6eb29543a2d5b8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda15ece4ecc27910ceebebec4e5239441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f5d407973d01935189b024078b07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec656831e31df4d440b4707ce4aab4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087979b2ad40a17f2626bc71933eb2c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7754c94402e5c22e3f74160b95d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c5c155e17d958777d02f71477c1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad7f8e4417be1b1a60f579a8f7c56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5ad50c60b39311b66b2215903ae3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5faf338c6b80edf0b98d78cda0587d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc059845b9ad4a72aa1f1a685778d5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662ce671b92aedb3f850ab5c4995fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977a752e5dab409289d5d3575bae74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074394eda7524d087e4829c27b43b245453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aa764d547a0149f3f2bfc8c0a7620454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b175c42f3d9c21835804ba563d187455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2b72fabfc95866fd2960bff8ac76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312d4b4b65c2e541d7c810ef8ecd18b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e467c0e4a0f73f72cda2335925bb88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0960c4074389ba89e49a82d4d0b1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67260fd3340c4ff2de857ec7a57fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4ae1a401ecdcc05853297a414ea91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628e465a1110cb1362af1848e200e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b840f2d4c45d3868f69e3bf7c00f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c9ca68cf63fb0ec14bfe5d7917ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937fb0c6b84c33599a096fa43f9d8c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ddf70a93ac0baa6b598d36b75f66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7430a1748f9a46a3bc50cbc0c211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a448ee864eec6ee3e3b1d0f838b9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b3bbbc36bd66f4a6e9e28ceea398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b78c03a93ec700aaabf19885e90c02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041e977cece0f40523c284c13d8c0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244aa32ce2a8ab8600ba12f5624155472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb9951a4c02f737254703283e819c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958fd7de9cd2be515d06486ebb1883a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b908ca16f5f8ddb3f7a880e8ad16967475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092a0e737ace52c89b87b6730ea63d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ea35479fbd6a9fea8e8c4d88dd87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e92e28ec6a7b85334646da29b23a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c869481d7fe33857d4e04d8f293c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739e2f8dbf28684600be3a90d7017f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f87dba3617792387d961f25983501481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b275199d36848c4efaa47fddc39bc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa8beb7324403b81a888dad868b4bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f27609bba329aeafd2c2d8119da0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e4b3f816ede4d389b64da95f7e99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc51035699b78b3f0accf7a30a33c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422a4d94f2d99ae8f50317e0c19339487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fe4bafd2750ce1eb171657b9c0ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a448ee864eec6ee3e3b1d0f838b9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4405a4ab637bf3b7adc7a860f8bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b580e064f63d39c1acc7e6f228a366491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d0f4d4f67b520e75cb99039a1768e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719099c277b6121a0c00585fd32a0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7d9743db97d6e475574544f949c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba46d2ce04c6fdbdcb1da5a9a265b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b948584183704b8aacb5853538c84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1bc52d53bf3e8d613e1a7514c7610497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498716d57b75bb6f17cd79c3394531a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00b6da10c96dc7980d604feac8b98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8f8b17db837b58e3a80d2eccfdb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4df2b7f5590c63f707aa3fc0a4333501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaafc35d7813f69ddf897712e1048cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1370a8b471b9e3dd66f3745d02cf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c897f8c3400ae7a4b1daac13f0f62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e46a950dcf4984f869c3e76ef2702505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3b44a00dc8572b7964a9c9cbb80f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403b58c7a8eda5e05fd10ee86c73d83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543eb6c022809285c7ed2a7dc92e019508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823d264089768e00351b8d96c01cc48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceefe9455d53368338c375712b5675510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd4a8fdb71e505d050b45e2aab2ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528c2b6967ace467088452772ad3f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c101775f385ba59f2e2ae47b65ce44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac7e2ca15db3fa0d66c851ab981e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd3936bbf2fd85e1671978cf66cd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af623da9cf25aec1c61f4b686552490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715235292bf496016201fad0bc3d2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee80c9d51e9f65d0b59e1f7e495e63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a749baab2c72bbace51b5546f2f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda0854362c91833f7d1086fe165690520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e9103b171841daa0cd9f287cef9c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0cfb4d20daceac8c4fc6e4c9006b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be4a26cfe00db9de9501deff258fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52bceadeabbdd2e9ec727d1f8b64e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4fea8d6b4585fdd6ffe258f19ccab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084560d0dd535c31c99c9b7407dcf7fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a479a62e94e1575bc2d068ced45aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8604c9c12db95bdfccd1f7cf6657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e66668fdab8278a4e60bbba9801a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fd2506730b3f66b2f370d417e746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2236618bb8a3a576d376d9e81263d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f2571d0ed2651b6ae89372291ad3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183776d389ad8ec791fc3b43cb625ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c1790f9bcb33764fdf920700bcd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6941d85a72bf448f5c63a195551b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9ed05882e5fe5a5194d29e9eb662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30177373cdeb7f9f01f9eb41467c9c2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b98d25f7d10f491d95d853e5e09b2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f628d3b61658a00258039209ad38dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc1d67c1b66a60a82f1dc86d757f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7055011939db2e60aaaa78da6050b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471753e7b3caca4abec0355de7b7a659542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ebaaf28aef89f3a03a276c11c4a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f14de3bba89d1273b93be1632d99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b071d4869fbabf78ffdfa9a5c4136d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e18851b5e9c29134d10bd511ac90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c882104942812cc3692d682170964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ac6248516c126f77b4ad7c60c194548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20765b3f45291ac3298b203c0accb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778db5c77d81a1354814af8a4727a8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44a581d77486fd5d81f9a8965ae59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245623a5c98504a13e61ec2d72d59a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d3b90687f0b6c4d00f61a55f513f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714579c77d157932c6fe1b01f67cf2f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e1ec059733751481be59efc5e85c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e35eaa13d03ed256fac0b861dcc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a61b171bba6e062aba51c456ff8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d056cb9d26bf267ea5b22d4bd7a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088ab79052bd98820e6b343598a99e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795632a01463e039b14a8183fd1c75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c9932b98b86214a45fd8454685e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff10726d7d75eef0738ce652d88a5f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d540697ecdfe0a3e86a9409b6e562563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ff1aebb736155bcda161dc0dfaca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522e5b5f25a3143f4b5759848ada32b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe14a9d7c395e0ac86859b39da27e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209521c2b39f1d61371263d42cdd854567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d26992770ff4afabde7317fa9d587b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720a8df9ec9df958706217d8dd9de1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bbe919373097ae40f1d230ec4d39f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2929605d1d4ac9e4fe205868c6dde9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e18d631ec67da2341effc07ce31ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d1febaf0c3857970b9d30ae2197f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182323d482615f4c18dd8f5fa74de2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca5c15ab67b86333a3f2f2b49d1c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12d92e18ec82b0fec4c24613c693fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774afec571b18da8f20e1edc23daa38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890c9617aab86fa8b7342597eb7a10e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c04157e894fa49068eb3441eab22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b533ea6630135ad56b3dde142125580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd95ed36174ea66bf28f2183965455581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e6531dd11e89381bbb41017b37b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0dd0dbf92dd2546a552d5a94f5d0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26337dfd678a0c0a2d7dc026236f6ec3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94ea55ce473465225bd7c1f4b45a5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1cf10c8d2ef373e07a084531e8788586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722bea09669800b37aa2f40185e69e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c73fa6f56272b8edcb98162f4050a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b6e04fa9bfe2a3035535cce66fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2be4174eef8f5ecea26c66657d3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9451ba29af2f83fd8a06427e00d5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595757b70ed69bcb103159b92ece9d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30894b78423db6d6dc3aae9460b5fe0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986aa8749cac74302e7a99cb559593c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323a4ce37aa41e9c56dac3e3acd1bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09419c03d84b62cf86ca929b9878abd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0281bb40269149586dc2471f29aadb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088081bc3be5a959d210a09b3c04ddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8baedf03a7c64b9d5df4be2e40164a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe99bee439082225d74c9010ed1e2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65b17dfc2dd3a13a81695455973d89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266dd28a71ca8aa08467ed657b03b97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919488a3422c1ea3d9b0ee2f13234ea4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96710a8a3f47c4dae764754cbea612e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c81796edc1b060c69d72cfbbd25bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd89b2d2878dcc452f4134c5051c9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031789179ac7230e08e46a57b4560e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b240a1565730dd38af5e431ae4111a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615af004bd5945da0ea57ad4b1f8d1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c2346809123f636ab367ad2c829b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a13780b68062788d3106e7eced015d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac36db6e3c090eb1cfeb80753734741612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a902260c7f842280dc4ae86dad3618613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868739e0ddcb00cb616f133fa3c13e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80f33d17a082e6f4a03385596b1db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd06810c4294ac2f949275609430d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462572a7da5072061cf2a7cce69440da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95139dbd25eb7338b3b4f67d4a1a74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b16572ec01ea7420bde6e324cadb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439450a4285a1bf233bdbb8477a3f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e710dceee22947c6dbddd6dd9a157621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2393714615f093f5fd75dfeb608cf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348428678cb610a22628d85d118cd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddbeb49e4b4da98fc30f45f6f3b52b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c9dc48972a884f429c04ade835854625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db4a9dbc25d12c49c7dee13ae89ebf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbecd8ce7c9511be1716b7bcff978d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d117bfc56c31d55bd105377744dd9d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514da1b20a84db6d90441997bb8a4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7635c3e3f08bcea9d871fdaf78226630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a17f1fa2bf01fcb3a584122d195f0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7617f7d186c92c0e8d8ecb7092fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b040cdc388093286f9b24ca39ef177633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac6cfb831b51f12f195a026e228f33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcd495b7acd19408b05b10ff6a593b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb268b0ca6c265e23926cbefbfde9333636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1053fa81c30965921b4f678ec815a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70567abb9638256add6ec533c5603638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667a8eec36204a5d63d7c6ef2c44ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604859403f728023bc93410a70ac645e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913f47ac3fddd054951e6c54563274641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb4601057d80e1310bbec78466c73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a283ba90c9f85c5dedb0536c3db6c72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a7f99cb22d8800c3971cbe8ab5c7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985758d142c891dda0ec125ac8947b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e1975285439979de326db082ff8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e86625a56aba8d53f869aaeddceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd45bf87bb31d97dd335911e1da64c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3724448fc84a5c09375a2e0d92ed86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883b34be9954763ca63c8436df32c97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e8deb5866e5a365b916653cdddefa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20887f4cf8ab3d6a73294b4426cebce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39ba3a3a6683242fab56182ee1091653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdfedb530cf709b4764c803fea09b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4fe7678eae6945072df27ae998e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f401bf2467e8b6d194522a5290bac3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df098dcadc498f2d53580e8de8e27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03264e7556913bdd8fc12b94904c714658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb29f0d8fa95a1f1bfb2a2feadb1949659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf8f46464354d1070a2c52c257fd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988eba9ba57d8e6247a6408b382233c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85119b3a8f6da58b36d77e7aebe444662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447045bb9b0cf65f3ed480a1383275b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dedb7315dc918eb5eee39dcf65c6c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b00d50fd13e4a991602c6e000133665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00fcc065af57c76717ba52cbc2aa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dafca7205bc9ed0fe357e853d46ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b4711faa15425f272c1ecf043fef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9cc5b202e3a6e5fc0bf2529b8ccfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50adf843e4912a7917458c79f955a15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d47c3bdd263dd61e6a562a1205d54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba205cf02e48886a6cb208634a08bc41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25be749b7fb06bd00b830b21516e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667823ef991969af81a9dd80d1d9ea29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d4f9d09e960564d75fdc12244d73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1871930b92d118e3481ccdd4b9a68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207efe875976429107f1eaaa770308b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5048df6c5850b1eaa0f11b892abefe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cfdcf6a8487fbea9deeee82b96b28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f0ee0797d487fa206a4c984cbaeb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc81b1980350ddb9c550c5fd9e8c36e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67df151982c19540b75dc38e65e853b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f89739369f5e9a8a5a8d4f7a9e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0afb11a9384a9319f5d88b0954bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cc3721ab5f158d498fdb45529bbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f77c9fad3124214e65b10821b2b98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f1ee8d4320bad60ce78438a67aff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdc3d0bbc13a9d4919a06a32522cbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645ed485b831eb381d2aa0b71519d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b1d267f4ef7521c832b1ec675993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754865f459215eaa8ba73de9e54a8249691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d9442bcefca63736b71c03313985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d339e19de24d1d45dcd2af7fba74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086458591e03025774abf00b7a21976694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87f40f313898d8b499e9520f670ee2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c422105f92fad1f95d14509ab2d6f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a2c18fe15daaa29b6c17ab8ad0829697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e701cf83f1037a715a45e59a7ee1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93550a9f7e207fd5facf435b49f719a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f43e3c4f266168fe5f38e7b1bf9644700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e84fb4068d4d295216671905378e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784df65b86b9653c9d8b4b516eab9a4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116ea5d1d1b7e8614f5831ef164a4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd009d75926757ee1a2b4cf76dad1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24684220d32be3654056d0cf3fb1e6d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e8e1c0aed24058d4dc8ed4bb3c6a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468e50e8325450151b621e7c00eed52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335dbe4d84c3e28b43929fee96d6dbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130da4bb519f8ebc80eda7a597ad822709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d8b1c14092091dcbc6841c2dd634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954543e22a23ce9dff5e867a78cc4d09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d333a1b5914ed8ad7fc8377a5eb3766712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715de30e5fd03f594ae806aecd1b7ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d2efaf23d7d19583fa2d259e423d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b677687020ffd8cd5487f9ce6de9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472127be1d3a72575cf5c8e703ae9dc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b77f2a023636a47dc02fa0c97ebd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce51a26932c40911bf78ede076032718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e627020898151b8ca091acee4c816f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72706be2ea730a1f83752a3e3a025817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892ff37acb2337d1e5236248591c15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ccc3bc2c938f30d21b93a47c473a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce240929045e8bfe665e824c16716d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce35ff948811a45420e0614d45343bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662acf80262563cad6c8fefd37841413725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6f774402661558b0f14c85d7c248726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfa319d49169a8b8ecc8d803f468be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbcea1f98d965326f9d1b02c5752d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bd5c1c7d786c6b9faed7276ddb84f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d8371c855342df63af0a73ac96fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbd61d0b143c1734505dc43c3c7a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7c9edce8896d47943431b17c1874732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3a04495fc06dd61187eea2f0f507733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7a13dca36f4c1bfe6413b354608e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72be48b3d55f1ffb717dea89f2a66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da000f12165ca3e5e9b9aa80d19c784d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03355626b1806f2f6e35e1b9dd0ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52883f9bcb72cf0ce72516fd4c10b9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7b3a1c3ce7895ee1365266c82c2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5743d433646fd53c0638e48b7759da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0add82ceb1297943a02d35e4f77be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d153e935526ac3857e3fd67b8d19fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72930ee2ad4772ea5f64cd951a62fd5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36a3bd4ede522d8333e61071bbcca5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c01625bcbd045683baa639a3b455bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879e687b4807ac44bcd9aa9cc578549746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026211432d1d4bcea98bff94fd8fe496747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ceec2f319f708c17fa21b1f9b8ee3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2faea4c95a9b01a0f32e4ea5fbfcbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e850ddb5ca1853b9bb6cdbf5d5b5fef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d8c37893406b1bf585cf5fd5fe14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228488450dc400ebcd551526b9ccf60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e0a4e48063eb79164e50fc4a0142753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d8940c6c5ccb10e8759d9016ab51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181a9d6af30ece61ddf221b5a1cbaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e03ac4341188325b8e336aa9812ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b7da1c4e12787b0c4247f7f9224d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07602d20e563ba2b0470d4d5a008a63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3bec5a88f181ba45b93475b95fb01759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>