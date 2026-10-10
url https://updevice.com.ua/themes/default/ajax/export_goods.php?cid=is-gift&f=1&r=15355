--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab24a15c3467aa06732ff256961e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959e18d0630553043bf96a7ef03ff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb259f6119dfbe49f3768eb0c3f8ed03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2dd33cade286836878e9eaaf09df74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd70918c4ac5efa29e83beb7659d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da516082d88368624f7b082a4b98e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16438de3e87309f78124778f3cac1ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee93029b4b072f7e5e9a4c735326ace8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba6465ba75849e3d56923b6a8e2389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabacc8cf822aa0133d69f1aa46e3bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac97589fcde783c0dbfa4ccb07a8ba511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e5e8d095dd805af072c71a0e27c2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473043ef3dc7e0a942b4b624c4fa8b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abefba5f6a35e3725a862afff61a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d909d7ae47dc6508aa0c362d01845315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31c80c70ef424c5635417498040ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ad7521ca627391626ec1777c13c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c8a9147a07f37e2d679c6bf9f4c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4c7b77d52839fe1d39bc78f0321919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccf94f719a85fd9cc7aabf202332520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc35bea9ac9417f7d8da47f004d03a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc70eccfae08001befac696bcb6a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8303c9d3ef6a73ea021828f508fb3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebcc6c88b71e5588358be01d10eb9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c274c7ec5ab3de00bdc44ecd3e9c9c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92302b7a3b38868f18eb6869ac02cee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae93a08a651208234d7da62eee5ef627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530cb14841605e38925e0334671e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a37b964ca2a64d1f26ad8155fc4a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc16625b9bb3cd25c4b3e82dce25430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010e25cd1c54260a9755f52464852c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca73ab58933d7ffd862b4eeec476432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b381a3678013733d3e80351b8659ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e691dd82f479207ae119512d756d58334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe052418fa7d20fe9a15ca443098335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e6b7bb22141813d1dd6c02e54cb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c35a6dc7f02aa84163ee7da60cbd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396cd7733e37e4aa093a1a04213d8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80036589e9485dc8c40e128e2245e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673a346e2e2a408a39765a262ae07840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc4b05e1af2afc071528910fb3d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d5168b8b7aba6fd2ff837c42dc3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba4be7e251865034a12acb8d7b2d6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a4439b170a31332af8b37cfc381944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb75fb2d4a0ad873a1e3e074a192345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1aea1fb4eced09c21c2326be7c0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb32737a081f6af67315bd24d453f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562a99ef1fc3977a1687e161c6799948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23aca90da04c619161375e6b66adfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d5bfea99a8be8982189ea668dbd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e15a4ac68caacf7d4d79cae87221d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170900023d03c71acad9da18f433205152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d16dd50caeca55c66c203b97803e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbe49fa36b138c38e7a2ff77064a8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9980ceb3ee6f4295b3e06b254b5eb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f991d7c0d11a67cce0721819d121056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb5d6150868ac3538ac92e523d51257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365dce5e3c040c96a6300f6839ec88e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc352bb6432808099844c47daaca9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755d23e6c6f81cb2e667bc86e148fe760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fe5a7cc907ba96021514a48f736561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b296db10e40bf6ea2ce27ae89ea1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a64618ebdc4858d55412e31ee16d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab823e8b5abf1d2b1d94eb964344f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8252fe6b57682902a112359391f55d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea8b31dc39a119609577294be0eb3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ddd2795ee00329e0965f5a02333367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa58f518b848c808ca55ae401de4fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6bfbeae7220d48b8eb45737d73c4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90ba9d5cde588cb67459a820339c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ece26de4010a858158187cdd5f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ef96fcf4d75d8e849b967cd91bbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebd0a189b0f23148fc7892f1fdcc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1cd7c01699271d6bc59958e6ea9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badf50d24ddf47d76556dd6b2e0e0e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528537767fc6813daa89f493a8ef2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136463d62a8b49c7b236e3e14a016ed977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bbe5038f60f4adef6d8fde66fe71c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575868a856070a180262b22941e36b6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2b6eb020ce7a58efd5232ef27b2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b86c3e1161631867c96d4d1361d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21789759fb1efca919243ba79957882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173a174cc99bba45a615e7ff0fd5ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584f8ace52e1124d3b7a1eb1e3f8d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804968602703897b443d1f91ba69b1e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75289546217b01b6f75de7a90e0507886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22edaa87876e666e29183425a512a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443804e57ea557b1fbba587639b3b30b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd28a29c9f55ab0d8d9cd642c2234489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257f07bac522d0d758545699dba0dce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9158ffc515024b1baf42c6e28995791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d05022202292a26c0169309b79ec7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e40d076990cf3edb877da92e98f68f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edfd488235541dc77e1aca81ae6f7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217158c94dfe8a1223f39e4bd75868695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c20ee3f0b90f436e60376278d90a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6253acfbb209c5a2ce759d3d2e6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9e365efc08d29998cc699f459aad198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8242acfd6eaaffd794a29debc8c6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8f3e54579e0d1c17d1111253525f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f8ff4b735565eefdacafb6379429101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c2284439c7f5c06667a907550a9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b364470bc3fd529fb87361f239de86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b15d67a28947ea11b7544b293829f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7313da606ccb601c260837685169bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a328fe3934f297894f4bd6b07c753a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807129b0b20d3c3b73555af5f000df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffab70d72abae209e912825a51bd78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ac167bcad9054cb08ec454dc0750109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70e1582f2a57f6c3bb8265f77eaa4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9144f2f5f127a1e2f0aee5b9861ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0f309c1acd53fc0c31d2a5ddfd2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aef6d909cbfa915e9b562fd20b8c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2855f485451600676c2d95fe1e6983114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddac9b451bf3f7e725e8d54154e7d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b170ccc62a5945cee6827871c71e70b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed897aad394ee0af7672166ce90a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef46e44f6f97dc65b5f0e787e9b27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd7f5821fc4c5efb0554564b059c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc018c3d00b143a03edb4ab01b4589120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617723c12dceab4d39be3cfb2f7c41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe329b4189ec6329709d7044405977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124084c5714aafcc6b32c116b45981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718342edc4d574a1a1306fd3794523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99934b254d58e8c6c894c2e989156e54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c52df90687c70d118d591a7a1d65c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78d5bfd60e444473eebca124fd9e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb252ce19ac1eb73ff3efcbfa9cde4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be8cf94bc3eeef871fca1f601caaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8a89dbafc0d442795da35d99682e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75f37b69fdcde3fc40d095694ab8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809808940b0e73cbdf34ec73bda2161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018c28bfb82c412fa4eb56ea8f66130133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fb142db63628be4b44669281c798a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55d25d8038750ed1a77ed44d8d49b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea1099ed375e82d75c03891d76989f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c2f0f46fd5f3a71f06f8e4b76dd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151937d115e0c540936ae9157e662b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b396c08ac90b8ca527ea55cc1e1532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad720c04d5aab3298153e73408f231140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c724438998ba51251034f9e27611141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e470c8ecd94f618b642de0c09a65512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0cd8b939139dfc407ac782a7a62d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624888b161b593a9308f2dd8baadd01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa44018959bc28308edca09ea80e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3c1679d5e3e92055764aad58d1e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca259088291ff92c75443ff551ef2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb515f561c34d7bc3938ac19f27383f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f53c745c160de6fa657e648fb1b49e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccf471c7581d2cf3b7cde1247f1b00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e4ae2fee04991c6569b26d7b06db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7c783a10e061f7f9a7c13c040025152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05576c4f2927d4a41972e85075006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbe44443abb99269dcd24b12bc175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7ab69b5c82965d6413a4b0519bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e4c7deb09f54a9c53e9aeb538b05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5976c5d1e5ebe3e73d230dabbe61e65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ca74a81efcb4c28ff672a163b458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fef22880b193c0d6fc41259ce8f58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b523eabf4e37916c24cf36e9023380160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2fe1b96422b0e8530e090c7accd5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d43e12ee136c542263fcf622a220e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91096d949c4acfc4259f0ef59bc796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc621a818ae83c391cbec82488066164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295dc6890b2d6d46c9da42799f1f6ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ab89021bf0ca70b0ba73b5e9d2fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444263c7941deeb3558f148eda70be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dfead9c797202e4d27760acd9377b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c992a29e8442cc13c3b44a8a9d8a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222ecd1ff93ececb5ffff2626a74d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405c9edcb42b70a00485b9501be317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca69d5b37815489c2cfaf13454b152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fdf89c73caca562f4056d925144ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53bdbbb751e71fc7910614d056a853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e8ab12e38a3c59ce13258093d331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45d4aaa9a0b3a03689451e2228de0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e7abf4f8b7575d3ea3f64fdc22993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80445c05875a7123f29f766f3cf4d46c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956262a74d6cccb9d5b8a5547fab57c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ed414ca729fa63c7521ac30281e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe7859c364c4e8391dbba6df0ed79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ccbeb77a4a5c227f4f389a6c1798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21edf2223b25f60ed5225e8fef365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35a023cc1b64ba6ae76a5b4a271f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc18f3e519ba6d237c3206ee53179a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e4aec53ca6953be6013cb0b957ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499608864926e24089bd8160a1508fe5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631372b88813e5e45d531d1a3a0c0437188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb5e03ca6bcc4a4cac0c37c76be646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554a9f44d21698dfbdb86a70ba4aa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9d404627b30ca3daa20852ae8355191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af04a823c451c846ca0f319ea6cd94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a2a52aab3979e479c8aab8092dbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3931bb6467c1c5c12c239bb1efa2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c64f4dbc584095a2f786b1035606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9e71cdaadbc4729169afaffb0b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d4e8f6084d452a09f2a876575fba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad870643c5ca750782f24c015ae084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0f7b51e60a2cf3196c9e1992edf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba25cb28910ca7ad37444c057d801200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb4bb3d84067c498ba272e6324382201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c9254f39a6173218ec77469496e55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d15addd4c8c8ac8ff8ac1ac29ca647203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467df91fbd2deee0bf30a2ea06f0ba61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227fb82300e9622f5038d1171db268c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267c1bfbcc4eabd3c96dcef148e093206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef004b8569191b13302ecc70172c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728e40f1047fe8579a0a4136b1b0de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6466c8de7c5437e785e1359e1c85a7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb481b1ba1630c00f0c0fc11a2f0944210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd441bb13b769707b551f334347001a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5f89ff7341c80eaf3a7b65445919f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273cdb0b3d197ef65b33ee2107f85cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1ad90168ac8b611fa96885ea72b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a3e3241c2bfa9834e2ff35004953215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fdd528f8b1a97a5a1f3b15d4485f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c36c6a658c58664199f8305a4097217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd07098c0ed1277a52f769d513488a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba2358f8f7f539df1ea497bc605cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91e28f4835b4e6adeeb5c47ec02a77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a019c79634e92ce78879e05f24fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f56c67208f27122a947d5fd0f6cef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3bd5e26836cb23aa5c9c2d5fa505223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767a8ce0f1eb2ee0934cc7015c16e32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb099dd19cb22b81d1e59738e7c9002225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273468ab6a517393a5d2682efa6ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da45b0fcada91e531582dd3e39b9b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285a1c4007d1b9dcfd883c03b569f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464fde76fad634af6f0ee8fb54bf2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2879a989fca373c3f3840e824fe96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e420201a70b6ef82c590807e2521231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b94ddd18170a4b9d6b77a0d34f31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4644f5335a848cdc4f30778478b06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a89946451c4e2a78cb6b0c94ec0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67fbce76faf1ab18a0c768315df59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8839714a95c151d51a399a7b6d834236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d242229be88984d8c01c2283775f2b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ecb2e06355bb60e813910bd675d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f66d66c5b0fae46e2002916349452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54731bd4bf2d0686ca5a0a088c05263240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f593be273dcf0f23a8332f4c2ce2bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11b3d043950a8a8ba688c6a7f9594242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ffebea5e84f843b6924feed1a309243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e459f1b1750c2ba8fc8a3b2bc9c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abbca9f4f718d588be9018fcebe21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4087d1dc4d87da7fe81f604d472bbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6af44f685da400b1ee17ab50cc3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b14987736d816d4ddd6e3cadc9dab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63aa6ba73f3694d60d5003aa88ead0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd90a0fe42a5db5e3a5ea721cf425250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91b6aaba5be8e29b8b8ac389bc464c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545018a4b100961e985ae2b34b9005b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6cdcae61be5144e8df5dbef389bd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f22bc53ff3ee37f8e6de4b882a06a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b277a3680d03346a621eb407c3ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660cd8f045e536994b1dadc23e10a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaacb2e1aaa5dfeea340f83ee104ee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d238f2f150c33c74b3ab602212d07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113a4a78f423802bc74d80bdef6515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a43df3564cb68b5d7d2f740fe137a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039ca6239dd2a5b1223b6a72a116365261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79cd023b905d711b6efcb5add50ba6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b909ddfb9a5333e804124913fea0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43bf9d5eec62958bb1512a62e04836264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fef47c05b3bf1853a116f16e0e9715265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fcee6db66e9c00051c1cd296a211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96293027a886396f6e781169f1f862bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012bd086ee73893e58dc08eeba53612268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea20e0e145b652934b9ed187245407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a09d27f48372fe3264ea666b2d507270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663687f7f308d570a2597259d976499f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ac39897b7c89da8188390446a492272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fffda57f51c16bd359050b70f8368f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fecb906c2ea3b6445cc2ab4083127274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa894608e181800a0b8e8a4be71fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0deda254d16f757f6bdcb4aa1d5fd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fafe5f10f4440908410221d8a0a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399983d3728d8ab9e0094c6fc7aecc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13efca5d42cf08e95c423f64149b90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b0d1219c4e0273d542c4c7a19980280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a97b293b5d0c21e70ed98f897a4952281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba1862e9acfe26b3e0bca7f9405008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607295679e2cd44997ee308c8947a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aea9f738e70492d7fa54f07b906bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b23671ac18e110052fb1ee24b327c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0930f6af8b5b9c7c06d3e42073c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d701dbba602d6142167047b5663c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a3001aed6be01aaf32773cfe7b28b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b78fb2154b2c8b80af0400b6a841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad853f07957be6688e7091990c126a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476bd09884dd050976aec633077274291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bda24d8f231c08b9cb387ebcd73d87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861034122c41ebe59f16e689317e2b91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528cbab2cc83ce3a8995dfafa3ec62d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b93ccc92efe605a1e75c6217880b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c457c036e442598c4e46a0378f4bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41064351d27767b13f12e13b85f2b116297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505cc8c0701faa0b91fc96c0501ea9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa88e88c32f8c0a4f0888293a561f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d37006c1ed949a1d0d36b2a18c78a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd868efea3b420f89ec569388eef7f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023adbfecb962eb85417b845b2ff6f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ac22a9e66792919ae4210bcf6a3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58049c0865c09f9d94e51641a3814d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16aea4a3d306f769745c17bc610ce3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf1a383170281aba992ff4d1ad7e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678a72d27ac36159b53e41ded5c872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feab48dd332a95bd2b9c63cb344cbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7261b3e6be764041e00e30bd2daa84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f72934352daab8c631bfe1029c57a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d80ccf62ff91cca61a90ad1c3a688311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6778c4a4fc1d526a537fcb122cd0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fab3261c536cdfb9a8ddb85d494a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d151d00459a4c94d3c79161c29ed33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e1faa551ece3bac57f52739786b28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5548cc01fc892a05a9e257e0877bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e89f8830ad5a9d80a5d5ed9e0870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c52ecdb3217997f4a834423d234ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4298fb2d7b3b152c833c1e8d0cd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15868e64720b8a48c84119f5c635b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3100139aa4a5906368f732751b80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ac11e070688b25d5421eb3b53b5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd21f9879a927cc6adf73e59d1a80e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357405e29b0e9a55de97e2fe2ba085b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9c2ac51a040f566847f869050f4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b53082998de7356517f2a5e1b9f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686979c23cf077f7bad5dd0a1545492327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ba4967511869029f2d921b2f9a4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a037bad38e95a652b6ddf14617fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da6b0758529cc44c72c0c43e796bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa673b3e1b071c3633e09e52b52144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e614901879f949e09fa15204b086332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88beb955d71e52043fddee7f3e5ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d6c51f9a01e157801099cd3d44b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071aec70fa712221a96c063a1f6fe8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24454d9a4ec6a5274195e8fe8cda6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d097982d51b960008d1e26bd14550c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df837360d6854495d9eb1ea5ba6429d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f0db50745ef536b6ef2fb192bc3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bad859812fb01404cb60c7703cc52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6702d02561069bf241e6a3f1015fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f1572739f302bbd80def9b29eb42e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffdd19b012dd40c6547934e6beccc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef4f008459b5b11de88d4435ea105a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ba4d20c33eba084d8af78cdd05a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d315d8b0bfe6c794379cc784eabe2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb990e3d3c6da8c46bcc9379fb751347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebd335c81c723c9418d3fcf9761cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d080f245fbc399a95e3de66ae50eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95e200180c354ceac753320d116df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4f4c72b4341f03f5d91ec40873826351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df854c77c3ffe9d413b4f6621a0aec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877563be652044c4469f7808ba92bc4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5f9dfe5890fe9375051680de9386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3973e6788408755e29c4564eaeffc4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bacacf5cb0f039307acf9b30a16b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083859ddb7fd320ab4b9f32f8fc5b920357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408039c970342aa42f6dd139753629358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5b25ae82f80f826a4a11bdcd5391a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd721653d831fab75b5200fdbc244360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7d9a1697f1e01c4171c595794d41d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35690e40e262dbf6e562b3356204d0b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12af659cae5760f690f64783eefe9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401f48d048b8b7cdbe8a3bf28b4d0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd48d67725093624ca042abf2323e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816941aebf46d78bb4e498cbe3f51622366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee2e6b11d1fb5614c4923249a1f15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d289407893e7f09babc1cadc48fbad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cfeb756a659130196e2a490c97fe5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07393c61f738d7f92c58a761925da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c6915ecfd6152a6cfd64004a9703371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46a0b96c02d5fbb2d2b41c35c5700372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4452f0383a99aa4e6950209af58057f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568371615ae7a6ef5af27fd878a01dfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2db9343a676cd3a7195454c5c8e5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6502593f1555deb8fd446034c1d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeb9ac3f76a8ea951f8b8a4bc0d92e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77e8481d6b4a1d9a18479af2191c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcbe981c5f1dbc4a9867f5a6b15ead379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef72a6cb7f95cb087d2c1de73010c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e17315177aeda136d27a88588a0f75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255a771c283ccc2b43f804f767b4ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df954c288eaa0e3d1be8fc687455d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22165fcf496b43a9cef3f5a320638384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32339d9823b3706ae37a2b757bde5c91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d363f0064bb9ed931a0c893954c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25591f97d01b4b52682a1d8566f22474387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a56efeea96f301c860449d9333a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179128477ead43046eb5984672c34dab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313824c9b8a5735164ad56b007d2565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f284435854879141e04d30b5f5007391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e4ce571dd2cf5525df62e3d3358a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ada7888d482f41f221d7b4cc75f29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc0fe00fe40092ad3c3d98ea5292b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eec0fccf91a2b3dce38b110059bcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582ff342f8114f016a3546001899f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71437b034be503914449331fb1872397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66611adf81e7cb00b320e0a42e7111e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409e691e2fb237cb873a3b0ed11157d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45deb447f6517c55f3a6fc551554f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a47330ba6b5e5a3965ecc6817b01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879929196c4c9d20f45567acf114640c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436e34e0edfdc59288f62fb28ef54e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a79e43ceb7243c2608ad5987fc12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51fed316b72e19e7c55c4403da062405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987de0ad30d0bab4c6fa72477e7a50f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6506b4715fd8bab57bbe42861f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c593869d7806918da150c1ac23d3e54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1789f5385f8215ba7a1baccbef12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89854ad9118a39fb7453388120294c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d44f400129402c04f3f0ca40d2fea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac2ab8a55f1c50906f9ddb713d74a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d86cb259e22a595aead7a1e06e80ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d9183488dfd7e62f493f07f9bdbe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7cb03b56aa7912965bd23d0052dbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca59afc209a19e53b317bac7d592b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c68cd1b8112f398c8654df2d7d922417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7591a412356abd236058241fd1d048418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402651af10aad59de7eea4457ec9b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f47a12b4914687d315ca5346ea7ea2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f6a1d82c5e3e23a7e0e7f72becb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba39877595014cd5bf6c01deee1ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf04cbfa09f2ddce9c0076af719f047423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551c3d6809f106de9934c09f0be8e1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9f8f1c9768358ffc3cc95cda787b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f74ca13dc50005d19cfa95ddeee58c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca1c07d62d9121f653174cf2ef899427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8589ade90b221fd1ba78fe90b5cfbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d389918e1d14ec1cc744cdeb2d29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61bf091c83a1ca4d1c4f5dcb78b242430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270cc349c6bb07b4957c67f6f33edf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e58d279cfc8d441c9cdc7953f55c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f08664110d89fc3b16771c4b1e30c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a6459c6f5db5fdc7136fc29f23e8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b28ace6a4c1e3fa0ca6c4ba411f97c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a21e48361add148b337ce9a5b64c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23da712ecc9563de4ed6ae5467ae9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db8524fd9d4c026c65c74995d01956438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdc08ce949e6780ab4b5987594752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11954cfa3cb486015d8d30af948f888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1ba16bc9e26344abb43b88d7ba3e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890681e99702d783b06cabe7ad538c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25442d0ad3420b2493d2f2a4f075c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acc44835c22cb7987e2780226e4f43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f41a7babed6edae61c44f2f7ea64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec83084913cdd9370d0c971b792f3b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0f7e0f207a9f5df198a697463a28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b49ddbc61f6858500bc5d2a366f49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53d8341b27453af4f541f965851a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e859a4e9e72d46fd28b4378274085a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec2776a66dd0afd803451a7bf9825451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1559a7e1da9d9e9784995a5a586c21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780390df1150cc813db90d909ac404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85300b81fac4a37a05268d135fde3b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1d440cfbc091dbb51a2a11e4a2bf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a477de5805ab7cca6dd73c760f6a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97547c5c6d1b3ce40c699706b23b8841457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79ed71c9255d81b3755c652c652ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920e8779631d43c775e183244aa8c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3c0832addf992f4f4d423b2fcaca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3fa022aa3387f8f64a0e254cef36c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd44a9a4cf09d67ad3f08327dcc37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a5688bd07a5a0886b925e1253663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f379f571855dbaa3272847e6dd7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde22d01fb2fb9722fab417a5882b13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c198121b31c8623637dcd484f01b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4ec2865d4c107aaf685df4cdeada467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce95efa9444d6a8a25e13894c25d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640ae9b2b65e1e472410c7742b1b29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edca7d559a4148b4e20d5b280f9e88c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0109bccca8a68760f8120706e1a615d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc328f4b6287caa7c35454e78f9515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56938902a5ee4ecd1d64dcc7ee6c1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da331fb3ade6f08cb3b804387b8e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876102b84ec61253a218f82e98fc661475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66277d78d36e96444cd481f051d1956476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659da4aea0d83e4674e8fa80e06f2d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd586823605cf73338c70dc7499966478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45c756f43053b6e7403a9c4500180f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775481ae281ca6059aca2f0a7e3e57c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207debb542f00b3967192cf0436b86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5291ac82d17cbb20ac0fb4476e8e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08acadee172e6dc68c7343d39a1703483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361c7067546ca8bad06f7e12b610a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8960cf20769a336d2c253db13de32e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321ad2f9a5f4903d849acf2f1ceb1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ec29176592721bdc2a003e9521a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8e2f662554129f84dad5bac74f1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b625053d46f99f48e26b5e05bde3dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965365ebdff7617c978b6b4d31e350490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96be46c7bb4b59fbc9ef97a828ae06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a87feb4b122035ad57e393ad6dba0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5f88eae3fdcb5ecaa44996103991493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530c4387868edad5d230f332a515829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc111ff7fb9093d29fe853eacde98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d11ff998de3612eb7016dcc4e823b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960718e4389bd8068a24db497c5a71e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223601f0f92b418096aa32d7448e0baa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2275c3d36416bf676518753033d0da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ea176a2fa22156d6e2bd93909ffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3218aeb684648d77d719f9d49af2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b6c21deb88a974cf6263af1d4d0cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f764f20a8634b70461026427f0708503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589e917361e4fea8e99a5c8dc30de8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250727d494a15b93a27eddeec130ccd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7259a9a7d4f0f0706d637d95bf5571506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a807ad61c3eb082c4e72a7f2bd5a05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66cf4b1985403cc5b41f9fe5d1c93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce6366377914ca9d3de5dd98a41b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eceadb221341b38deca5bfbada79f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb4371e2b6b8ddb4cd9cf09ffa6d96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ffc25c737102483508e7eacc6f05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052a55c181097c989571778fa47c29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883cd5eb2a92da3137f8811a121a179514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635a129d91295d7cd3473579eb4ba4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50813f1994ca8b4bfa585d1147e1d4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13ebcb27702908082a09b26a600864517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0173384885855ee10283ee65778154518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0502f2f133efa97ff066135b6a3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547deb36ed16e60bffad7c30311032520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d05f6d814ca67f6dedfc2578010cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c70dee62da58abdb364c8cc1c813be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb91c5a8ae62c42625afdc2a2515be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e6b05c30fa8c525078479c67eb601524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fdb09f24dff07006ae0119797f9f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34570a46c2dff26242b42f3423ecaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8befad877954e8cdf9b68f8b0fa5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551135f67b07bfd57317836beefbeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c21cb891d4030f4af81eb4b24a558529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e23207f393a5f4ee7a36bac62547530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc9c9a3e84db960c8f3decef3988f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e7c990bbb485780928816534b30f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb460824dc2220aef1fe2645bc16d97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6015af2e4f485fe876601cafd059e2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b7df0b0b0855360844e090104be8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98938af932c26f3c5fd44d0012ec0f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b61af6cb359b9fa2642725da29ffda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028e7c051584131a5fd3666ecbe1fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19280d6c97311fb229c52aeecd8198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e3f880d171d9d3d74d579fb518701540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff498022485630853f289a754d23688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880be41463afca955d46a3813555724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d83af560f826bd759920f4d5d514e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a072ffaa356907329829a6f05b08e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f7b70ec0c7e2444dbcce80580195545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be2ebcd9281ec6549a7a0eaa245c40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a1f105d7aca57696a2ea98c3d67bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7078265a55889a57c08515332dcbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb59e1915d3cdf6cf26ef1f139ff2da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7837f4446044f3ad931e094f1a98b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8246a9bbad935a25548e04b18ae8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ca4862eb89f686045275ce11d4bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d82511c5914e4d230e928c1c9ddee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72fd2faae4bd32692b77c8bf317d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab4086fdfa1d21b74cc3ab0b18aa3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9284a3d18a4d1b659d211d360b9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78adc3e1ce585191de394a94dcbad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46799dae81f2d8640ab2c4f14283144f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8879c6f9cf02e8573d96d0ec77f3732559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef34049682db85626da00bb64b0b24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1c8b2d6c372424e3d21b63b98733561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5340dcfa801fe933390aece7644e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c3f5f32a9db0e010f32c949e83f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee116a6417cda2b35b7127aa2240653564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b235d27e30aa8dc7ace36dce88d4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71103b6adde9bad40b161ff9e64ea94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38add26f96ef551f5f26c994c7265b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc3c317b472036ea806e4d85d6a76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc808496a0eec0b271b275437e4cdda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393878365c65dae9762ace69ac898fb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc78fb076fe9407438d787adc7e494c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af43c3756fd96c81db2a522f2b2174572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a6fec94c45b2544e9b02046ff659a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f451419abf366e8590f681f35cef2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966940ea30431067538c07170832538575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94d03e987dc1388a94371ebf78b74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f3e17c89106cc6c2c7fe5371bf099577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f34c4e00f7aa1abef9a4edfa30bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6d3ff38c13085c029e2a94adb8e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a44aa14083a4c4b66c54fad13fb20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7edaa72cc90795a7aeef006048431581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606767729d22fcb5cd93a6cfa5254ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725290553e965e33ed000a061039bd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9de581ba4c8664ddbb42e35677ac21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109ea6210b0e62645370d788109d93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f5dad98154468b78720a274d1909586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56334b47966dd835a03acd024144623587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2adbb07a70d56a65c119074c97f64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb523de1fc346f9d4b05ec33a63a67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890889d8ff4f1ef84e5fab1eeb33211590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247a99dc2597cb7c70f5bc9766afcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14292ca77df9d33c707e821e55819592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6feee84b5a00542348a58e1403dfa0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7bb28331323eb1c9b633e2120ba6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc340ef6ea2504b2d68f58c7a14b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a761e9eed691596a8e0550ca3c091b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20b1bb891f0c6d5b63c09ee9e05c9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043657df646611d907c56ce65d70b5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa76a4369f0cceeda55e7de774cadd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0303f3baa67f46302dbc5140a982600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455fd15f1bc31d2b4cf0a951410d2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add44185d3be817a5e5be86c4a5c04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45475d43ebd49518909ef4bf398a67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff510f3f6166e03e5e574d82e9ef7346604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556eacbaa64660776b057c43d19309605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20008799fc03692aa2c53054d3ff036606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4d28114a6e80bf2e59663c64c0552607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12ec2bac982c8cc1ff6feff8b70ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167b8d5d8e6efa2f24fe11bf184184609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21bd05107c85a8e8c7ec5672fbaf31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665d94eb2799d5e09f0b1ccf3aa4373611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5612495dc9f88ef6d4328380405b3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4c53b756064dbc1510789a9bd01c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba845d59f6d141e703e07809794ba567614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2db7ba49bd10b2ef188d80adc5469615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0fd018c9b5fae15e5b657dd6a7ee6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e86514bcd85b80173d1084aedd23b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22050cc41e5c74b17a79d811157a4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c916dc72c757d466b08aab9192e8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b1aa9e9e2eff9d5361e6aa1be6654620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4eef7b170cbaeb4286940504f9496621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9057190f5811a4ca874f2d0398fd52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8919904dbc8b60691b2614a3a9b5e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cdb5398c25d4f4e1d2187fbb6217e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501be81d036513f7bfda766a8462bf66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5eb42ba059e14834f006e3e1eb7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a5c205606558aecbcec4d33c8857f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64786fcd386955d6805e3318230c22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452401a1b2d733652482e63f42e645bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54df11379acd534a798a298963b682630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87afaa4bcdd0f8dc9cc9b8c0a0be1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed677b3da66c16439aad2e93136a1d51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e66870d4245631ba5ee6f01919e9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d02c33899f4bf59cf50639f09da9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc771f3a8d7a40ace6c533cfe3d9d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c8981ca7768d56f02298b1e0a01a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab167123685576b2783871e4a38385637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434204a26a5c2acbc6dc15a493dc20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcee72771962f9a1d4033686c927c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106d13835a6255fb7a1956097eeb7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a375f641686c19c81fcdf26221c59c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1721aae62357842d8faf69f626ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cc610919e8b081a3b5decb9c7602c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1d569c4844564c3647e301d433d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c04c0705722406cfc9f1f648e3212645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548776c262c7822150211ca70d7a58a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fdd00d4e87c0aec2fd1002f38a713647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69bb8a2bacb5ba83eaea21a2db093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552232e0c62d585d21e011cdffe36b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de028796d375f2202494554fdd46c56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e14424da61e6036e83f67c0348b0b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb711558e9b5ca160a54058c2cb32d65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ab2928cac2b0e2beceb2a1850165e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4574129ab17bded74e74dcfab27f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949eb8fd252dfcc2aea35c7135ec74a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c905e5a7ca66a94f8a725c72ae54c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749b558a50cd69d89aae4bafe0ee40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6daa8ee7412a4af3607410c0783c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5d436c63a879f4eea6e666459f94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd96af70a55c8cbedd37eceb952c1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121492c0b53c99c8cfb55d626c3244661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399e652d105d8a5e8b2ba0129f86eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90dc5e6c7ae073f1f507b5f7e94a76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1bc9c32e888ca5c90f5ec132d6766664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c409364cd61cc86446fa0edbcc709665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d58569b4bb190d315aa597821b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf59a91052eb93094097277e0a3d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ffbea8e9e6e14c38fa8be51fcd5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b260fddc750a267995725e57fea3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585071ce33a29b077ec9f8a112272355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d6b18d7c82d8f433ce95eff235f7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778db8a0e3ec805c4ab08bcbdb00fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa34ef9c8895bf14bb93f155e4318a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754942e18ed8cf3ea904e92c2a1286674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697901212b4713e8615568435b784d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d35cbc7d7f2a0581378fa48dc553e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82920a41d838251d46254e0bbd67352b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26476fdc12c89c9cd2ab96b2f59f28c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6800cdc684379ab412d3c86a040d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a4575532175576300d8bff74b630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d0e305cf455857c37b5af4e96d8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa961a3ff02dfa67e1f07b5a11efd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f56d7505771c5d635dca3247745e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1b6f5fe10a09e103fb4e46e4671e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c617cc7a6d8b664b6086217ccd97f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9cfa46e34c0edd91e565e03b3b45f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966148f1b615c9aacb04cd04c2c062687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8249f9923ec0bd0e8e6339a60dac1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb1c24ddcab641bab0892022f70f72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c975fef06790ee5a02021a6f08f33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b63a70faf06948306db8173b3cbf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854961c72faaceda1aee470886a0fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120e575cc6468bff3c75135b7a874a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d0810cdc4a5d4fbff7b65f37ee2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd91f09ed36aec1c367071f6c698d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485075d67ba58d4cb32d323c43d832a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d27dc34d1d5f7144da6efc4e0664d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d54416c4c8a24528748169f0eea7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21b07b790a8f988d10ce72899fab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5aa736bf0ca1815cc9c0bf20d075700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851ceac4d270d05f53f66ae4fccd971701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed68f23f8e2c6004fd4183d073a025c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729309339542e69c27626b5bf675e9cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c8d6d5f46a294b3fb5de9310d7082704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a941c334f01851026711dd830fff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505339453441d887e4cda95eaf3a5154706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58112aa8c5971d08bdec8b0bedcdf30f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf9c6cbb1a4ee7498d553140571afe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505608e42a96dbd6e8f4d052592dbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f132f2cd4dfedf435d3e77c42c60431710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbdc5b87898bb4b0fa80dbae9e1478711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32324a83ff8763c8e6201e9358207c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b089a3684dd05c94dba63f49a20e297713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f602c3a743071d005b8f2280a76592714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13825010bae1103cbf59cf962d56aee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce53ab0a9c508aea38e45b462be1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9eccb9039a16e35452004050ee38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3c317d0a4f2d8a052a026039c7259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa544f283a7a2a9b0fc6c4ab0cf1282719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf673b24ea1cea17d9a13a34ec34a34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64d37d130fbe805b6323fa4a7fbb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f24c08151af415eeb2c48911915296722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88657c942e6a3b28a97ca146ab5891723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938fcdc72ff68d994340dca990cc570724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b93fb6a1078703568d15354b1da4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b245c77c4bf5919528802ce945a924726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54ac40c6bacea30aa834b9300104c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec9c266777d1bf58042fdef7fcb4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf166fa28512385fba24f99bca85c54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51f2f8fb36c3e804e21d68df4b5a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842d58807cf12ec0cb7f4442504cf2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229265221cb4ccaf78778bbe5b2cdd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0eafe85c0d9371075755ed19a7cb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc013c0b518d89bd0894f7105e2a2d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded45536efe9fcc0072f95189ba0013735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e01a7b8a9581a399ac575c8f7b2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d0dbbeae35a579637f5faab5ad0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d5c259027101832ce74707a67595738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27020cd0e922df8ae0cb0a0e31bea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9858ebf487eef8631670df4f3761806740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c0ff2e311f8ffc5eaeb80aa1cf08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525c6ed0a8ac167e5b6a2013ec50f76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758294a0d3610a5e3b40552e51b876c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de41b4b02ae9f9c05b2ba64955c5a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807763b47a1b33aa5023c5d9243491745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769be13bfdff4e1dee05b04184156339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014e2cc1d0e519169bbb87973a3303747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8fc8f41d997bffff045e0771d7622748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f0da04206229cb4422e2f9945aca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb043704acc96fbc105257af4d36c35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9924a6fd620dcadb56b7acc4c0168c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7fbc2b7b74d0b83ab0d0c22dff5ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5f1dbaa6c2ecc0fe9072467f5bf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b6a87a36f83d07161a752479791fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b6ff86afc8c5e81dba10234f9643755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb0d6e45ee3d1ff6d8773fdae5377c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f08b1e0b7d2eb882a7bd2dcd16faf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914ec5db6a7a2edaea862db193fabf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295d64d37f94a05f332cc50c2708c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274da366a932fd6765ea1385d92b1f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca355b70e50d429c68ae5b80c16c3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8383cbf50c57d5176e736d0d7a4873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca92bf20f4a67cb520f6c332c652d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec9a01ee7d97006ad17743d5d173915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75152e6f92045a9f9e09b0598596d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662e5d30b0fcdcd09e21e5861211ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39989289bb7e4f112b0b5ab833e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf88eb1b990fb796904b0186543519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa5207b1a91c115661de7f81f60c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197155d1b27acfe80790e5d0c2346bcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896a22322ce3814e79132c4ae2c07012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a4148da7ffe8152bc1a766750c0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd213f26bb166f679c3fd066268e0bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701c256e643a7c15d715d508e9a51515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db7beffefecdd8820d3470f49b091316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4906efcebc423a97e2daa94f7c44d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5483c626420a4877176fe14a93212a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d7490ae39371526a77b127aa5d16619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdb16db224618e4f95f03505b8e3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3cdbbab00086475e66e5fe57f6bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c5f3ad0ebede464cf952ce6ac82322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ca3483bdf3630b3ed67c46fd784e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe927ce5ef4a2f66948ced0da8363024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1947fad40bf9d32b39da9381cbbd1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b67a20e21855b7c9ac3064a9b54b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770fb87f6335ba941e8681e31bf7f8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4dfa87d83b7a2538d93add603c3bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d896431c2b87ef369f417dabbe13829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf531de3e1d212b2c6beb3547fbe97030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373352f0b8835b52ae30b2454f7d8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddd002b3de2a306e07cf57384efaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fd05735f24c5af8925b5e2a0150733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372006f9e971607062879d5ea61f27b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4a9a237b9519df0de4d638c3e7f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8c6ce21cc8cde4e88ab243ff72ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbca5990dca04c30e4626bb0ee05a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee852d55a0014d3d02a95fed56d784c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c6b5879793a798dddb4b5c3be2e7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ae365de600404ae76712154c8990140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957fdf75f4eddd0f82844ce0e16aef541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37240f80466d0161e61bf77bcd276fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763eca102d91ce3372a3fe2371ef1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ffea4f935b3559d5afb49d263e5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518960db95598a6ad75b20932b5d7ea145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a61f960d68b62213673cefd8b24846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5298d4eb984955947458ca252f73547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9e701135f32f9adab2864c47e5faf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999f8bab96003a5cd7c01ce4766dcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f8b46254b6efaeeae2a36ec9d4b4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03278ed9e44059135bb3b2d5c8528c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c53cb2dc25322502cec3d6177d48f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d135f7ea4f1620d002d0048c12fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4028aff0f16a66796efff320e1243354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f623a37f449cf75ad01babdf79561255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7772c99cda83c976443a14510a44556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d1f650933cb9588d130f868d23e7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aecc88851143b3c0d093cb3d2349c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8afa4ff1740707b5429089010d79d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dfeb9691fc14deb99a7adc01454b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1381b2a1997c0cc575a2a9cfac8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877229bbbc08afab2919784b8d712dbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899e8c9200b5ba85ca413365dcf36263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5d296ef74d6afad5687c81f224b9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda6d17f4a5ff853f429652a281df165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70602ddcb8e44f3b03d92472917e57066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fac1b20b2d7cf78abd3b4f900065867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614724e0bacbad7e3eacb4acc1e38e7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aab6d17e5d50142d14901ac0fa91e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6197ac37e847ff7bd8da83dfba4cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090ebb8b16116e27e075617a8fa837671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d136bc22b24f8ebec3e80b26dc6c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4a48626afc66915b9baa73b9baee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832ae0de943cb47bcc9a7ebda705f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d14c588d9080df8d5ce947bb53e48775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc58b052fdc6d884810d446371a6d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdcea357e7458d9491081479179bd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345053c31cb913cfea5fad29476a454a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100236a8a7b1fc128b088d740a2f42479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4efce5d3cc5731011f7ddd1b287b7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f08364e55c37bd1ae290c64f33d3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd8620348ef0a252937986a65832c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118ad81f578a2571ebbadfaa90ea3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1273d929565ce6e8ca695401d48ac284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e697c3c8a6101102358a7331fec00c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd83d9910aff7886de7a129c2c85d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2cb1cc1967636ba088a01e6352b7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6fb1bba0c15d32a54cc33dd29e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465203c5d011ddcd54e8d01cbf86433e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b36595e89eeab21dce9984adbb7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f760069947906807ec0900f7826d9fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c68f18b524460b48d2661c4be6d66692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc787ca3c68ea2dc825b436d55e0a3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c5038c983cb9fb9e377870c6eab0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647dea1d4823590286d5266b36a52b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead6ae3e9dcf339f885c4322871ec996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b2a216a1ff773a63e6d3d14e386e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3842c97420b0c39b42e8e60c9bff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a27d228bd4fab2a505da5fd2b8dfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67924e5fc35919e2260c1a3d80ccc1a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1bfbe4beeca22f61c8c0dd924b01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5084460b6c050c4024743e7ab3d53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f7ad454c279acf3c79b9c4ac4568103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9dd8169cf315b1f96e3908f14d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904eeaab6bf2a04e10862ceed86021f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cee264a1754d444166cdd33b852c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a531776ce1a646c0b4aba655f18df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9d7f0524df3be27e140ab082aa26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b634e09230c574d2e7e1de8459cf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7fa19b0a9f401294f931cce46eb9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5afeff02bf9a654e961816aa041a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013403fc24089c5502a9f8f24161ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b97bf37cf11b303ce41f1edcffd2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f47d39bfdcfd8c96631572a8518e41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687104ace902967b3526958f23914738115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf794da43d298884a9476c95a360979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38143b230ae3c85e100b2aef2c0753a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea597d3de23939533a82fa9e201d52d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2b2467cbf0cda949c026b89f46e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7e8474a87271be266155e71b45f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409bdfe06452bfbc7877872ebd13c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bbf8391ac0d3e593f5618c32c48eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e6e2ed960b2e23b4c5a92c9899ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300cea3e8cfb8b838082cfafcf039b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362df68e95a39c1f31810afea634b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6e423311876f3f888deb63c1ee6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc13e6d293ad251ff3a22f88c055d4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1379f37e18ad2178022ef411ff5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd216f43090c4b76a4f029c480d6d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc86d205e77efa23cf7a11a28155e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a5ec32b7124c414487630414faa2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a84aa3e23b9142784350c530526f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c735acda534e5f0df1d834bbbc26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d772bc7455ced817b8be8aa30cc52ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03925d3936d8b36e5dae371a050b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1227cc3cf581b7ae6031237ab64b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da39d71bdb01f998511d16fdb824ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af1ebec929cd83b8c8d74842dd261138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3288988b363cd83a626b6530592906139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367acb450142dc63dced638ee4d6a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cdf63e550b0be5275a343befe5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392530e3b0734317a0ca6687a01fdc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5c06b9bd7e7edef9fdb3f4b1d719143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb486a721a150953a36b01e252bc815144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75d76a33446be5ad4e0d3963f1182145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc9b93abc2c4a81bb64451403266e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c7bf616251cd73f3683f80dbd234147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e810cc4770851ba19b6ecf0e05d83f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1a9e4c5e146e0d3ab7409bcde45f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a2bfd267f8e91e5dcfdfefcc7744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4dea4add6065d9a84da1c134e8ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac425d0f6ae576007d2cdffb39696c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54811911c049345051bc08eafe342153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd154f62c3504a466517d53da41ae541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac25a2a62613389acc2f79b2af23a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da0658625416d57884c5206a489bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd00a5b03c0db1a54bdfae08b0c8ae2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadc6925eede3652494c6138febe762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a205610b73292893ca8c02460628159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98970feecfbcd3b62a6bbe776ebad891160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21011d78e0dc5ff0bee6b1e0771930a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1c8a21241f7b45952ec97c1804b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf3a71d17192017fac8259ca8696b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334cb7bf9bee1a2be0689767ca6d489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1ca0db23497b04d217ad4980879a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15dba247b4f13921d89c6c33a2c361166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee4ac3cc2c42ee86aec10f68af6923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432585cb153f8fb467e0082b297602b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e92c1fe2017042aa89d2ab66f8d87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc64786574f091f7546fd591de81755170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028281600f4193649c6f739a70ef437171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04875616a0435da8b934dd31c7a18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b801847581a598968b53d357401c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40316f3ee0d19d8137a1acc6d71399174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca32612ddccfc3070fcbd23c2717bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d291492c7ee3eb660c9601108d6573176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2881315adc562b2968a90d56de9819177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf22b79faddd4c29dc16ae716f8ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c521df5c1e63872e9e8214fe5541179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07f525411459a4ab5cb6a44458d0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311293a47a337ebd961cf36baedd05e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa0f2f4a20698d41157ca4428cebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a11ed7b0d94073d93b0a092998c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c69c83876df84383188b32ecd413184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af70fe166780ae7810a48f5d08bb197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273256631caae1e2f99cdc9be8bdf6f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a88b41b949da5dac7ea00a8a8006f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826359e2cdaeee6cbd428cf74afd5807188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023a04b1e0185c522e8ac8f1c377a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe50e32ea7d5ceb689e1b92d5a6f4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd05f438142b7f4452459ac91e2dfc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3a05486c5ddd1d8ac479e948ce5c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855989bc6ae6ad37d57de04065236d87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bba7ff2acb4c2858c2166991943d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf091a67e5532db998975b67b0488d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654eee248daf786709dd397085f2f66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33cff59d7688e5c4143444f0d5f3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467954b771aa0bf04718343fd43856f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e564d62d7923ed1b0b1f564321de3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961bfd3a686c24fbb238a540cd8442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952528d9d6ccca7ee0355f18bf98d515201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb9e46d80f1dd387d555491d9d6c85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b855a53c0bc65d8395582d5298c59cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c96750be7e41bba87910a8d755f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f5b651134c713917320db1e5792b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76ae732eaedefd8fc9b0ea214c0db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70f6edd968c7d5d60b9bf4eedf4c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3539af7cb157648f87e0d5be345b74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678d30cb04e6a34c9c35682e50d232b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4629d2ace6799559cc0eec39dba6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8d8bea4035bff9e35ce2212b103d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998159b0a165777ab27fccbb01fc2c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6e3a2467a66eb0ff7f8815707de6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c190102d3af3de111b1fbf08f8898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2037dfaa102481a08a06166276751215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac6214f765d8d89c1bf0878d3e49e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c13e51a1b8e7e2e5c66698c7cf121d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31de36e045e303eec25357f792b87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03de7aa42127f6622210884fe84d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf81b456d3530c4328a597bd1c55a8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7174d5916b9e11facf7b72bcac021af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621526bafb131430c33a19d0fb0ce729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a163a834fe9f6bd468803221dfff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce539bf733e66169acef2f836db3a98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef847f03c1e3b277c49b762931eb7d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253d5a9eccf9343947b38f3f8756ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558cd4f6d16743fb4791342ff7fb4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d7aeb312fdaeeca2fc14ae2b62e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb76f0bdac5c885c3c0aeeae360ee9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f69bc0848045c0619a7b22033f9fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2a9d672ca8614cb1d495518ff33a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8f45bcc184badb26e37d9ec006b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4696602cd14a7909144cfc0759a116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5529d0893688db1460307cd6dd3b0ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b808c5e0bf64b58347bf71ea0c2a216235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5cac42d0d9eee4d9d9307e9cc1a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49ce3e4f26652b5946bda1bea2548237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446959a2f9aec846aef9403f602d3f96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776ed1590b2c93844a04e88b3d3e357239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595381bbb7135fbd680e367aaeaedfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d0cf653003592a4cbdfbbe83df0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d683c3ad06cd0be243e74866bae92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900304de2769307802dc86583317a51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d330ad6f615eccfba11c4b2d0b7e05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2db48103df2d488054030ad45c9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db13c823d8676627dfb40baf876854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a07d1daf75c9d12158074a1c1e8de7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac51761d7845299c09d87956d60834248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dccbc7e1ff322064474590d14db919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0652617c2d9de99df448fd404304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9d582064472c5ed74ef687722158a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e3e905d479b8b7f1e172526e7c48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238552a3fc6472289977dc826c0564253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc74ff4b7dd81679d8d9f8117015d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876fd8565c45a7cb1ba25b0f2ca271255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44bc7c366758b935e3a64727cb803256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0967dc35457cda66ba8b8d952bb6cbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029398c1f1d89cb23ec2838b6e8affb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d00254df074f98fbf6220564114cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5a2f5c364138d6d3dfaa58ff4d6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37a9202f7aff5ff2012c0f441d165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8b760e5dbf21d44b9d9f79329b878262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e0e88685dcaf7233e9a2b989ad6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4c535a84314b532a9586887f8e06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02451b8e0efd1da67ded8c009e9b186d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380a4bd9fe7a7edf246038f3f1b18e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0066a84a8a641b03a4111a2fbe6b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606fbc7e66607eba3b1556fee130832268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e8a16997489e1bfd90a9e9820acbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7303863463217c1fb813bfe3d8c80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8fedcd9b0bad848123a165b668c07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7165ac241e3c4b4405a21e0de17454272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110b55dd4c8145853c52c05f067044273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70333d563fe054e4c7853aa05e88c5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e79edf545481fe7c87b41b20b302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c64ebe0434a7e06b935a88c22f037276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6188fb63eb99372f706deba1a6d75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69861b9e9f37475dadae4a29036801278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70277e7722230e75bb451069e4b30c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f24c0814ed8a22e675a62b8ab81f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80eceb69187e39e34bad4f36af470281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b1740f423a0681f9e8120b49915b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c7d4d7bfc581143100fb8c68055c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b4945a32611b78f30c8de21585fec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526f57c81a50cd95a216dc5d626c03f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c865d764d772515b87380ec24b318286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fd88c5b1004d42180e915def678e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1416617611cafa4258ef90cad77f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b306b176627128ea85c6b1a2e6ec7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44013c0cf977919dd996a75df5d6f68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df01383a042cf1132b18f83dba767291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ad5a665e4313ca0e9c0f487a3022292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b58bd94edd2580b4ddf15124580c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532c37055d45d396619b7580e49b421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915af133b049479108a787ef55034881295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424268ea1ad3e06b434e3b124236ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124420514b53f5160b212e96a8bb6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e8a5862bdaebf540b53c04528505a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c47b7b2c739bee4b1780a1a7cf8b81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112df4fdc9055d6190d3bc1e1d2765f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21229b609ea9e006af3d80badaff2477301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dee173d33ce4c0a6628e12e3c70ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5bacfd913550cbd4a7a5adb8c655303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f10cb689dfdb6bab61a3cdd752355304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457275197b0a1960226ba0af283b72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2476ae72a5210d4f5c4f0283c8e08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c497a0e4679de5ae93ea982bfd24c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3418377b2dcef901da7f31b83c8463308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fd4de2fb4e459a0bbb466e953f30b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57bf7f2fdb6a32f70b48bae4e8ba4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b443614a6cbb6954496391b0f0763c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec5b250bb6a71f78f1dbaa1c00f2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1043f075c7d44cd178c71a055b705a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbc040901db19924f11136bcaede30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707baf5d9bb805bbb05ee84eaf15078315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c5ba99af729de8705b8ec41f0a6de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496b50ea061e405c62d7179f5424cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060050e9ebe6d9861e91c62b73f034e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daccc0cfd7b531cf08163e0908fe06f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a50f2cee2e2499dcf2ee3e32b965ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa4968526a29770988a4f0dbd919cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd6424cb4d62f685e463e5536380f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758860ff5949d53afa1617db2f15591b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292b60dcdc1f30313e08ead6a2302c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb80d39dac8aef8ec47ced3f4f302325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19725d8f900232a87f043dac3f607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779334b839165d2ac80dad899a32271327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15159755a7725d9ad451932b412ab984328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7d172e7ccd6a2915faeddd0ca6af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbae67adc87e5d4ec9065e1c6d4d14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0e714c0d103c3bb033d878f49cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e5ab965ede9d435fec03ff659082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d38b3d4775675e3b88ca633c2b2281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77e42ad3f3829126d101fd37b0ace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89a60ed364653f6c394a62165229b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92742bfcc5f17a280ed9ee5d61cfff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619944e9ca3919205b9b75f3935e197f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bf80b122292a20f6cdff0fa2a9e98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bcd27fd86e385101bb170a254a107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cc67d958557deb2e9d8b11bd907d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628714898138dbcc3c11dd0990ecbc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c69cf6177eb0837ab87a74e7a2379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60151cddf529283cd6bcb7428c02441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f511ad74442dc10a056eb7d63d2006c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d8996c27c7f49560cf876a86cddf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb68b7fd066ceaef1a3dd3ff10b9bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7c9d13e720e055694886b0768d822347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f8412d9859de23922bc887d3e63f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834017657925181d601b26eb9fc28c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3876cf29942279222dca84abd46a3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25541e1aec0f259de60cac665a213c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978baab62f51c5557ee6d2aa3f596da5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd2e57d796e6e1f513c0e05caa665353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab846ef98292c3da195fcc230e593354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927733b67ed665b0ce6b469b7c2cbc90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5788e2f503fc81cc9fc90e9d92dc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f57563b35d25ac87e4477fde468eea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae88022c02c69f81441343b44e3e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d92ded255654d91c0e9f022ba2cf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653202c95124df2cbcd631d80e4dc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20b6d4527ccdab21c39de9e4d94e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f52be49e6542203c9e0d27dc3ca58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692ea6744ce0eb60159ff3b6df579d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ab5e6cb7e349d9c77d3bea8c66ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce06e383c9e6fc4dcf3dcc9f57f180365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816cb2c10ad20844c92db5aca9c947366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb7cc21030f17d110e10fc006c524367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534ab5b398d85495a68f968c0e5cf1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334645743cc9b9be242024a5dab0911369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5f529d1d047c93e47d6f9d2cf1b9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e2b606f99aaeefcfaaccfe4fe608371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd353b1dcb6609c33642cb7e292c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c73012e0c5283169e24f2726ee051373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b7e8a17aa703f90a49c471da48244374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2396bd69ea48ace2afc316b386b41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff9bb44eba9bb596da61b63a3ee17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3f480b0677b6bb778797d9146a12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e3a3adabc76542a878e505300450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf69b3701f0a2227becd612398c99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ad0067f34c3350b4d837692d4fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d7eba911e3c60a4628ac11d2e0cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50e579a169d71190d25391c8eec20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bbe542ff495a53c9d65f9f5016cd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fb5963b88bbfc514aa8894f72f6bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67075138a237da28df26f22c17c00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ebc90e4ee623d712566cac187a218386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a157bcb031297b216823e26353606ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1953c95bbda0286c369d4fba9635388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f0a8bd3e93e678e1bd5ac079c6cf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa224bc0934d351eb933581e816656390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f0bb79e5c1aeef06dd661555d675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104f5163ca53aa5a80536a1e06dd8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ca002622cfc2b18363de2cf5f9b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f11dda7037cf1d6e19dafcb3ae094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c2033e95513c346c0e111aa230d25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db552ca6d170eb2c213bb7c23e48b74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e001543d59f405a0c8aad14e5abd89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5b99aa42aabd22ed1846d05e70ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb590fe328a68bd94fd62e5c6af585399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac1da176f722b1008283d817812298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a78d4e85229a05b311fd11a87ee0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe60db35afc0269babf036c3e3247a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0139769fea648ad581ac2810c08e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0dc7540755274fc1aaca83727c21f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9d0699d25675a51865984c90abe9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b8ad87de97babb423067d65341a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6e5ce56e935476147df0d032bca23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7cd2c589cd042118378c0f6b4980408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057398563556861325b4349922dce0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f9200a8125226cc67820d0e777c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f3ac98e158256f78e82dfa5bcdc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd118cf8ba4a1953384f349778fbd32f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c882979ef59b1dcd988c379361b38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646e4ae0e7fa26993f6e6d1c54910a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f350266512eb41643102a830fed5b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d72df29203f8d859d491662876482416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4ddebbea548eac05a685a7e07c8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d63d762c377a79a3d5effc26129b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d5b8ce789a98bac0a1d219e19d4e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677cec673f444d8abb5266bf3d24ca1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1bda80aa6c7c12466fa5c3577aaf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005275069b91ef031c822e466537a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93fc216173912d59c3edca57f0079423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29399499d64f002b886663429c87162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e90bbb9f3fd2d4b5f07748945fe4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aaf72e48b8cca821297ac8cafebf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d01632bc9676abe12c747dd4e80c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d90d6c1058c6fca145d84249872c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37cbed6146fd64cd1d6b0680e5997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab889519d90cf27fb8ceda7af4470489430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e69c18b84cde40fc135e57ed5f53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b4cc6e15007663ce2697d0516e3e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75698b62fefc9b1a20819d294e8c094433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5c167c6f4dc68da7e6caf90b50de8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483bd1883890678ee2e28a1dc8515cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52268d13402b913e5e90afa6803c00e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e877ca66e32556f1cdcd11c046dd88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598748c1200544f93e1e47da840ff7d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac7c7b775bc6704442fbc9ef6e518f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e396eedea7905c1f1306565ca577ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a515e7c2a0b9bd86f872a2e99b375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e0ae2ff1b656280dcc5430fdd02c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1d89688a3d4a9c234b2b522791c3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a4ebff7cf5801d93fdb7f726c35f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627ec5520e99edcb9c782eecdae97c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f996e3bb575021cd60fd4eeb0b893c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a15174bf5fb31a4b577aa4621a4880447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea41b9dfcfb29bf2c0ff4121319e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a94df294d3423b5a831e2765998b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132d1fce122da406cb36d8517b5c99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e61e6ea83f40947f0b206ced44e038451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88195b2a34170c2ed8ae5ea5a87ad41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf13b645e870c1c2c1b567c9cafead8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230153daa98f51899935fa58214ff98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fff2170f1c848b47b2508ccaabc4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75cb606d12a20194b353c3cc318778456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b563277ad33b8b3feb4276a330158457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf17d58c556956a4ac1fd487a03033458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a674b9596f1a5b27c62cd2b52f22e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316dd882fc0be35630dcce4b456df8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab2c9f63d4b9d995cd4dce226f86a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505c453be18cd537d8c6224ce9f432462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066ed08b2070e9ab460a7894859de2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6453b39e7c700dd0fea00cffc1a6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115115314ec375cfce43a94cfd03957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df73dd4b532987b9b628583a1993e1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd0270fe70c39edb7617e2935d5b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268746b2226ef470fd4a495c80a371468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e253e5e88be67be2ac7dba64e04f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1540df4136858daa509c98deefc7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263ab5235dc06d3a21d201db313e5d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceec1cde4df1cc92b222f84efeffab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28cccc8357a55ecda48e6e049b83e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007545e590ac64d401870cd1b1b823e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8ce563d2e85e614fc944d65da90c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87428094171405b6991f45c06399cf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f608fb5b5a5dd6154732e5d0154f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3ca9c2a73a7ae19dff725f8121c60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02dafc5698d9f887f5278ab6cbccf7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e30d7f69786c2ec7d450fce1564ab7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7827136f233946a36bbf1f7145ffe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d692597d811b1d6464e2e9ecc35c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdf806d53d5512d94a4d7717ab03e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf8717ed0b8b6bbf1456434152809484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272802fcb1e5852bc56482da8e3ce1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69345b24875674ddcc7588a6ccf0f90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f017ea610c3858f7306c04965913487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d006ae7b5f04f9f04e97dc44d8bdac3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9f2e70815a081b655ba0b0b1b008489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba330ca863cdfb43a543c8609add58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227f93330ff1a404ceeee3a3bc0cccf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1e03b335c640c5269f2f32aa8cdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c30e6c404d84cb6dadb9db04933a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b18dd51eac8f1fb1e9a1a7142834494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0885629dc0f4c0699614c05269991495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcaebc158f550c1b7012cb5c4605fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855c2ad3e275a50bdc7c2bfa3ba63e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c0d95935c77e20a1b15be541acd21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812f1ebb00b6d9086355f6e3b2ad57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d52835f092cc4207170e7f1d45b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5acba0112d09e9c6c2ccae32cfe7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e991d6fabf270d892113aa58827fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3f5eef5f59cd6698bd930f31a2acb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1176f1af056ecffca000345e3cfbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262f08c9e12f02a0ef5a06fde84295f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b928a648705f24e021caefaa355bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcbc9f787c3a8b6351bda95bb66d86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311efde9dc28395bec98fc1c0843abe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc3b1d83ba9f488bd0f91d6092a3f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fa253c9ce9f6cd430ce67169cee8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1573e7371ac349f0b4492116a418511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a703f994e6b2514ced3623df46f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43827057957ee84ebe4d72c1107b49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f7658168d262012e72a42e46d469d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855229bfb9bb23fcdf0aa8bfd864615f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1eceacc6f1e86a1390980aa1d7a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e0931fcfb0e3b64ecd184012d0e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9621886548e81a95e387e8b54096f73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e385b7264e79d7dce6fd69603aad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b60b7ed55d44d1c4ca2d44d02f6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f88c79c9233ce28c175b6178c1ea2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d686c7c6b70cc0ad9f0c7836a8fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90223798de302cb3d1d1be82936cb63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9969e8c42a7e5f8c97e8f63effa8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd456d2c3833e6852319ea6bf084cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438f81a3ff0bc89755db99a4ea48de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de451a008fb1bc70bd791ddc3aa7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1325d7b146ce1e66690a05c0b1642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e048df846abfbeb44b84ab590e0e3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2834647d48139713c2a768c45ef538a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56fc6afbdc8f79ad7e862406c5d75d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd2c54ceafc181a14c9aad7271ae2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea51be8fc0b50d143e2cfee2f8db53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fda4dd5058bac6006590fc4ff359c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7abb982c1f877fc994ece82c01890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b7fdd76187010651143b68491980536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d1f222d512786fd3c9a7b01e69cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d889cad5947dcea4841480defc771538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f96360a063f181f6dc469d31564b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05662db593c195d18b6f45d717a55b04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c0cd50e0bd3712e90db56fe05e0a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380018809e0bb8f80ecccfc03739dff4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016774c492dd02bff9914cc61fc7e7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86d9d9f0162569f64d69caaf09e3a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9ad98fbb01d20f70f9f40999d6ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6b1cfa22a27285444f830ef36ed5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a45426cc9a23d065d37922088e9ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75185d260eb420208a7dca609475a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335d6e886ed367ab127642eb332c86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330dfd422c37523617ce7a3504c760550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5bb6d9daca1125dd1b4553ad35273551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbf152b5177c92101d7cbc7491d86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e92430600a827737ca76b08ea6ed8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff940304447dff37968aeebed2dfd006554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaf9dc750fe8d8a174f0219fb54faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3999077aa444c66be7971751843344556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2087623d255f3705d35bfd9a1345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345595c6f339c7e48519d1a48b52a2ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8530d39d40df95884b79fe487fe6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5c99cdf0d6ecccab90f7b7b2afbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a51020daff35f0811e54b8a885cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c8d93008e8eb88012a45252d1390f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb537a87b2427696a5a41fafd8bca0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c843bbb069798179187b0344bd7848b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6f6dc9286c5c888f1ff7460d6835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ed41b51f54d199902d8aa0978734566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e2d98570c791f7ed0198ac5763c04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556f9a39357c92704dda57e1937e555568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d74b421fe6b93b9a860ed6bb2ef95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3b1e943aeae3b47ff171242dae4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a60415df87ed71712d5185f0fb43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca3d8bcfb233d3a9dd1508b218ef88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c308df5bb5a23c5ef4d761878c7d0ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3df037ee2058bc375fa23b79a58724574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9238cce9275ee44e8d01bf0418b38e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa6f2378a8b04ee4e25611fec51194576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87180e6fc892b7c4135adb1f75fc7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e0e45c888c73f632bc48982e58cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e97266f721cb5f2c800f6aa0e80d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ca6efbacb193660b51da9de0e60d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003e09a52ae64347bc24f5b5f0091d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70e5c15288607774c54c30a09c97b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a5f3c2ec047b7cce1ef465e52e1c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9147a5ecc4992cf79bbc71ef56f80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5580265ac3bebd134c0d9ef85ae3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a22486a3d23435449b774416a10c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67198a11c95be90325084fb84be19492587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a999133798db27b64e329f943d65db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd54ee319cd7bd7d8e16439b710ff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d99cbd4ba2c96bfd09b40e81be29e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db36b121c43fd09842753b76dfe57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1502fbf8bf6606f251782d9180b0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a1437fdf746bf2b451b0b8496e25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427063b4eb607e316bf4548caded89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b1ba3c541dcfa892c90d6eeaaaafe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aea76a4c46edfae25262925c08f3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a42f887804bf94a1fb4228995ed3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d274458b3d892a383d7a8a64cf67aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144ce8089cffc686455e98860f4604599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27f78840599ccc75d8e5402aa4c43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328ed9de36330addceeed28fde2dbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d2a2c82d14c8216315e3354e009d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e485c4ceca41e219776b9c5786d0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6be385bb9ce387ac80c0119fe86d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cdc1980af0facd26fec7e04fd3371605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cee755babb8d1d45742c6792f1d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ea1dcd6db405317c156e96261736607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786cce27e4595632e045c80a57c385c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4866dcd5a8234243b17aee325a6fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be8a08e71e9d259d25b9f0550d626610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c2f18e25ce7e33bfeb7e7061fe99a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c01414f7ed1ae4305b8c32c4e1d71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d87edfa6ad4cde649e04105e4f71b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f96d5a9b2f14b59f8a21ed9d7b76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316b623594e0f7b1a712dddaeb6978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae8d4156b81d66dbc601e9e5ff511616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235da0242c69137f0a027f66fcb3451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1e8bb5a665e4fd5139b7cd4d1484618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd9d9402547fbeb22b099057dbdc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb41e2797f945b216eec95e2132e04c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57142bc26e2a31a71e0aaa1227fb49d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b241823e0dd0249cd6b73b47f188e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2c74743f7a60a5dd8505b97a16e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5c8febf98272ec7dfd6795ff24b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4841392620d93545c552e01d5620625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74740c1afc9bfd63f6f349a6d429f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea3fe6d5c89fd22f54dbb6d0e69f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0247b0db649b02cff29307620d11bb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d86ae4c792f8c3c0b5f50bb1bd1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34f63838ac8b7998af1982e224e6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83d7f2156d0474587add6302708be4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768eeb35cb1b51bb6cd2431d742a9a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077adaf531185261e1ef7ceccd2069633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5f65a6601ed54fd0b020f863f71bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836310bb787d632d49d1f3ff40a7dc62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882436a8f16a9387fceca46b1ddd7cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc446c1787e8c9234faf591720e56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2395175dbd052f41ff94c2fe623f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a91ac8e63dca380c5c736cfd93930639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0421a0403728a7764aa2174ce77216640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f5a72a28b5cbb348a86c691fe01b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c30999ff3668e381c1ff04c420bca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd4da384bc5a684bc0e4589aeb93c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7beef5398d3d89f7ae6cd2c80dbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024f73b3b831ce1fca48e0b13ee68f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf698cffe744c13c8931a48da51e8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc865f3cdf50e78ff98db8af7617374647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb566be342f5c6737a876862197ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c7aa49cb80ca0df715e60bd983c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a864fce648152d136565a07dacb7a3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc3f7ea3c24dae769ee1e2f029adb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d583a7ac72802d26888ce9619e342652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabac7c6c0fd40086cec19b2da4e3aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456162da8b216198cafe8ba1fceeb2fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d60e28b29c2d5e6f86404a01d0a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f314c719878e1aec88109e6d0b20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab6b174f5cee1e4a8add4c0cf6d0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab4075fa3c06232510e6d0498099bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda34976cf62c8fd5932971e16a4912659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ced3d20c9dbc9542529f144c1f1f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77a6699d7dc6b141f3fd07f44f534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe9e30daacef4220312211feb325e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c78628425237668415b17d0fc8837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3922d30b4e58e2c8989cbc82e0b1f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223ebb3f8f72e719d89a89995d3c82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af445f5eac0f5fe06a94e09df5be24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675ce355cd3d703b6d9c7e3243316b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1784bd4c6d401e50756eae362808668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f551f3c589ae1da0e2902f8cfc7db6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8fdf3d09311808d702d7dc7dd47e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0fcd8dce30b749f5e8e2fb94b5f4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0177202f5bb0706bec1965731e6cda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd3366af74da7557daf7e587aed615673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c99e66191f60997d610cc6ae2bd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ea62e892982fd9af32b8f131d1d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e9bc965449ec2568c966a49e41ec8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba8a05421ef61db6684823f867599677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200af60ff5db4452b2a623f8a376c769678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faa3a53dbf3e5edb0a5166ff2b4fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d26d25006d608de0e0a167ed0118680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb912c750222d46fa238e7067deefa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa6c5eac7dab2205e651b3cdfec4cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835add0fcfcc9829d18650599bf6ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746f118469c19bb0db5bfb94174aa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9499d6566b622f74f1af33264fd7773685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7f8cc3bbe2375ee35f3d7540d889686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395a0596019f80e42d00286fe01810687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48911d1d226282ef78e0549ea3501a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d335828225c91e852d56d2c992c1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707499f271b5c1e53a03d1a25990a45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453bff2005e4d229fbfc61e699102be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db08c48f3a08615ebe267295e56742692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5c89218971fccdfb7edc2af31c824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d9933d3336d84a70daab3d19bb496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c6f14f338df981d2351efdb2709d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b0bfe343aa522013bd1bf705ccec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad3b60667fc423b2f1e06020b70ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaa6b98e640f7b3808bb8f33b4dba2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a56423dd2d6167b518840ac9d1e6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57128647e9398b114ec630a4c0689b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd45cfe40f73475d2a78d135c3b18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2957593345671c3d93ea948a6b93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a76f23b51a77eb24a13743e85a8d0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728959dd2f5490ff37bbdd785f49052704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ccc50ff902655fd21f3af08c9cbaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070be1e0791c0caeb1c1b40f340180706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03be742429b977aad06cf58bff01fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332e3a7b0961ca5ac32253263f3876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a53186003b35fd8c6ca78fbdf93b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cad073cb353a0224b344506495b2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1004372731bd14f580370399ca481c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe89343fe1a6c723d283175b413ba7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2cb3bb9215031fced7c7b86fa3ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e38aea2826bd4aa7833770ec0ad74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf8ee282ed6d595514e8d753826285715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab1b4bbf8e6ceb92d8e42f3668e1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321d59b37d9bd45d77ad2011c3ceb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e78ad5ab0d15983eef148f5cfa3b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188e4d2d13694fc7ffcd9d4231bf2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81f23a8c6e566facf2b98dcf90ea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc525ed8c240aed7e28e26e33f2b33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18078002ff456ab8a6921ee2a78bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b463a43b433a26e29e476bfb9ad7af4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15f73728a216476eb7b529b17efbe5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7dafc02ad3302d2ef06e327291de5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeab22d56a16e27db57dcd9489d1c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af5566403f4a7e1da1f5746cce4a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca48c6a4f5a72b9ca9abaf9ef5b02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eae8c0be3970140979d0da9f5c22f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e34a42cb6f6670e0e3cafc653350730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28c7b2ca4edcfd0a92578edf69264731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537ce4282cc3decb1ce635fe6e7390732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b514d18e3176dcffef6550b8e5aa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b99e6bd100247d44a96f2e265af18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26c578efce6ea3c3123ee5a42d86d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9394f32158881c4eac40c49caa852b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b698fbc47db1b2bdf1267437074237737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d676de7147ff00c8a8f4c377955d61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fbb62db5b72eab4897d16b28ec57d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bcd2d7c6b8c83e61467ccd672a034740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67ea9015413de47b2074749aea3ae2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c5253c99e259e180066202f4addf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f198382ab2ca963c1a33d6402c308743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1210f2be4399c5724ae96a09bbf7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4e5b5e4e3f3ac0c593bf3d856963745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe21781a8f43f78db2551a61b05957746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c32c97fb4c2e20b7a47ef62d8db50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a68a4f35f71a3e7dfbfa385f82c5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e4a46a1689444f5b35a59d53eb43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c70af8e5dc6af93f40d268923431750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804196404d8af3ddcb9ce73d879abb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c730d02fecf0905843963d382b59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2da48dbd09bf3c145396977246f99753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>